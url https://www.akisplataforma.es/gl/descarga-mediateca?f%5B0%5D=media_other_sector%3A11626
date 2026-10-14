--- v0 (2026-07-18)
+++ v1 (2026-10-14)
@@ -770,86 +770,86 @@
   <si>
     <t>A quimirigación é unha técnica de aplicación fitosanitaria que consiste en engadir estes produtos disoltos na auga de rega. Pode empregarse con calquera sistema de rega: por goteo, por aspersión e mesmo por superficie ou a pé, pero xeralmente utilízase en sistemas de rega localizados. A quimirigación en invernadoiros do sueste de España realízase mediante rega por goteo, engadindo produtos fitosanitarios á auga dun xeito similar á fertirrigación. Este documento ofrece unha serie de recomendacións para o uso eficiente dos produtos fitosanitarios mediante esta técnica de aplicación, así como exemplos prácticos para comprender mellor o anterior.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e1b52be2-15f2-489a-bdcc-6b244fd94154</t>
   </si>
   <si>
     <t>Guía de xestión integrada para as enfermidades da froita de óso</t>
   </si>
   <si>
     <t>A finalidade deste material didáctico, "Enfermidades das árbores froiteiras de óso e a súa xestión na produción integrada", é axudar e orientar aos agricultores e asesores na aplicación dos principios da xestión integrada de enfermidades seguindo o Plan de Acción Nacional para o Uso Sostible de Produtos Fitosanitarios, e complementar a guía de xestión integrada de pragas para árbores froiteiras de óso elaborada polo Ministerio de Agricultura, Pesca e Medio Ambiente (MAGRAMA).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c9d036b-dc0e-4988-86a7-3f831c2d5220</t>
   </si>
   <si>
     <t>Virus transmitidos por contacto: desinfección de ferramentas de traballo</t>
   </si>
   <si>
     <t>Unha desinfección axeitada das ferramentas de campo é de vital importancia para evitar a transmisión dunha serie de enfermidades víricas a toda a colleita. En resposta a unha demanda do sector, presentamos un resumo de estudos científicos sobre produtos empregados na desinfección de ferramentas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e3aae10-70e2-41fe-af40-cfb423e8c75c</t>
   </si>
   <si>
+    <t>Xestión integrada da escama branca do mango</t>
+  </si>
+  <si>
+    <t>A cochinilla branca (Aulacaspis tubercularis) é a praga máis importante das mangas no sur de España e unha das máis prexudiciais a nivel mundial. Aquí propóñense as bases para a súa xestión integrada. Ofrécese unha descrición da praga, xunto con datos sobre a súa bioloxía, síntomas e danos. Tamén se suxire o uso de aceites de parafina para o seu control, xa que demostraron a súa eficacia en ensaios de campo. O control biolóxico, mediante un depredador (Cybocephalus nipponicus) e un parasitoide (Encarsia citrina), é unha opción de futuro, aínda que haberá que estudar a súa implementación con cuberta vexetal que sirva de refuxio e alimento alternativo para as pragas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
+    <t>Control químico sostible da escama branca do mango (Aulacaspis tubercularis)</t>
+  </si>
+  <si>
+    <t>A cochinilla branca é unha praga clave nos cultivos de mango en Andalucía, xa que produce unha cantidade significativa de...</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Avespa do castiñeiro (Dryocosmus kuriphlilus) en Andalucía</t>
   </si>
   <si>
     <t>A avespa do castiñeiro (Dryocosmus kuriphilus) é unha praga importante dos cultivos de castiñeiro, comprometendo seriamente a súa rendibilidade. Este documento ofrece información sobre a súa distribución, bioloxía, danos que causa e medidas de control existentes.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Parasitoides autóctonos da avespa do castiñeiro en Andalucía</t>
   </si>
   <si>
     <t>A avespa do castiñeiro (Dryocosmus kuriphilus) é unha praga importante dos cultivos de castiñeiro, comprometendo seriamente a súa rendibilidade. Este documento, ademais de describir as principais características destas avespas, proporciona información sobre o control da praga da avespa do castiñeiro por parasitoides autóctonos.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
-    <t>Xestión integrada da escama branca do mango</t>
-[...16 lines deleted...]
-  <si>
     <t>Control integrado de pragas para calabacín no invernadoiro no ciclo de primavera</t>
   </si>
   <si>
     <t>O problema actual nos cultivos de calabacín debido ao virus de Nova Delhi (ToLCNDV), transmitido pola especie de mosca branca Bemisa tabaci, está a causar importantes perdas de produción. A aplicación repetida de insecticidas como medida única non consegue un control axeitado desta praga. Este traballo avalía o uso do depredador Amblyseius swirskii e a subministración de pole como alimento complementario para mellorar a súa instalación, como parte dunha estratexia de control integrado, nun cultivo de calabacín no ciclo de primavera. Os resultados mostran que as medidas preventivas tanto de hermeticidade como de protección do cultivo, xunto cunha instalación axeitada do depredador, reducen a presenza e o desenvolvemento da praga no cultivo, minimizando a incidencia do virus de Nova Delhi.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
   </si>
   <si>
     <t>Torymus sinensis. Parasitoide exótico da avespa do castiñeiro.</t>
   </si>
   <si>
     <t>A avespa do castiñeiro (Dryocosmus kuriphilus) é unha importante praga dos cultivos de castiñeiro, comprometendo seriamente a súa rendibilidade. Este documento estuda o parasito específico Torymus sinensis, informa sobre as liberacións experimentais realizadas ata a data e as medidas necesarias para garantir o seu establecemento no cultivo, e advirte dos posibles riscos ambientais que pode supoñer a súa liberación ao medio ambiente.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Aplicación de produtos fitosanitarios a nivel de aplicador piloto: actualización do contido da formación</t>
   </si>
   <si>
     <t>Índice: Unidade 1: Aspectos xerais da protección fitosanitaria; Unidade 2: Produtos fitosanitarios: clasificación e características; Unidade 3: Formulacións de produtos fitosanitarios: natureza e características. Unidade 4: Riscos ambientais derivados de</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
@@ -1067,93 +1067,93 @@
   <si>
     <t>Esta guía contén toda a información relativa ás pragas de moluscos no cultivo de cítricos: recoñecemento e control.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a08abc76-600b-45ae-aafb-f15cd458f906</t>
   </si>
   <si>
     <t>Prospección de novos recursos xenéticos da oliveira en Andalucía</t>
   </si>
   <si>
     <t>Este proxecto ten como obxectivo enriquecer o Banco Mundial de Xermoplasma da Oliva con novo material (variedades autóctonas) de Andalucía e aumentar a representatividade das poboacións silvestres andaluzas na colección de oliveiras silvestres que tamén se atopa no Centro IFAPA de Córdoba. O estudo de identificación e diversidade deste material levouse a cabo mediante marcadores moleculares de ADN.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14b52297-0270-42a3-af97-6691bd34d19f</t>
   </si>
   <si>
     <t>Guía visual das pragas do aguacate e os seus inimigos naturais</t>
   </si>
   <si>
     <t>Este documento describe brevemente as características das catro especies máis importantes de pragas dos cultivos de aguacate na nosa zona (dous ácaros tetránquidos e dúas cochinillas) e os seus principais inimigos naturais (ácaros depredadores, neurópteros e coccinélidos). A descrición inclúe fotografías para unha rápida identificación.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f9fd31f8-132d-4192-a14b-8b8fe518aef5</t>
   </si>
   <si>
+    <t>Control biolóxico de pragas nos cultivos de pepino de inverno: Amblyseius swirskii Athias-Henriot fronte a Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>Nos cultivos de pepino, o control biolóxico baséase principalmente na liberación do ácaro depredador Amblyseius swirskii para controlar as moscas brancas e os trips das flores. Non obstante, o seu uso pode ser limitado durante os ciclos de finais do outono-inverno por diversas razóns. Outro ácaro depredador, o Transeius montdorensis, está dispoñible comercialmente na actualidade e tamén pode alimentarse destas pragas. O obxectivo deste estudo foi realizar un ensaio comparativo entre ambas as especies depredadoras para avaliar o seu comportamento en condicións de baixas temperaturas e a súa eficacia no control de pragas nun cultivo de pepino outono-inverno. Os resultados mostran un comportamento moi similar tanto no desenvolvemento das poboacións de ácaros depredadores como no control que exercen sobre as moscas brancas e os trips. Non obstante, o T. montdorensis mostrou unha maior taxa reprodutiva en momentos específicos.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Estudo da diversidade hortícola protexida: libélulas (I)</t>
+  </si>
+  <si>
+    <t>En decembro de 2015, estableceuse unha rede de sebes con plantas arbustivas autóctonas arredor de varios invernadoiros no Centro IFAPA La Mojonera (Almería). Estas plantacións constitúen medidas para mellorar a biodiversidade na paisaxe de horticultura intensiva. Un dos grupos de insectos que poden beneficiarse destas intervencións son as libélulas, que aparecen espontaneamente nestas plantas e son depredadoras. Este documento inclúe a metodoloxía empregada para a observación dos odonatos que se atopan nas distintas sebes instaladas, así como un inventario das especies identificadas.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
+    <t>Probas de susceptibilidade de dúas variedades de xirasol a tres herbicidas de sulfonilurea</t>
+  </si>
+  <si>
+    <t>En 2015, observáronse graves danos por fitotoxicidade nos xirasoles en Andalucía e Castela durante o final do inverno e a primavera. Esta publicación presenta os resultados dos ensaios de susceptibilidade realizados para abordar as preocupacións relativas á fitotoxicidade dos herbicidas aplicados aos xirasoles durante a colleita anterior.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
+  </si>
+  <si>
     <t>Virus da clorose da leituga en cultivos de fabas</t>
   </si>
   <si>
     <t>O virus da clorose da leituga-Sp (LCV-SP) é unha nova cepa de LCV que afecta ás xudías verdes (Phaseolus vulgaris L.) e causa síntomas como moteado intervenal e amareleamento das follas de crecemento medio e baixo, o que tamén fai que se volvan máis fráxiles. Describiuse por primeira vez en invernadoiros comerciais nas provincias de Granada e Almería, e observáronse plantas afectadas en invernadoiros con Bemisia tabaci. O LCV describiuse previamente en California (EUA) afectando a plantas de leituga; non obstante, a cepa española (LCV-SP) só pode afectar a plantas pertencentes á familia das leguminosas.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>Detección precoz do CGMMV mediante ImmunoStrip®</t>
   </si>
   <si>
     <t>O virus do mosaico verde do pepino (CGMMV) é un membro do xénero Tobamovirus, que se transmite facilmente por contacto e infecta moitas especies de cucurbitáceas, incluído o pepino. A súa presenza no sueste de Andalucía aumentou nos últimos cinco anos, en parte debido á presenza dunha nova cepa do virus de orixe asiática en zonas onde non fora descrita previamente. Polo tanto, o diagnóstico precoz é de vital importancia para implementar unha estratexia de control axeitada. Neste documento, avaliaremos a sensibilidade da detección precoz de cada unha das razas do CGMMV mediante a técnica de inmunostrip.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
   </si>
   <si>
     <t>Aplicacións de herbicidas en postemerxencia temperá e tardía contra o alpiste (Phalaris spp.) en trigo duro</t>
   </si>
   <si>
     <t>O trigo duro é un cultivo importante en Andalucía (España), onde se sementan unhas 300.000 hectáreas no outono. O seu ciclo coincide co período de precipitacións, que oscila entre os 500 e os 700 mm de media. Os invernos nesta rexión son xeralmente suaves, pero tamén se producen algunhas xeadas no inverno e ocasionalmente na primavera. Entre as malas herbas máis importantes do cultivo atópanse varias gramíneas, especialmente os alpistes Phalaris brachystachys, Phalaris minor e Phalaris paradoxa, xunto con Avena sterilis subsp. sterilis, Lolium rigidum e, máis recentemente, a introdución de Bromus diandrus e Vulpia spp. Unha das máis difíciles de controlar é P. paradoxa, que se atopa frecuentemente mesturada coas outras dúas especies de alpiste.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7730b31a-4614-4a32-9c78-52aa053786e0</t>
   </si>
   <si>
     <t>Ensaio de herbicida preemerxente en condicións de seca contra Centaurea diluta en trigo duro</t>
   </si>
   <si>
     <t>O trigo duro ocupa arredor de 300.000 hectáreas en Andalucía (España), situadas principalmente nas provincias de Cádiz, Córdoba e Sevilla. Estes cultivos seméntanse entre o 15 de novembro e o 15 de decembro e, ocasionalmente, entre o 1 de novembro e o 7 de xaneiro. Os invernos nesta rexión son xeralmente suaves, pero tamén se producen algunhas xeadas nos meses de decembro e xaneiro (raramente en novembro e mesmo en febreiro ou marzo), e as precipitacións medias son de aproximadamente 500–700 mm. Estas precipitacións son irregulares e, despois da sementeira, poden ser abundantes ou, pola contra, poden producirse períodos secos de varias semanas, incluso meses. Entre as herbas daniñas importantes e difíciles de controlar nestas rexións, destaca a especie da familia composta Centaurea diluta polo seu gran tamaño e a rápida expansión que experimentou nos últimos anos. Esta especie presenta unha emerxencia moi escalonada (Figura 1), desde as primeiras choivas de outono ata ben entrada a primavera (Royo-Esnal et al., 2017), razón pola que infesta tanto cultivos de inverno (por exemplo, cereais e fabas, Figura 2A), como de primavera (por exemplo, xirasol e garavanzos, Figura 2X2C), e cultivos leñosos (oliveira, amendoeira e videira).</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/800b5b89-9742-4f73-ab38-223f0d11552c</t>
   </si>
   <si>
     <t>Ensaio de herbicidas selectivos en oliveiras para unha cuberta vexetal *Brachypodium distachyon*</t>
   </si>
   <si>
     <t>Este artigo presenta os resultados dun ensaio de campo nun olivar no que se aplicaron tres tratamentos con herbicidas para controlar as malas herbas nunha cuberta vexetal establecida de Brachypodium distachyon.</t>
   </si>