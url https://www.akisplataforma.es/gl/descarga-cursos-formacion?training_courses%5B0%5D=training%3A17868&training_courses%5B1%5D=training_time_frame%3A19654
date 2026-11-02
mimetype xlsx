--- v0 (2026-09-10)
+++ v1 (2026-11-02)
@@ -362,51 +362,51 @@
   <si>
     <t>Mesturado</t>
   </si>
   <si>
     <t>O curso abrangue o coñecemento das características físico-químicas e microbiolóxicas dos iogures e leites fermentados e analiza os procedementos de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/tecnoloxia-iogur-e-leite-fermentado</t>
   </si>
   <si>
     <t>BENESTAR ANIMAL NAS GRANDEIRAS DE RUMINANTES</t>
   </si>
   <si>
     <t>Lun, 22/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Xov, 25/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jerez de la Frontera (Cádiz)</t>
   </si>
   <si>
-    <t>Código: 2023KBG30901 Edición : 1 Concello : JEREZ DE LA FRONTERA Provincia : CADIZ Centro: Centro IFAPA Rancho de la Merced Data de inicio: 22/05/…</t>
+    <t>Código: 2023KBG30901 Edición : 1 Concello : JEREZ DE LA FRONTERA Provincia : CADIZ Centro: Centro IFAPA Rancho de la Merced Data de inicio: 22/05…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/benestar-animal-nas-grandeiras-ruminantes</t>
   </si>
   <si>
     <t>Produción ecolóxica de cabras de leite</t>
   </si>
   <si>
     <t>Lun, 10/10/2022 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>https://www.agroecologia.net/evento/curso-caprino-leche-ev22/?instance_id=436</t>
   </si>
   <si>
     <t>A Sociedade Española de Agricultura Ecolóxica e Agroecoloxía (SEAE) ofrece unha serie de cursos gratuítos dirixidos a persoas desempregadas de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/producion-ecoloxica-cabras-leite</t>
   </si>
 </sst>
 </file>
 