--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -164,96 +164,96 @@
   <si>
     <t>Sala Faro del Palacio de Bendaña. Ayuntamiento de Haro. La Rioja.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/manipuladora-alimentos-adegas-muinos-aceite-e-industrias-conserveiras-haro</t>
   </si>
   <si>
     <t>Interpretación de análises enolóxicas e realización de análises sinxelas e de baixo custo en adega</t>
   </si>
   <si>
     <t>Mar, 26/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Mér, 27/11/2024 - 15:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Cuadrilla Laguardia - Laguardia - Araba</t>
   </si>
   <si>
-    <t>Curso eminentemente práctico no que se traballará a análise dos resultados das análises recibidas e tamén que datos pode obter un mesmo na adega (…</t>
+    <t>Curso eminentemente práctico no que se traballará a análise dos resultados das análises recibidas e tamén que datos pode obter un mesmo na adega…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/interpretacion-analises-enoloxicas-e-realizacion-analises-sinxelas-e-baixo</t>
   </si>
   <si>
     <t>Denominacións de orixe con influencia mediterránea</t>
   </si>
   <si>
     <t>Mér, 08/05/2024 - 19:00</t>
   </si>
   <si>
     <t>Xov, 23/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Curso en liña de 10 horas de duración no que se coñece as condicións climáticas, edafolóxicas e as tradicións culturais da elaboración do viño desde…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/denominacions-orixe-influencia-mediterranea</t>
   </si>
   <si>
     <t>Variedades de vide insulares españolas e variedades estranxeiras de España</t>
   </si>
   <si>
     <t>Mér, 08/05/2024 - 10:00</t>
   </si>
   <si>
     <t>Dom, 23/05/2004 - 11:00</t>
   </si>
   <si>
     <t>Curso online de 10 horas de duración no que se coñecen as variedades estranxeiras que puideron establecerse en España e ofrecer viños de calidade,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/variedades-vide-insulares-espanolas-e-variedades-estranxeiras-espana</t>
   </si>
   <si>
     <t>Denominacións de orixe con influencia continental</t>
   </si>
   <si>
     <t>Mér, 17/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Mar, 07/05/2024 - 20:00</t>
   </si>
   <si>
-    <t>Curso online de 10 horas de duración no que coñecerás a variedade de climas continentais e de transición que se dan no interior da Península Ibérica…</t>
+    <t>Curso online de 10 horas de duración no que coñecerás a variedade de climas continentais e de transición que se dan no interior da Península Ibérica,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/denominacions-orixe-influencia-continental</t>
   </si>
   <si>
     <t>Variedades de vide de clima cálido</t>
   </si>
   <si>
     <t>Mér, 17/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Mar, 07/05/2024 - 11:00</t>
   </si>
   <si>
     <t>Curso online de 10 horas de duración no que se coñece as características especiais e a adaptación biolóxica das variedades de uva de territorios de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/variedades-vide-clima-calido</t>
   </si>
   <si>
     <t>Denominacións de orixe con influencia atlántica</t>
   </si>
   <si>
     <t>Lun, 01/04/2024 - 19:00</t>
   </si>