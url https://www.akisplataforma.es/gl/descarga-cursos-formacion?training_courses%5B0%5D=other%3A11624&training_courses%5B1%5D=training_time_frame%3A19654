--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -278,51 +278,51 @@
   <si>
     <t>Sáb, 20/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Curso no que se estuda o esquema xeral do aparello dixestivo da ovella, a valoración nutricional da súa alimentación, os sistemas de racionamento e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/alimentacion-pequenos-ruminantes-leiteiros</t>
   </si>
   <si>
     <t>BENESTAR ANIMAL NAS GRANDEIRAS DE RUMINANTES</t>
   </si>
   <si>
     <t>Lun, 22/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Xov, 25/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jerez de la Frontera (Cádiz)</t>
   </si>
   <si>
-    <t>Código: 2023KBG30901 Edición : 1 Concello : JEREZ DE LA FRONTERA Provincia : CADIZ Centro: Centro IFAPA Rancho de la Merced Data de inicio: 22/05/…</t>
+    <t>Código: 2023KBG30901 Edición : 1 Concello : JEREZ DE LA FRONTERA Provincia : CADIZ Centro: Centro IFAPA Rancho de la Merced Data de inicio: 22/05…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/benestar-animal-nas-grandeiras-ruminantes</t>
   </si>
   <si>
     <t>Nutrición e saúde na gandería ecolóxica</t>
   </si>
   <si>
     <t>Lun, 24/10/2022 - 00:00</t>
   </si>
   <si>
     <t>Mér, 09/11/2022 - 00:00</t>
   </si>
   <si>
     <t>A Sociedade Española de Agricultura Ecolóxica e Agroecoloxía (SEAE) ofrece unha serie de cursos gratuítos dirixidos a persoas desempregadas de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/nutricion-e-saude-na-ganderia-ecoloxica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>