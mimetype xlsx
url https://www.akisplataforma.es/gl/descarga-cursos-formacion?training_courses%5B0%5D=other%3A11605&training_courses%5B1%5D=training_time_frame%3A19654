--- v0 (2026-10-28)
+++ v1 (2026-10-29)
@@ -260,99 +260,99 @@
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Curso de 20 horas de duración para promover pequenos produtores, proxectos agrarios e agroalimentarios para que se agrupen para facer viables os seus…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/redes-cooperacion-e-apoio-ao-campesinado</t>
   </si>
   <si>
     <t>Mellora da comercialización agroalimentaria</t>
   </si>
   <si>
     <t>Lun, 22/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Mér, 24/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
-    <t>Mellora da comercialización agroalimentaria. Novos conceptos de comercialización agroalimentaria. PROGRAMA | INSCRICIÓN e INFORMACIÓN en…</t>
+    <t>Mellora da comercialización agroalimentaria. Novos conceptos de comercialización agroalimentaria. PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/mellora-da-comercializacion-agroalimentaria</t>
   </si>
   <si>
     <t>Denominacións de orixe con influencia continental</t>
   </si>
   <si>
     <t>Mér, 17/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Mar, 07/05/2024 - 20:00</t>
   </si>
   <si>
-    <t>Curso online de 10 horas de duración no que coñecerás a variedade de climas continentais e de transición que se dan no interior da Península Ibérica…</t>
+    <t>Curso online de 10 horas de duración no que coñecerás a variedade de climas continentais e de transición que se dan no interior da Península Ibérica,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/denominacions-orixe-influencia-continental</t>
   </si>
   <si>
     <t>Variedades de vide de clima cálido</t>
   </si>
   <si>
     <t>Mér, 17/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Mar, 07/05/2024 - 11:00</t>
   </si>
   <si>
     <t>Curso online de 10 horas de duración no que se coñece as características especiais e a adaptación biolóxica das variedades de uva de territorios de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/variedades-vide-clima-calido</t>
   </si>
   <si>
     <t>Obradoiro de novas ideas empresariais agroalimentarias</t>
   </si>
   <si>
     <t>Mar, 16/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Ven, 19/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Atzeneta del Maestrat</t>
   </si>
   <si>
-    <t>Obradoiro de novas ideas empresariais agroalimentarias. Teoría e práctica PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_vilareal@gva.es | 964336620…</t>
+    <t>Obradoiro de novas ideas empresariais agroalimentarias. Teoría e práctica PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_vilareal@gva.es | 964336620 |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/obradoiro-novas-ideas-empresariais-agroalimentarias</t>
   </si>
   <si>
     <t>Mellora e comercialización do agroalimentario e agroturismo</t>
   </si>
   <si>
     <t>Xov, 11/04/2024 - 16:00</t>
   </si>
   <si>
     <t>Xov, 11/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Mellora e comercialización do agroalimentario e agroturismo. Novos conceptos de marketing. PROGRAMA | INSCRICIÓN e INFORMACIÓN en esexag_vilareal@gva…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/mellora-e-comercializacion-do-agroalimentario-e-agroturismo</t>
   </si>
   <si>
     <t>Introdución á apicultura</t>
   </si>
   <si>
     <t>Lun, 08/04/2024 - 17:00</t>
   </si>