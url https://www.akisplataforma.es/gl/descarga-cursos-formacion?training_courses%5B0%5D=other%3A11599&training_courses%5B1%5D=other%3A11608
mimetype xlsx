--- v0 (2026-08-10)
+++ v1 (2026-10-30)
@@ -110,81 +110,81 @@
   <si>
     <t>A Comisión Europea situou a protección ambiental en xeral, e o desenvolvemento do sector da produción ecolóxica en particular, no centro das súas…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-agricultura-ecoloxica-7</t>
   </si>
   <si>
     <t>Curso de Produción Orgánica</t>
   </si>
   <si>
     <t>Xov, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>O sector da produción ecolóxica é un sector en constante crecemento que demanda profesionais cualificados e capaces de xestionar as explotacións…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-producion-organica</t>
   </si>
   <si>
     <t>Curso de Gandería Ecolóxica</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-ganderia-ecoloxica</t>
   </si>
   <si>
+    <t>Agricultura ecolóxica: produción, normativa, asesoramento e comercialización (MOOC)</t>
+  </si>
+  <si>
+    <t>Ven, 25/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mér, 31/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En liña, Educación continua</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>O obxectivo deste curso é ofrecer unha visión xeral da regulación da produción agrícola ecolóxica e dos fundamentos básicos deste tipo de produción.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/agricultura-ecoloxica-producion-normativa-asesoramento-e-comercializacion-mooc</t>
+  </si>
+  <si>
     <t>Curso sobre etiquetado de alimentos de orixe vexetal</t>
   </si>
   <si>
-    <t>Ven, 25/12/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Neste curso aprenderás os requisitos legais para o etiquetado de froitas, verduras e outros produtos, tanto frescos como envasados, incluíndo…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-etiquetado-alimentos-orixe-vexetal</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/agricultura-ecoloxica-producion-normativa-asesoramento-e-comercializacion-mooc</t>
   </si>
   <si>
     <t>Curso de manipulador de alimentos presencial personalizado para a súa empresa</t>
   </si>
   <si>
     <t>Dom, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En liña, En persoa</t>
   </si>
   <si>
     <t>Deixa de perder o tempo e delega a formación do operador a outra persoa. Non é o teu curso "tradicional" de manipulador de alimentos Formamos os seus…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-manipulador-alimentos-presencial-personalizado-sua-empresa</t>
   </si>
   <si>
     <t>TÉCNICO DE CALIDADE NA INDUSTRIA LÁCTEA</t>
   </si>
   <si>
     <t>Lun, 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
@@ -862,87 +862,87 @@
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
-      <c r="F8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>13</v>
       </c>