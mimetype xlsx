--- v0 (2026-08-18)
+++ v1 (2026-11-01)
@@ -554,72 +554,72 @@
   <si>
     <t>Xov, 06/03/2025 - 21:00</t>
   </si>
   <si>
     <t>Este curso está dirixido a todas aquelas persoas que queiran aprender os conceptos básicos do benestar animal no transporte dun xeito sinxelo e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/benestar-animal-no-transporte-practica-e-avaliacion</t>
   </si>
   <si>
     <t>Benestar animal en porcos. Práctica e avaliación</t>
   </si>
   <si>
     <t>Mar, 04/03/2025 - 16:00</t>
   </si>
   <si>
     <t>Mar, 04/03/2025 - 21:00</t>
   </si>
   <si>
     <t>Con este curso coñecerás a normativa en materia de benestar animal porcino e as súas condicións de manexo e cría, así como os protocolos de limpeza e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/benestar-animal-porcos-practica-e-avaliacion</t>
   </si>
   <si>
+    <t>Benestar animal nas explotacións gandeiras en liña</t>
+  </si>
+  <si>
+    <t>Ven, 29/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Xov, 19/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Dirixido a: Dirixido a propietarios, traballadores de explotacións gandeiras ou a todos aqueles que desexen incorporarse á actividade gandeira.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/gl/cursos-de-formacion/benestar-animal-nas-explotacions-gandeiras-lina</t>
+  </si>
+  <si>
     <t>Benestar animal en porcos</t>
   </si>
   <si>
-    <t>Ven, 29/11/2024 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Mér, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/benestar-animal-porcos</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/gl/cursos-de-formacion/benestar-animal-nas-explotacions-gandeiras-lina</t>
   </si>
   <si>
     <t>Eficiencia e sustentabilidade na gandaría</t>
   </si>
   <si>
     <t>Mar, 01/10/2024 - 16:00</t>
   </si>
   <si>
     <t>Mar, 29/10/2024 - 18:30</t>
   </si>
   <si>
     <t>Curso en liña sincrónico de 5 sesións, que explica como optimizar a eficiencia produtiva nas explotacións para axudar a mellorar a sustentabilidade e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/eficiencia-e-sustentabilidade-na-gandaria</t>
   </si>
   <si>
     <t>Formación especializada en benestar animal</t>
   </si>
   <si>
     <t>Xov, 19/09/2024 - 09:00</t>
   </si>
   <si>
     <t>Xov, 31/10/2024 - 15:00</t>
   </si>
@@ -2043,86 +2043,86 @@
       </c>
       <c r="G31" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>178</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D32" s="1"/>
-      <c r="E32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E32" s="1"/>
       <c r="F32" s="1"/>
-      <c r="G32" s="1"/>
+      <c r="G32" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H32" s="1" t="s">
         <v>34</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D33" s="1"/>
-      <c r="E33" s="1"/>
+      <c r="E33" s="1" t="s">
+        <v>161</v>
+      </c>
       <c r="F33" s="1"/>
-      <c r="G33" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>14</v>