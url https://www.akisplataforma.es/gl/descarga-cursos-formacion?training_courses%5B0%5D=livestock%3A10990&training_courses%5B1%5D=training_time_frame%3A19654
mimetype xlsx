--- v0 (2026-08-17)
+++ v1 (2026-11-03)
@@ -449,51 +449,51 @@
   <si>
     <t>Mar, 30/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Sede INALOCAL: Aula COPERNICUS Travesia Eras, 10 Villaviciosa de Odón, Madrid 28670 España</t>
   </si>
   <si>
     <t>Curso en liña sobre benestar animal no transporte É o documento que, segundo a normativa (Regulamento 1/2005), deben levar todos os transportistas de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-benestar-animal-no-transporte-0</t>
   </si>
   <si>
     <t>Xornada de campo sobre gandería ecolóxica e autonomía forraxeira</t>
   </si>
   <si>
     <t>Sáb, 13/12/2025 - 18:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
-    <t>A Sociedade Española de Agricultura Ecolóxica e Agroecoloxía (SEAE) celebrará o 13 de decembro en Casas de Millán (Cáceres) a xornada de campo “…</t>
+    <t>A Sociedade Española de Agricultura Ecolóxica e Agroecoloxía (SEAE) celebrará o 13 de decembro en Casas de Millán (Cáceres) a xornada de campo…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xornada-campo-ganderia-ecoloxica-e-autonomia-forraxeira</t>
   </si>
   <si>
     <t>Curso básico de gandería ecolóxica 7ª ed.</t>
   </si>
   <si>
     <t>Mar, 09/12/2025 - 00:00</t>
   </si>
   <si>
     <t>A gandería ecolóxica ten unha presenza significativamente menor dentro do sector ecolóxico que a agricultura ecolóxica, en termos de explotacións,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-basico-ganderia-ecoloxica-7a-ed</t>
   </si>
   <si>
     <t>Curso gratuíto "Granja intelixente": Mellora a eficiencia agrícola con IoT e LoRaWAN</t>
   </si>
   <si>
     <t>Ven, 07/11/2025 - 10:00</t>
   </si>
   <si>
     <t>Ven, 21/11/2025 - 13:30</t>
   </si>