--- v0 (2026-08-10)
+++ v1 (2026-10-30)
@@ -431,51 +431,51 @@
   <si>
     <t>O/A A Federación Española do Viño (FEV) , a través do seu Centro de Dixitalización e Viño , organiza o seminario web “ Ao mando da IA: entre a…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/ao-mando-da-ia-entre-eficiencia-e-o-ciberataque-so-hai-clic</t>
   </si>
   <si>
     <t>Enxertos e podas en viñedos</t>
   </si>
   <si>
     <t>Lun, 03/11/2025 - 15:00</t>
   </si>
   <si>
     <t>Ven, 07/11/2025 - 19:00</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Finca El Socorro, Ctra. Chinchón - Belmonte de Tajo, 28380 , Madrid  28380 Colmenar de Oreja</t>
   </si>
   <si>
-    <t>Curso presencial, 20 horas de duración. Do luns 3 de novembro ao venres 7 de novembro de 2025, na Finca El Socorro, Colmenar de Oreja. De 15:00 a 19:…</t>
+    <t>Curso presencial, 20 horas de duración. Do luns 3 de novembro ao venres 7 de novembro de 2025, na Finca El Socorro, Colmenar de Oreja. De 15:00 a 19…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/enxertos-e-podas-vinedos</t>
   </si>
   <si>
     <t>Converter a incerteza en oportunidade: o poder da planificación da cadea de subministración</t>
   </si>
   <si>
     <t>Xov, 30/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Xov, 30/10/2025 - 12:00</t>
   </si>
   <si>
     <t>O/A A Federación Española do Viño (FEV) , a través do seu Centro de Dixitalización e Viño , organiza este seminario web o 30 de outubro de 2025 ás 10…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/converter-incerteza-oportunidade-o-poder-da-planificacion-da-cadea</t>
   </si>
   <si>
     <t>Enoturismo intelixente: transformando visitantes en fans e compradores</t>
   </si>
   <si>
     <t>Mar, 21/10/2025 - 11:00</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t>O/A A Federación Española do Viño (FEV) , a través do seu Centro de Dixitalización e Viño , organiza o seminario web "Autenticidade e trazabilidade:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/autenticidade-e-trazabilidade-protexer-o-teu-vino-e-tua-marca-nos-mercados</t>
   </si>
   <si>
     <t>Formación especializada para asesores agroalimentarios en olivicultura ecolóxica</t>
   </si>
   <si>
     <t>Mér, 24/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Mér, 05/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
-    <t>Curso online de 40 horas con data límite de inscrición ata o 09/10/2025 Observacións Criterios de valoración das solicitudes en: https://lajunta.es/…</t>
+    <t>Curso online de 40 horas con data límite de inscrición ata o 09/10/2025 Observacións Criterios de valoración das solicitudes en: https://lajunta.es…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/formacion-especializada-asesores-agroalimentarios-olivicultura-ecoloxica</t>
   </si>
   <si>
     <t>Seminario web de formación "Da viña á nube: como protexer a dixitalización da túa adega"</t>
   </si>
   <si>
     <t>Mar, 17/06/2025 - 10:00</t>
   </si>
   <si>
     <t>Mar, 17/06/2025 - 12:00</t>
   </si>
   <si>
     <t>A FEV (Federación Española do Viño) e o seu grupo de traballo de dixitalización, o Hub de Dixitalización e Viño , organizan un novo seminario web de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/seminario-web-formacion-da-vina-nube-protexer-dixitalizacion-da-tua-adega</t>
   </si>
   <si>
     <t>Seminario web de formación "Márketing e comunicación para a túa adega: estratexias dixitais para atraer, conectar e fidelizar"</t>
   </si>
   <si>
     <t>Mér, 21/05/2025 - 10:00</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>estratexias e técnicas para a xestión integrada de pragas. Produción integrada e produción ecolóxica. Síntomas de intoxicación e recomendacións para…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/curso-formacion-usuarios-profesionais-e-vendedores-produtos-fitosanitarios</t>
   </si>
   <si>
     <t>Interpretación de análises enolóxicas e realización de análises sinxelas e de baixo custo en adega</t>
   </si>
   <si>
     <t>Mar, 26/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Mér, 27/11/2024 - 15:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Cuadrilla Laguardia - Laguardia - Araba</t>
   </si>
   <si>
-    <t>Curso eminentemente práctico no que se traballará a análise dos resultados das análises recibidas e tamén que datos pode obter un mesmo na adega (…</t>
+    <t>Curso eminentemente práctico no que se traballará a análise dos resultados das análises recibidas e tamén que datos pode obter un mesmo na adega…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/interpretacion-analises-enoloxicas-e-realizacion-analises-sinxelas-e-baixo</t>
   </si>
   <si>
     <t>Día da agricultura de precisión</t>
   </si>
   <si>
     <t>Mar, 26/11/2024 - 09:00</t>
   </si>
   <si>
     <t>Mar, 26/11/2024 - 14:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
     <t>Xornada técnica de 5 horas na que se abordarán os seguintes contidos: Concepto de Agricultura de Precisión e axudas á adquisición de equipamentos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/dia-da-agricultura-precision</t>
   </si>
@@ -800,51 +800,51 @@
   <si>
     <t>Variedades de vide insulares españolas e variedades estranxeiras de España</t>
   </si>
   <si>
     <t>Mér, 08/05/2024 - 10:00</t>
   </si>
   <si>
     <t>Dom, 23/05/2004 - 11:00</t>
   </si>
   <si>
     <t>Curso online de 10 horas de duración no que se coñecen as variedades estranxeiras que puideron establecerse en España e ofrecer viños de calidade,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/variedades-vide-insulares-espanolas-e-variedades-estranxeiras-espana</t>
   </si>
   <si>
     <t>Denominacións de orixe con influencia continental</t>
   </si>
   <si>
     <t>Mér, 17/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Mar, 07/05/2024 - 20:00</t>
   </si>
   <si>
-    <t>Curso online de 10 horas de duración no que coñecerás a variedade de climas continentais e de transición que se dan no interior da Península Ibérica…</t>
+    <t>Curso online de 10 horas de duración no que coñecerás a variedade de climas continentais e de transición que se dan no interior da Península Ibérica,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/denominacions-orixe-influencia-continental</t>
   </si>
   <si>
     <t>Variedades de vide de clima cálido</t>
   </si>
   <si>
     <t>Mér, 17/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Mar, 07/05/2024 - 11:00</t>
   </si>
   <si>
     <t>Curso online de 10 horas de duración no que se coñece as características especiais e a adaptación biolóxica das variedades de uva de territorios de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/variedades-vide-clima-calido</t>
   </si>
   <si>
     <t>Cubertas vexetais en viña. Claves para a súa implantación e desenvolvemento no marco dos ecoréximes da PAC</t>
   </si>
   <si>
     <t>Mér, 10/04/2024 - 09:00</t>
   </si>