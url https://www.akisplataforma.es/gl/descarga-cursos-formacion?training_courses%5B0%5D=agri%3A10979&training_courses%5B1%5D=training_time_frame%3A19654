--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -680,51 +680,51 @@
   <si>
     <t>Lun, 22/07/2024 - 15:30</t>
   </si>
   <si>
     <t>Mar, 23/07/2024 - 20:30</t>
   </si>
   <si>
     <t>Centro IFAPA de Málaga. Finca La Lira, Ctra. Cártama, km 12, Campanillas, 29591 Málaga</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/obradoiro-poda-aguacate-verde</t>
   </si>
   <si>
     <t>Xornada técnica de cultivo de pera</t>
   </si>
   <si>
     <t>Xov, 04/07/2024 - 05:30</t>
   </si>
   <si>
     <t>Xov, 04/07/2024 - 17:00</t>
   </si>
   <si>
     <t>Lérida</t>
   </si>
   <si>
-    <t>Actividade formativa para compartir experiencias e visitar 5 explotacións de Lérida sobre a adaptación e comportamento das variedades de pereira "…</t>
+    <t>Actividade formativa para compartir experiencias e visitar 5 explotacións de Lérida sobre a adaptación e comportamento das variedades de pereira…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/xornada-tecnica-cultivo-pera</t>
   </si>
   <si>
     <t>Teoría e práctica do control biolóxico en aguacate e mango</t>
   </si>
   <si>
     <t>Mér, 19/06/2024 - 09:00</t>
   </si>
   <si>
     <t>Xov, 20/06/2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Málaga. Campanillas.</t>
   </si>
   <si>
     <t>Obradoiro de 10 horas con teoría e práctica sobre o control biolóxico en Aguacate e Mango. Entre outros temas trataranse: Introdución e importancia…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/gl/cursos-de-formacion/teoria-e-practica-do-control-bioloxico-aguacate-e-mango</t>
   </si>
   <si>
     <t>Fruticultura ecolóxica</t>
   </si>