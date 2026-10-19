--- v0 (2026-07-17)
+++ v1 (2026-10-19)
@@ -12,139 +12,436 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1523">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Axudas para Proxectos de Dixitalización de PEMEs de Madrid - 2026</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Rexional</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886784</t>
+  </si>
+  <si>
+    <t>Subvención para a Integración Cooperativa no CV</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890460</t>
+  </si>
+  <si>
+    <t>Convocatoria de seguros agrícolas 2026</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/902835</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para a participación en feiras comerciais con produtos agroalimentarios de 2026</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901796</t>
+  </si>
+  <si>
+    <t>Convocatoria de propostas de 2026. Axudas ás asociacións de produtores agroalimentarios que comercializan a través de cadeas de subministración curtas e ás asociacións que xestionan espazos agrícolas TEST</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903236</t>
+  </si>
+  <si>
     <t>Instituto de Estudos e Investigación dos Monegros (Cartuxa dos Monegros) Convenio de Colaboración Escolar de Educación Infantil 2023</t>
   </si>
   <si>
     <t>2023-11-02</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/724700</t>
   </si>
   <si>
     <t>Convenio de colaboración entre o instituto aragonés de emprego e as cámaras oficiais de comercio, industria e servizos de Huesca, Teruel e Zaragoza para a prestación de servizos na área de promoción do autoemprego</t>
   </si>
   <si>
     <t>2023-06-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/687819</t>
   </si>
   <si>
     <t>ORDE do Conselleiro de Transición Ecolóxica e Enerxía, pola que se establecen as bases reguladoras e se convoca unha subvención non competitiva para a creación e funcionamento de comunidades enerxéticas, no marco dos Fondos Canarios de Enerxía Sostible P2-L2 GN (C7, I2)</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
-    <t>Canarias</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782532</t>
   </si>
   <si>
     <t>Accións de asesoramento sobre o autoemprego e o emprendemento da carteira común de servizos do SNE - rd 7/2015</t>
   </si>
   <si>
     <t>2023-06-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/701149</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703242</t>
   </si>
   <si>
     <t>Mellora dos mercados tradicionais nas Illas Canarias e accións de apoio ao comercio rural</t>
   </si>
   <si>
     <t>2024-04-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753157</t>
   </si>
   <si>
+    <t>Plan complementario para a enerxía verde e o hidróxeno</t>
+  </si>
+  <si>
+    <t>2023-10-09</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720445</t>
+  </si>
+  <si>
+    <t>Subvención para a Innovación na Economía Circular 2026 Liña 3</t>
+  </si>
+  <si>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882917</t>
+  </si>
+  <si>
+    <t>Subv.nominat.euskal trenbide sarea digitaliz.sist.cancel.estac.ferrov. seguinte</t>
+  </si>
+  <si>
+    <t>2023-10-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719894</t>
+  </si>
+  <si>
+    <t>Enerxías térmicas renovables en diferentes sectores (mrr)1</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720508</t>
+  </si>
+  <si>
+    <t>Autoconsumo e almacenamento, con fontes de enerxía renovables mrr (1)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720512</t>
+  </si>
+  <si>
+    <t>Autoconsumo e almacenamento con fontes de enerxía renovables mrr (2)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720513</t>
+  </si>
+  <si>
+    <t>Autoconsumo e almacenamento, con fontes de enerxía renovables mrr (3)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720514</t>
+  </si>
+  <si>
+    <t>Rehabilitación enerxética de edificios existentes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720515</t>
+  </si>
+  <si>
+    <t>Enerxías térmicas renovables en diferentes sectores (mrr)2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720519</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes para o programa Investigate</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720492</t>
+  </si>
+  <si>
+    <t>Proxectos piloto innovadores para a inclusión sociolaboral pers.mvi-rgi</t>
+  </si>
+  <si>
+    <t>2024-03-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720839</t>
+  </si>
+  <si>
+    <t>Proxectos piloto innovadores para a inclusión sociolaboral pers.mvi-rgi-ii</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720840</t>
+  </si>
+  <si>
+    <t>Resolución do 24 de xuño da Consellería de Dereitos Sociais e Benestar Social, pola que se aproban as bases reguladoras para a participación no proxecto piloto “cone ct-as: itinerarios de inclusión social dixital no Principado de Asturias”</t>
+  </si>
+  <si>
+    <t>2023-03-21</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/683173</t>
+  </si>
+  <si>
+    <t>Á Cámara de Comercio de Oviedo, para implementar medidas dirixidas ao desenvolvemento e promoción dos ODS mediante a formación e sensibilización das entidades interesadas</t>
+  </si>
+  <si>
+    <t>2023-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/695536</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 29 de abril de 2024, da Consellería de Medio Rural e Política Agraria, pola que se anuncian axudas para o apoio a investimentos non produtivos vinculados ao cumprimento de obxectivos agroambientais e climáticos</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751274</t>
+  </si>
+  <si>
+    <t>Concesión dunha subvención ás cámaras de comercio do Principado de Asturias para a posta en marcha dun plan de formación dentro do programa integral de cualificación e emprego</t>
+  </si>
+  <si>
+    <t>2024-01-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737451</t>
+  </si>
+  <si>
+    <t>Apoio do Centro para o Desenvolvemento e a Innovación Tecnolóxica, EPE para investimentos para impulsar o crecemento de empresas innovadoras (2024)</t>
+  </si>
+  <si>
+    <t>2024-03-07</t>
+  </si>
+  <si>
+    <t>Nacional</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747686</t>
+  </si>
+  <si>
+    <t>Axuda extraordinaria e temporal para cubrir o prezo do gasóleo consumido polos produtores agrícolas da Comunidade Autónoma das Illas Canarias. 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747694</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS do CENTRO DE DESENVOLVEMENTO E INNOVACIÓN TECNOLÓXICA, EPE PARA O FINANCIAMENTO DE PROXECTOS DE I+D (2024)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747728</t>
+  </si>
+  <si>
+    <t>Subvencións do CENTRO DE DESENVOLVEMENTO E INNOVACIÓN TECNOLÓXICA, EPE para o financiamento de Proxectos de Innovación Tecnolóxica (2024)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747735</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Ciencia e Innovación pola que se concede a subvención a diversas entidades para o desenvolvemento de proxectos científicos de excelencia, a favor da Fundació Institució dels Centres de Recerca de Catalunya (i-cerca).</t>
+  </si>
+  <si>
+    <t>2023-01-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669850</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Ciencia e Innovación pola que se concede a subvención prevista no Real Decreto 768/2022, a favor da entidade Acondicionado Tarrasense, para o proxecto do centro de impresión 3D.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669904</t>
+  </si>
+  <si>
+    <t>Orde do Ministerio de Ciencia e Innovación pola que se concede a subvención prevista no Real Decreto 732/2022, a favor da Fundación Mixta Paleontolóxica de Teruel – Dinópolis.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669937</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Cultura, Educación, FP e Universidades e a Consellería de Economía, Industria e Innovación da Xunta de Galicia e unha Comisión de Intercambio Cultural e Educático entre España e os EUA para o programa Fulbright Bag</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/712236</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Secretaría Xeral de Emigración e a Asociación de Inmigrantes e Retornados do Río da Prata para o desenvolvemento de accións de información e asesoramento dirixidas a emigrantes retornados</t>
+  </si>
+  <si>
+    <t>2024-03-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747111</t>
+  </si>
+  <si>
+    <t>Resolución da ministra de Economía, Facenda e Innovación pola que se aproba a convocatoria de axudas para os anos 2024 e 2025 a emprendedores e empresas con actividade nas Illas Baleares para cubrir as comisións de apertura e estudo</t>
+  </si>
+  <si>
+    <t>2024-03-03</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/745703</t>
+  </si>
+  <si>
+    <t>Subvención á Cámara de Comercio, Industria, Navegación e Servizos de Eivisa e Formentera para financiar un servizo de asesoramento a mulleres para a creación de empresas nas Illas Pitiusas</t>
+  </si>
+  <si>
+    <t>2023-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/685745</t>
+  </si>
+  <si>
+    <t>Subvención á Cámara de Comercio, Industria, Navegación e Servizos de Eivisa e Formentera para financiar un servizo de asesoramento a mulleres para a creación de empresas en Menorca</t>
+  </si>
+  <si>
+    <t>2023-01-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/685747</t>
+  </si>
+  <si>
+    <t>Subvención á Cámara de Comercio, Industria, Navegación e Servizos de Mallorca para financiar un servizo de asesoramento a mulleres para a creación de empresas na illa de Mallorca</t>
+  </si>
+  <si>
+    <t>2023-03-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/732378</t>
+  </si>
+  <si>
+    <t>Subvencións a agrupacións e mancomunidades de concellos</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/687437</t>
+  </si>
+  <si>
     <t>Acordo do 1 de xuño de 2023, da Xunta de Castela e León, polo que se autoriza a concesión directa de subvencións a grupos empresariais innovadores de Castela e León: AEICE, CBECYL e CYLSOLAR</t>
   </si>
   <si>
     <t>2023-06-19</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703865</t>
   </si>
   <si>
     <t>Acordo da Xunta de Castela e León, polo que se autoriza a concesión directa dunha subvención á cámara oficial de comercio, industria e servizos de Valladolid.</t>
   </si>
   <si>
     <t>2023-03-06</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/679831</t>
   </si>
   <si>
     <t>Acordo da Xunta de Castela e León polo que se autoriza a concesión dunha subvención á agrupación empresarial innovadora para a construción eficiente (aeice)</t>
   </si>
   <si>
     <t>2023-11-24</t>
@@ -218,297 +515,189 @@
   <si>
     <t>2023-06-13</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/702912</t>
   </si>
   <si>
     <t>Convocatoria de solicitudes e normas para a concesión de subvencións a axencias de viaxes para fomentar a chegada de turistas á cidade de Ceuta mediante a comercialización da 3a fase do folleto de descontos "Ceuta Excites".</t>
   </si>
   <si>
     <t>2023-12-14</t>
   </si>
   <si>
     <t>Ceuta</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731761</t>
   </si>
   <si>
     <t>Vales dixitais para grupos vulnerables mrr-c15.i3 (entidades colaborativas)</t>
   </si>
   <si>
     <t>2023-03-18</t>
   </si>
   <si>
-    <t>Madrid, Comunidad de</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704006</t>
   </si>
   <si>
-    <t>Convenio de colaboración entre a Secretaría Xeral de Emigración e a Asociación de Inmigrantes e Retornados do Río da Prata para o desenvolvemento de accións de información e asesoramento dirixidas a emigrantes retornados</t>
-[...239 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669937</t>
+    <t>Convocatoria de solicitudes de subvencións para a innovación 2023</t>
+  </si>
+  <si>
+    <t>2023-08-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713676</t>
+  </si>
+  <si>
+    <t>Dispoñibilidade de crédito da orde Commerce 2025 LIÑA 1. NOVO ESTABLECEMENTO</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817595</t>
+  </si>
+  <si>
+    <t>Dispoñibilidade de crédito da orde Comercio 2025 LIÑA 2 ESTABLECEMENTO DE MANTENIMENTO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817597</t>
+  </si>
+  <si>
+    <t>Axudas para proxectos de dixitalización de pemes madrileñas - 2023</t>
+  </si>
+  <si>
+    <t>2023-12-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/677389</t>
+  </si>
+  <si>
+    <t>Axudas para proxectos de dixitalización de pemes madrileñas - 2024</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744066</t>
+  </si>
+  <si>
+    <t>Autorizar un gasto plurianual de 2.100.000,00 euros con cargo á partida orzamentaria 720007 72300 4400 412108 "PDR feader 2014-2020. Servizos de asesoramento a través da INTIA", do orzamento de gastos para 2023 e 2024</t>
+  </si>
+  <si>
+    <t>2023-05-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/697013</t>
+  </si>
+  <si>
+    <t>Regulamento e convocatoria de axudas para investimentos en explotacións agrícolas PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2024-04-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753408</t>
+  </si>
+  <si>
+    <t>S8970000 Cátedra de Agroecoloxía e Calidade Agroalimentaria (UPV) JL Porcuna</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707925</t>
+  </si>
+  <si>
+    <t>Uso racional da auga e mellora da eficiencia enerxética no regadío</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/733558</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Generalitat, a través da Presidencia, e o Instituto Valenciano de Investigacións Económicas, SA, para a investigación sobre servizos públicos, mellora da información para a análise sobre eficiencia...</t>
+  </si>
+  <si>
+    <t>2023-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692823</t>
+  </si>
+  <si>
+    <t>Acordo para apoiar a fundación para o desenvolvemento e a innovación para a transformación modernizadora do capital humano</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690555</t>
+  </si>
+  <si>
+    <t>Colaboración entre o Goberno valenciano e a Federación Valenciana de Municipios e Provincias. Proxectos relacionados co comercio e a asistencia técnica 2023</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690516</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS DESTINATAS Á ADMINISTRACIÓN LOCAL DA COMUNIDADE VALENCIANA PARA O IMPULSO DE PROXECTOS DE INNOVACIÓN NO MARCO DO PLAN DE IMPULSO DE TERRITORIOS INNOVADORES PARA 2023</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757082</t>
+  </si>
+  <si>
+    <t>Promoción da investigación climática e a posta en marcha de actividades de formación e divulgación ante fenómenos meteorolóxicos extremos na Comunidade Valenciana para o ano 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757093</t>
+  </si>
+  <si>
+    <t>PROMOCIÓN DA ACCIÓN CLIMÁTICA LOCAL A TRAVÉS DO PLAN DE ACCIÓN SOBRE O CLIMA E A ENERXÍA EN 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757379</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Generalitat, a través da presidencia, e a federación valenciana de concellos e provincias para o financiamento dun programa de axudas, colaboración e asesoramento en materia de despoboamento.</t>
+  </si>
+  <si>
+    <t>2023-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/699117</t>
+  </si>
+  <si>
+    <t>Acordo de cooperación entre a Generalitat e a Universidade Jaume I de Castelló, para o fomento de estudos de investigación e innovación a través da Cátedra de Sostibilidade</t>
+  </si>
+  <si>
+    <t>2023-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705673</t>
   </si>
   <si>
     <t>Orde do Ministerio de Ciencia e Innovación pola que se concede á Fundación Ibercivis a subvención prevista no Real Decreto 732/2022, polo que se regula a concesión directa de subvencións a diversas entidades</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669959</t>
   </si>
   <si>
     <t>Orde do Ministerio de Ciencia e Innovación pola que se concede a subvención prevista no Real Decreto 768/2022, a favor da Fundación Instituto de Investigación contra a Leucemia Josep Carreras (IJC), pola súa contribución ao proxecto do proteoma do cancro.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669967</t>
   </si>
   <si>
     <t>Orde do Ministerio de Ciencia e Innovación pola que se concede a subvención prevista no Real Decreto 732/2022, a favor da Escola Politécnica Superior da Universidade de Mondragón.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669987</t>
   </si>
   <si>
     <t>Orde do Ministerio de Ciencia e Innovación pola que se concede a subvención prevista no Real Decreto 732/2022 a favor da Universidade de Navarra para o Museo da Ciencia.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/670013</t>
   </si>
@@ -566,272 +755,770 @@
   <si>
     <t>2025-02-19</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/815704</t>
   </si>
   <si>
     <t>Acordo do 25 de xullo de 2023, do Consello de Ministros, polo que se autoriza a contribución voluntaria á Organización de Estados Iberoamericanos (OEI), para a Rede Iberoamericana de Innovación e Investigación Educativa.</t>
   </si>
   <si>
     <t>2023-08-09</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/712290</t>
   </si>
   <si>
     <t>Axudas destinadas a impulsar a transformación dixital a través da iniciativa "activa a industria 4.0", no marco do plan de recuperación, transformación e resiliencia</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707790</t>
   </si>
   <si>
-    <t>Convocatoria de solicitudes de subvencións para a innovación 2023</t>
-[...167 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890460</t>
+    <t>Orde do 29 de decembro de 2025 pola que se establecen as bases reguladoras para a concesión de subvencións públicas, destinadas ao financiamento do Programa Investigo, para a contratación de mozos demandantes de emprego</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885618</t>
+  </si>
+  <si>
+    <t>Orde do 29 de decembro de 2025, pola que se establece o marco regulador do Programa de axudas para a implementación da igualdade no lugar de traballo, a conciliación da vida laboral e persoal e a responsabilidade social corporativa (RSC) e se anuncia a súa convocatoria para o ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>Convocatoria derivada das bases reguladoras das axudas para o apoio á actividade científica dos grupos de investigación de Cataluña (SGR-Cat 2025)</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885631</t>
+  </si>
+  <si>
+    <t>Resolución do 29 de decembro de 2025, do Instituto Galego de Consumo e Competencia, pola que se convocan axudas a asociacións para a realización de accións de información, mediación, asesoramento e asistencia durante o ano 2026</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886042</t>
+  </si>
+  <si>
+    <t>Resolución do 10/02/2026, da Dirección Xeral de Planificación Agraria, pola que se convocan as subvencións para o ano 2026 para o fomento das razas autóctonas españolas.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Resolución do 9 de febreiro de 2026, pola que se convocan para o ano 2026 as axudas destinadas a apoiar a prestación de servizos de asesoramento (Intervención 7202.06. asesoramento a agricultores novos) previstas na Orde do 8 de abril</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Resolución, do 05/02/2026, da Dirección Xeral de Agricultura e Gandería, pola que se realiza a convocatoria de axudas da Intervención Sectorial Apícola no marco do Plan Estratéxico da Política Agrícola Común (Pepac) en Castela-A Mancha.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Reforzo do Programa de Garantías para as PEME Ano 2026 MRR Reg. (UE) 2023/2831 de minimis, Xeral</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890292</t>
+  </si>
+  <si>
+    <t>Reforzo do Programa de Garantías para PEME 2026 MRR Regulamento (UE) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890304</t>
+  </si>
+  <si>
+    <t>Reforzo do Programa de Garantías para as PEME Ano 2026 REG (UE) 2023/2831 de minimis, Xeral</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890291</t>
+  </si>
+  <si>
+    <t>Reforzo do Programa de Garantías para as PEME 2026 Regulamento (UE) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890300</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para mellorar a competitividade das pemes no sector do comercio a partir de 2026</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890314</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes para o ano 2026, para o exercicio 2025, para a concesión de subvencións da liña 2 a empresas sociais para a realización de accións de mellora do emprego e a integración laboral de colectivos en risco de exclusión social</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889855</t>
+  </si>
+  <si>
+    <t>Orde do Vicepresidente e Ministro da Presidencia, Economía e Xustiza do Goberno de Aragón, pola que se convocan axudas para pequenas e medianas empresas para accións de dixitalización</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
+  </si>
+  <si>
+    <t>Enfoque de Aid Leader de 2026 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Enfoque de Aid Leader de 2026 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>Orde IND/8/2026, do 25 de febreiro, pola que se aproba a convocatoria de subvencións destinadas ao fomento do emprego e á mellora da competitividade nas cooperativas e sociedades laborais. Regulamento (UE) 1408/2013 sobre o De Minimis Agricola.</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Axudas 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Río Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>Resolución do 13 de marzo de 2026, Orde de subvencións do 9 de abril de 2025 Liña 4.2. Subvencións a empresas privadas do mercado laboral ordinario por cada participante que contraten durante os tres meses seguintes á finalización do itinerario De Minimis agrario</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Subvención do Programa de Promoción do Emprego Agrario (PFEA) - As Palmas</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900694</t>
+  </si>
+  <si>
+    <t>Exención do Regulamento de Promoción das PEME agroalimentarias (PAL) 2022/2472</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-12-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900542</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL DIVA</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898793</t>
+  </si>
+  <si>
+    <t>Promoción de instalacións de enerxía fotovoltaica e microeólica dirixidas a particulares dentro do Programa FEDER 2021-2027</t>
+  </si>
+  <si>
+    <t>2026-01-26</t>
+  </si>
+  <si>
+    <t>2027-04-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895129</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para a execución de proxectos de investigación científica na Rede de Parques Nacionais para o ANO 2026</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893902</t>
+  </si>
+  <si>
+    <t>Orde do 19 de marzo de 2026, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian subvencións destinadas á modernización, dixitalización e mellora da xestión do comercio en Castela e León</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894145</t>
+  </si>
+  <si>
+    <t>Resolución do 16 de marzo de 2026, Subvencións establecidas na Orde do 05.10.2020, pola que se aproban as BB.RR para a concesión de subvencións destinadas á conciliación da vida persoal, familiar e laboral, Liña 8 - De Minimis Agrícola</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893546</t>
+  </si>
+  <si>
+    <t>Resolución do 23 de marzo de 2026, da Presidencia do IVACE, pola que se anuncian subvencións a empresas para proxectos de innovación de pemes (INNOVA-CV) para o ano 2026, con financiamento da UE a través do FEDER</t>
+  </si>
+  <si>
+    <t>2026-03-28</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894907</t>
+  </si>
+  <si>
+    <t>Convocatoria Xpande 2026 de axudas ás pemes da provincia de Badaxoz para a prestación de servizos de apoio á expansión internacional das pemes, mediante plans de internacionalización, así como para a concesión de axudas económicas, FEDER</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893943</t>
+  </si>
+  <si>
+    <t>Resolución do 12/03/2026 da Axencia Asturiana para a Ciencia, a Competitividade Empresarial e a Innovación sobre a Convocatoria de Subvencións para Empresas do Principado de Asturias, Programa de Vales de Innovación e Desenvolvemento Empresarial 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894180</t>
+  </si>
+  <si>
+    <t>Resolución do 20/03/2026 da Axencia Asturiana para a Ciencia, a Competitividade Empresarial e a Innovación sobre a Convocatoria de Axudas para o Apoio á Promoción Internacional e á Diversificación de Mercados das PEME no Principado de Asturias 2026</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894656</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894658</t>
+  </si>
+  <si>
+    <t>Axudas de 2026: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADICOMT</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894844</t>
+  </si>
+  <si>
+    <t>Asimilación de tecnoloxías avanzadas e a súa difusión no Sistema Valenciano de Innovación REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895064</t>
+  </si>
+  <si>
+    <t>Resolución SOD/CL/23/26, do 23 de marzo de 2026, pola que se anuncia o programa de subvencións para o Programa de Promoción de Clústeres Sectoriais. REG (UE) 1408/2013 de minimis agrícola</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895030</t>
+  </si>
+  <si>
+    <t>Convocatoria plurianual de propostas 2026, en réxime de concorrencia competitiva, para axudas LEADER agro, LEADER agroindustria e LEADER á diversificación, de GRUPOS DE ACCIÓN LOCAL para o desenvolvemento das operacións previstas nas súas Estratexias de Desenvolvemento Local.</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901220</t>
+  </si>
+  <si>
+    <t>Resolución do 17 de abril de 2026 pola que se establece o marco regulador das axudas aos programas de calidade desenvolvidos polos consellos reguladores das denominacións de calidade agroalimentaria e se anuncia a convocatoria para o ano 2026 (código de procedemento)</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901606</t>
+  </si>
+  <si>
+    <t>Resolución do 9 de abril de 2026, do director xeral do Instituto Tecnolóxico Agrario de Castela e León, pola que se anuncia a convocatoria de axudas no ano 2026 para actividades promovidas polas Asociacións do Sector Alimentario</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901860</t>
+  </si>
+  <si>
+    <t>Resolución do 16 de abril de 2026, da Consellería de Medio Rural e Política Agraria, pola que se aproba a convocatoria de subvencións a entidades sen ánimo de lucro, para a celebración de concursos de produtos agroalimentarios</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901949</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario en Andalucía e Estremadura. Proxectos de Garantía de Renda 2026</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/902397</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario en Andalucía e Estremadura. Proxectos para a Xeración de Emprego Estable 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/902415</t>
+  </si>
+  <si>
+    <t>Subvencións para o Programa de Promoción do Emprego Agrario 2026 DP SEPE Murcia</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/902925</t>
+  </si>
+  <si>
+    <t>Convocatoria da Dirección Provincial do SEPE de Granada para a concesión de subvencións para a execución de proxectos de interese xeral e social de garantía de rendas no marco do Programa de Promoción do Emprego Agrario no ano 2026.</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903577</t>
+  </si>
+  <si>
+    <t>Convocatoria da Dirección Provincial do SEPE de Granada para a concesión de subvencións para a execución de proxectos de interese xeral e social para a xeración de emprego estable no marco do Programa de Promoción do Emprego Agrario 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903585</t>
+  </si>
+  <si>
+    <t>Axudas ás empresas do sector agrícola, gandeiro, forestal e de desenvolvemento industrial Proy INV 2026</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>ORDE PEJ/ /2026, do 21 de abril, pola que se convocan axudas para o apoio ao comercio local en pequenas vilas e concellos.</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901471</t>
+  </si>
+  <si>
+    <t>Resolución do 30 de abril de 2026, do Ministerio de Ciencia, Industria e Emprego, pola que se aproba a convocatoria de subvencións para a modernización do comercio rural no Principado de Asturias.</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903225</t>
+  </si>
+  <si>
+    <t>Resolución do 30 de abril de 2026 da Presidencia do Centro para o Desenvolvemento e a Innovación Tecnolóxica (EPE) (CDTI), pola que se aproba a convocatoria para o ano 2026 de axudas destinadas a proxectos de I+D en Misións de Ciencia e Innovación.</t>
+  </si>
+  <si>
+    <t>2026-12-05</t>
+  </si>
+  <si>
+    <t>2026-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903153</t>
+  </si>
+  <si>
+    <t>Subvención excepcional 2023, andaluza, para a promoción nos puntos de venda de produtos agroalimentarios andaluces a través da marca de calidade e promoción "sabor do sur".</t>
+  </si>
+  <si>
+    <t>2023-05-25</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/718994</t>
+  </si>
+  <si>
+    <t>Convocatoria de propostas SME Innova 2025 - Cámara de Comercio de Sevilla</t>
+  </si>
+  <si>
+    <t>2025-04-04</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824198</t>
+  </si>
+  <si>
+    <t>Orde do 18 de abril de 2024, de subvencións destinadas a promover procesos de integración e fusión de asociacións agroalimentarias. Liña 2 - Axudas para promover e fomentar a fusión de asociacións agroalimentarias en Andalucía.</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761489</t>
+  </si>
+  <si>
+    <t>Real Decreto 905/2022, do 25 de outubro, polo que se regula a Intervención no Sector Viticultor no marco do Plan Estratéxico da Política Agrícola Común_Convocatoria 2025</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
+  </si>
+  <si>
+    <t>Resolución do 6 de maio de 2024 pola que se convocan subvencións en réxime de concorrencia non competitiva para organizacións e entidades representativas dos sectores agrícola e de desenvolvemento rural de Andalucía.</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759011</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 29 de MAIO de 2025, LIÑA 4.2 inclusión da Sociedade Ordinaria Laboratorio De Minimis Agrícola</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836204</t>
+  </si>
+  <si>
+    <t>Resolución do XX de XXX de 2025 pola que se anuncian subvencións en concorrencia competitiva para proxectos de innovación desenvolvidos por Centros Tecnolóxicos. Liña 5 da Orde do 10 de febreiro de 2025</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842216</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN, de XX de XXXX de 2025, da DX para o FOMENTO DA INNOVACIÓN, POLA QUE SE CONVOCA PARA O EXERCICIO 2025, EN CONCURSO COMPETITIVO, A CONCESIÓN DE SUBVENCIÓNS PARA PROXECTOS DE INNOVACIÓN POR CLÚSTERS LIÑA 2 AXUDAS NON ESTATAIS</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842306</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN, de XX de XXXX de 2025, da DX de PROMOCIÓN DA INNOVACIÓN, POLA QUE SE CONVOCA PARA O EXERCICIO 2025, EN CONCURSO COMPETITIVO, A CONCESIÓN DE SUBVENCIÓNS PARA PROXECTOS DE INNOVACIÓN POLOS CLÚSTERES LIÑA 2 R (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842307</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN, de XX de XXXX de 2025, da DX de FOMENTO DA INNOVACIÓN, POLA QUE SE CONVOCA PARA O EXERCICIO 2025, EN CONCURSO COMPETITIVO, A CONCESIÓN DE SUBVENCIÓNS PARA A ADQUISICIÓN DE EQUIPAMENTOS E MELLORA DE INFRAESTRUTURAS NA LIÑA 6 DE C.TECN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842312</t>
+  </si>
+  <si>
+    <t>Resolución do 6 de maio de 2024, da DGComercio, Conv2024, Subv.en reg.conc.comp. destinada a promover o asociacionismo comercial e artesán, impulsar e revitalizar o pequeno comercio urbano e promover a artesanía en Andalucía. -Sector Comercial</t>
+  </si>
+  <si>
+    <t>2024-03-27</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
+  </si>
+  <si>
+    <t>Acordo SATi - PEME coa Cámara de Comercio, Industria e Servizos de Zaragoza</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743242</t>
+  </si>
+  <si>
+    <t>Convenio de Satipymes coa Cámara de Comercio, Industria e Servizos de Huesca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743260</t>
+  </si>
+  <si>
+    <t>Acordo de Satipymes coa Cámara de Comercio, Industria e Servizos de Teruel</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743268</t>
+  </si>
+  <si>
+    <t>Resolución do 18 de marzo de 2024, pola que se convoca a XX edición dos Premios Blas Infante de Estudo e Investigación sobre Administración e Xestión Pública.</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751853</t>
+  </si>
+  <si>
+    <t>ORDE EEI/319/2024, do 27 de marzo, pola que se convocan axudas para o investimento e a mellora, así como para a dixitalización das pequenas empresas.</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762824</t>
+  </si>
+  <si>
+    <t>ORDE EEI/ /2024, do 1 de xullo, pola que se convocan solicitudes para as axudas correspondentes ao programa «VOLVEREMOS» para o fomento do pequeno comercio minorista, para a dinamización comercial nas zonas urbanas e rurais da Comunidade Autónoma de Aragón</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771873</t>
   </si>
   <si>
     <t>Convocatoria Instrumental 2024. Dirección Xeral de Ciencia e Investigación. Departamento de Educación, Ciencia e Universidades. Subvencións Directas. Texto refundido da Lei de Subvencións de Aragón aprobado polo Decreto Lexislativo 2/2023, do 3 de maio.</t>
   </si>
   <si>
-    <t>2024-12-31</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739477</t>
   </si>
   <si>
     <t>ORDE AGA/xxx/2024, do 22 de abril, pola que se convocan subvencións destinadas a mellorar a produción e comercialización de produtos apícolas, para o ano 2024</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760928</t>
   </si>
   <si>
     <t>Convenio de colaboración entre o Goberno de Aragón e a Fundación Ecoloxía e Desenvolvemento para a execución do proxecto "Asesoramento enerxético para fogares aragoneses. Poboación xeral"</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742510</t>
   </si>
   <si>
     <t>Convenio de colaboración entre o Goberno de Aragón e o Consello Aragonés de Cámaras Oficiais de Comercio, Industria e Servizos como entidade colaboradora, para a xestión de axudas para a modernización de empresas privadas de transporte de viaxeiros e mercadorías</t>
   </si>
   <si>
     <t>2023-05-24</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/698156</t>
   </si>
   <si>
     <t>Contrato programa xeral entre o Goberno de Aragón e a Universidade de Zaragoza, para a asignación e financiamento de complementos retributivos adicionais vinculados a méritos individuais do persoal docente e investigador da Universidade de Zaragoza</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726133</t>
   </si>
   <si>
     <t>Convenio de colaboración asinado entre o instituto aragonés de emprego e as cámaras oficiais de comercio, industria e servizos de Huesca, Teruel e Zaragoza, para levar a cabo o “programa 45+”.</t>
   </si>
   <si>
-    <t>2023-07-15</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735724</t>
   </si>
   <si>
     <t>Orde do Vicepresidente Segundo e Conselleiro de Economía, Emprego e Industria, pola que se concede unha subvención á Asociación de Persoas Xordas de Zaragoza e Aragón (ASZA) para a prestación dun servizo de inserción laboral para persoas xordas</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746608</t>
   </si>
   <si>
     <t>Orde do Vicepresidente e Ministro da Presidencia, Economía e Xustiza, pola que se anuncian subvencións para proxectos de investimento empresarial que promovan a investigación, o desenvolvemento e a innovación industrial na provincia de Teruel. FITE 2023</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2025-01-10</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
@@ -860,50 +1547,59 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
   </si>
   <si>
     <t>Orde do 16 de maio de 2025, do vicepresidente e conselleiro de Presidencia, Economía e Xustiza do Goberno de Aragón, pola que se convocan axudas a pequenas e medianas empresas para accións de dixitalización.</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
   </si>
   <si>
     <t>ORDE do Vicepresidente e Ministro da Presidencia, Economía e Xustiza, do 4 de febreiro de 2026, convoca axudas a proxectos de investimento de pemes enmarcados no Fondo para unha Transición Xusta (FTJ) período 2021-2027 na provincia de Teruel</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
   </si>
   <si>
+    <t>Orde do vicepresidente e conselleiro da Presidencia, Economía e Xustiza do Goberno de Aragón, do 4 de febreiro de 2026, pola que se anuncian subvencións para a atracción de novas empresas e o apoio ao crecemento das xa existentes na provincia de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
     <t>Axudas para proxectos de investimento empresarial que promovan a investigación, o desenvolvemento e a innovación industrial na provincia de Teruel. FITE 2022</t>
   </si>
   <si>
     <t>2024-04-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754793</t>
   </si>
   <si>
     <t>Convocatoria de axudas para a posta en marcha do programa de emisión de bonos dixitais para grupos vulnerables</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
   </si>
   <si>
     <t>Orde do Ministerio de Agricultura, Gandería, Pesca e Soberanía Alimentaria relativa á subscrición de Seguros Agrarios</t>
   </si>
   <si>
     <t>2024-05-20</t>
@@ -950,140 +1646,131 @@
   <si>
     <t>Asistencia e titoría para a transformación dixital do comercio en Gran Canaria</t>
   </si>
   <si>
     <t>2023-11-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
   </si>
   <si>
     <t>Programa de apoio á dixitalización e ao coñecemento no sector comercial</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
   </si>
   <si>
     <t>Convocatoria de axudas para a mellora das competencias dixitais da poboación canaria 2024</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
-    <t>2024-05-31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742698</t>
   </si>
   <si>
     <t>Convocatoria de axudas DIGINNOVA para a incorporación de talento novo a empresas e centros de investigación das Illas Canarias</t>
   </si>
   <si>
     <t>2024-09-10</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772013</t>
   </si>
   <si>
     <t>Plan de dixitalización da construción de subvencións da AECP 2024</t>
   </si>
   <si>
     <t>2023-12-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783005</t>
   </si>
   <si>
     <t>ORDE POLA QUE SE CONVOCAN SUBVENCIÓNS PARA APOIAR A GRUPOS OU CLÚSTERS EMPRESARIAIS INNOVADORES PARA A REALIZACIÓN DE ACTIVIDADES DE INNOVACIÓN NAS ILLAS CANARIAS, PARA O ANO 2024</t>
   </si>
   <si>
     <t>2024-11-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784829</t>
   </si>
   <si>
     <t>Convocatoria de subvencións para proxectos de dixitalización en empresas</t>
   </si>
   <si>
     <t>2025-06-10</t>
   </si>
   <si>
-    <t>2025-06-25</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839036</t>
   </si>
   <si>
     <t>Decreto núm. 801/2024, do 17 de decembro de 2024, do Vicepresidente, polo que se convocan as Axudas para Proxectos de Obras Hidráulicas de Iniciativa Privada e Regadío Agrícola para o ano 2024</t>
   </si>
   <si>
     <t>2024-12-18</t>
   </si>
   <si>
     <t>2025-02-18</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
   </si>
   <si>
     <t>SUBVENCIÓN DO CONCELLO DE GARAFÍA PARA O PLAN DE DESENVOLVEMENTO COMERCIAL DA ILLA</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783054</t>
   </si>
   <si>
     <t>Marco regulador e convocatoria de subvencións para a formación en competencias dixitais (MRRR)</t>
   </si>
   <si>
     <t>2023-07-13</t>
   </si>
   <si>
     <t>2025-12-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705981</t>
   </si>
   <si>
     <t>Convocatoria de propostas para pemes dixitais 2024 – Cámara de Comercio de Cantabria</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
-    <t>Cantabria</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
   </si>
   <si>
     <t>Orde CTD/9/2024, do 25 de novembro, de bases reguladoras e convocatoria de subvencións para Proxectos de Eficiencia Enerxética e Economía Circular de Empresas Turísticas (C14.I4, liña de actuación 2), do PRTR suxeito ao Regulamento (UE) 2023/2831</t>
   </si>
   <si>
     <t>2024-11-26</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799217</t>
   </si>
   <si>
     <t>Orde CTD/9/2024, bases reguladoras e convocatoria de subvencións para Proxectos de Eficiencia Enerxética e Economía Circular de Empresas Turísticas (C14.I4, liña de acción 2), do PRTR suxeito ao Regulamento (UE) nº 651/2014 Comisión 17/6/2014</t>
   </si>
   <si>
     <t>2024-11-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799978</t>
   </si>
   <si>
     <t>Convenio de colaboración entre o Goberno de Cantabria, a través do Ministerio de Fomento, Ordenación do Territorio e Medio Ambiente, e a Universidade de Cantabria para o fomento da investigación no ámbito do transporte</t>
@@ -1094,53 +1781,50 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746615</t>
   </si>
   <si>
     <t>Convenio de colaboración entre o Goberno de Cantabria a través do Ministerio de Industria, Turismo, Innovación, Transporte e Comercio e a Universidade de Cantabria para o fomento da investigación en materia de consumo</t>
   </si>
   <si>
     <t>2023-02-07</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
   </si>
   <si>
     <t>Orde pola que se anuncian as axudas á artesanía en Cantabria 2024 (produción primaria de produtos agrícolas)</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>Convocatoria de axudas a entidades asociativas agrarias para a colaboración na prestación de servizos de asesoramento que inclúe a xestión técnico-económica, a explotacións agrarias da Comunidade Autónoma de Cantabria para o ano 2024.</t>
   </si>
   <si>
-    <t>2024-05-16</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-07-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
   </si>
   <si>
     <t>ORDE IND/57/2024, do 4 de decembro, pola que se aproba a convocatoria para o ano 2025 de axudas á artesanía en Cantabria (Produción primaria de produtos agrícolas).</t>
   </si>
   <si>
     <t>2025-01-02</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
   </si>
   <si>
     <t>Orde IND/39/2025, do 20 de agosto, pola que se aproba a convocatoria de subvencións para o ano 2025 destinadas a asociacións comerciais e as súas federacións e confederacións, e cooperativas de comercio polo miúdo. Non suxeitas ao réxime de minimis.</t>
   </si>
   <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>2025-09-30</t>
@@ -1211,53 +1895,50 @@
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
   </si>
   <si>
     <t>Resolución SOD/FER/23/24, do 11 de abril de 2024, pola que se anuncia a convocatoria de solicitudes para o programa de subvencións de 2024 para a “ORGANIZACIÓN de FEIRAS E CONGRESOS EMPRESARIAIS EN CANTABRIA”. REG (UE) 1408/2013 de minimis, Agrícola</t>
   </si>
   <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>2024-07-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
   </si>
   <si>
     <t>Orde do 21 de decembro de 2025 da Consellería de Industria, Comercio e Emprego, pola que se convocan subvencións para o ano 2026 destinadas á adquisición de nova maquinaria industrial en empresas industriais de Castela e León.</t>
   </si>
   <si>
     <t>2026-01-12</t>
   </si>
   <si>
-    <t>2026-02-12</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
   </si>
   <si>
     <t>Orde do 22 de decembro de 2023, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para a transformación e comercialización de produtos agrícolas, forestais e alimentarios, cofinanciadas polo Feader, liña j01</t>
   </si>
   <si>
     <t>2023-12-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
   </si>
   <si>
     <t>Subvencións para o fomento do crecemento das cooperativas agroalimentarias na Comunidade de Castela e León para o ano 2024. Xeral De Minimis. Orde do 01/08/2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
   </si>
   <si>
     <t>Orde do 24 de outubro de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convocan subvencións para o ano 2024 ás organizacións profesionais agrarias máis representativas da Comunidade de Castela e León.</t>
@@ -1316,170 +1997,1388 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
   </si>
   <si>
     <t>Orde do 23 de decembro de 2025, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se anuncian subvencións para actividades de formación, información e demostración no marco do PEPAC de España 2023/2027</t>
   </si>
   <si>
     <t>2026-01-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
   </si>
   <si>
     <t>Orde do 20 de agosto de 2024, do Ministerio de Cultura, Turismo e Deporte, pola que se convocan subvencións para proxectos de eficiencia enerxética e economía circular de empresas turísticas, financiadas con fondos europeos Next Generation-EU MRR.</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>2024-09-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
   </si>
   <si>
+    <t>Programa CRECEMENTO. Programa de subvencións para apoiar o crecemento de proxectos empresariais innovadores en San Sebastián</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMA EKINN+ 2025: DIRECTRICES PARA A PARTICIPACIÓN NO PROGRAMA PARA PROMOVER A CREACIÓN, O CRECEMENTO E A CONSOLIDACIÓN DE NOVAS INICIATIVAS EMPRESARIAIS INNOVADORAS.</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE TALENTO EKINN. PROGRAMA DE AXUDAS PARA PROMOVER A CONTRATACIÓN DE PERFÍS CUALIFICADOS PARA DESENVOLVER PROXECTOS INNOVADORES EN EMPRESAS E ENTIDADES DE SAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE VALES TECNOLÓXICOS. PROGRAMA DE AXUDA Á TRANSFERENCIA DE TECNOLOXÍA PARA PROMOVER E MELLORAR A COMPETITIVIDADE DE PROXECTOS EMPRESARIAIS INNOVADORES EN SAN SEBASTIÁN</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE ESTRATEXIA. PROGRAMA DE APOIO AO CRECEMENTO DE PROXECTOS EMPRESARIAIS INNOVADORES EN SAN SEBASTIÁN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>CONVOCATORIA DE SOLICITUDES PARA PROXECTOS DE INVESTIGACIÓN PARA PERSOAS NOVAS - IKERLAN 2025-2026</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840624</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS PARA O INVESTIMENTO EN INNOVACIÓN DE ENTIDADES FORMACIÓN EMPREGO 2025</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>2025-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840623</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova está dirixido a estudantes de grao, máster e doutoramento da Universidade de Valencia durante o curso académico 2023-2024.</t>
+  </si>
+  <si>
+    <t>2024-05-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Resolución do 25/04/2024, da Axencia Asturiana para a Ciencia, a Competitividade Empresarial e a Innovación, pola que se aproba a convocatoria de subvencións para o programa de axudas á Transformación Dixital, ano 2024</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Resolución do 7/4/2025, da Axencia Asturiana para a Ciencia, a Competitividade Empresarial e a Innovación, pola que se aproba a convocatoria para a concesión de subvencións para a execución de proxectos de I+D no Principado de Asturias para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-09</t>
+  </si>
+  <si>
+    <t>2025-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións para promover o emprendemento innovador (Cheque para Emprendedores) para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823095</t>
+  </si>
+  <si>
+    <t>Resolución do 15 de febreiro de 2024 do Ministerio de Transición Ecolóxica, Industria e Desenvolvemento Económico pola que se aproba a convocatoria de subvencións para a mellora da competitividade, a innovación e a dixitalización das pequenas e medianas empresas</t>
+  </si>
+  <si>
+    <t>2024-02-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744440</t>
+  </si>
+  <si>
+    <t>Orde do 31 de xullo da Consellería de Augas, Agricultura, Gandería e Pesca pola que se anuncian axudas públicas para proxectos da Estratexia de Desenvolvemento Local de Galpemur na Rexión de Murcia no marco do programa FEMPA para 2024</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778425</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para estadías externas de investigadores predoutorais en centros estranxeiros</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747404</t>
+  </si>
+  <si>
+    <t>Resolución do 20/12/2024 do Director do Instituto para a Promoción da Rexión de Murcia, por delegación, da convocatoria de axudas para fomentar a innovación nos ámbitos da Defensa, a Seguridade e a Reconstrución e o Desenvolvemento, por parte de empresas rexionais.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Resolución do 29/12/2023 do presidente do instituto de desenvolvemento da Rexión de Murcia relativa á convocatoria de axudas para actuacións de eficiencia enerxética en pemes e grandes empresas do sector industrial.</t>
+  </si>
+  <si>
+    <t>2024-01-05</t>
+  </si>
+  <si>
+    <t>2024-06-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736740</t>
+  </si>
+  <si>
+    <t>Resolución do 01/04/2025 do Director do Instituto para a Promoción da Rexión de Murcia, por delegación, relativa á convocatoria de axudas para participar en feiras, eventos e misións comerciais. Feira Agrícola Saudita. Arabia Saudita 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Resolución do 08/04/2025, do Director do Instituto de Promoción da Rexión de Murcia, por delegación, relativa á convocatoria plurianual de axudas para incentivar a contratación de servizos de innovación e competitividade. Vale de Internacionalización.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Resolución do 22 de xuño de 2025, do director do Instituto de Promoción da Rexión de Murcia, por delegación, relativa á convocatoria de axudas destinadas a promover a innovación e o emprendemento. Incubadoras.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>2025-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Resolución do 24/05/2024 do Presidente do Instituto para a Promoción da Rexión de Murcia, relativa á convocatoria de axudas destinadas á entrada de investidores privados en empresas innovadoras de nova creación.</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Resolución do 24/05/2024, do Presidente do Instituto de Promoción da Rexión de Murcia, relativa á convocatoria de axudas destinadas a promover a innovación e o emprendemento.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Axudas para a modernización dos aloxamentos turísticos na Rexión de Murcia e mellora das áreas de transición verde e sostible, eficiencia enerxética e transición dixital no marco do PRTR financiado polo EU-NextG (MRR C14.I1.2)</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-12-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783437</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes no ano 2024 para axudas a proxectos industriais do sector agroalimentario dentro do Proxecto Estratéxico para a Recuperación e Transformación Económica do Sector Agroalimentario, no marco do Plan de Recuperación, Transformación e Resiliencia.</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781371</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS EN CONCURSO COMPETITIVO LIÑA A PARA O DESENVOLVEMENTO DE ACTIVIDADES DE INTERESE XERAL CONSIDERATAS DE INTERESE SOCIAL, NO ÁMBITO DA INVESTIGACIÓN CIENTÍFICA E TÉCNICA E DA PROTECCIÓN DO MEDIO AMBIENTE EN MATERIA DE COMPETENCIA ESTATAL. ANUALIDADE 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782254</t>
+  </si>
+  <si>
+    <t>Orde do 15 de novembro de 2023, do mapa, pola que se convocan as subvencións do Real Decreto 388/2021, do 1 de xuño, para a obtención de avais SAEC no sector agroalimentario e pesqueiro.</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727815</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727820</t>
+  </si>
+  <si>
+    <t>Subvencións para seguros agrícolas, gandeiros e forestais incluídas no 45º plan combinado de seguros agrícolas</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
+  </si>
+  <si>
+    <t>2023 Filipinas. Suministro de electricidade procedente de fontes renovables en Palawan.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711192</t>
+  </si>
+  <si>
+    <t>Apoio a políticas públicas que creen emprego a través do emprendemento, a investigación e a innovación. Ser un emprendedor creativo, fase II</t>
+  </si>
+  <si>
+    <t>2023-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711343</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario 2026. Proxectos de Garantía de Ingresos</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904778</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario DP Córdoba 2026 para Proxectos de Garantía de Renda</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904904</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario DP de Córdoba, para o ano 2026 para proxectos xeradores de emprego estable.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904909</t>
+  </si>
+  <si>
+    <t>ORDE do 11 de maio de 2026 pola que se establece o marco regulador das axudas destinadas a investimentos en maquinaria de baixo consumo con tecnoloxía 4.0 para a agricultura de precisión e con menores emisións de gases de efecto invernadoiro para</t>
+  </si>
+  <si>
+    <t>2027-07-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905069</t>
+  </si>
+  <si>
+    <t>Acordo polo que se autorizan subvencións a Organizacións Profesionais Agrarias para axudar a cubrir os seus gastos de funcionamento desde o 01/12/2025 ata o 30/11/2026</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905185</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2026</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905709</t>
+  </si>
+  <si>
+    <t>Resolución do 14 de maio de 2026 da Secretaría Xeral de Administración Local, pola que se convocan para o ano 2026 as subvencións previstas na Orde do 14 de xuño de 2016, do Programa de Fomento do Emprego Agrario</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906039</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario de Xaén 2026</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906144</t>
+  </si>
+  <si>
+    <t>Resolución do 18 de maio de 2026 da Dirección Xeral do CDTI, sobre a concesión directa de axudas a proxectos españois co Selo de Excelencia da Aceleradora do Consello Europeo de Innovación (FEDER)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906733</t>
+  </si>
+  <si>
+    <t>Programa para a Promoción do Emprego Agrícola en Zonas Rurais Deprimidas 2026</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907611</t>
+  </si>
+  <si>
+    <t>Resolución do 18 de maio de 2026, da Consellería de Medio Rural e Política Agraria, pola que se anuncian subvencións para o establecemento de agricultores novos e novos agricultores. (Intervencións 6961.1 e 6961.2). Conv 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906634</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN 22/05/2026 do presidente do IVACE, pola que se convocan subvencións para proxectos de investimento transformador en dixitalización en empresas industriais de mediana capitalización e tamaño intermedio da Comunidade Valenciana para o ano 2026</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907880</t>
+  </si>
+  <si>
+    <t>Resolución do 6 de maio de 2026, do director do Instituto de Promoción da Rexión de Murcia, relativa a unha convocatoria plurianual de axudas para incentivar a contratación de servizos de innovación e competitividade por parte das pemes rexionais. Vale de innovación.</t>
+  </si>
+  <si>
+    <t>2026-12-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906427</t>
+  </si>
+  <si>
+    <t>Resolución do 19 de maio de 2026, do director do Instituto de Promoción da Rexión de Murcia, relativa a unha convocatoria plurianual de axudas para incentivar a contratación de servizos de innovación e competitividade por parte das pemes rexionais. Vale Europa.</t>
+  </si>
+  <si>
+    <t>2026-12-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906523</t>
+  </si>
+  <si>
+    <t>Axudas financeiras destinadas ao fomento do emprego - Talento Novo 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906613</t>
+  </si>
+  <si>
+    <t>Subvención en metálico á Axencia Nacional de Integración e Desenvolvemento Agrícola (Anida) do Senegal para a intervención "Formación agrícola e Aceleradores de Empresas Agrícolas"</t>
+  </si>
+  <si>
+    <t>2029-05-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906963</t>
+  </si>
+  <si>
+    <t>subvencións destinadas a promover a modernización dos comercios minoristas e de determinadas empresas de servizos, así como a continuidade dos establecementos</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906390</t>
+  </si>
+  <si>
+    <t>Axudas 2026 Programa CONSOLIDAPYME: Consolidación e crecemento das pemes estremeñas a través da súa mellora competitiva / Resolución do 13 de maio de 2026 que as convoca</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906425</t>
+  </si>
+  <si>
+    <t>Resolución do 20/05/2026, do Director do Instituto para o Desenvolvemento da Rexión de Murcia, relativa á convocatoria plurianual de axudas para a posta en marcha de proxectos empresariais nas fases de creación e consolidación de Empresas con Potencial Tecnolóxico e Escalable</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907274</t>
+  </si>
+  <si>
+    <t>Resolución do 22/05/2026, da Axencia Asturiana para a Ciencia, a Competitividade Empresarial e a Innovación pola que se APROBA a convocatoria para a concesión de subvencións dirixidas a empresas de base tecnolóxica do Principado de Asturias para o ano 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907628</t>
+  </si>
+  <si>
+    <t>Axudas destinadas a promover a continuidade das empresas nas Illas Baleares mediante o apoio á substitución xeracional para o ano 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907915</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XIV Convocatoria de Propostas (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), no marco da XIV Convocatoria (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da XXIII sección (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2025, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), segundo a XXIV Convocatoria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Enfoque Leader de axuda 2025 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2025 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Axudas 2025: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais. (Entrevista, 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPORTE DE PRODUCIÓN</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Axudas de 2025: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Axudas de 2025: enfoque LEADER para investimentos na transformación e comercialización de produtos agrícolas. SEN axudas estatais. (Entrevista, 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Axudas 2025: Enfoque Leader para investimentos na transformación e comercialización de produtos agrícolas. Axudas estatais (Intervención 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa VIII Convocatoria de Propostas (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Subvencións da Estratexia Leader 2024 para o apoio á innovación social, á gobernanza multinivel e á revitalización social e económica (Submedida 19.2.7 PDR), de acordo coa XIV Convocatoria (PDR 2014-2020) do GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>Subvencións a empresas para a aceleración de ecosistemas de emprendemento e innovación baseados en xemelgos dixitais (RETECH) de 2024 segundo o Decreto 145/2024, do 19 de novembro de 2024, polo que se convocan.</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Subvencións a empresas para financiar proxectos que promovan a implantación de solucións de intelixencia artificial na Comunidade Autónoma de Estremadura, segundo o Decreto 173/2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Axudas para a Promoción e Desenvolvemento Empresarial L1_Asesoramento 2024, segundo o Decreto 65/2024, do 2 de xullo, polo que se convocan.</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777945</t>
+  </si>
+  <si>
+    <t>Axudas 2024 para Investimentos en Industrias Agroalimentarias, segundo o Decreto 87/2024, do 30 de xullo, polo que se establecen as bases reguladoras para a concesión de incentivos agroalimentarios na Comunidade Autónoma de Estremadura, para apoiar os investimentos destinados á transformación e comercialización de produtos agrícolas, e se aproba a súa convocatoria única</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Axudas 2025 para investimentos destinados á transformación e comercialización de produtos agrícolas, de acordo coa Resolución do 29 de outubro de 2025 pola que se convocan solicitudes</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Extremadura Avante outorga subvencións a empresas para a participación en grupo na Feira Fruit Attraction 2025, segundo o Acordo do 27 de marzo de 2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Axudas 2025 a empresas para a participación en grupo na Feira de Ingredientes Alimentarios 2025, segundo o Acordo do 26 de agosto de 2025 que as convoca.</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Subvencións 2024 a Entidades Públicas de Investigación da SECTI para proxectos de I+D sobre almacenamento de enerxía en colaboración público-privada, segundo a Resolución do 5 de decembro de 2024</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>Subvencións a empresas para proxectos de I+D sobre almacenamento de enerxía en virtude de acordos de colaboración público-privada, segundo a Resolución do 5 de decembro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>Axudas para a internacionalización das empresas estremeñas e a mellora das condicións de comercialización exterior de 2024, segundo a resolución do 30 de outubro de 2023, pola que se convocan.</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>Subvención 2024-2025 dirixida a concellos e entidades locais menores para financiar proxectos de dinamización comercial, segundo o Decreto 130/2024, do 15 de outubro de 2024, polo que se convocan</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subvención 2024-2025 dirixida a asociacións, federacións e confederacións do sector do comercio para financiar proxectos de dinamización comercial, segundo o Decreto 130/2024, do 15 de outubro de 2024, polo que se convocan</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Axudas 2025/2026 para a mellora das capacidades avanzadas das pemes no sector retallista, segundo a convocatoria realizada por Resolución do 21 de novembro de 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Subvencións 2023 a empresas privadas non agrícolas para a contratación de persoas participantes nos proxectos do programa de escolas profesionais de emprego dual (liña ii), segundo a resolución do 9 de agosto de 2023 que as convoca</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subvención 2023 a empresas privadas non agrícolas para a contratación de persoas participantes nos proxectos do programa de colaboración rural (liña ii), segundo a resolución do 9 de agosto de 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Acordo entre GAIN, o Ministerio de Educación, a UDC, a USC, a UVI e o CSIC para promover a actividade investigadora do persoal investigador finalista nas convocatorias de axudas do ERC no marco do programa Horizonte Europa</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Bases reguladoras para a concesión de axudas de VInnovate Galicia para promover a cooperación transnacional dos axentes do Sistema Galego de I+D a través de proxectos de colaboración con outros axentes europeos</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Cultura, Educación, Formación Profesional e Universidades e a Universidade de Santiago de Compostela (USC) para completar as axudas ao persoal investigador principal para dous programas de subvencións (ERC) 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Acordo para a posta en marcha de infraestruturas de investigación universitaria</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Cultura, Educación, Formación Profesional e Universidades e a Axencia Estatal Consello Superior de Investigacións Científicas para o desenvolvemento de actividades no Instituto Padre Sarmiento de Estudos Galegos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Acordo coa udc-usc-uvigo para reforzar o persoal de xestión da transferencia e a innovación e consolidar as estruturas de investigación</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Orde do 30 de xaneiro de 2025 pola que se establecen as bases reguladoras para a concesión, en réxime de concorrencia non competitiva, de subvencións para o fomento da innovación e a sustentabilidade no comercio local e artesanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Convenio entre a Consellería de Promoción do Emprego e Igualdade e a Federación de Escolas Agrarias Familiares de Galicia para o desenvolvemento dun proxecto piloto de integración formativa</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Promoción do Emprego e Igualdade e a Federación Galega de Comercio para a realización de accións formativas para a cualificación e recualificación da poboación activa en sectores estratéxicos e a mellora das capacidades</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>A Orde do 15 de decembro de 2023 establece as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na comunidade autónoma de Galicia e convócase para o ano 2024 (código de procedemento mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>Orde do 26 de decembro de 2024, pola que se establecen as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2025 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>Orde do 29 de decembro de 2025, pola que se establecen as bases reguladoras das axudas para o fomento da contratación de seguros agrarios na Comunidade Autónoma de Galicia e se convocan para o ano 2026 (Código de procedemento MR443A)</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Normativa que regula o procedemento para a concesión de axudas para proxectos de mellora enerxética, dirixidas a autónomos e pemes, no territorio da Comunidade Autónoma de Galicia</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Resolución do 18 de marzo de 2024 pola que se establecen as bases reguladoras das axudas á nova participación dos agricultores en réximes de calidade, cofinanciadas co Fondo Europeo Agrícola de Desenvolvemento Rural (Feader) no marco do programa de desenvolvemento</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Marco normativo e convocatoria de subvencións para proxectos de aforro e eficiencia enerxética en empresas gallegas para o ano 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Marco regulador das subvencións para proxectos de infraestruturas de almacenamento de enerxía que promovan a electrificación da demanda enerxética, para o ano 2024, cofinanciadas polo FEDER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Resolución do 23 de decembro de 2026, do Instituto Enerxético de Galicia, pola que se establece o marco regulador das axudas para proxectos de enerxía fotovoltaica</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Axudas para a mellora da capacidade de innovación e desenvolvemento tecnolóxico das empresas de Galicia, programa “Ticket Innova” para o ano 2025</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Normativa que regula as axudas para a mellora da capacidade de innovación das empresas de Galicia, mediante o financiamento de actividades integradas en plans de deseño e innovación (programa Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>Convocatoria de subvencións, en réxime de concorrencia competitiva, para proxectos de equipamentos para o uso de enerxías eléctricas renovables e de aforro e eficiencia enerxética en empresas de produción agrícola primaria</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>CONVENIO ENTRE O INSTITUTO GALEGO DE PROMOCIÓN ECONÓMICA (IGAPE) E A ASOCIACIÓN PARA A DIXITALIZACIÓN DA INDUSTRIA EN GALEGA (DIHGIGAL), PARA CONTINUAR CO FINANCIAMENTO DOS CUSTOS DE XESTIÓN E COORDINACIÓN DO CENTRO DE INNOVACIÓN DIXITAL</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837456</t>
+  </si>
+  <si>
+    <t>Resolución do 30 de decembro de 2025 pola que se aproban as bases reguladoras para a concesión das axudas IA360 destinadas a promover a innovación empresarial en situacións de competencia competitiva (IG408M)</t>
+  </si>
+  <si>
+    <t>2026-01-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880746</t>
+  </si>
+  <si>
+    <t>Resolución do 30 de decembro de 2025 pola que se establecen as bases reguladoras das axudas para a mellora da capacidade de innovación das empresas de Galicia 2026-2027 en réxime de concorrencia competitiva (IG408L)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880747</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a vicepresidencia primeira e o departamento da presidencia, xustiza e deportes e o consello de organizacións non gobernamentais ao abeiro da disposición transitoria primeira do decreto 168/2008, do 24 de xullo, polo que se regula como agr</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742493</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742503</t>
+  </si>
+  <si>
+    <t>Convenio de colaboración entre a Consellería de Economía, Industria e Innovación da Xunta de Galicia e a Cámara Oficial de Comercio, Industria, Servizos e Navegación da Coruña para o desenvolvemento dun plan de formación para o sector comercial</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722071</t>
+  </si>
+  <si>
+    <t>A Orde do 11 de xaneiro de 2024 establece as bases reguladoras para a concesión, en réxime de concorrencia competitiva, de subvencións para a transformación dixital, a innovación e a modernización do sector comercial e artesanal, e procede do seguinte xeito</t>
+  </si>
+  <si>
+    <t>2024-02-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741928</t>
+  </si>
+  <si>
+    <t>Subvencións para o mantemento da actividade agrícola e marítima dirixidas a Cooperativas Agrarias, Confrarías de Pescadores e Consellos Reguladores das Denominacións de Orixe Protexidas da Serra de Tramuntana para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-08-16</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780222</t>
+  </si>
+  <si>
+    <t>Acordo do Consello Executivo do Consello Insular de Menorca, do 21.10.2024, relativo á aprobación do convenio de colaboración coa Cooperativa Gandeira Insular de Menorca (COINGA) para a realización de actividades de promoción e comercialización - 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801202</t>
+  </si>
+  <si>
+    <t>Acordo do consello executivo en sesión ordinaria do 23.09.2024, relativo á aprobación das bases das axudas do consello insular de Menorca para as Organizacións Profesionais Agrarias (OPA) e a correspondente convocatoria para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-10-08</t>
+  </si>
+  <si>
+    <t>2024-11-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789248</t>
+  </si>
+  <si>
+    <t>Acordo do Consello Executivo, do 23 de setembro de 2024, relativo á aprobación das bases das axudas do Consello Insular de Menorca para as Agrupacións de Defensa Sanitaria de Menorca (ADS) e a correspondente convocatoria para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793092</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas para o fomento do emprego e a mellora da competitividade das cooperativas, microcooperativas e sociedades laborais nas Illas Baleares para os anos 2025 e 2026</t>
+  </si>
+  <si>
+    <t>2025-02-03</t>
+  </si>
+  <si>
+    <t>2025-03-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803551</t>
+  </si>
+  <si>
+    <t>Promoción de instalacións de enerxía solar fotovoltaica e microeólica</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822143</t>
+  </si>
+  <si>
+    <t>Subvencións ao autoconsumo e medidas de eficiencia enerxética nas comunidades de propietarios</t>
+  </si>
+  <si>
+    <t>2023-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736408</t>
+  </si>
+  <si>
+    <t>Promoción de accións de autoconsumo con enerxías renovables e eficiencia enerxética para pemes</t>
+  </si>
+  <si>
+    <t>2024-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736409</t>
+  </si>
+  <si>
+    <t>Subvencións para promover instalacións de autoconsumo con fontes de enerxía renovables/térmicas para particulares</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>2024-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736410</t>
+  </si>
+  <si>
+    <t>Marco regulatorio para a transformación dixital das pemes 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750138</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas destinadas ao funcionamento de grupos empresariais innovadores nas Illas Baleares 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736414</t>
+  </si>
+  <si>
+    <t>Convocatoria de axudas destinadas ao funcionamento de grupos empresariais innovadores nas Illas Baleares 2025</t>
+  </si>
+  <si>
+    <t>2025-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804960</t>
+  </si>
+  <si>
+    <t>2024-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755640</t>
+  </si>
+  <si>
+    <t>Resolución da ministra de Agricultura, Pesca e Medio Ambiente Natural para a convocatoria pública de subvencións para actividades de educación ambiental nas Illas Baleares a favor de entidades sen ánimo de lucro para o ano 2025.</t>
+  </si>
+  <si>
+    <t>2025-05-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829868</t>
+  </si>
+  <si>
+    <t>Resolución da ministra de Agricultura, Pesca e Medio Ambiente Natural para a convocatoria pública de subvencións para actividades de educación ambiental nas Illas Baleares a favor de entidades sen ánimo de lucro para o ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763152</t>
+  </si>
+  <si>
+    <t>Axudas para investigadores predoutorais e posdoutorais para realizar estadías curtas fóra das Illas Baleares</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/691310</t>
+  </si>
+  <si>
+    <t>Acordo polo que se aproban as bases da convocatoria de 2024 para a solicitude de axudas ao desenvolvemento rural na illa de Mallorca, vinculadas a proxectos relacionados cos ámbitos agrícola e/ou ambiental e enmarcados na Estratexia de Desenvolvemento Local</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753458</t>
+  </si>
+  <si>
+    <t>Resolución pola que se aproba a convocatoria de subvencións para a realización de proxectos de asesoramento a traballadores e empresas, na elaboración de estudos de carga de traballo e na elaboración de procedementos de boas prácticas</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754538</t>
+  </si>
+  <si>
+    <t>PROG. EST. COMERCIO EXTERIOR -MINIMIS2024</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776872</t>
+  </si>
+  <si>
+    <t>PROGRAMA ESTRATÉXICO DE COMERCIO EXTERIOR-ACCIÓNS DE MINIMIS2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776873</t>
+  </si>
+  <si>
+    <t>Apoio á revitalización comercial (DIN)</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784900</t>
+  </si>
+  <si>
+    <t>Convenio de asesoramento empresarial integral - Federación de Empresas da Rioxa</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>TEC Econ.Circular e Trans.Energética (Reg.651/2014)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791171</t>
+  </si>
+  <si>
+    <t>TI4 Dixitalización e Industria (Reg. Minimis 2023/2831)</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803400</t>
+  </si>
+  <si>
+    <t>LA RIOJA - AXENCIA DE DESENVOLVEMENTO ECONÓMICO DA RIOJA</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827108</t>
+  </si>
+  <si>
+    <t>Xemelgos dixitais. Desafío 1. Xemelgo de rega</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836386</t>
+  </si>
+  <si>
+    <t>Acordo Apidit para promover a actividade empresarial innovadora - sector do calzado</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680946</t>
+  </si>
+  <si>
+    <t>"Asociación Clúster Food+i" para impulsar a competitividade e a innovación</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680947</t>
+  </si>
+  <si>
+    <t>CS desafía os proxectos de desenvolvemento experimental e innovación</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789228</t>
+  </si>
+  <si>
+    <t>Promoción das pemes no sector agroalimentario (PAL) Exención regulamentaria 2022/2472</t>
+  </si>
+  <si>
+    <t>2024-04-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761750</t>
+  </si>
+  <si>
+    <t>Hazinnova</t>
+  </si>
+  <si>
+    <t>2025-05-06</t>
+  </si>
+  <si>
+    <t>2025-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830227</t>
+  </si>
+  <si>
+    <t>Resolución do 16 de decembro de 2025, do Instituto Enerxético de Galicia, pola que se aproba o marco regulador das axudas para proxectos de aforro e eficiencia enerxética nas empresas gallegas</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
     <t>Orde do 8 de maio de 2024, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se convoca a incorporación dos titulares de explotacións agrarias ás intervencións de desenvolvemento rural ambiental e climático</t>
   </si>
   <si>
     <t>2024-03-18</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
   </si>
   <si>
     <t>Orde do 12 de decembro de 2025 do Ministerio de Economía e Facenda pola que se convoca para o ano 2026 unha axuda para desenvolver e mellorar as capacidades de investigación e innovación do tecido empresarial a través da AAEEII de CyL</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
   </si>
   <si>
     <t>Orde do 25 de xaneiro de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas a financiar os custos salariais dos traballadores con discapacidade en centros especiais de emprego para o ano 2024.</t>
   </si>
   <si>
     <t>2024-02-06</t>
   </si>
   <si>
     <t>2024-12-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
   </si>
   <si>
     <t>Orde do 7 de maio de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian subvencións destinadas á modernización, dixitalización e mellora da xestión comercial en Castela e León</t>
   </si>
   <si>
-    <t>2024-04-11</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
   </si>
   <si>
     <t>Acordo do 25 de abril de 2024, da Junta de Castela e León, polo que se autoriza a concesión directa de subvencións ás Agrupacións Empresariais Innovadoras de Castela e León VITARTIS e CYLSOLAR.</t>
   </si>
   <si>
     <t>2024-05-08</t>
   </si>
   <si>
     <t>2024-06-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
   </si>
   <si>
     <t>Orde do 5 de abril de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións públicas para o ano 2024 destinadas á realización de accións que contribúan ao benestar laboral nos centros de traballo de Castela e León.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
   </si>
   <si>
     <t>Orde do 3 de maio de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian as subvencións para o ano 2024 no marco do programa de apoio á creación e ao emprego de cooperativas e sociedades laborais. PROGRAMA I.- INCORPORACIÓN de SOCIOS</t>
   </si>
   <si>
-    <t>2024-05-27</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759362</t>
   </si>
   <si>
     <t>Orde do 6 de maio de 2024, da Consellería de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas á modernización das empresas artesanais de Castela e León.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759383</t>
   </si>
   <si>
     <t>Orde do 11 de xullo de 2024, da Consellería de Industria, Comercio e Emprego, pola que se anuncian subvencións para a organización de feiras comerciais en Castela e León</t>
   </si>
   <si>
     <t>2027-07-17</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
   </si>
   <si>
     <t>Orde do 23 de decembro de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas á reactivación do comercio minorista de proximidade en Castela e León.</t>
   </si>
   <si>
-    <t>2025-01-08</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805078</t>
   </si>
   <si>
     <t>Orde do 23 de decembro de 2024, do Ministerio de Industria, Comercio e Emprego, pola que se convocan subvencións destinadas a impulsar o sector comercial de Castela e León.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805080</t>
   </si>
   <si>
     <t>Orde do 7 de maio de 2025, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian as subvencións para o ano 2025 do programa de apoio á creación e ao emprego en cooperativas e sociedades laborais. Programa II.- Investimentos</t>
   </si>
   <si>
     <t>2025-05-13</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
   </si>
   <si>
     <t>Orde do 19 de xuño de 2025, da Consellería de Industria, Comercio e Emprego, pola que se anuncian subvencións para promover a planificación da sucesión no traballo autónomo en Castela e León (Relevacyl Autoempleo). Ano 2025</t>
   </si>
   <si>
-    <t>2025-11-28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
   </si>
   <si>
     <t>Orde do 19 de xuño de 2025, da C. de Industria, Comercio e Emprego, pola que se convocan subvencións para promover o espírito emprendedor para garantir a renovación produtiva a través das organizacións representativas de autónomos e da economía social.</t>
   </si>
   <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
   </si>
   <si>
     <t>Orde MAV/625/2025, do 12 de xuño, pola que se aproban as bases reguladoras e se convocan subvencións para a dixitalización de empresas de primeira transformación de madeira e outros produtos da madeira (RETECHFOR, PRTR, Next Generation EU)</t>
   </si>
   <si>
     <t>2025-06-18</t>
   </si>
   <si>
     <t>2025-07-08</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840002</t>
   </si>
   <si>
     <t>Orde MAV/624/2025, do 12 de xuño, pola que se aproba o marco regulador e se convocan subvencións para proxectos de emprendemento dixital e startups forestais en Castela e León (fondos RETECHFOR, PRTR, Next Generation EU)</t>
@@ -1547,2706 +3446,1185 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780621</t>
   </si>
   <si>
     <t>Convocatoria de subvencións para financiar proxectos no marco da Intervención 7119 LEADER do Plan Estratéxico Nacional da Política Agrícola Común (PEPAC) 2023-2027 de España, baseado na Estratexia de Desenvolvemento da Asociación GAL M</t>
   </si>
   <si>
     <t>2024-09-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
   </si>
   <si>
     <t>Resolución do 25 de setembro de 2023 do presidente do Servizo Público de Emprego de Castela e León, pola que se convocan subvencións para o programa de formación de traballadores ocupados en empresas de sectores agroalimentarios estratéxicos 2023-2024.</t>
   </si>
   <si>
     <t>2023-10-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720186</t>
   </si>
   <si>
     <t>Apoio a proxectos de investigación científica e transferencia de tecnoloxía, cofinanciados polo FEDER (2025-2029)</t>
   </si>
   <si>
-    <t>2024-11-28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794018</t>
   </si>
   <si>
     <t>Resolución do 12/03/2024, axudas para mellorar e/ou modernizar explotacións agrícolas e gandeiras no marco da intervención 6841.2 para mozos que soliciten simultaneamente axudas na intervención 6961.1 do Plan Estratéxico da PAC 2023-2027</t>
   </si>
   <si>
-    <t>2024-05-21</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-06-17</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761037</t>
   </si>
   <si>
     <t>Orde de bases para subvencións para accións formativas en competencias dixitais, dirixidas preferentemente a mulleres do ámbito rural, Plan Nacional de Competencias Dixitais, do PRTR, financiado pola UE -Next Generation EU-, e convocatoria 2025.</t>
   </si>
   <si>
     <t>2025-01-07</t>
   </si>
   <si>
-    <t>2025-03-07</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
   </si>
   <si>
     <t>Decreto 44/2024, do 27 de agosto, polo que se regula a concesión directa de subvencións para a contratación de persoas mozas no marco do Programa O Meu Primeiro Emprego, cofinanciado polo Fondo Social Europeo Plus. REG (UE) 1408/2013 Agric.</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
-    <t>2024-09-20</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
   </si>
   <si>
     <t>Resolución do 25 de abril de 2024 pola que se aproba a convocatoria de subvencións para a realización de proxectos de formación profesional e emprego dentro da empresa (Liña Sectorial 5), para o ano 2024. REG (UE) 1408/2013 de minimis, Agrícola</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754248</t>
   </si>
   <si>
     <t>Resolución do 05/03/2024, do Ministerio de Fomento, pola que se convocan axudas para actuacións de rehabilitación enerxética en vivendas e en edificios residenciais existentes, en execución do programa de rehabilitación enerxética de edificios e</t>
   </si>
   <si>
     <t>2024-03-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
   </si>
   <si>
     <t>Resolución do 30/05/2025, da Dirección Xeral de Produción Agroalimentaria e Cooperativas, pola que se convoca, en réxime de minimis, axudas en especie para a participación en grupo no posto que contratará a Consellería de Agricultura, Gandería e Desenvolvemento Rural para a asistencia á feira agroalimentaria Fruit Attraction 2025.</t>
   </si>
   <si>
     <t>2025-06-09</t>
   </si>
   <si>
     <t>2025-06-27</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836874</t>
   </si>
   <si>
     <t>Orde xx/2024, do 26 de marzo, do Ministerio de Agricultura, Gandería e Desenvolvemento Rural, pola que se establecen as bases reguladoras para a concesión directa de axudas adicionais para a contratación de seguros agrarios en Castela-A Mancha.</t>
   </si>
   <si>
     <t>2024-03-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750760</t>
   </si>
   <si>
     <t>Convocatoria de 20 bolsas para a matrícula no curso de verán 2025 do Vicerreitoría de Cultura, Deporte e Compromiso Social da UCLM "Emprendemento no sector veterinario e agrario: oportunidades e retos" CV12CR</t>
   </si>
   <si>
-    <t>2025-04-07</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
   </si>
   <si>
     <t>Resolución do 04/08/2025, da Subconsellería de Política Agrícola Común e Política Agroambiental, pola que se convocan axudas, no réxime de minimis, para a posesión e mantemento de cans mastíns para a defensa e garda das vacas ovinas e caprinas</t>
   </si>
   <si>
-    <t>2025-08-26</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853356</t>
   </si>
   <si>
     <t>Convocatoria de subvencións para proxectos que promovan o impacto social do coñecemento das universidades e outros axentes do sistema de investigación, desenvolvemento e innovación de Cataluña.</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803508</t>
   </si>
   <si>
     <t>Subvencións para a investigación e recuperación de solos da súa propiedade que estean afectados por evidencias de contaminación localizada ou por vertidos de residuos industriais de causa descoñecida.</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>2025-02-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795186</t>
   </si>
   <si>
     <t>Subvencións para proxectos de innovación tecnolóxica Verde 2024</t>
   </si>
   <si>
     <t>2024-07-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775650</t>
   </si>
   <si>
     <t>Subvencións para vales de competitividade empresarial: Innovación 2025</t>
   </si>
   <si>
-    <t>2025-05-28</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834402</t>
   </si>
   <si>
     <t>Resolución da Viceconsellería de Medio Ambiente pola que se anuncian subvencións para investimentos en tecnoloxías forestais e na transformación, mobilización e comercialización de produtos forestais no marco do Programa de Desenvolvemento Rural de Ca</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
   </si>
   <si>
     <t>Axudas á liña de financiamento para actuacións de mellora do aforro enerxético en instalacións e equipamentos e para proxectos de economía circular en establecementos que prestan servizos de aloxamento turístico en Cataluña</t>
   </si>
   <si>
     <t>2024-12-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795193</t>
   </si>
   <si>
     <t>Premio ao mellor novo artesán alimentario innovador do ano 2024.</t>
   </si>
   <si>
-    <t>2024-05-04</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-06-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757572</t>
   </si>
   <si>
     <t>Convocatoria de subvencións para a programación de espectáculos de artes vivas e actividades profesionais de artes visuais en eventos de interese agroturístico</t>
   </si>
   <si>
-    <t>2025-01-21</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-02-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808974</t>
   </si>
   <si>
     <t>Resolución EMT//2024, de, pola que se abre a convocatoria anticipada para o ano 2025 para a concesión de subvencións para fomentar a contratación con formación no marco das campañas agrícolas en Lleida (SOC - CAMPAÑA AGRÍCOLA EN</t>
   </si>
   <si>
-    <t>2025-01-20</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-02-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803735</t>
   </si>
   <si>
     <t>Incentivos ao emprego Programa PICE Cámara de Comercio de Ceuta 2024</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
   </si>
   <si>
     <t>BASES REGULADORAS PARA A CONCESIÓN DE SUBVENCIÓNS DESTINATAS AO FINANCIAMENTO DE PROXECTOS DE EFICIENCIA ENERXÉTICA E ECONOMÍA CIRCULAR EN EMPRESAS TURÍSTICAS DA CIDADE AUTÓNOMA DE CEUTA, NO MARCO DO PLAN DE RECUPERACIÓN, TRANSFORMACIÓN E RESILIENCIA.</t>
   </si>
   <si>
-    <t>2025-07-14</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832110</t>
   </si>
   <si>
     <t>Transición enerxética das oficinas rexionais da Fase II</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751845</t>
   </si>
   <si>
     <t>CONVENIO DE COLABORACIÓN ENTRE O CONCELLO DE MELILLA E A FUNDACIÓN INSTITUTO CAMERAL PARA A CREACIÓN E DESARROLLO DE LA EMPRESA (INCYDE), PARA O DESENVOLVEMENTO DE TRES PROGRAMAS DE FORMACIÓN E APOIO DENTRO DO PROXECTO “EMPRENde Y AVANZA”.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751876</t>
   </si>
   <si>
     <t>Decreto do 10 de setembro de 2024, do Delegado da Área de Goberno de Economía, Innovación e Facenda, polo que se aproba a convocatoria pública para a concesión de subvencións ás persoas afiliadas ao réxime especial de traballadores autónomos</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
   </si>
   <si>
     <t>Premios Comunidade de Madrid a startups de solucións dixitais 2024</t>
   </si>
   <si>
     <t>2024-11-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
   </si>
   <si>
-    <t>Normativa que regula o procedemento para a concesión de axudas para proxectos de mellora enerxética, dirixidas a autónomos e pemes, no territorio da Comunidade Autónoma de Galicia</t>
-[...86 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837456</t>
+    <t>Axudas a concellos da Comunidade de Madrid para o desenvolvemento de actividades de promoción comercial e feiral 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Programa de eficiencia enerxética para pemes e grandes empresas do sector industrial</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos con obxectivos ambientais na industria agroalimentaria. De minimis</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Axudas para a produción e comercialización de mel ano 2024 FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos con obxectivos ambientais na industria agroalimentaria, cofinanciadas por FEADESR e AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>AXUDA AO INVESTIMENTO CON OBXECTIVOS AMBIENTAIS INDUSTRIA AGROALIMENTARIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Axudas para a incorporación de novos agricultores. Convocatoria de solicitudes 2025</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>Axudas para a produción e comercialización de mel, ano 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>APOIO Á PROMOCIÓN, PROCESAMENTO E COMERCIALIZACIÓN DE PRODUTOS PESQUEIROS</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>AXUDA DO FEADER PARA AGRICULTORES NOVOS QUE SE INCORPORAN NA EXPLOTACIÓN - CONVOCATORIA DE SOLICITUDES DE 2025</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE EFICIENCIA ENERXÉTICA PARA PEMES E GRANDES EMPRESAS DO SECTOR INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AXUDAS AOS CONCELLOS PARA A PROMOCIÓN DO COMERCIO E DAS FEIRAS 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>AXUDAS PARA INVESTIMENTOS, MODERNIZACIÓN E/OU MELLORA DE EXPLOTACIÓNS AGRÍCOLAS CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AXUDA A EMPRESAS SEC AGR. GANAD. FORESTAL E INDUSTRIAL DESARR. PROY INV. 2025</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>AXUDA A EMPRESAS DO SECTOR AGRÍCOLA, GANDEIRA, FORESTAL E INDUSTRIAL. PROXECTO DE DESARROLLO INVESTIMENTO 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN 51E/2024, do 30 de abril, do director xeral de Comercio e Consumo, pola que se aproba a convocatoria de subvencións para a promoción de empresas artesanais en Navarra no ano 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Axudas para a promoción de produtos agrícolas mediante a organización de feiras gandeiras, para o ano 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes para a subvención para a promoción e xestión de agrupacións de comercio minorista no ano 2024</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757723</t>
+  </si>
+  <si>
+    <t>Axudas ás explotacións agrícolas para a transición enerxética</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Axudas ás Comunidades Enerxéticas para a transición enerxética 2024</t>
+  </si>
+  <si>
+    <t>2024-05-15</t>
+  </si>
+  <si>
+    <t>2024-06-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Subvencións a entidades locais para revitalizar o comercio rural</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Axudas para investimentos en industrias agroalimentarias. Convocatoria de propostas de 2023</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Axudas ás explotacións agrícolas para a transición enerxética 2025. Regulamento da Comisión 651/2014</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>2024-12-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Axudas ás explotacións agrícolas para a transición enerxética 2025. De Minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Subvencións para proxectos de innovación en pemes industriais. Convocatoria de propostas de 2025</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Axudas para a creación e consolidación de empresas innovadoras de base tecnolóxica en 2025 no marco do Plan de Recuperación, Transformación e Resiliencia - Financiado pola Unión Europea - Next Generation EU.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
+  </si>
+  <si>
+    <t>Axudas ao investimento para as industrias agroalimentarias. Convocatoria de propostas de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Axudas para a contratación de estudantes de doutoramento por parte de empresas, centros de investigación e centros tecnolóxicos: Doutoramentos Industriais 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Axudas destinadas á transferencia de coñecemento de centros tecnolóxicos, centros de investigación e universidades PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Resolución do 8 de maio de 2024, do Director da Axencia Valenciana de Desenvolvemento e Garantía Agraria, pola que se anuncian axudas para plans colectivos de reconversión e reestruturación, no marco do Programa de Desenvolvemento Rural da Comunidade Valenciana</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760272</t>
+  </si>
+  <si>
+    <t>Accións complementarias para promover e reforzar a innovación. SEN AXUDAS ESTATAIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Valorización e transferencia de resultados de investigación ás empresas. SEN AXUDAS ESTATAIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Impulso á contratación pública innovadora (PPI) REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Impulso á contratación pública innovadora (PPI) RÉXIME 651</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Impulso á contratación pública innovadora (PPI) N2 SEN AXUDAS ESTATAIS</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
+  </si>
+  <si>
+    <t>Accións complementarias para promover e reforzar a innovación. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Bases da convocatoria de proxectos innovadores para o programa de aceleración “AGRO·LAB TONOWASTE” promovido por VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Acordo de colaboración entre a Generalitat, a través da Presidencia e a Universidade de Alacant, para a colaboración no funcionamento do comisionado da Presidencia da Generalitat, para a dixitalización e a ciberseguridade da comunidade</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COLABORACIÓN ENTRE LABORA-SERVIZO VALENCIANO DE EMPREGO E FORMACIÓN E AIMPLAS-ASOCIACIÓN PARA A INVESTIGACIÓN EN MATERIAIS PLÁSTICOS E PRODUTOS RELACIONADOS PARA A REALIZACIÓN DE ACCIÓNS FORMATIVAS DIRIXIDAS PRINCIPALMENTE A PERSOAS DESEMPREGADAS NO ÁMBITO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Resolución do 30 de abril de 2024, do presidente do IVACE, pola que se convocan axudas no ámbito das enerxías renovables con cargo aos orzamentos de 2024, con cofinanciamento da Unión Europea a través do Fondo Europeo de Desenvolvemento Rexional</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>RESOLUCIÓN do 2 de febreiro de 2026, da Presidencia, pola que se anuncian axudas para a contratación de persoas novas para a internacionalización de pemes na Comunidade Valenciana, financiadas polo Programa Fondo Social Europeo Plus, exercicio 2026</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>Acordo entre o Ministerio de Sanidade e PS e FRS para o desenvolvemento dun proxecto de innovación</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Resolución do director xeral de Produción Agropecuaria e Gandeira, pola que se establece a convocatoria anticipada, para o Plan 2025, das axudas da Comunidade Valenciana destinadas á subscrición de seguros agrarios incluídos nos plans para</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>INSTITUTO VALENCIANO DE CONSERVACIÓN, RESTAURACIÓN E INVESTIGACIÓN, PARA O FINANCIAMENTO DE INVESTIMENTOS E OPERACIÓNS DE CAPITAL DA ENTIDADE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Resolución do 8 de maio de 2024, do presidente do IVACE, pola que se anuncian subvencións para o fomento de instalacións de autoconsumo de enerxía eléctrica en réxime de comunidades de enerxías renovables, con cargo aos orzamentos de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Resolución pola que se convoca a solicitude para o exercicio 2024, para as subvencións reguladas nos artigos 16 e 17 da Orde 2/2020, do 27 de febreiro, da Consellería de Economía Sostible, Sectores Produtivos, Comercio e</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757349</t>
+  </si>
+  <si>
+    <t>Convenio entre o Ministerio de Educación, Universidades e Emprego e a Universidade Miguel Hernández, para o apoio en 2023-2024 á construción e actualización de edificios e infraestruturas de excelencia para I+D+i - edificios de investigación de excelencia</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
+  </si>
+  <si>
+    <t>Impulso da acción climática local a través do Plan de Acción para o Clima e a Enerxía (Pacto dos Alcaldes polo Clima e a Enerxía) en 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COOPERACIÓN EDUCATIVA ENTRE A GENERALIDADE, A TRAVÉS DO MINISTERIO DE AGRICULTURA, GANDERÍA E PESCA E A UNIVERSIDADE CEU CARDENAL HERRERA, PARA A REALIZACIÓN DE PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE O ANO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>CONVENIO DE COOPERACIÓN EDUCATIVA ENTRE A GENERALIDADE, A TRAVÉS DO MINISTERIO DE AGRICULTURA, GANDERÍA E PESCA E A UNIVERSIDADE MIGUEL HERNÁNDEZ DE ELXE, PARA A IMPLEMENTACIÓN DE PRÁCTICAS FORMATIVAS SUBVENCIONADAS DURANTE O ANO 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de marzo de 2024 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a Participación en Grupo na Feira OVUM 2024 - XXVIII Congreso Latinoamericano de Avicultura - Punta del Este (URUGUAI) - 12-15 de novembro de 2024</t>
+  </si>
+  <si>
+    <t>2024-05-19</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XXII Convocatoria (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), de acordo coa VIII Convocatoria (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da XXII sección (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa 13.ª Convocatoria de Propostas (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa XIII Convocatoria (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección XIII (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa IX Convocatoria de Propostas (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de acordo coa IX Convocatoria (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Enfoque de axuda Leader de 2024 para investimentos na creación e desenvolvemento de empresas e actividades non agrícolas en zonas rurais (Submedida 19.2.3 PDR), convocatoria da sección IX (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, no marco do Réxime De Minimis, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Axudas do Plan Leader de 2024, NON CUBERTAS polo Réxime MINIMIS, para investimentos na transformación e comercialización de produtos agrícolas (Submedida 19.2.2 PDR), de conformidade coa XII Convocatoria (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>SUBVENCIÓNS SEPE-CORPORACIÓNS LOCAIS 2024 do PROGRAMA DE PROMOCIÓN DO EMPREGO AGRÍCOLA</t>
+  </si>
+  <si>
+    <t>2024-05-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761338</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2024 para Proxectos de Garantía de Ingresos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761339</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2024 para Proxectos que Xeran Emprego Estable</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762465</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario. Proxectos de Garantía de Renda 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762466</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario en Andalucía e Estremadura 2024 (Cádiz) - Proxectos xeradores de emprego estable</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776966</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario 2025. Proxectos de Garantía de Ingresos</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829544</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025 para Proxectos de Garantía de Ingresos</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831777</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025 para Proxectos que Xeran Emprego Estable</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831780</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE SUBVENCIÓNS PARA A PROMOCIÓN DO EMPREGO AGRÍCOLA 2025 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832066</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025 (Emprego Estable)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836506</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025 (Garantía de Renda)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836508</t>
+  </si>
+  <si>
+    <t>Programa para a Promoción do Emprego Agrícola en Zonas Rurais Deprimidas 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842067</t>
+  </si>
+  <si>
+    <t>PROGRAMA PARA A PROMOCIÓN DO EMPREGO AGRÍCOLA EN ZONAS RURAIS DEPRIMIDAS (2025). SALAMANCA</t>
+  </si>
+  <si>
+    <t>2025-07-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842268</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838004</t>
+  </si>
+  <si>
+    <t>PROGRAMA PARA A PROMOCIÓN DO EMPREGO AGRÍCOLA XAÉN 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764318</t>
+  </si>
+  <si>
+    <t>PROGRAMA DE SUBVENCIÓNS PARA A PROMOCIÓN DO EMPREGO AGRÍCOLA CCE 2024 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763362</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrícola 2024</t>
+  </si>
+  <si>
+    <t>2024-07-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764051</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764127</t>
+  </si>
+  <si>
+    <t>Adenda á resolución do 28 de setembro de 2023, de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a participación en grupo na feira IWF 2024 - Atlanta (EUA) 6-9 de agosto de 2024</t>
+  </si>
+  <si>
+    <t>2023-09-29</t>
+  </si>
+  <si>
+    <t>2024-07-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719422</t>
+  </si>
+  <si>
+    <t>Resolución do 23 de novembro de 2023 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a participación en grupo na feira Kind &amp; Jugend 2024 - Colonia (Alemaña) 3-5 de setembro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729256</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de xaneiro de 2024 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a participación en grupo en IDEOBAIN-INTERCLIMA 2024 París (Francia) do 30 de setembro de 2024 ao 3 de outubro de 2024</t>
+  </si>
+  <si>
+    <t>2024-01-25</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741213</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de xaneiro de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a participación en grupo na AMB (Exposición Internacional de Traballo Metalúrxico) de Stuttgart (Alemaña) do 10 ao 14 de setembro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741219</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de xaneiro de 2024 de ICEX España Exportación e Investimento, EPE, pola que se anuncia a convocatoria de subvencións para a participación en grupo na IMTS (Feira Internacional de Tecnoloxía da Fabricación) de Chicago, EUA, do 9 ao 14 de setembro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741336</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de xaneiro de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a participación en grupo na feira (Exposición Internacional de Tecnoloxía do Traballo da Chapa Metalíca) Hannover do 22 ao 25 de outubro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741338</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de marzo de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a Participación en Grupo na Feira AGRIEXPO - Lima (PERÚ) - 23 a 25 de outubro de 2024</t>
+  </si>
+  <si>
+    <t>2024-03-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750838</t>
+  </si>
+  <si>
+    <t>Resolución do 25 de abril de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a Participación en Grupo na Feira INTERSOLAR 2024 - Múnic (ALEMANIA) - 19 a 21 de xuño de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750841</t>
+  </si>
+  <si>
+    <t>Resolución do 21 de marzo de 2024 de ICEX España Exportación e Investimento, EPE pola que se convoca a concesión de axudas para a Participación en Grupo na Feira SAUDI AGRICULTURE 2024 - Riad (ARABIA SAUDITA) - 21 a 24 de outubro de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750846</t>
+  </si>
+  <si>
+    <t>Programa de Promoción do Emprego Agrario. Proxectos Xeradores de Emprego Estable 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757555</t>
+  </si>
+  <si>
+    <t>Resolución de epe red.es pola que se convocan axudas para a dixitalización de comunidades de bens, sociedades civís con fins mercantís, sociedades civís profesionais e explotacións agrarias conxuntas do segmento I, II, III.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Resolución epe red.es da convocatoria de axudas para a dixitalización de comunidades de propietarios en copropiedade, sociedades civís con fins mercantís, sociedades civís profesionais e explotacións agrarias en copropiedade. Segmento i, ii, iii. Sector agrario.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Resolución epe red.es da convocatoria de axudas para a dixitalización de comunidades de propietarios en copropiedade, sociedades civís con fins mercantís, sociedades civís profesionais e explotacións agrarias en copropiedade. Segmento i, ii, iii. Sector pesqueiro.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Resolución da convocatoria de subvencións de EPE Red.es para a dixitalización de comunidades de propietarios en copropiedade, sociedades civís con fins mercantís, sociedades civís profesionais e explotacións agrarias en copropiedade. Segmento I, II, III. Sector SIEG</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Resolución da EPE Red.es pola que se anuncian axudas para a dixitalización de empresas do segmento IV (entre 50 e menos de 100 empregados) e do segmento V (entre 100 e menos de 250 empregados). Programa Kit Dixital. Sector agrario.</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>Programa 1 Proxectos innovadores de instalacións agrovoltaicas con almacenamento (ENERXÍAS RENOVABLES INNOVADORAS) no marco do Plan de Recuperación, Transformación e Resiliencia, financiado pola Unión Europea-Next Generation EU</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778726</t>
+  </si>
+  <si>
+    <t>ORDE POLA QUE SE CONVOCAN SUBVENCIÓNS PARA O FINANCIAMENTO DE PROXECTOS INNOVADORES DE TRANSFORMACIÓN TERRITORIAL E LOITA CONTRA O DESPOBOAMENTO, PROMOVIDOS POR ENTIDADES SEN ÁNIMO DE LUCRO, DURANTE O ANO 2025</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871620</t>
+  </si>
+  <si>
+    <t>Resolución da Dirección da Fundación de Biodiversidade pola que se publica a convocatoria de subvencións para a realización de proxectos que contribúan á mellora ambiental no ámbito agrícola e forestal, e á contribución ao desenvolvemento territorial sostible en Doñana.</t>
+  </si>
+  <si>
+    <t>2025-02-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803854</t>
+  </si>
+  <si>
+    <t>Resolución da Dirección da Fundación Biodiversidade, pola que se aproba a publicación dunha convocatoria de subvencións, para apoiar proxectos aprobados no marco do programa LIFE no ámbito da biodiversidade e promoción da dixitalización.</t>
+  </si>
+  <si>
+    <t>2025-03-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804448</t>
+  </si>
+  <si>
+    <t>Resolución do 5 de febreiro de 2026, da Presidencia do IVACE, pola que se anuncia a convocatoria de subvencións a empresas para proxectos de I+D para o ano 2026, con financiamento da UE a través do FEDER.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885694</t>
+  </si>
+  <si>
+    <t>Resolución do 22 de maio de 2025 da Presidencia do Centro para o Desenvolvemento e a Innovación Tecnolóxica (EPE) (CDTI), pola que se aproba a convocatoria para o ano 2025 de axudas destinadas a proxectos de I+D en Misións de Ciencia e Innovación.</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834244</t>
+  </si>
+  <si>
+    <t>Orde do 24 de novembro de 2025 pola que se aproba a convocatoria de axudas para proxectos de colaboración público-privada para o ano 2025 (axudas para actividades non económicas de organismos de investigación).</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870533</t>
+  </si>
+  <si>
+    <t>"Primeiros Premios Nacionais a Experiencias Educativas que Promoven a Competencia Dixital do Estudante"</t>
+  </si>
+  <si>
+    <t>2025-09-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836676</t>
+  </si>
+  <si>
+    <t>LIÑA DIRECTA DE INNOVACIÓN VINCULADA AOS SECTORES AEROESPACIAL E SANITARIO DE VANGUARDIA, NO MARCO DO PLAN DE RECUPERACIÓN, TRANSFORMACIÓN E RESILIENCIA, FINANCIADO POLA UNIÓN EUROPEA “NEXT GENERATION EU”</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761123</t>
+  </si>
+  <si>
+    <t>Convocatoria de propostas para subvencións destinadas a promover a innovación aberta a través da iniciativa "Activa Startups", no marco do Plan de Recuperación, Transformación e Resiliencia</t>
+  </si>
+  <si>
+    <t>2024-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787822</t>
+  </si>
+  <si>
+    <t>Convocatoria de solicitudes para o ano 2025 de axudas para apoiar grupos empresariais innovadores co fin de mellorar a súa competitividade e a súa contribución á autonomía estratéxica</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
+  </si>
+  <si>
+    <t>Orde do 27 de febreiro de 2025, do Ministerio de Industria, Comercio e Emprego, pola que se anuncian subvencións para o financiamento de unidades de apoio á actividade profesional en centros especiais de emprego para o ano 2026</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
+  </si>
+  <si>
+    <t>Axudas ás empresas de Navarra no marco do programa Europa+pechar en 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
   </si>
   <si>
     <t>Bases reguladoras Organismos Intermedios Galicia Exporta 2026, cofinanciadas polo FEDER, non competitivas, agrícolas de minimis</t>
   </si>
   <si>
     <t>2026-09-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880740</t>
   </si>
   <si>
     <t>Bases reguladoras para Ticket Innova 2026, concorrencia non competitiva, de minimis agrícola</t>
   </si>
   <si>
-    <t>2026-01-26</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880742</t>
   </si>
   <si>
-    <t>Resolución do 30 de decembro de 2025 pola que se aproban as bases reguladoras para a concesión das axudas IA360 destinadas a promover a innovación empresarial en situacións de competencia competitiva (IG408M)</t>
-[...19 lines deleted...]
-  <si>
     <t>Marco regulador Reacciona 2026, cofinanciado polo FEDER, non competitivo, agrícola de minimis</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880751</t>
   </si>
   <si>
-    <t>Convenio de colaboración entre a vicepresidencia primeira e o departamento da presidencia, xustiza e deportes e o consello de organizacións non gobernamentais ao abeiro da disposición transitoria primeira do decreto 168/2008, do 24 de xullo, polo que se regula como agr</t>
-[...1792 lines deleted...]
-  <si>
     <t>Orde do 29 de decembro de 2025 pola que se establecen as bases reguladoras do Programa Galicia Suma Talento: Emprégate de incentivos á contratación en empresas ordinarias e se procede á súa convocatoria para o ano 2026</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
   </si>
   <si>
-    <t>Orde do 29 de decembro de 2025 pola que se establecen as bases reguladoras para a concesión de subvencións públicas, destinadas ao financiamento do Programa Investigo, para a contratación de mozos demandantes de emprego</t>
-[...4 lines deleted...]
-  <si>
     <t>Orde do 30 de decembro de 2025 pola que se establece o marco regulador do programa de incentivos para empresas cualificadas como iniciativas de emprego de base tecnolóxica (IEBT) e se anuncia a súa convocatoria para o ano 2026</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885416</t>
-  </si>
-[...466 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4553,12078 +4931,13194 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H474"/>
+  <dimension ref="A1:H519"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H474"/>
+      <selection activeCell="A1" sqref="A1:H519"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="439.893" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="D2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B5" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G30" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H41" s="1" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G42" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>126</v>
+      </c>
       <c r="H42" s="1" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G43" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H43" s="1" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G44" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H44" s="1" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G45" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H45" s="1" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G46" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H46" s="1" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="C47" s="1"/>
+        <v>142</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>143</v>
+      </c>
       <c r="D47" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G47" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H47" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G48" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H48" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G49" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H49" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G50" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H50" s="1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G51" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H51" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G52" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H52" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G53" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>163</v>
+      </c>
       <c r="H53" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G54" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H54" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G55" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H55" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G56" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H56" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G57" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H57" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G58" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H58" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C59" s="1"/>
       <c r="D59" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G59" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H59" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G60" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H60" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G61" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H61" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="C62" s="1"/>
       <c r="D62" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>193</v>
+        <v>125</v>
       </c>
       <c r="C65" s="1"/>
       <c r="D65" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C66" s="1"/>
       <c r="D66" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B68" s="1" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C68" s="1"/>
       <c r="D68" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>88</v>
+        <v>202</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>206</v>
+        <v>17</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C70" s="1"/>
       <c r="D70" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>206</v>
+        <v>17</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>206</v>
+        <v>17</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="C72" s="1"/>
       <c r="D72" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>217</v>
+        <v>99</v>
       </c>
       <c r="C73" s="1"/>
       <c r="D73" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G73" s="1"/>
       <c r="H73" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>220</v>
+        <v>99</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>220</v>
+        <v>99</v>
       </c>
       <c r="C75" s="1"/>
       <c r="D75" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C76" s="1"/>
       <c r="D76" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G76" s="1"/>
       <c r="H76" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G77" s="1"/>
       <c r="H77" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>102</v>
+        <v>231</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="B80" s="1" t="s">
+      <c r="C80" s="1"/>
+      <c r="D80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G80" s="1"/>
+      <c r="H80" s="1" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="C82" s="1"/>
       <c r="D82" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C83" s="1" t="s">
         <v>242</v>
       </c>
+      <c r="C83" s="1"/>
       <c r="D83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G83" s="1"/>
+      <c r="H83" s="1" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="C84" s="1"/>
       <c r="D84" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G84" s="1"/>
       <c r="H84" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H85" s="1" t="s">
         <v>250</v>
-      </c>
-[...19 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H86" s="1" t="s">
         <v>254</v>
-      </c>
-[...19 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="C87" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="H87" s="1" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="B88" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="1" t="s">
+      <c r="D88" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H88" s="1" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B89" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="C89" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H89" s="1" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="B90" s="1" t="s">
+      <c r="H90" s="1" t="s">
         <v>268</v>
-      </c>
-[...16 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="D91" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H91" s="1" t="s">
         <v>272</v>
-      </c>
-[...16 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="B92" s="1" t="s">
+      <c r="D92" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="H92" s="1" t="s">
         <v>277</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B93" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="1" t="s">
+      <c r="D93" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H93" s="1" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G94" s="1"/>
+      <c r="H94" s="1" t="s">
         <v>282</v>
-      </c>
-[...19 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>286</v>
+        <v>9</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>287</v>
+        <v>10</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G95" s="1"/>
       <c r="H95" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>290</v>
+        <v>9</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>291</v>
+        <v>10</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G96" s="1"/>
       <c r="H96" s="1" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>294</v>
+        <v>9</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G97" s="1"/>
       <c r="H97" s="1" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>302</v>
+        <v>16</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>19</v>
+        <v>257</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>242</v>
+        <v>302</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>242</v>
+        <v>311</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>19</v>
+        <v>312</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>316</v>
+        <v>301</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>325</v>
+        <v>301</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>326</v>
+        <v>302</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>329</v>
+        <v>253</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>220</v>
+        <v>322</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>242</v>
+        <v>323</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>341</v>
+        <v>113</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>220</v>
+        <v>342</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G113" s="1"/>
       <c r="H113" s="1" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>341</v>
+        <v>130</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>246</v>
+        <v>346</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>341</v>
+        <v>267</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>341</v>
+        <v>17</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>364</v>
+        <v>253</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>365</v>
+        <v>311</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>368</v>
+        <v>346</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>369</v>
+        <v>311</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>341</v>
+        <v>77</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>341</v>
+        <v>77</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>203</v>
+        <v>364</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>383</v>
+        <v>364</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>387</v>
+        <v>364</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>341</v>
+        <v>17</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
-        <v>390</v>
+        <v>374</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>391</v>
+        <v>326</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>395</v>
+        <v>302</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>341</v>
+        <v>77</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>402</v>
+        <v>311</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>404</v>
+        <v>386</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>405</v>
+        <v>387</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>406</v>
+        <v>302</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>408</v>
+        <v>390</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>410</v>
+        <v>392</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G129" s="1"/>
       <c r="H129" s="1" t="s">
-        <v>411</v>
+        <v>393</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>413</v>
+        <v>391</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>414</v>
+        <v>392</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G130" s="1"/>
       <c r="H130" s="1" t="s">
-        <v>415</v>
+        <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>416</v>
+        <v>396</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>417</v>
+        <v>311</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G131" s="1"/>
       <c r="H131" s="1" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>419</v>
+        <v>399</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>420</v>
+        <v>400</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>421</v>
+        <v>401</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G132" s="1"/>
       <c r="H132" s="1" t="s">
-        <v>422</v>
+        <v>402</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>423</v>
+        <v>403</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>424</v>
+        <v>400</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>425</v>
+        <v>401</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G133" s="1"/>
       <c r="H133" s="1" t="s">
-        <v>426</v>
+        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>427</v>
+        <v>405</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>235</v>
+        <v>378</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>428</v>
+        <v>406</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>429</v>
+        <v>407</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>430</v>
+        <v>408</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>431</v>
+        <v>409</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>432</v>
+        <v>385</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>433</v>
+        <v>410</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>434</v>
+        <v>411</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>435</v>
+        <v>378</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>242</v>
+        <v>412</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>436</v>
+        <v>413</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>437</v>
+        <v>414</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>438</v>
+        <v>415</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>439</v>
+        <v>416</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G137" s="1"/>
       <c r="H137" s="1" t="s">
-        <v>440</v>
+        <v>417</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>443</v>
+        <v>420</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>444</v>
+        <v>421</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>445</v>
+        <v>422</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>446</v>
+        <v>423</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>351</v>
+        <v>424</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>447</v>
+        <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>449</v>
+        <v>427</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>450</v>
+        <v>428</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>451</v>
+        <v>429</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>452</v>
+        <v>430</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>315</v>
+        <v>432</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>453</v>
+        <v>433</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>455</v>
+        <v>435</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>456</v>
+        <v>437</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>457</v>
+        <v>438</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>351</v>
+        <v>444</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>461</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>470</v>
+        <v>444</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>326</v>
+        <v>454</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>326</v>
+        <v>202</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>476</v>
+        <v>10</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
-        <v>478</v>
+        <v>459</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>479</v>
+        <v>202</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>480</v>
+        <v>10</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>481</v>
+        <v>460</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>482</v>
+        <v>461</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>479</v>
+        <v>202</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>480</v>
+        <v>10</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
-        <v>484</v>
+        <v>463</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>485</v>
+        <v>464</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>355</v>
+        <v>420</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>486</v>
+        <v>465</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>487</v>
+        <v>466</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>488</v>
+        <v>183</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>44</v>
+        <v>471</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>494</v>
+        <v>473</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>492</v>
+        <v>202</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>44</v>
+        <v>471</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>495</v>
+        <v>474</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>44</v>
+        <v>471</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
-        <v>499</v>
+        <v>478</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>500</v>
+        <v>471</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>220</v>
+        <v>481</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>503</v>
+        <v>483</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1" t="s">
-        <v>504</v>
+        <v>484</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>505</v>
+        <v>202</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>506</v>
+        <v>485</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1" t="s">
-        <v>507</v>
+        <v>486</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>508</v>
+        <v>431</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>312</v>
+        <v>487</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>509</v>
+        <v>488</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
-        <v>510</v>
+        <v>489</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>409</v>
+        <v>202</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>511</v>
+        <v>490</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>512</v>
+        <v>491</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
-        <v>513</v>
+        <v>492</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>515</v>
+        <v>494</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>516</v>
+        <v>495</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
-        <v>517</v>
+        <v>496</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>518</v>
+        <v>497</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>446</v>
+        <v>505</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>403</v>
+        <v>506</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>526</v>
+        <v>507</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>351</v>
+        <v>509</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>529</v>
+        <v>510</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>531</v>
+        <v>270</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>533</v>
+        <v>513</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>531</v>
+        <v>518</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>539</v>
+        <v>520</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>543</v>
+        <v>524</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>171</v>
+        <v>526</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>294</v>
+        <v>527</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>546</v>
+        <v>528</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1" t="s">
-        <v>547</v>
+        <v>529</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>548</v>
+        <v>530</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>549</v>
+        <v>531</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>550</v>
+        <v>532</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1" t="s">
-        <v>551</v>
+        <v>533</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>552</v>
+        <v>534</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>391</v>
+        <v>471</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>553</v>
+        <v>535</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1" t="s">
-        <v>554</v>
+        <v>536</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>555</v>
+        <v>537</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>556</v>
+        <v>471</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>557</v>
+        <v>538</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1" t="s">
-        <v>558</v>
+        <v>539</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>449</v>
+        <v>540</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>559</v>
+        <v>541</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1" t="s">
-        <v>560</v>
+        <v>542</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>413</v>
+        <v>543</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>561</v>
+        <v>420</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>562</v>
+        <v>544</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="1" t="s">
-        <v>563</v>
+        <v>545</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>564</v>
+        <v>546</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>565</v>
+        <v>547</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>566</v>
+        <v>548</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="1" t="s">
-        <v>567</v>
+        <v>549</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>568</v>
+        <v>550</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>569</v>
+        <v>471</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>570</v>
+        <v>551</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="1" t="s">
-        <v>571</v>
+        <v>552</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>572</v>
+        <v>547</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>574</v>
+        <v>554</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="1" t="s">
-        <v>575</v>
+        <v>555</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>339</v>
+        <v>556</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>242</v>
+        <v>447</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>576</v>
+        <v>557</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="1" t="s">
-        <v>577</v>
+        <v>558</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>578</v>
+        <v>559</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>579</v>
+        <v>560</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>580</v>
+        <v>561</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="1" t="s">
-        <v>581</v>
+        <v>562</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>582</v>
+        <v>20</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>583</v>
+        <v>563</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="1" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>220</v>
+        <v>565</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>242</v>
+        <v>566</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>582</v>
+        <v>20</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>585</v>
+        <v>567</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="1" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>403</v>
+        <v>570</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>588</v>
+        <v>571</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="1" t="s">
-        <v>589</v>
+        <v>572</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>273</v>
+        <v>573</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>590</v>
+        <v>574</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1" t="s">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>595</v>
+        <v>578</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1" t="s">
-        <v>596</v>
+        <v>579</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>514</v>
+        <v>202</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>597</v>
+        <v>580</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1" t="s">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>361</v>
+        <v>583</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>43</v>
+        <v>584</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>600</v>
+        <v>585</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1" t="s">
-        <v>601</v>
+        <v>586</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>602</v>
+        <v>476</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>410</v>
+        <v>580</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>603</v>
+        <v>587</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
-        <v>604</v>
+        <v>588</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>605</v>
+        <v>589</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>606</v>
+        <v>590</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
-        <v>607</v>
+        <v>591</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>610</v>
+        <v>594</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>572</v>
+        <v>596</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>369</v>
+        <v>597</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>612</v>
+        <v>598</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>568</v>
+        <v>600</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>614</v>
+        <v>601</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>455</v>
+        <v>605</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>618</v>
+        <v>606</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>620</v>
+        <v>186</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>44</v>
+        <v>608</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>629</v>
+        <v>615</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>623</v>
+        <v>270</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>636</v>
+        <v>627</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>220</v>
+        <v>629</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>242</v>
+        <v>630</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>220</v>
+        <v>608</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>242</v>
+        <v>633</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>242</v>
+        <v>637</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>242</v>
+        <v>641</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>242</v>
+        <v>648</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F207" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H207" s="1" t="s">
         <v>653</v>
-      </c>
-[...19 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>658</v>
+        <v>9</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>242</v>
+        <v>655</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E209" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H209" s="1" t="s">
         <v>660</v>
-      </c>
-[...19 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>414</v>
+        <v>636</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H211" s="1" t="s">
         <v>666</v>
-      </c>
-[...19 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C212" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="B212" s="1" t="s">
+      <c r="D212" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H212" s="1" t="s">
         <v>670</v>
-      </c>
-[...16 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E213" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F213" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H213" s="1" t="s">
         <v>672</v>
-      </c>
-[...19 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H215" s="1" t="s">
         <v>678</v>
-      </c>
-[...19 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C216" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="B216" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C216" s="1" t="s">
+      <c r="D216" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E216" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F216" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H216" s="1" t="s">
         <v>682</v>
-      </c>
-[...13 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>394</v>
+        <v>420</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H217" s="1" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
         <v>686</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>688</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H218" s="1" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
         <v>690</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>691</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>261</v>
+        <v>692</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>694</v>
+        <v>423</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>252</v>
+        <v>695</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>698</v>
+        <v>420</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H221" s="1" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
         <v>700</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>705</v>
+        <v>146</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>702</v>
+        <v>553</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H223" s="1" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="1" t="s">
         <v>707</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>403</v>
+        <v>172</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>432</v>
+        <v>711</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>220</v>
+        <v>715</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>242</v>
+        <v>439</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>702</v>
+        <v>482</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>188</v>
+        <v>721</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>688</v>
+        <v>724</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>286</v>
+        <v>569</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>57</v>
+        <v>569</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>88</v>
+        <v>729</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E231" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>88</v>
+        <v>733</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G232" s="1"/>
       <c r="H232" s="1" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>731</v>
+        <v>455</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G233" s="1"/>
       <c r="H233" s="1" t="s">
-        <v>733</v>
+        <v>738</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>264</v>
+        <v>142</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G234" s="1"/>
       <c r="H234" s="1" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>739</v>
+        <v>142</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G235" s="1"/>
       <c r="H235" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>742</v>
+        <v>202</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>409</v>
+        <v>593</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G236" s="1"/>
       <c r="H236" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>325</v>
+        <v>125</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>745</v>
+        <v>156</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G237" s="1"/>
       <c r="H237" s="1" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
         <v>747</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C238" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G238" s="1"/>
+      <c r="H238" s="1" t="s">
         <v>749</v>
-      </c>
-[...13 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="B239" s="1" t="s">
         <v>751</v>
       </c>
-      <c r="B239" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C239" s="1" t="s">
-        <v>336</v>
+        <v>752</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>93</v>
+        <v>267</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>93</v>
+        <v>267</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C241" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="B241" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D241" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>93</v>
+        <v>267</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>759</v>
+        <v>275</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>564</v>
+        <v>764</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>312</v>
+        <v>765</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>514</v>
+        <v>275</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>698</v>
+        <v>768</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>768</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>123</v>
+        <v>267</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>123</v>
+        <v>267</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>651</v>
+        <v>412</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>312</v>
+        <v>361</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G247" s="1"/>
       <c r="H247" s="1" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>777</v>
+        <v>392</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G248" s="1"/>
       <c r="H248" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
-        <v>781</v>
-[...3 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="B249" s="1"/>
       <c r="C249" s="1" t="s">
-        <v>322</v>
+        <v>365</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>779</v>
+        <v>77</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>784</v>
+        <v>382</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>188</v>
+        <v>785</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>779</v>
+        <v>17</v>
       </c>
       <c r="H250" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="B251" s="1" t="s">
         <v>787</v>
       </c>
+      <c r="B251" s="1"/>
       <c r="C251" s="1" t="s">
         <v>788</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>779</v>
+        <v>703</v>
       </c>
       <c r="H251" s="1" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="B252" s="1" t="s">
+      <c r="B252" s="1"/>
+      <c r="C252" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="C252" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D252" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>779</v>
+        <v>703</v>
       </c>
       <c r="H252" s="1" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="B253" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B253" s="1"/>
       <c r="C253" s="1" t="s">
-        <v>252</v>
+        <v>10</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>779</v>
+        <v>77</v>
       </c>
       <c r="H253" s="1" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
         <v>795</v>
       </c>
       <c r="B254" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C254" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="C254" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D254" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G254" s="1"/>
       <c r="H254" s="1" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="B255" s="1" t="s">
+      <c r="B255" s="1"/>
+      <c r="C255" s="1"/>
+      <c r="D255" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F255" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H255" s="1" t="s">
         <v>799</v>
-      </c>
-[...16 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B256" s="1"/>
+      <c r="C256" s="1"/>
+      <c r="D256" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H256" s="1" t="s">
         <v>801</v>
-      </c>
-[...19 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B257" s="1"/>
+      <c r="C257" s="1"/>
+      <c r="D257" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H257" s="1" t="s">
         <v>803</v>
-      </c>
-[...19 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
-        <v>807</v>
-[...6 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="B258" s="1"/>
+      <c r="C258" s="1"/>
       <c r="D258" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G258" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="H258" s="1" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
-        <v>810</v>
-[...6 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="B259" s="1"/>
+      <c r="C259" s="1"/>
       <c r="D259" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G259" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="H259" s="1" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>815</v>
+        <v>455</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>43</v>
+        <v>630</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G260" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H260" s="1" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>815</v>
+        <v>467</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>43</v>
+        <v>811</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G261" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H261" s="1" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>220</v>
+        <v>467</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>365</v>
+        <v>811</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G262" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H262" s="1" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>88</v>
+        <v>467</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>57</v>
+        <v>811</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G263" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H263" s="1" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>57</v>
+        <v>819</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G264" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H264" s="1" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G265" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H265" s="1" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>421</v>
+        <v>827</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G266" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H266" s="1" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>470</v>
+        <v>826</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F267" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G267" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H267" s="1" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>837</v>
+        <v>290</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G268" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H268" s="1" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F269" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>355</v>
+        <v>841</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H270" s="1" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>351</v>
+        <v>840</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>587</v>
+        <v>846</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>587</v>
+        <v>846</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H273" s="1" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="B274" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="B274" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C274" s="1" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E274" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>854</v>
+        <v>569</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>855</v>
+        <v>569</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>620</v>
+        <v>860</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>827</v>
+        <v>701</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>871</v>
+        <v>616</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F279" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>874</v>
+        <v>836</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>552</v>
+        <v>872</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>340</v>
+        <v>873</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E281" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F282" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H282" s="1" t="s">
         <v>878</v>
-      </c>
-[...19 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B283" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="B283" s="1" t="s">
+      <c r="C283" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="C283" s="1" t="s">
+      <c r="D283" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E283" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F283" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H283" s="1" t="s">
         <v>882</v>
-      </c>
-[...13 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H284" s="1" t="s">
         <v>884</v>
-      </c>
-[...19 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F285" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H285" s="1" t="s">
         <v>887</v>
-      </c>
-[...19 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>565</v>
+        <v>593</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>200</v>
+        <v>276</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>269</v>
+        <v>593</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E287" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>200</v>
+        <v>276</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>602</v>
+        <v>894</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E288" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>200</v>
+        <v>276</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H289" s="1" t="s">
         <v>900</v>
-      </c>
-[...19 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>654</v>
+        <v>902</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>905</v>
+        <v>569</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>200</v>
+        <v>276</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H291" s="1" t="s">
         <v>907</v>
-      </c>
-[...19 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F292" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H292" s="1" t="s">
         <v>910</v>
-      </c>
-[...19 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>511</v>
+        <v>125</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>915</v>
+        <v>143</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>915</v>
+        <v>199</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>918</v>
+        <v>471</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E294" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>919</v>
+        <v>914</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>286</v>
+        <v>125</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>287</v>
+        <v>156</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E295" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>921</v>
+        <v>916</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
-        <v>922</v>
+        <v>917</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>372</v>
+        <v>125</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>923</v>
+        <v>10</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E296" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>924</v>
+        <v>918</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>372</v>
+        <v>920</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E297" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>235</v>
+        <v>924</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E298" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H298" s="1" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>932</v>
+        <v>471</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E299" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H299" s="1" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>360</v>
+        <v>930</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>932</v>
+        <v>471</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E300" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>759</v>
+        <v>234</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>480</v>
+        <v>156</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E301" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F301" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>759</v>
+        <v>935</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>480</v>
+        <v>10</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E302" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F302" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H303" s="1" t="s">
         <v>940</v>
-      </c>
-[...19 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>325</v>
+        <v>687</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E304" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>759</v>
+        <v>589</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>480</v>
+        <v>142</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
-        <v>934</v>
+        <v>946</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>759</v>
+        <v>467</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>480</v>
+        <v>637</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F307" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H307" s="1" t="s">
         <v>950</v>
-      </c>
-[...19 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>952</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>417</v>
+        <v>597</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H308" s="1" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
         <v>954</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>548</v>
+        <v>955</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>443</v>
+        <v>956</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C310" s="1"/>
+        <v>959</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>960</v>
+      </c>
       <c r="D310" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E310" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>960</v>
+        <v>143</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>901</v>
+        <v>966</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>788</v>
+        <v>260</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>966</v>
+        <v>248</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>286</v>
+        <v>202</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>57</v>
+        <v>471</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
         <v>970</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>312</v>
+        <v>471</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>220</v>
+        <v>977</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>360</v>
+        <v>698</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>261</v>
+        <v>471</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>888</v>
+        <v>986</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>261</v>
+        <v>987</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>691</v>
+        <v>990</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>261</v>
+        <v>471</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>993</v>
+        <v>641</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E323" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>455</v>
+        <v>156</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E324" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>455</v>
+        <v>156</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E325" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>455</v>
+        <v>1006</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E326" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F326" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>268</v>
+        <v>1005</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>355</v>
+        <v>1006</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E327" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H327" s="1" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>268</v>
+        <v>629</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>355</v>
+        <v>428</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E328" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F328" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>811</v>
+        <v>518</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>403</v>
+        <v>1013</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E329" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>1007</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>811</v>
+        <v>1015</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>403</v>
+        <v>622</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>811</v>
+        <v>1018</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>403</v>
+        <v>439</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H331" s="1" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>811</v>
+        <v>1021</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>403</v>
+        <v>490</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E332" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H332" s="1" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
-        <v>1014</v>
+        <v>1023</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>811</v>
+        <v>1024</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>403</v>
+        <v>482</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H333" s="1" t="s">
-        <v>1015</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
-        <v>1016</v>
+        <v>1026</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>811</v>
+        <v>1027</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>403</v>
+        <v>688</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>989</v>
+        <v>113</v>
       </c>
       <c r="H334" s="1" t="s">
-        <v>1017</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
-        <v>1018</v>
+        <v>1029</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>811</v>
+        <v>1030</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>403</v>
+        <v>1031</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E335" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H335" s="1" t="s">
-        <v>1019</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
-        <v>1020</v>
+        <v>1033</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>811</v>
+        <v>1034</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>403</v>
+        <v>1031</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E336" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H336" s="1" t="s">
-        <v>1021</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
-        <v>1022</v>
+        <v>1036</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>811</v>
+        <v>1034</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>403</v>
+        <v>630</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E337" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>602</v>
+        <v>659</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1025</v>
+        <v>1039</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>1026</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
-        <v>1027</v>
+        <v>1041</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>602</v>
+        <v>202</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1025</v>
+        <v>471</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>1028</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>1029</v>
+        <v>1043</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>602</v>
+        <v>734</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
-        <v>1031</v>
+        <v>1045</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1032</v>
+        <v>1046</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1033</v>
+        <v>172</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>1034</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
-        <v>1035</v>
+        <v>1048</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1036</v>
+        <v>1049</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1037</v>
+        <v>439</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1040</v>
+        <v>518</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>519</v>
+        <v>156</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1041</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1040</v>
+        <v>125</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1043</v>
+        <v>364</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>1044</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
-        <v>1045</v>
+        <v>1055</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>473</v>
+        <v>125</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1046</v>
+        <v>364</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F345" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1054</v>
+        <v>493</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>989</v>
+        <v>126</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>1055</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E348" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F348" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>989</v>
+        <v>47</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1059</v>
+        <v>648</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E349" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F349" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>989</v>
+        <v>106</v>
       </c>
       <c r="H349" s="1" t="s">
-        <v>1060</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1059</v>
+        <v>471</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H350" s="1" t="s">
-        <v>1062</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="1" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1059</v>
+        <v>1075</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>1059</v>
+        <v>1076</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E351" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H351" s="1" t="s">
-        <v>1064</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="1" t="s">
-        <v>1065</v>
+        <v>1078</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>339</v>
+        <v>1079</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>339</v>
+        <v>1080</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E352" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H352" s="1" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="1" t="s">
-        <v>1067</v>
+        <v>1082</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>511</v>
+        <v>464</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>915</v>
+        <v>580</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E353" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H353" s="1" t="s">
-        <v>1068</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="1" t="s">
-        <v>1069</v>
+        <v>1084</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1070</v>
+        <v>1085</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1071</v>
+        <v>1086</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H354" s="1" t="s">
-        <v>1072</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="1" t="s">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>777</v>
+        <v>1085</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>388</v>
+        <v>546</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H355" s="1" t="s">
-        <v>1074</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="1" t="s">
-        <v>1075</v>
+        <v>1090</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1049</v>
+        <v>960</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1076</v>
+        <v>1086</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E356" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F356" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H356" s="1" t="s">
-        <v>1077</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="1" t="s">
-        <v>1078</v>
+        <v>1092</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>854</v>
+        <v>960</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>538</v>
+        <v>1086</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F357" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H357" s="1" t="s">
-        <v>1079</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="1" t="s">
-        <v>1080</v>
+        <v>1094</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>541</v>
+        <v>1095</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>542</v>
+        <v>580</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F358" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H358" s="1" t="s">
-        <v>1081</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="1" t="s">
-        <v>1082</v>
+        <v>1097</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>463</v>
+        <v>880</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1083</v>
+        <v>1098</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F359" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H359" s="1" t="s">
-        <v>1084</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="1" t="s">
-        <v>1085</v>
+        <v>1100</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>463</v>
+        <v>880</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1083</v>
+        <v>1098</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F360" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>1086</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="1" t="s">
-        <v>1087</v>
+        <v>1102</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1088</v>
+        <v>1103</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>403</v>
+        <v>1104</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>1089</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="1" t="s">
-        <v>1090</v>
+        <v>1106</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1091</v>
+        <v>447</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>365</v>
+        <v>833</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F362" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>1092</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="1" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1091</v>
+        <v>447</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>365</v>
+        <v>1109</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H363" s="1" t="s">
-        <v>1094</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="1" t="s">
-        <v>1095</v>
+        <v>1111</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1096</v>
+        <v>1112</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1097</v>
+        <v>1113</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H364" s="1" t="s">
-        <v>1098</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="1" t="s">
-        <v>1099</v>
+        <v>1115</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1100</v>
+        <v>1112</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>339</v>
+        <v>1113</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>989</v>
+        <v>130</v>
       </c>
       <c r="H365" s="1" t="s">
-        <v>1101</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="1" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1103</v>
+        <v>1118</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1104</v>
+        <v>584</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F366" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H366" s="1" t="s">
-        <v>1105</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="1" t="s">
-        <v>1106</v>
+        <v>1120</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>523</v>
+        <v>1121</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>409</v>
+        <v>1122</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F367" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H367" s="1" t="s">
-        <v>1107</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="1" t="s">
-        <v>1108</v>
+        <v>1124</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>88</v>
+        <v>1125</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>44</v>
+        <v>143</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F368" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H368" s="1" t="s">
-        <v>1109</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="1" t="s">
-        <v>1110</v>
+        <v>1127</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>217</v>
+        <v>1125</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>242</v>
+        <v>143</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E369" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F369" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H369" s="1" t="s">
-        <v>1111</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="1" t="s">
-        <v>1112</v>
+        <v>1129</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>88</v>
+        <v>1130</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E370" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F370" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H370" s="1" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="1" t="s">
-        <v>1114</v>
+        <v>1132</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>88</v>
+        <v>202</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>236</v>
+        <v>1133</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E371" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H371" s="1" t="s">
-        <v>1115</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="1" t="s">
-        <v>1116</v>
+        <v>1135</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1117</v>
+        <v>202</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1118</v>
+        <v>1133</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E372" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H372" s="1" t="s">
-        <v>1119</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1" t="s">
-        <v>1120</v>
+        <v>1137</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1121</v>
+        <v>1138</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1122</v>
+        <v>143</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E373" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F373" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H373" s="1" t="s">
-        <v>1123</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1" t="s">
-        <v>1124</v>
+        <v>1140</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>246</v>
+        <v>1141</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>242</v>
+        <v>420</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F374" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H374" s="1" t="s">
-        <v>1125</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1" t="s">
-        <v>1126</v>
+        <v>1143</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1127</v>
+        <v>636</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>242</v>
+        <v>855</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F375" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="H375" s="1" t="s">
-        <v>1128</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1" t="s">
-        <v>1129</v>
+        <v>1145</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>171</v>
+        <v>687</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>57</v>
+        <v>1146</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E376" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="H376" s="1" t="s">
-        <v>1130</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1132</v>
+        <v>1149</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>236</v>
+        <v>827</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E377" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F377" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>1133</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="1" t="s">
-        <v>1134</v>
+        <v>1151</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>316</v>
+        <v>1152</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1135</v>
+        <v>909</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E378" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F378" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G378" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H378" s="1" t="s">
-        <v>1136</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="1" t="s">
-        <v>1137</v>
+        <v>1154</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1138</v>
+        <v>464</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1139</v>
+        <v>630</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E379" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F379" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G379" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H379" s="1" t="s">
-        <v>1140</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="1" t="s">
-        <v>1141</v>
+        <v>1156</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>836</v>
+        <v>1157</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>291</v>
+        <v>580</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E380" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F380" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G380" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H380" s="1" t="s">
-        <v>1142</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="1" t="s">
-        <v>1143</v>
+        <v>1159</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>836</v>
+        <v>1160</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>291</v>
+        <v>1161</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E381" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F381" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G381" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H381" s="1" t="s">
-        <v>1144</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="1" t="s">
-        <v>1145</v>
+        <v>1163</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1146</v>
+        <v>1164</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>384</v>
+        <v>471</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E382" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G382" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H382" s="1" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="1" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1146</v>
+        <v>1160</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>384</v>
+        <v>873</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E383" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F383" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G383" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H383" s="1" t="s">
-        <v>1149</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="1" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>705</v>
+        <v>876</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1151</v>
+        <v>877</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E384" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G384" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H384" s="1" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="1" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1154</v>
+        <v>234</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1155</v>
+        <v>526</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E385" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F385" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G385" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H385" s="1" t="s">
-        <v>1156</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="1" t="s">
-        <v>1157</v>
+        <v>1172</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>867</v>
+        <v>1173</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1158</v>
+        <v>1174</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E386" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G386" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H386" s="1" t="s">
-        <v>1159</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="1" t="s">
-        <v>1160</v>
+        <v>1176</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>867</v>
+        <v>1177</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1158</v>
+        <v>619</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E387" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F387" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G387" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H387" s="1" t="s">
-        <v>1161</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="1" t="s">
-        <v>1162</v>
+        <v>1179</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>867</v>
+        <v>677</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1163</v>
+        <v>1180</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E388" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G388" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H388" s="1" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="1" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>286</v>
+        <v>1085</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>57</v>
+        <v>471</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E389" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F389" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G389" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H389" s="1" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="1" t="s">
-        <v>1167</v>
+        <v>1184</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>286</v>
+        <v>640</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>57</v>
+        <v>1185</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E390" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G390" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H390" s="1" t="s">
-        <v>1168</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="1" t="s">
-        <v>1169</v>
+        <v>1187</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>827</v>
+        <v>684</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>365</v>
+        <v>1188</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E391" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G391" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H391" s="1" t="s">
-        <v>1170</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="1" t="s">
-        <v>1171</v>
+        <v>1190</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>532</v>
+        <v>955</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1172</v>
+        <v>1191</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E392" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F392" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G392" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H392" s="1" t="s">
-        <v>1173</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="1" t="s">
-        <v>1174</v>
+        <v>1193</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>531</v>
+        <v>952</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>532</v>
+        <v>1194</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E393" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G393" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H393" s="1" t="s">
-        <v>1175</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="1" t="s">
-        <v>1176</v>
+        <v>1196</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>220</v>
+        <v>569</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E394" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G394" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>163</v>
+      </c>
       <c r="H394" s="1" t="s">
-        <v>1177</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="1" t="s">
-        <v>1178</v>
+        <v>1198</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>291</v>
+        <v>721</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>291</v>
+        <v>1199</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E395" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F395" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G395" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>163</v>
+      </c>
       <c r="H395" s="1" t="s">
-        <v>1179</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="1" t="s">
-        <v>1180</v>
+        <v>1201</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>889</v>
+        <v>202</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1181</v>
+        <v>471</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E396" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G396" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1202</v>
+      </c>
       <c r="H396" s="1" t="s">
-        <v>1182</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="1" t="s">
-        <v>1180</v>
+        <v>1204</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G397" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1202</v>
+      </c>
       <c r="H397" s="1" t="s">
-        <v>1183</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="1" t="s">
-        <v>1184</v>
+        <v>1206</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1185</v>
+        <v>1207</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1186</v>
+        <v>630</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E398" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G398" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H398" s="1" t="s">
-        <v>1187</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="1" t="s">
-        <v>1188</v>
+        <v>1209</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>37</v>
+        <v>502</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>355</v>
+        <v>1210</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E399" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F399" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G399" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H399" s="1" t="s">
-        <v>1189</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="1" t="s">
-        <v>1190</v>
+        <v>1212</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1191</v>
+        <v>1213</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1192</v>
+        <v>1214</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E400" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G400" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H400" s="1" t="s">
-        <v>1193</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="1" t="s">
-        <v>1194</v>
+        <v>1216</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>697</v>
+        <v>1217</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>698</v>
+        <v>584</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E401" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G401" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H401" s="1" t="s">
-        <v>1195</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="1" t="s">
-        <v>1196</v>
+        <v>1219</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>697</v>
+        <v>580</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>698</v>
+        <v>1220</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E402" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G402" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H402" s="1" t="s">
-        <v>1197</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="1" t="s">
-        <v>1198</v>
+        <v>1222</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>697</v>
+        <v>1223</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>742</v>
+        <v>1207</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E403" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F403" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G403" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H403" s="1" t="s">
-        <v>1199</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="1" t="s">
-        <v>1200</v>
+        <v>1225</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1201</v>
+        <v>1223</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>742</v>
+        <v>1207</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E404" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F404" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G404" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H404" s="1" t="s">
-        <v>1202</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="1" t="s">
-        <v>1203</v>
+        <v>1219</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1201</v>
+        <v>872</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>18</v>
+        <v>1227</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E405" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F405" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G405" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H405" s="1" t="s">
-        <v>1204</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="1" t="s">
-        <v>1205</v>
+        <v>1229</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1201</v>
+        <v>872</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>403</v>
+        <v>1227</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E406" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F406" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G406" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H406" s="1" t="s">
-        <v>1206</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="1" t="s">
-        <v>1207</v>
+        <v>1231</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>617</v>
+        <v>1232</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>993</v>
+        <v>1233</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E407" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F407" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G407" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H407" s="1" t="s">
-        <v>1208</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="1" t="s">
-        <v>1209</v>
+        <v>1235</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1210</v>
+        <v>1236</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>242</v>
+        <v>963</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E408" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G408" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H408" s="1" t="s">
-        <v>1211</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="1" t="s">
-        <v>1212</v>
+        <v>1238</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1210</v>
+        <v>1239</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>242</v>
+        <v>1240</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E409" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F409" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G409" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H409" s="1" t="s">
-        <v>1213</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="1" t="s">
-        <v>1214</v>
+        <v>1242</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1210</v>
+        <v>1243</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>242</v>
+        <v>1244</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E410" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F410" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G410" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H410" s="1" t="s">
-        <v>1215</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="1" t="s">
-        <v>1216</v>
+        <v>1246</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1210</v>
+        <v>1247</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>242</v>
+        <v>1247</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E411" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G411" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H411" s="1" t="s">
-        <v>1217</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="1" t="s">
-        <v>1218</v>
+        <v>1249</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1219</v>
+        <v>1177</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>252</v>
+        <v>570</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E412" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F412" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G412" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H412" s="1" t="s">
-        <v>1220</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="1" t="s">
-        <v>1221</v>
+        <v>1251</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>403</v>
+        <v>959</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>410</v>
+        <v>1034</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E413" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F413" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G413" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H413" s="1" t="s">
-        <v>1222</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="1" t="s">
-        <v>1223</v>
+        <v>1253</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1224</v>
+        <v>1254</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1225</v>
+        <v>1255</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E414" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F414" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G414" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H414" s="1" t="s">
-        <v>1226</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="1" t="s">
-        <v>1227</v>
+        <v>1257</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>718</v>
+        <v>1258</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1228</v>
+        <v>1006</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E415" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F415" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G415" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H415" s="1" t="s">
-        <v>1229</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="1" t="s">
-        <v>1230</v>
+        <v>1260</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>912</v>
+        <v>1261</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1231</v>
+        <v>1262</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E416" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F416" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G416" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H416" s="1" t="s">
-        <v>1232</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="1" t="s">
-        <v>1233</v>
+        <v>1264</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>399</v>
+        <v>1265</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>726</v>
+        <v>1188</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E417" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F417" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>1234</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="1" t="s">
-        <v>1235</v>
+        <v>1267</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>633</v>
+        <v>1268</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>623</v>
+        <v>498</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E418" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F418" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>1236</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="1" t="s">
-        <v>1237</v>
+        <v>1270</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>633</v>
+        <v>467</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>239</v>
+        <v>1271</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E419" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F419" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H419" s="1" t="s">
-        <v>1238</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="1" t="s">
-        <v>1239</v>
+        <v>1273</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>633</v>
+        <v>1274</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>623</v>
+        <v>1275</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E420" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F420" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H420" s="1" t="s">
-        <v>1240</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="1" t="s">
-        <v>1241</v>
+        <v>1277</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1242</v>
+        <v>986</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1243</v>
+        <v>1278</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E421" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F421" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>1244</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="1" t="s">
-        <v>1245</v>
+        <v>1280</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1246</v>
+        <v>592</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>239</v>
+        <v>1281</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E422" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F422" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>545</v>
+        <v>23</v>
       </c>
       <c r="H422" s="1" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="1" t="s">
-        <v>1248</v>
+        <v>1283</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>633</v>
+        <v>1284</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>630</v>
+        <v>1285</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E423" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F423" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H423" s="1" t="s">
-        <v>1249</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="1" t="s">
-        <v>1250</v>
+        <v>1287</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1251</v>
+        <v>855</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1252</v>
+        <v>856</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E424" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F424" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H424" s="1" t="s">
-        <v>1253</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="1" t="s">
-        <v>1254</v>
+        <v>1289</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1251</v>
+        <v>856</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1252</v>
+        <v>1290</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E425" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F425" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1255</v>
+        <v>23</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>1256</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="1" t="s">
-        <v>1257</v>
+        <v>1292</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>399</v>
+        <v>518</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1258</v>
+        <v>519</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E426" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F426" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>1259</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="1" t="s">
-        <v>1260</v>
+        <v>1294</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>235</v>
+        <v>600</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>236</v>
+        <v>291</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E427" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F427" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G427" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H427" s="1" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="1" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>235</v>
+        <v>600</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>236</v>
+        <v>311</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E428" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F428" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G428" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H428" s="1" t="s">
-        <v>1263</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="1" t="s">
-        <v>1264</v>
+        <v>1298</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>235</v>
+        <v>9</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>236</v>
+        <v>1299</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E429" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F429" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G429" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H429" s="1" t="s">
-        <v>1265</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="1" t="s">
-        <v>1266</v>
+        <v>1301</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>235</v>
+        <v>427</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>236</v>
+        <v>1302</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E430" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F430" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G430" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="H430" s="1" t="s">
-        <v>1267</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="1" t="s">
-        <v>1268</v>
+        <v>1304</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1046</v>
+        <v>427</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>923</v>
+        <v>1302</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E431" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F431" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>1269</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
-        <v>1270</v>
+        <v>1306</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>239</v>
+        <v>680</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1271</v>
+        <v>1113</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E432" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F432" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>545</v>
+        <v>17</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1272</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
-        <v>1273</v>
+        <v>1308</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1274</v>
+        <v>680</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1275</v>
+        <v>1113</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E433" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F433" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H433" s="1" t="s">
-        <v>1276</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
-        <v>1277</v>
+        <v>1310</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>926</v>
+        <v>1311</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>926</v>
+        <v>1312</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E434" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F434" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>341</v>
+        <v>17</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
-        <v>1279</v>
+        <v>1314</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1280</v>
+        <v>556</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1281</v>
+        <v>1315</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E435" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F435" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1282</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1283</v>
+        <v>1317</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1284</v>
+        <v>680</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1285</v>
+        <v>1113</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E436" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F436" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>1286</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
-        <v>1287</v>
+        <v>1304</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1243</v>
+        <v>680</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1288</v>
+        <v>1113</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E437" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F437" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1289</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1290</v>
+        <v>371</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1291</v>
+        <v>680</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>312</v>
+        <v>1113</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E438" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F438" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1292</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1293</v>
+        <v>1317</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>771</v>
+        <v>1321</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1294</v>
+        <v>644</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E439" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F439" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1295</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
-        <v>1296</v>
+        <v>1323</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>360</v>
+        <v>1173</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>679</v>
+        <v>1080</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E440" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F440" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H440" s="1" t="s">
-        <v>1297</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
-        <v>1298</v>
+        <v>1325</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="C441" s="1"/>
       <c r="D441" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E441" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F441" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H441" s="1" t="s">
-        <v>1300</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
-        <v>1301</v>
+        <v>1327</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>959</v>
+        <v>435</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>960</v>
+        <v>436</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E442" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F442" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H442" s="1" t="s">
-        <v>1302</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
-        <v>1303</v>
+        <v>1329</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>688</v>
+        <v>1274</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1158</v>
+        <v>712</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E443" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F443" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H443" s="1" t="s">
-        <v>1304</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
-        <v>1305</v>
+        <v>1331</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1306</v>
+        <v>1332</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1307</v>
+        <v>755</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E444" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F444" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H444" s="1" t="s">
-        <v>1308</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
-        <v>1309</v>
+        <v>1334</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>326</v>
+        <v>1335</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1307</v>
+        <v>1336</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E445" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F445" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1310</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
-        <v>1311</v>
+        <v>1338</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>326</v>
+        <v>518</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1307</v>
+        <v>156</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E446" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F446" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H446" s="1" t="s">
-        <v>1312</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
-        <v>1313</v>
+        <v>1340</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>326</v>
+        <v>202</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1307</v>
+        <v>471</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E447" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F447" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H447" s="1" t="s">
-        <v>1314</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
-        <v>1315</v>
+        <v>1342</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1316</v>
+        <v>435</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>811</v>
+        <v>420</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E448" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F448" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1317</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
-        <v>1318</v>
+        <v>1344</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>236</v>
+        <v>471</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E449" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F449" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1319</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
-        <v>1320</v>
+        <v>1346</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>220</v>
+        <v>1347</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>236</v>
+        <v>1348</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E450" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H450" s="1" t="s">
-        <v>1321</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
-        <v>1322</v>
+        <v>1350</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>220</v>
+        <v>427</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>236</v>
+        <v>490</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E451" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F451" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1323</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
-        <v>1324</v>
+        <v>1352</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>446</v>
+        <v>1261</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>312</v>
+        <v>490</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E452" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F452" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H452" s="1" t="s">
-        <v>1325</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
-        <v>1326</v>
+        <v>1354</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>199</v>
+        <v>1021</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>602</v>
+        <v>490</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E453" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F453" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H453" s="1" t="s">
-        <v>1327</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
-        <v>1328</v>
+        <v>1356</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1329</v>
+        <v>1357</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>242</v>
+        <v>1358</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E454" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F454" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>12</v>
+        <v>276</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>1330</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
-        <v>1331</v>
+        <v>1360</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>399</v>
+        <v>1361</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1332</v>
+        <v>1362</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E455" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F455" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>12</v>
+        <v>276</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1333</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
-        <v>1334</v>
+        <v>1364</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1335</v>
+        <v>1365</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1336</v>
+        <v>960</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E456" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F456" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>206</v>
+        <v>276</v>
       </c>
       <c r="H456" s="1" t="s">
-        <v>1337</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
-        <v>1338</v>
+        <v>1367</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1339</v>
+        <v>1365</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1340</v>
+        <v>960</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E457" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F457" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>989</v>
+        <v>276</v>
       </c>
       <c r="H457" s="1" t="s">
-        <v>1341</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
-        <v>1342</v>
+        <v>1369</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1343</v>
+        <v>1365</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1344</v>
+        <v>960</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E458" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F458" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>989</v>
+        <v>276</v>
       </c>
       <c r="H458" s="1" t="s">
-        <v>1345</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
-        <v>1346</v>
+        <v>1371</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1242</v>
+        <v>497</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1347</v>
+        <v>584</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E459" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F459" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>989</v>
+        <v>276</v>
       </c>
       <c r="H459" s="1" t="s">
-        <v>1348</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
-        <v>1349</v>
+        <v>1373</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1350</v>
+        <v>497</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>1351</v>
+        <v>584</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E460" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F460" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G460" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H460" s="1" t="s">
-        <v>1352</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
-        <v>1353</v>
+        <v>1375</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1350</v>
+        <v>455</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1351</v>
+        <v>630</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E461" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F461" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G461" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H461" s="1" t="s">
-        <v>1354</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
-        <v>1355</v>
+        <v>1377</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1356</v>
+        <v>455</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1357</v>
+        <v>630</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E462" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F462" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>989</v>
+        <v>276</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1358</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
-        <v>1359</v>
+        <v>1379</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1356</v>
+        <v>455</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>1357</v>
+        <v>630</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E463" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F463" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>989</v>
+        <v>276</v>
       </c>
       <c r="H463" s="1" t="s">
-        <v>1360</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
-        <v>1361</v>
+        <v>1381</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>1362</v>
+        <v>455</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1363</v>
+        <v>630</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E464" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F464" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>989</v>
+        <v>276</v>
       </c>
       <c r="H464" s="1" t="s">
-        <v>1364</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
-        <v>1365</v>
+        <v>1383</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1366</v>
+        <v>455</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>1367</v>
+        <v>630</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E465" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F465" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>989</v>
+        <v>276</v>
       </c>
       <c r="H465" s="1" t="s">
-        <v>1368</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
-        <v>1369</v>
+        <v>1385</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1366</v>
+        <v>455</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>1367</v>
+        <v>630</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E466" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F466" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>989</v>
+        <v>276</v>
       </c>
       <c r="H466" s="1" t="s">
-        <v>1370</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
-        <v>1371</v>
+        <v>1387</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1366</v>
+        <v>455</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1367</v>
+        <v>630</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E467" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F467" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>989</v>
+        <v>276</v>
       </c>
       <c r="H467" s="1" t="s">
-        <v>1372</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
-        <v>1373</v>
+        <v>1389</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>609</v>
+        <v>455</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>1374</v>
+        <v>630</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E468" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F468" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>123</v>
+        <v>276</v>
       </c>
       <c r="H468" s="1" t="s">
-        <v>1375</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
-        <v>1376</v>
+        <v>1391</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1377</v>
+        <v>1392</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>1374</v>
+        <v>523</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E469" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F469" s="1" t="s">
-        <v>136</v>
+        <v>90</v>
       </c>
       <c r="G469" s="1"/>
       <c r="H469" s="1" t="s">
-        <v>1378</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1" t="s">
-        <v>1379</v>
+        <v>1394</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1380</v>
+        <v>1392</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1381</v>
+        <v>523</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E470" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F470" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G470" s="1"/>
       <c r="H470" s="1" t="s">
-        <v>1382</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>1336</v>
+        <v>1397</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>1384</v>
+        <v>612</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E471" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F471" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G471" s="1"/>
       <c r="H471" s="1" t="s">
-        <v>1385</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1384</v>
+        <v>612</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E472" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F472" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G472" s="1"/>
       <c r="H472" s="1" t="s">
-        <v>1388</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1" t="s">
-        <v>1389</v>
+        <v>1401</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1390</v>
+        <v>1034</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1391</v>
+        <v>1402</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E473" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F473" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G473" s="1"/>
       <c r="H473" s="1" t="s">
-        <v>1392</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1" t="s">
-        <v>1393</v>
+        <v>1404</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1394</v>
+        <v>1405</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E474" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F474" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G474" s="1"/>
       <c r="H474" s="1" t="s">
-        <v>1396</v>
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E475" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F475" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G475" s="1"/>
+      <c r="H475" s="1" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E476" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F476" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G476" s="1"/>
+      <c r="H476" s="1" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E477" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F477" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G477" s="1"/>
+      <c r="H477" s="1" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E478" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F478" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G478" s="1"/>
+      <c r="H478" s="1" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E479" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F479" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G479" s="1"/>
+      <c r="H479" s="1" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E480" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F480" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G480" s="1"/>
+      <c r="H480" s="1" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E481" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F481" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G481" s="1"/>
+      <c r="H481" s="1" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E482" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F482" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G482" s="1"/>
+      <c r="H482" s="1" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E483" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F483" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G483" s="1"/>
+      <c r="H483" s="1" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E484" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F484" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G484" s="1"/>
+      <c r="H484" s="1" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E485" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F485" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G485" s="1"/>
+      <c r="H485" s="1" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E486" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F486" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G486" s="1"/>
+      <c r="H486" s="1" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E487" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F487" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G487" s="1"/>
+      <c r="H487" s="1" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E488" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F488" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G488" s="1"/>
+      <c r="H488" s="1" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E489" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F489" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G489" s="1"/>
+      <c r="H489" s="1" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E490" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F490" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G490" s="1"/>
+      <c r="H490" s="1" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E491" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F491" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G491" s="1"/>
+      <c r="H491" s="1" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E492" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F492" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G492" s="1"/>
+      <c r="H492" s="1" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E493" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F493" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G493" s="1"/>
+      <c r="H493" s="1" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E494" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F494" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G494" s="1"/>
+      <c r="H494" s="1" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E495" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F495" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G495" s="1"/>
+      <c r="H495" s="1" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E496" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F496" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G496" s="1"/>
+      <c r="H496" s="1" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E497" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F497" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G497" s="1"/>
+      <c r="H497" s="1" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E498" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F498" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G498" s="1"/>
+      <c r="H498" s="1" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E499" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F499" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G499" s="1"/>
+      <c r="H499" s="1" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E500" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F500" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G500" s="1"/>
+      <c r="H500" s="1" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E501" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F501" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G501" s="1"/>
+      <c r="H501" s="1" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E502" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F502" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G502" s="1"/>
+      <c r="H502" s="1" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E503" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F503" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G503" s="1"/>
+      <c r="H503" s="1" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E504" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F504" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G504" s="1"/>
+      <c r="H504" s="1" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E505" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F505" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G505" s="1"/>
+      <c r="H505" s="1" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E506" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F506" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H506" s="1" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E507" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F507" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G507" s="1"/>
+      <c r="H507" s="1" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E508" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F508" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G508" s="1"/>
+      <c r="H508" s="1" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E509" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F509" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G509" s="1"/>
+      <c r="H509" s="1" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E510" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F510" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G510" s="1"/>
+      <c r="H510" s="1" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E511" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F511" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G511" s="1"/>
+      <c r="H511" s="1" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E512" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F512" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G512" s="1"/>
+      <c r="H512" s="1" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E513" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F513" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H513" s="1" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E514" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F514" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H514" s="1" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E515" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F515" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H515" s="1" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E516" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F516" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H516" s="1" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E517" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F517" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H517" s="1" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E518" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F518" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H518" s="1" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E519" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F519" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H519" s="1" t="s">
+        <v>1522</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>