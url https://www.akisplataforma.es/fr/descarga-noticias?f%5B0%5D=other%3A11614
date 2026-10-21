--- v0 (2026-06-09)
+++ v1 (2026-10-21)
@@ -12,1019 +12,1022 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>40 ans de présence de l'Espagne dans la PAC : quatre décennies à cultiver l'avenir de la campagne espagnole</t>
+  </si>
+  <si>
+    <t>La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables, innovants et compétitifs. La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables,…</t>
+  </si>
+  <si>
+    <t>mar 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/40-ans-presence-lespagne-dans-la-pac-quatre-decennies-cultiver-lavenir-la-campagne</t>
+  </si>
+  <si>
+    <t>La deuxième édition du prix Agraria pour les mémoires de master en génie agricole a été annoncée.</t>
+  </si>
+  <si>
+    <t>La Foire de Valladolid et le Conseil général des collèges officiels d'ingénieurs agricoles annoncent la deuxième édition du prix Agraria, une récompense qui distinguera les meilleurs mémoires de master en génie agricole soutenus dans les universités espagnoles. La Foire de Valladolid et le Conseil général des collèges officiels d'ingénieurs agricoles (CGCOIA) ont annoncé la deuxième édition du…</t>
+  </si>
+  <si>
+    <t>lun 25/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-deuxieme-edition-du-prix-agraria-pour-les-memoires-master-genie-agricole-ete</t>
+  </si>
+  <si>
+    <t>Nouvel appel à projets pour 2026 destiné à financer les échanges de connaissances dans le secteur agroalimentaire et forestier, pour un montant de près de 10 millions d'euros.</t>
+  </si>
+  <si>
+    <t>La date limite pour soumettre les candidatures est le 18 mai. L'aide est cofinancée à 43 % par le FEADER et à 57 % par le ministère. Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a publié le 16 avril au Journal officiel de l'État (BOE) un nouvel appel à l'aide pour promouvoir l'échange de connaissances, l'innovation et la formation dans le secteur agroalimentaire , avec…</t>
+  </si>
+  <si>
+    <t>jeu 16/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-appel-projets-pour-2026-destine-financer-les-echanges-connaissances-dans-le</t>
+  </si>
+  <si>
+    <t>EDIH Madrid Region 2.0 se distingue à Madrid es Ciencia avec un robot d'assistance à la récolte, exemple d'innovation agroalimentaire.</t>
+  </si>
+  <si>
+    <t>L' EDIH Madrid Region 2.0 a présenté au salon Madrid es Ciencia le potentiel des technologies de pointe appliquées au secteur agroalimentaire, en mettant particulièrement l'accent sur le robot d'assistance à la récolte du raisin développé par le CSIC , une solution qui illustre comment l'innovation peut répondre aux besoins spécifiques du travail sur le terrain. Le salon, organisé par la…</t>
+  </si>
+  <si>
+    <t>lun 06/04/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/edih-madrid-region-20-se-distingue-madrid-ciencia-avec-robot-dassistance-la-recolte</t>
+  </si>
+  <si>
+    <t>SECUESVAC se concentre sur les besoins essentiels pour assurer le renouvellement générationnel de l'élevage bovin.</t>
+  </si>
+  <si>
+    <t>Les femmes continuent de se heurter à des obstacles en matière de propriété et de financement. L'accent a été mis sur l'innovation pour améliorer l'équilibre entre vie professionnelle et vie personnelle et l'efficacité économique. Le groupe opérationnel SECUESVAC a pour objectif de placer les professionnels à l'avant-garde de la gestion environnementale. Le groupe opérationnel SECUESVAC a…</t>
+  </si>
+  <si>
+    <t>mar 17/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/secuesvac-se-concentre-sur-les-besoins-essentiels-pour-assurer-le-renouvellement</t>
+  </si>
+  <si>
+    <t>Le gouvernement régional andalou a inauguré le nouveau Bureau régional agricole (OCA) de Ronda.</t>
+  </si>
+  <si>
+    <t>Le gouvernement régional d'Andalousie a inauguré le nouveau Bureau agricole du district de Ronda (OCA) , un projet d'infrastructure représentant un investissement de 1,7 million d'euros , financé en grande partie par le Fonds européen agricole pour le développement rural (FEADER ). Ce nouveau bâtiment remplace d'anciens locaux devenus insuffisants pour desservir les plus de 5 000 exploitations…</t>
+  </si>
+  <si>
+    <t>mar 10/03/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-gouvernement-regional-andalou-inaugure-le-nouveau-bureau-regional-agricole-oca</t>
+  </si>
+  <si>
+    <t>Luis Planas place l'innovation et la numérisation au cœur du leadership agroalimentaire espagnol</t>
+  </si>
+  <si>
+    <t>Le ministre défend l'engagement du gouvernement en faveur de la modernisation technologique, élément clé pour renforcer la compétitivité et la durabilité du secteur dans un contexte international complexe. Elle souligne que l'Espagne est une puissance agroalimentaire et que la Stratégie nationale alimentaire et le Plan international de la gastronomie constituent une feuille de route pour garantir…</t>
+  </si>
+  <si>
+    <t>mar 24/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-place-linnovation-et-la-numerisation-au-coeur-du-leadership</t>
+  </si>
+  <si>
+    <t>Un nouvel appel à candidatures pour le « Défi numérique rural » est désormais ouvert, offrant une formation gratuite pour promouvoir l'inclusion numérique dans les zones rurales.</t>
+  </si>
+  <si>
+    <t>La Fondation UNED a ouvert une nouvelle période d'inscription pour le programme Rural Digital Challenge – « Inclusion numérique en milieu rural : un progrès social », un programme de formation numérique gratuit destiné aux habitants des zones rurales et des communautés peu peuplées. Le 6e appel à candidatures sera ouvert du 9 au 27 mars 2026 . Ce projet est subventionné par l’Union européenne –…</t>
+  </si>
+  <si>
+    <t>mar 17/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-appel-candidatures-pour-le-defi-numerique-rural-est-desormais-ouvert-offrant</t>
+  </si>
+  <si>
+    <t>CNTA lance la sixième édition de Food (Tech)² Challengers et ouvre les candidatures jusqu'au 13 mars.</t>
+  </si>
+  <si>
+    <t>Le Centre national pour la technologie et la sécurité alimentaires (CNTA) a ouvert la période de candidature pour participer à la 6e édition de Food (Tech)² Challengers , un programme de promotion technologique financé par le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) et visant à accélérer le développement et la compétitivité des startups espagnoles de la foodtech , en…</t>
+  </si>
+  <si>
+    <t>jeu 12/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cnta-lance-la-sixieme-edition-food-tech2-challengers-et-ouvre-les-candidatures-jusquau</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech lance un nouvel appel à projets technologiques pour accélérer le développement de solutions innovantes dans le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Cajamar Innova Agrotech a lancé une nouvelle édition de ses Défis Technologiques , un appel à candidatures destiné aux startups, aux entreprises technologiques, aux groupes de recherche et aux équipes innovantes qui souhaitent développer des outils et des applications visant à répondre aux besoins réels du secteur agroalimentaire . Cette initiative s'inscrit dans le cadre du projet Andalucía…</t>
+  </si>
+  <si>
+    <t>mer 11/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cajamar-innova-agrotech-lance-nouvel-appel-projets-technologiques-pour-accelerer-le</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l'UE lance un appel à participation pour les visites croisées de 2026</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l'UE lance un appel à manifestation d'intérêt pour participer aux visites croisées de 2026 , une série de visites visant à stimuler l'innovation, le partage des connaissances et la mise en réseau dans le cadre du PEI-AGRI . La date limite de dépôt des candidatures est le 20 février 2026 à 23h59 (heure d'Europe centrale) . Trois thèmes pour les visites croisées de 2026 Les visites…</t>
+  </si>
+  <si>
+    <t>jeu 29/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-reseau-pac-lue-lance-appel-participation-pour-les-visites-croisees-2026</t>
+  </si>
+  <si>
+    <t>Conférence CDTI « Entre deux programmes, Horizon Europe »</t>
+  </si>
+  <si>
+    <t>Le CDTI organise la treizième édition de la Conférence du Programme-cadre de l'Union européenne pour la recherche et l'innovation (PC) en Espagne, sous le thème « Entre deux programmes, Horizon Europe », qui se tiendra… 16 juin au Palau de Congressos de Catalunya (Barcelone). Cet événement sera organisé en collaboration avec le ministère de la Science, de l'Innovation et des Universités, la…</t>
+  </si>
+  <si>
+    <t>mer 28/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/conference-cdti-entre-deux-programmes-horizon-europe</t>
+  </si>
+  <si>
+    <t>Une enquête sur la numérisation et l'utilisation des données dans le tourisme rural est actuellement ouverte.</t>
+  </si>
+  <si>
+    <t>Le projet Data4Rural a lancé une enquête auprès des acteurs du tourisme rural afin de déterminer leur niveau de numérisation, leurs pratiques actuelles en matière de données et leurs principaux besoins en formation . Les résultats serviront à concevoir des outils pratiques, des programmes de formation et des services d'accompagnement adaptés aux besoins spécifiques des organisations rurales. Le…</t>
+  </si>
+  <si>
+    <t>ven 23/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/une-enquete-sur-la-numerisation-et-lutilisation-des-donnees-dans-le-tourisme-rural-est</t>
+  </si>
+  <si>
+    <t>L'importance de l'élevage bovin pour la santé, débattue lors d'une nouvelle session du campus de Provacuno</t>
+  </si>
+  <si>
+    <t>Durant la journée, Juan Pascual, vétérinaire, communicateur scientifique et vice-président d'AnimalhealthEurope, a abordé d'un point de vue scientifique et technique le rôle des bovins dans le développement durable, la nutrition et la santé humaine. Le campus de Provacuno s'impose comme une ressource de premier plan pour les étudiants universitaires intéressés par l'élevage bovin. Sa dernière…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/limportance-lelevage-bovin-pour-la-sante-debattue-lors-dune-nouvelle-session-du-campus</t>
+  </si>
+  <si>
+    <t>Il est désormais possible de participer à la conférence du réseau PAC de l'UE sur la résilience de l'eau dans l'agriculture sans avoir à se soucier de l'eau.</t>
+  </si>
+  <si>
+    <t>Le réseau PAC de l’UE a lancé un appel à manifestation d’intérêt pour participer à la conférence « Résilience de l’eau dans l’agriculture : l’innovation en pratique » , une réunion européenne axée sur l’innovation, l’échange de connaissances et l’approche EIP-AGRI . La date limite pour soumettre les candidatures afin de participer à cette réunion, qui se tiendra à Hambourg, en Allemagne, du 19 au…</t>
+  </si>
+  <si>
+    <t>mer 21/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/il-est-desormais-possible-participer-la-conference-du-reseau-pac-lue-sur-la-resilience</t>
+  </si>
+  <si>
+    <t>APP-TRI : échantillonnage foliaire du blé pour « lire » la parcelle et affiner la prévision de récolte</t>
+  </si>
+  <si>
+    <t>Source : APP-TRI Le groupe opérationnel APP-TRI progresse sur l'un des piliers essentiels du projet : la transformation des données agronomiques en temps réel issues des champs en une application numérique capable d'estimer la productivité du blé et d'anticiper les éventuelles variations de rendement . Cet outil intègre les informations provenant des cartes de rendement des moissonneuses-…</t>
+  </si>
+  <si>
+    <t>jeu 15/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/app-tri-echantillonnage-foliaire-du-ble-pour-lire-la-parcelle-et-affiner-la-prevision</t>
+  </si>
+  <si>
+    <t>Lancement de la campagne « Parcours des conseillers en alimentation locale 2026 » : une feuille de route européenne pour renforcer les conseils sur les circuits courts.</t>
+  </si>
+  <si>
+    <t>L’initiative EU 4Advice et COREnet , « Parcours des conseillers en alimentation locale 2026 », a été créée dans le but de mettre en avant le Réseau européen de conseillers sur les circuits courts alimentaires (EAN-SFSC) et, en même temps, d’impliquer activement les conseillers dans sa construction et son amélioration continue . Cette initiative se veut une feuille de route flexible et évolutive…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lancement-la-campagne-parcours-des-conseillers-alimentation-locale-2026-une-feuille</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation lance son appel à projets 2026 pour accélérer la numérisation du secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>AgroBank Tech Digital INNovation a officiellement lancé son appel à projets 2026 , destiné aux startups et aux projets technologiques proposant des solutions innovantes aux principaux défis du secteur agroalimentaire. Ce programme recherche des initiatives capables d'accélérer la transformation numérique , d'améliorer la durabilité et de renforcer la compétitivité du secteur. Le programme d'…</t>
+  </si>
+  <si>
+    <t>lun 12/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/agrobank-tech-digital-innovation-lance-son-appel-projets-2026-pour-accelerer-la</t>
+  </si>
+  <si>
+    <t>L’organisme de coordination espagnol AKIS approuve sa feuille de route pour 2026 et renforce l’alignement entre la science, l’innovation et le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Le 17 décembre 2025 , la deuxième réunion plénière de l’Organe de coordination du Système de connaissances et d’innovation en agriculture (SCIA-AKIS) s’est tenue au siège du ministère de l’Agriculture, de la Pêche et de l’Alimentation à Madrid. Cette session, qui s’est déroulée en présentiel, était coprésidée par la secrétaire d’État à l’Agriculture et à l’Alimentation, Begoña García Bernal , et…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lorganisme-coordination-espagnol-akis-approuve-sa-feuille-route-pour-2026-et-renforce</t>
+  </si>
+  <si>
+    <t>Innovation et technologie, piliers de la sécurité et de la souveraineté alimentaires dans l'UE</t>
+  </si>
+  <si>
+    <t>Garantir la sécurité et la souveraineté alimentaires de l'Union européenne dans un contexte mondial marqué par l'incertitude géopolitique, climatique et économique est devenu une priorité stratégique. Ce constat a été clairement établi lors de la réunion extraordinaire des ministres de l'Agriculture de l'Union européenne qui s'est tenue à Bruxelles le 7 janvier à l'initiative de la Commission…</t>
+  </si>
+  <si>
+    <t>ven 09/01/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/innovation-et-technologie-piliers-la-securite-et-la-souverainete-alimentaires-dans-lue</t>
+  </si>
+  <si>
+    <t>L’appel à propositions pour les subventions CDTI dans le cadre du programme « Écosystèmes d’innovation et de transfert 2025 » reste ouvert jusqu’au 12 février.</t>
+  </si>
+  <si>
+    <t>L’appel à candidatures pour les écosystèmes d’innovation et de transfert 2025 reste ouvert jusqu’au 12 février 2026 , dans le but de renforcer les écosystèmes interrégionaux axés sur le transfert, la diffusion et la valorisation des connaissances , conformément à l’approche des Systèmes de connaissances et d’innovation agricoles (AKIS) . Cette action vise à encourager des modèles collaboratifs et…</t>
+  </si>
+  <si>
+    <t>mer 17/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lappel-propositions-pour-les-subventions-cdti-dans-le-cadre-du-programme-ecosystemes</t>
+  </si>
+  <si>
+    <t>SECUESVAC progresse dans le calcul de la séquestration du carbone organique dans les sols agricoles</t>
+  </si>
+  <si>
+    <t>Le projet GO SECUESVAC franchit une nouvelle étape avec le lancement de la phase consacrée au calcul de la séquestration du carbone organique dans les sols. Suite à cette deuxième phase, les membres du Groupe opérationnel pour l'optimisation de la séquestration du carbone dans les sols agricoles liés à la production bovine travaillent à la définition de stratégies et à la collecte des données…</t>
+  </si>
+  <si>
+    <t>mar 16/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/secuesvac-progresse-dans-le-calcul-la-sequestration-du-carbone-organique-dans-les-sols</t>
+  </si>
+  <si>
+    <t>L’appel à candidatures pour les séjours de recherche et développement est désormais ouvert afin de promouvoir le conseil scientifique au sein de l’Administration, sur des enjeux liés au secteur agroalimentaire et forestier.</t>
+  </si>
+  <si>
+    <t>L’ appel à projets « Séjours R&amp;D » offre une nouvelle opportunité à la communauté scientifique espagnole de contribuer directement à la conception et à l’amélioration des politiques publiques grâce à des conseils scientifiques auprès de l’Administration générale de l’État. Cette initiative novatrice, portée par l’ Office national de conseil scientifique (ONAC) et la Fondation espagnole pour…</t>
+  </si>
+  <si>
+    <t>mar 02/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lappel-candidatures-pour-les-sejours-recherche-et-developpement-est-desormais-ouvert</t>
+  </si>
+  <si>
+    <t>CTA soutient 16 nouveaux projets d'innovation axés principalement sur le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>La Corporation andalouse de technologie (CTA) a approuvé le financement de 16 nouveaux projets , mobilisant un investissement total de 9,72 millions d'euros , dont 3,78 millions d'euros d'aides , et consolidant ainsi son rôle de moteur stratégique de la R&amp;D&amp;I dans la région. Parmi les initiatives approuvées figurent plusieurs projets à fort impact pour le secteur agroalimentaire , qui…</t>
+  </si>
+  <si>
+    <t>ven 28/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/cta-soutient-16-nouveaux-projets-dinnovation-axes-principalement-sur-le-secteur</t>
+  </si>
+  <si>
+    <t>Begoña García souligne à Agrobiotech que « l'agriculture numérique fait déjà partie du quotidien des campagnes espagnoles ».</t>
+  </si>
+  <si>
+    <t>Le secrétaire d’État à l’Agriculture et à l’Alimentation affirme que la transformation numérique du secteur est « une réalité construite entre les administrations, le secteur et la science ». Elle met en lumière le rôle de la Catalogne en tant qu'écosystème clé pour l'innovation agroalimentaire en Europe, avec l'Université de Lleida, l'IRTA et le Parc Agrobiotech comme institutions de premier…</t>
+  </si>
+  <si>
+    <t>jeu 27/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/begona-garcia-souligne-agrobiotech-que-lagriculture-numerique-fait-deja-partie-du</t>
+  </si>
+  <si>
+    <t>GO CLIMSOSTRIGO identifie les variétés de blé tolérantes à la sécheresse et aux températures élevées.</t>
+  </si>
+  <si>
+    <t>Le changement climatique transforme profondément les conditions de culture dans les principales régions céréalières espagnoles. Selon le rapport du projet, les régions méditerranéennes sont confrontées à des sécheresses plus fréquentes, à des précipitations de plus en plus irrégulières et à des températures toujours plus élevées – autant de facteurs qui réduisent déjà les rendements du blé tendre…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/go-climsostrigo-identifie-les-varietes-ble-tolerantes-la-secheresse-et-aux</t>
+  </si>
+  <si>
+    <t>Provacuno et APAQ-W réaffirment l’engagement du secteur en faveur de l’objectif de neutralité climatique d’ici 2050 lors du 1er Symposium européen sur la durabilité de l’élevage bovin.</t>
+  </si>
+  <si>
+    <t>Plus de 600 professionnels ont participé, en présentiel et en ligne, au 1er Symposium européen sur la durabilité de la filière bovine , qui s'est tenu le 12 novembre à Bruxelles. Organisé par Provacuno et APAQ-W dans le cadre du programme européen pour une filière bovine durable (SEUB) , cet événement novateur au sein de l'Union européenne a réuni des experts internationaux afin d'analyser les…</t>
+  </si>
+  <si>
+    <t>lun 17/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/provacuno-et-apaq-w-reaffirment-lengagement-du-secteur-faveur-lobjectif-neutralite</t>
+  </si>
+  <si>
+    <t>Le groupe de travail ATHENEA a présenté ses dernières avancées lors du salon Expo AgriTech 2025.</t>
+  </si>
+  <si>
+    <t>Le groupe opérationnel suprarégional ATHENEA , coordonné par CITOLIVA , a participé à Expo AgriTech 2025 , qui s'est tenu à Malaga du 28 au 30 octobre. Ce salon, l'un des principaux événements nationaux axés sur l'innovation agroalimentaire, a rassemblé des milliers de professionnels intéressés par les nouvelles technologies appliquées à l'agriculture et à l'industrie agroalimentaire. Dans ce…</t>
+  </si>
+  <si>
+    <t>jeu 13/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-groupe-travail-athenea-presente-ses-dernieres-avancees-lors-du-salon-expo-agritech</t>
+  </si>
+  <si>
+    <t>Le GO POMODORO organise une conférence à Séville pour partager ses progrès et ses principaux résultats.</t>
+  </si>
+  <si>
+    <t>Le 28 novembre 2025 , l’ École technique supérieure d’ingénierie agricole de l’Université de Séville accueillera la conférence technique « Innovation appliquée à la transformation de la tomate : efficacité, durabilité et rentabilité » , organisée par le Groupe opérationnel suprarégional POMODORO . Cette initiative s'inscrit dans le cadre de la communauté de pratique POMODORO , un espace…</t>
+  </si>
+  <si>
+    <t>mer 12/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-go-pomodoro-organise-une-conference-seville-pour-partager-ses-progres-et-ses</t>
+  </si>
+  <si>
+    <t>Programme détaillé d'AGROBIOTECH 2025 : innovation, biotechnologie et numérisation se rencontrent à Lleida</t>
+  </si>
+  <si>
+    <t>Du 25 au 27 novembre à la Fira de Lleida L'événement AGROBIOTECH 2025 fera de Lleida l'épicentre de l'innovation agroalimentaire et forestière du 25 au 27 novembre , réunissant chercheurs, entreprises, centres technologiques et entités publiques autour des grands défis du secteur : durabilité, numérisation et changement climatique. Le programme comprend plus de cinquante conférences, tables…</t>
+  </si>
+  <si>
+    <t>mar 11/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/programme-detaille-dagrobiotech-2025-innovation-biotechnologie-et-numerisation-se</t>
+  </si>
+  <si>
+    <t>Le programme du VIIIe Forum DATAGRI, en détail</t>
+  </si>
+  <si>
+    <t>Murcie accueillera l'un des événements majeurs de la numérisation agroalimentaire les 12 et 13 novembre. Le compte à rebours est lancé pour l'un des événements les plus attendus du calendrier agroalimentaire : le 8e Forum DATAGRI , qui réunira les acteurs clés de la digitalisation du secteur à Murcie les 12 et 13 novembre . Placé sous le thème de la transformation numérique comme moteur d'une…</t>
+  </si>
+  <si>
+    <t>ven 07/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-programme-du-viiie-forum-datagri-detail</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS 2025 : Plus de 100 activités pour relier la campagne à la ville et mettre en valeur l’innovation, le talent et la durabilité du secteur agroalimentaire</t>
+  </si>
+  <si>
+    <t>Du 6 au 8 novembre 2025 , le Pavillon 4 d'IFEMA MADRID deviendra le grand point de rencontre du monde agricole avec la célébration de la première édition d'EXPO SAGRIS, le Salon de l'agriculture et de l'élevage , organisé par IFEMA MADRID en collaboration avec ALAS (Alliance pour une agriculture durable) en tant qu'association promotrice. Sous le slogan « La campagne s'invite en ville », EXPO…</t>
+  </si>
+  <si>
+    <t>lun 03/11/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/expo-sagris-2025-plus-100-activites-pour-relier-la-campagne-la-ville-et-mettre-valeur</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de l'Élevage et de la Pêche (MAPA) participe à EXPO SAGRIS avec la 2e réunion nationale du programme CULTIVA</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) organise la 2e réunion nationale du programme CULTIVA , qui se tiendra le 6 novembre 2025 dans le hall 4 d'IFEMA Madrid , dans le cadre de la première édition d'EXPO SAGRIS, le salon de l'agriculture et de l'élevage , qui se déroulera du 6 au 8 novembre. Cet événement témoigne du soutien et de la participation du MAPA à ce…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-lelevage-et-la-peche-mapa-participe-expo-sagris-avec-la-2e</t>
+  </si>
+  <si>
+    <t>L’événement final du plan AGROALNEXT, à Pampelune, présentera plus de 260 projets de R&amp;D dans le secteur agroalimentaire.</t>
+  </si>
+  <si>
+    <t>Depuis trois ans, le plan agroalimentaire complémentaire AGROALNEXT, promu par le gouvernement espagnol par l'intermédiaire du ministère de la Science, de l'Innovation et des Universités , a réuni les talents de plus de 27 centres de recherche , 7 communautés autonomes et des centaines de chercheurs dans un effort commun pour faire du secteur agroalimentaire espagnol une référence en matière de…</t>
+  </si>
+  <si>
+    <t>ven 31/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/levenement-final-du-plan-agroalnext-pampelune-presentera-plus-260-projets-rd-dans-le</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation réaffirme son engagement en faveur du renouvellement générationnel lors du Forum mondial de l'agriculture 2025.</t>
+  </si>
+  <si>
+    <t>Le ministère de l’Agriculture, de la Pêche et de l’Alimentation a réaffirmé son engagement en faveur du changement générationnel lors de la nouvelle édition du Forum mondial de l’agriculture 2025 , organisé par l’ Organisation de coopération et de développement économiques (OCDE) à son siège à Paris. C’est ce qu’a indiqué la directrice générale du Développement rural, de l’Innovation et de la…</t>
+  </si>
+  <si>
+    <t>mar 28/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-reaffirme-son-engagement-faveur-du</t>
+  </si>
+  <si>
+    <t>SPÉCIAL EXPOAGRITECH 2025, À MÁLAGA</t>
+  </si>
+  <si>
+    <t>Sur Akisplataforma.es, nous vous proposons une sélection des présentations les plus intéressantes et des innovations les plus marquantes du vaste catalogue proposé par son programme ExpoAgriTech 2025. Cet événement combine exposition commerciale, démonstrations et connaissances techniques à travers le Congrès AgriTech 4.0 , qui abordera les grands défis du secteur à travers six forums verticaux (…</t>
+  </si>
+  <si>
+    <t>jeu 23/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/special-expoagritech-2025-malaga</t>
+  </si>
+  <si>
+    <t>MAPA soutient l'innovation pour la durabilité dans le secteur agroalimentaire avec une participation intense à ExpoAgriTech 2025.</t>
+  </si>
+  <si>
+    <t>Du 28 au 30 octobre, Malaga deviendra l’épicentre de l’innovation agricole avec la célébration d’ExpoAgriTech 2025 – « La Foire Agricole 4.0 » , un événement qui réunira plus de 8 000 professionnels du secteur autour des dernières tendances technologiques qui transforment l’agriculture vers un modèle plus numérique, durable et compétitif . Le ministère de l'Agriculture, de la Pêche et de l'…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/mapa-soutient-linnovation-pour-la-durabilite-dans-le-secteur-agroalimentaire-avec-une</t>
+  </si>
+  <si>
+    <t>Journée internationale des femmes rurales : Innovation, technologie et talents féminins pour transformer les campagnes</t>
+  </si>
+  <si>
+    <t>Chaque 15 octobre , la Journée internationale des femmes rurales nous rappelle le rôle essentiel des femmes dans la durabilité, l'économie et l'innovation des zones rurales. En Espagne, de plus en plus de femmes dirigent ou participent activement à des projets qui favorisent la numérisation et la modernisation du secteur agroalimentaire , ouvrant ainsi de nouvelles perspectives d'emploi et…</t>
+  </si>
+  <si>
+    <t>mer 15/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/journee-internationale-des-femmes-rurales-innovation-technologie-et-talents-feminins</t>
+  </si>
+  <si>
+    <t>La Banque européenne d'investissement publie un rapport sur l'écart dans la réalisation des objectifs de durabilité de la bioéconomie.</t>
+  </si>
+  <si>
+    <t>La Banque européenne d’investissement (BEI) a publié une nouvelle publication analysant l’état de la bioéconomie dans l’Union européenne et les défis auxquels elle est confrontée pour atteindre son plein potentiel. Selon le rapport, la bioéconomie contribue à hauteur de 967 milliards d'euros par an à l'ensemble de l'UE, soit 8,6 % du PIB et soutient 16,9 % des emplois du bloc. Cette activité…</t>
+  </si>
+  <si>
+    <t>lun 06/10/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-banque-europeenne-dinvestissement-publie-rapport-sur-lecart-dans-la-realisation-des</t>
+  </si>
+  <si>
+    <t>Pour la première fois, le CNTA intègre le macro-scénario « Agritech » dans sa Carte des Scénarios d’Opportunités.</t>
+  </si>
+  <si>
+    <t>Le Centre National de Technologie et de Sécurité Alimentaire (CNTA) a publié la mise à jour semestrielle de la Carte des Scénarios d'Opportunités , un outil de référence pour anticiper les tendances et détecter les domaines d'innovation émergents dans le secteur agroalimentaire. La grande nouveauté de cette édition est l’ajout d’un nouveau macro-scénario : l’Agritech , qui entre avec 2,2% de part…</t>
+  </si>
+  <si>
+    <t>lun 29/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/pour-la-premiere-fois-le-cnta-integre-le-macro-scenario-agritech-dans-sa-carte-des</t>
+  </si>
+  <si>
+    <t>L'IRTA reçoit la reconnaissance du MITECO pour son projet Ovihuec.dat</t>
+  </si>
+  <si>
+    <t>Le Ministère de la Transition Écologique et du Défi Démographique (MITECO) a récompensé l'IRTA pour son projet Ovihuec.dat , sélectionné comme l'une des 39 initiatives exemplaires du Plan de Relance, de Transformation et de Résilience (PRTR) . Le projet promeut l’élevage extensif comme outil de gestion forestière et de développement rural , à travers la création de troupeaux municipaux qui…</t>
+  </si>
+  <si>
+    <t>mer 24/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lirta-recoit-la-reconnaissance-du-miteco-pour-son-projet-ovihuecdat</t>
+  </si>
+  <si>
+    <t>Le programme « Campus Rural » de MITECO a été récompensé comme la meilleure initiative de développement local en Europe.</t>
+  </si>
+  <si>
+    <t>Le programme « Campus Rural » , promu par le Ministère de la Transition Écologique et du Défi Démographique (MITECO) , a été distingué comme la meilleure initiative de Développement Local en Europe 2025 par l' Institut d'Innovation en Politique , en collaboration avec la Capitale Européenne de la Démocratie . Le prix, décerné après un vote d'un jury composé de 1 086 personnes de 25 pays,…</t>
+  </si>
+  <si>
+    <t>jeu 18/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-programme-campus-rural-miteco-ete-recompense-comme-la-meilleure-initiative</t>
+  </si>
+  <si>
+    <t>2e édition des Prix d'entrepreneuriat féminin rural de la Communauté valencienne</t>
+  </si>
+  <si>
+    <t>Le Ministère régional de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche de la Communauté valencienne annonce la 2e édition des Prix d'Entreprenariat Féminin Rural de la Communauté valencienne. Ces prix visent à récompenser le rôle fondamental et la contribution des femmes qui développent des projets liés à l'agriculture, à l'élevage, à la sylviculture, à l'industrie agroalimentaire, à la…</t>
+  </si>
+  <si>
+    <t>mar 12/08/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/2e-edition-des-prix-dentrepreneuriat-feminin-rural-la-communaute-valencienne</t>
+  </si>
+  <si>
+    <t>Begoña García, secrétaire d'État à l'Agriculture et à l'Alimentation : « Le Réseau espagnol de développement rural nous aide à structurer et à promouvoir la vie de nos villages. »</t>
+  </si>
+  <si>
+    <t>La secrétaire d'État à l'Agriculture et à l'Alimentation, Begoña García , a souligné le rôle central du Réseau espagnol de développement rural (REDR) dans la promotion de l'activité économique et sociale dans les zones rurales. Lors de son discours à l'assemblée générale du réseau , la secrétaire d'État a défendu le programme Leader comme un « outil incontesté dans la région ».   qui promeut des…</t>
+  </si>
+  <si>
+    <t>mar 01/07/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/begona-garcia-secretaire-detat-lagriculture-et-lalimentation-le-reseau-espagnol</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS crée le Forum de l'Entrepreneuriat et du Coopérativisme pour promouvoir le développement rural durable.</t>
+  </si>
+  <si>
+    <t>EXPO SAGRIS, le Salon de l'Agriculture et de l'Élevage, qui tiendra sa première édition du 6 au 8 novembre 2025 à IFEMA MADRID , annonce le lancement du Forum Entrepreneuriat et Coopérativisme . Cet espace sera consacré à la mise en valeur du rôle du coopérativisme et de l'économie sociale comme moteurs d'un développement durable et équilibré en milieu rural. Le Forum accueillera des panels, des…</t>
+  </si>
+  <si>
+    <t>mar 24/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/expo-sagris-cree-le-forum-lentrepreneuriat-et-du-cooperativisme-pour-promouvoir-le</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a ouvert la période de candidature pour les stages de formation dans le cadre du programme Cultiva 2025.</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation a ouvert la période de candidature pour les jeunes intéressés par des stages de formation dans des fermes agricoles et d'élevage dans le cadre du programme Cultiva 2025 . Le catalogue des exploitations agricoles proposant des stages, avec des informations détaillées sur les caractéristiques de chacune, est publié sur le site web du…</t>
+  </si>
+  <si>
+    <t>ven 20/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-mapa-ouvert-la-periode-candidature</t>
+  </si>
+  <si>
+    <t>Journée d'ouverture réussie du groupe opérationnel SMARTFARMRANI</t>
+  </si>
+  <si>
+    <t>Le 18 décembre 2024, l'Hôtel El Milano Real, à Hoyos del Espino (Ávila), a accueilli la session inaugurale du Groupe Opérationnel SMARTFARMRANI (SFR) , axée sur l'avenir de l'élevage extensif en Espagne. Sous le thème « L’élevage de précision pour accroître la durabilité et la résilience des exploitations agricoles », l’événement a réuni des experts en nutrition, bien-être animal, durabilité et…</t>
+  </si>
+  <si>
+    <t>mer 18/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/journee-douverture-reussie-du-groupe-operationnel-smartfarmrani</t>
+  </si>
+  <si>
+    <t>Innovation et technologie : piliers de l’avenir de l’agriculture dans l’UE</t>
+  </si>
+  <si>
+    <t>La Commission européenne a publié son dernier rapport sur les perspectives agricoles de l’UE pour 2024-2035. Le« Rapport sur les perspectives agricoles de l’UE » (2024-2035) présenté par la Commission européenne offre un aperçu détaillé des perspectives du secteur agricole dans la région. Outre la grande quantité de données et de projections contenues dans le rapport, il convient de souligner…</t>
+  </si>
+  <si>
+    <t>mer 11/12/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/innovation-et-technologie-piliers-lavenir-lagriculture-dans-lue</t>
+  </si>
+  <si>
+    <t>ModernAKIS promeut la numérisation et la durabilité du secteur agroalimentaire en Espagne avec deux jours de réseautage entre professionnels.</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , dans le cadre du projet européen ModernAKIS , a lancé une communauté de pratiques (CoP) qui vise à moderniser le système de production agroalimentaire en Espagne dans le but de faciliter l'accès des agriculteurs à la connaissance, à l'innovation et à la numérisation . Les premières sessions de cette CoP ont eu lieu les 22 et…</t>
+  </si>
+  <si>
+    <t>mar 12/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/modernakis-promeut-la-numerisation-et-la-durabilite-du-secteur-agroalimentaire-espagne</t>
+  </si>
+  <si>
+    <t>Récompensé pour l'innovation dans l'activité agricole des femmes rurales</t>
+  </si>
+  <si>
+    <t>L’innovation dans l’activité agricole transforme non seulement les modèles de production, mais joue également un rôle crucial dans l’égalité des sexes, notamment dans les zones rurales. De la même manière, l’intégration croissante des femmes à des postes plus importants dans les zones rurales offre une nouvelle vision qui renforce l’intégration des innovations et des technologies. Le Ministère de…</t>
+  </si>
+  <si>
+    <t>lun 09/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/recompense-pour-linnovation-dans-lactivite-agricole-des-femmes-rurales</t>
+  </si>
+  <si>
+    <t>Présentation du rapport final du groupe de dialogue stratégique de l'UE sur l'avenir de l'agriculture</t>
+  </si>
+  <si>
+    <t>Annoncé par la présidente de la Commission européenne dans son discours sur l'état de l'Union du 13 septembre 2023 et lancé en janvier 2024 , le dialogue stratégique sur l'avenir de l'agriculture de l'UE a réuni 29 acteurs clés des secteurs des organisations agroalimentaires européennes, de la société civile , les communautés rurales et le monde universitaire pour parvenir à une compréhension…</t>
+  </si>
+  <si>
+    <t>mer 04/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/presentation-du-rapport-final-du-groupe-dialogue-strategique-lue-sur-lavenir</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour la 5e édition des Prix AFAMMER pour l'engagement en faveur de l'égalité</t>
+  </si>
+  <si>
+    <t>L'Association des Familles et des Femmes en Milieu Rural (AFAMMER) a annoncé la 5e édition des Prix d'Engagement pour l'Égalité dans le Développement Rural 2024. L'objectif de ces prix est de sensibiliser la société à l'importance de l'égalité des chances entre les hommes et les femmes pour un développement rural durable. Les prix récompensent les femmes, les hommes, les médias, les…</t>
+  </si>
+  <si>
+    <t>jeu 18/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/appel-candidatures-pour-la-5e-edition-des-prix-afammer-pour-lengagement-faveur</t>
+  </si>
+  <si>
+    <t>L'innovation technologique est au centre du discours de Luis Planas au Conseil des ministres de l'Agriculture et de la Pêche de l'UE.</t>
+  </si>
+  <si>
+    <t>Lors du Conseil des ministres de l'Agriculture et de la Pêche de l'UE qui s'est tenu le 15 juillet, le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas , a appelé l'Union européenne (UE) à maintenir son niveau d' ambition en matière d'innovation alimentaire , tant dans les processus de production que dans l'alimentation. Technologie et changement générationnel dans le…</t>
+  </si>
+  <si>
+    <t>lun 15/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/linnovation-technologique-est-au-centre-du-discours-luis-planas-au-conseil-des</t>
+  </si>
+  <si>
+    <t>Le conseil, la formation et l’assistance sont les piliers pour promouvoir le changement générationnel dans l’agriculture espagnole.</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas , a souligné hier, 4 juillet, lors de la Conférence sectorielle extraordinaire sur le changement générationnel, tenue à Pampelune, que le conseil spécifique aux jeunes avant, pendant et après le processus d'installation et d'innovation est un élément clé, entre autres, pour rendre le secteur attractif et rentable pour…</t>
+  </si>
+  <si>
+    <t>ven 05/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-conseil-la-formation-et-lassistance-sont-les-piliers-pour-promouvoir-le-changement</t>
+  </si>
+  <si>
+    <t>Nouveaux événements du réseau PAC 2024/25 de l'UE axés sur l'innovation et le partage des connaissances dans l'agriculture</t>
+  </si>
+  <si>
+    <t>De juillet 2024 à juin 2025, le réseau PAC de l'UE organisera 13 événements axés sur l'innovation, l'échange de connaissances et le PEI-AGRI. Afin de faire connaître cet appel et d’encourager la participation, une vidéo a été publiée sur YouTube. Les rencontres s’adressent aux agriculteurs, forestiers, chercheurs, conseillers agricoles, réseaux nationaux, pouvoirs publics, ONG, etc. Au total, les…</t>
+  </si>
+  <si>
+    <t>lun 01/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouveaux-evenements-du-reseau-pac-202425-lue-axes-sur-linnovation-et-le-partage-des</t>
+  </si>
+  <si>
+    <t>Le secteur agroalimentaire espagnol souhaite numériser et robotiser ses processus.</t>
+  </si>
+  <si>
+    <t>Le 12 juin, le pôle d'innovation La Vega Innova a accueilli la présentation de l'étude de l' Observatoire de la numérisation du secteur agroalimentaire « La transformation numérique du secteur agroalimentaire vue par ses professionnels » (accédez à l'étude complète ici ). L’objectif de cette étude est d’analyser les perceptions des personnes travaillant dans les secteurs de l’agriculture, de l’…</t>
+  </si>
+  <si>
+    <t>ven 14/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-secteur-agroalimentaire-espagnol-souhaite-numeriser-et-robotiser-ses-processus</t>
+  </si>
+  <si>
+    <t>Séjours à l'étranger et conférences scientifiques : l'appel à financement 2025 du Programme CRP de l'OCDE est ouvert</t>
+  </si>
+  <si>
+    <t>L'appel 2025 pour le Programme de recherche coopérative (CRP) de l'OCDE sur l'agriculture et les systèmes alimentaires durables a été récemment ouvert et permet de soumettre des propositions jusqu'au 10 septembre pour financer l'organisation de conférences scientifiques et de séjours scientifiques à l'étranger . L'OCDE propose deux types de financement : Courts séjours (6 à 26 semaines) dans des…</t>
+  </si>
+  <si>
+    <t>mer 05/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/sejours-letranger-et-conferences-scientifiques-lappel-financement-2025-du-programme</t>
+  </si>
+  <si>
+    <t>CaixaBank présente Tierra de Oportunidades 2024 pour établir la population et créer des emplois dans le monde rural</t>
+  </si>
+  <si>
+    <t>Au cours des mois de mai et juin, le lancement de l'appel pour le programme Tierra de Oportunidades 2024 est prévu en collaboration avec les groupes de développement rural de chaque zone géographique, qui apporteront un soutien local à l'initiative. L'appel s'adresse aux entrepreneurs dont l'activité s'exerce dans une commune de moins de 5 000 habitants, même si dans certaines régions seront…</t>
+  </si>
+  <si>
+    <t>ven 19/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/caixabank-presente-tierra-oportunidades-2024-pour-etablir-la-population-et-creer-des</t>
+  </si>
+  <si>
+    <t>Accord sur la répartition de plus de 207 millions d'euros entre les communautés autonomes pour le développement rural, l'agriculture et l'élevage</t>
+  </si>
+  <si>
+    <t>Le Conseil des ministres du 16 avril a autorisé la répartition territoriale entre les communautés autonomes de huit crédits pour un montant total de 207,87 millions d'euros pour financer les interventions de développement rural envisagées dans le Plan stratégique national de la politique agraire commune (PAC) et différents. actions en matière de compétitivité et de qualité de la production…</t>
+  </si>
+  <si>
+    <t>mar 16/04/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/accord-sur-la-repartition-plus-207-millions-deuros-entre-les-communautes-autonomes</t>
+  </si>
+  <si>
+    <t>Appel à parcours entrepreneuriat et conseil en économie sociale 2024-2026</t>
+  </si>
+  <si>
+    <t>La Confédération espagnole des entreprises de l'économie sociale ( CEPES ), cofinancée par le FSE+ , lance un nouvel appel à aide aux entités de l'économie sociale pour développer des projets d'entrepreneuriat collectif basés sur la technologie ou dans des secteurs émergents et dans les zones rurales . La date limite de dépôt des candidatures reste ouverte jusqu’au 19 avril 2024. Types de projets…</t>
+  </si>
+  <si>
+    <t>lun 11/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/appel-parcours-entrepreneuriat-et-conseil-economie-sociale-2024-2026</t>
+  </si>
+  <si>
+    <t>XV édition des « Prix d'excellence pour l'innovation pour les femmes rurales »</t>
+  </si>
+  <si>
+    <t>Dans le but de distinguer les projets innovants développés par les femmes des zones rurales et les actions qui reconnaissent leur rôle fondamental sur le territoire, le Ministère de l'Agriculture, de la Pêche et de l'Alimentation convoque la XVe édition des « Prix d'excellence pour l'innovation des femmes rurales ». Ces prix sont annoncés en 4 catégories , (1) Excellence pour l'innovation dans l'…</t>
+  </si>
+  <si>
+    <t>ven 08/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/xv-edition-des-prix-dexcellence-pour-linnovation-pour-les-femmes-rurales</t>
+  </si>
+  <si>
+    <t>2a. Appel à projets INTERREG SUDOE</t>
+  </si>
+  <si>
+    <t>Le deuxième appel à projets Sudoe est ouvert jusqu'au 31 mai 2024 à toutes les entités et entreprises publiques, privées ou à but non lucratif. Doté d'un budget de 53,7 millions. € , les projets approuvés par le Programme portent sur cinq axes prioritaires : Recherche et innovation ; compétitivité des PME, Économie bas carbone, Lutte contre le changement climatique et Environnement et efficacité…</t>
+  </si>
+  <si>
+    <t>lun 26/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/2a-appel-projets-interreg-sudoe</t>
+  </si>
+  <si>
+    <t>Plan de formation continue 2024 des personnels techniques en Milieu Rural</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation a publié sur son site Internet le plan de formation continue 2024 du personnel technique du Milieu Rural , dans le but de promouvoir la formation agroalimentaire comme outil clé du développement du monde rural. Dans le Plan, un total de 52 activités de formation ont été organisées dans lesquelles sont abordés divers sujets d'une…</t>
+  </si>
+  <si>
+    <t>ven 23/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/plan-formation-continue-2024-des-personnels-techniques-milieu-rural</t>
+  </si>
+  <si>
+    <t>Luis Planas présente un ensemble de mesures « solides et travaillées » qui répondent aux préoccupations des agriculteurs et des éleveurs</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas, a présenté aux organisations professionnelles agricoles un ensemble de mesures , « solides et travaillées », pour répondre aux préoccupations des agriculteurs et des éleveurs (simplification, éco-régimes, cahier d'exploitation numérique, entre autres). autres) Il s'agit de 18 mesures articulées en sept blocs : renforcer…</t>
+  </si>
+  <si>
+    <t>jeu 15/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-presente-ensemble-mesures-solides-et-travaillees-qui-repondent-aux</t>
+  </si>
+  <si>
+    <t>Boîte à outils rurale : Guide de financement virtuel pour les zones rurales</t>
+  </si>
+  <si>
+    <t>Le « Kit Rural » ou « Rural Toolkit » est une plateforme numérique servant de guide qui centralise les différents types de financements que l'Union européenne met à la disposition des zones rurales des pays communautaires. Son objectif est d'aider les particuliers, les collectivités locales, les institutions. et les entreprises à identifier et à tirer parti des fonds, programmes et autres…</t>
+  </si>
+  <si>
+    <t>mer 14/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/boite-outils-rurale-guide-financement-virtuel-pour-les-zones-rurales</t>
+  </si>
+  <si>
+    <t>Le Conseil européen approuve les conclusions sur la stratégie « Vision à long terme pour les zones rurales » de l'Union européenne</t>
+  </si>
+  <si>
+    <t>Davantage de coup de pouce aux zones rurales Le Conseil appelle la Commission européenne à transformer cette vision en une stratégie rurale de l'Union européenne (UE) À cette fin, il appelle à l'aide dans la transition numérique, le développement des infrastructures, la création d'un instrument de contrôle qui évalue le financement de l'UE en faveur des zones rurales, de nouvelles politiques pour…</t>
+  </si>
+  <si>
+    <t>lun 27/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-conseil-europeen-approuve-les-conclusions-sur-la-strategie-vision-long-terme-pour</t>
+  </si>
+  <si>
+    <t>La convention « Nous grandissons ensemble » présente des réussites d'entrepreneuriat féminin en milieu rural</t>
+  </si>
+  <si>
+    <t>Davantage de coup de pouce aux zones rurales La réunion d'État des femmes rurales « We Grow Together-Rural Mentor Project » a présenté des expériences d'entrepreneuriat réussies menées par des femmes rurales afin d'encourager la revitalisation des zones rurales. Lors de la convention, un documentaire a été présenté avec quatre histoires de réussite de femmes dans les domaines de l'élevage, de l'…</t>
+  </si>
+  <si>
+    <t>mer 22/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-convention-nous-grandissons-ensemble-presente-des-reussites-dentrepreneuriat</t>
+  </si>
+  <si>
+    <t>Subventions aux programmes de formation multirégionaux pour les professionnels des zones rurales, 2023</t>
+  </si>
+  <si>
+    <t>Arrêté par lequel des subventions sont demandées pour les programmes de formation multirégionaux destinés aux professionnels des zones rurales pour l'année 2023 Les bénéficiaires seront les entités prévues à l'article 2.1 des bases réglementaires de ces subventions du décret royal 347/2019 du 17 mai, qui établit les bases réglementaires pour l'octroi de subventions pour les programmes de…</t>
+  </si>
+  <si>
+    <t>mer 14/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/subventions-aux-programmes-formation-multiregionaux-pour-les-professionnels-des-zones</t>
+  </si>
+  <si>
+    <t>Prix d'inspiration agraire et rurale, ARIA 2023</t>
+  </si>
+  <si>
+    <t>Le réseau européen CAP ( UE CAP Network ) annonce les « Prix d'inspiration agraire et rurale, ARIA 2023 » qui récompensent les meilleurs projets et bonnes pratiques développés dans le cadre de la PAC qui montrent l'apprentissage tout au long de la vie et forment les personnes à soutenir l'innovation et la compétitivité . Les objectifs d'ARIA'23 sont Accroître la visibilité du développement…</t>
+  </si>
+  <si>
+    <t>lun 12/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/prix-dinspiration-agraire-et-rurale-aria-2023</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation lance un programme de mentorat pour les femmes entrepreneures en milieu rural</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA), en collaboration avec Caixabank, a lancé le programme Crecemos Juntas - projet de mentors ruraux, pour le développement professionnel des femmes entrepreneurs dans les zones rurales. Ce programme a, entre autres objectifs, de systématiser la transmission des connaissances et des expériences accumulées par les entrepreneurs…</t>
+  </si>
+  <si>
+    <t>mer 26/04/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-lance-programme-mentorat-pour-les</t>
+  </si>
+  <si>
+    <t>Le Réseau Rural National présente les projets existants dans les territoires dans une perspective de genre et de conciliation</t>
+  </si>
+  <si>
+    <t>Le Réseau Rural National présente les projets existants dans les territoires dans une perspective de genre et de conciliation asimon mer, 11/02/2022 - 08:00 Le Réseau Rural National (RRN) organise la conférence « Échange d'expériences LEADER : les femmes rurales dans les domaines de la conciliation, de la co-responsabilité, de la perspective de genre, de l'économie sociale et de la durabilité »…</t>
+  </si>
+  <si>
+    <t>mer 02/11/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-reseau-rural-national-presente-les-projets-existants-dans-les-territoires-dans-une</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation organise la cinquième édition de la Série Nationale du Cinéma et des Femmes Rurales</t>
+  </si>
+  <si>
+    <t>10 octobre 2022 L'exposition atteindra 70 sites répartis dans les 17 communautés autonomes et pourra être suivie en ligne dans 8 pays d'Amérique centrale. Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation organise la cinquième édition du Cycle National du Cinéma et de la Femme Rurale, qui se tiendra entre le 11 octobre et le 24 novembre, et atteindra 70 sites sur tout le territoire…</t>
+  </si>
+  <si>
+    <t>lun 10/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-organise-la-cinquieme-edition-la</t>
+  </si>
+  <si>
+    <t>La V édition du cycle national « Cinéma et femmes rurales » amène le cinéma dans 70 villages ruraux d'Espagne</t>
+  </si>
+  <si>
+    <t>La V édition du cycle national « Cinéma et femmes rurales » amène le cinéma dans 70 villages ruraux d'Espagne asimon ven, 07/10/2022 - 10:13 Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation organise la cinquième édition de la Série Nationale du Cinéma et des Femmes Rurales Cette année, il a lieu entre le 11 octobre et le 24 novembre L'exposition emmènera le cinéma dans 70 lieux…</t>
+  </si>
+  <si>
+    <t>ven 07/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-v-edition-du-cycle-national-cinema-et-femmes-rurales-amene-le-cinema-dans-70</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation sélectionne les lauréats des « Prix d'excellence pour l'innovation pour les femmes rurales »</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation sélectionne les lauréats des « Prix d'excellence pour l'innovation pour les femmes rurales » asimon Fri, 07/10/2022 - 06:58 Les XIII Prix d'Excellence pour l'Innovation pour les Femmes Rurales récompensent 13 initiatives différentes pour donner de la visibilité au travail des femmes rurales Le soutien est accordé pour montrer la…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-selectionne-les-laureats-des-prix</t>
+  </si>
+  <si>
+    <t>Le Réseau Rural National promeut le leadership rural féminin à travers un cycle de rencontres en face-à-face dans toute l'Espagne</t>
+  </si>
+  <si>
+    <t>Le Réseau Rural National promeut le leadership rural féminin à travers un cycle de rencontres en face-à-face dans toute l'Espagne asimon mer, 28/09/2022 - 08:25 Au total, 10 rencontres régionales auront lieu en octobre 2022 sous le titre « La valorisation des femmes dans le secteur agroalimentaire » L'objectif est de promouvoir l'entrepreneuriat et le leadership, ainsi que la création de réseaux…</t>
+  </si>
+  <si>
+    <t>mer 28/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-reseau-rural-national-promeut-le-leadership-rural-feminin-travers-cycle-rencontres</t>
+  </si>
+  <si>
+    <t>Quatre pays européens signent un manifeste en faveur de l'élevage extensif</t>
+  </si>
+  <si>
+    <t>Quatre pays européens signent un manifeste en faveur de l'élevage extensif asimon lundi, 26/09/2022 - 08:34 Le programme LIFE de l'Union européenne promeut le manifeste "Plus d'élevage extensif, plus de biodiversité pour l'Europe" L'Espagne fait partie des pays adhérents Le manifeste propose dix mesures de soutien pour que ce système de production continue à apporter des bénéfices non seulement à…</t>
+  </si>
+  <si>
+    <t>lun 26/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/quatre-pays-europeens-signent-manifeste-faveur-lelevage-extensif</t>
+  </si>
+  <si>
+    <t>L'Académie européenne du leadership crée la « Académie des femmes pour l'innovation rurale »</t>
+  </si>
+  <si>
+    <t>L'Académie européenne du leadership crée la « Académie des femmes pour l'innovation rurale » asimon lundi, 19/09/2022 - 12:54 Le programme accueillera 15 femmes de différentes zones rurales européennes pour acquérir les compétences et les outils nécessaires qui leur permettront de démarrer des entreprises numériques depuis leur propre ville. L'inauguration aura lieu à Candeleda (Castilla y León)…</t>
+  </si>
+  <si>
+    <t>lun 19/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lacademie-europeenne-du-leadership-cree-la-academie-des-femmes-pour-linnovation-rurale</t>
+  </si>
+  <si>
+    <t>On commence par des dégustations sensorielles de produits locaux avec le projet Welcome Home</t>
+  </si>
+  <si>
+    <t>28 juillet 2022 Une dégustation avec les cinq sens offre la possibilité de découvrir bien plus dans un aliment que le simple plaisir de le manger. Connaître son histoire, ses caractéristiques organoleptiques et d'autres détails fait de manger une expérience agréable, intéressante et captivante. A tel point qu'avec le projet «Bienvenue chez vous. Rapprocher les produits locaux", nous avons offert…</t>
+  </si>
+  <si>
+    <t>jeu 28/07/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/commence-par-des-degustations-sensorielles-produits-locaux-avec-le-projet-welcome-home</t>
+  </si>
+  <si>
     <t>Le conseil agricole se consolide en tant que pilier stratégique d'AKIS en Espagne et en Europe.</t>
   </si>
   <si>
     <t>La conférence « Le conseil agricole au cœur de l’AKIS en Espagne et en Europe » , organisée par la Plateforme des conseillers AKIS en collaboration avec le ministère de l’Agriculture, de la Pêche et de l’Alimentation (MAPA), a réuni des experts nationaux et internationaux le 28 avril à La Vega Innova pour analyser le rôle clé du conseil dans la transformation du secteur agroalimentaire. La…</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 23:39</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/le-conseil-agricole-se-consolide-tant-que-pilier-strategique-dakis-espagne-et-europe</t>
   </si>
   <si>
-    <t>Nouvel appel à projets pour 2026 destiné à financer les échanges de connaissances dans le secteur agroalimentaire et forestier, pour un montant de près de 10 millions d'euros.</t>
-[...526 lines deleted...]
-  <si>
     <t>Appel à candidatures pour de nouveaux groupes thématiques du réseau PAC de l'UE</t>
   </si>
   <si>
     <t>Les candidatures peuvent être soumises jusqu'au 9 juillet pour participer en tant qu'expert aux nouveaux groupes de discussion thématiques axés sur la santé des forêts, la chaîne de valeur de la laine et l'énergie dans les exploitations agricoles. Les agriculteurs, forestiers, consultants , scientifiques et autres innovateurs possédant des connaissances et une expérience spécifiques sur les…</t>
   </si>
   <si>
-    <t>ven 13/06/2025 - 12:19</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/appel-candidatures-pour-nouveaux-groupes-thematiques-du-reseau-pac-lue</t>
   </si>
   <si>
-    <t>Journée d'ouverture réussie du groupe opérationnel SMARTFARMRANI</t>
-[...154 lines deleted...]
-  <si>
     <t>CAMPUS RURAL</t>
   </si>
   <si>
     <t>Le Programme Campus Rural est une initiative développée par le Min. pour la Transition Écologique et le Défi Démographique (MITERD), en collaboration avec le Min. des universités publiques espagnoles, qui permet aux étudiants universitaires d'effectuer des stages dans des municipalités situées dans des zones rurales confrontées à des problèmes de dépeuplement. Grâce au Géoportail , dans la couche…</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 07:52</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/campus-rural</t>
   </si>
   <si>
-    <t>2a. Appel à projets INTERREG SUDOE</t>
-[...70 lines deleted...]
-  <si>
     <t>REDigitalEX: formation aux compétences numériques pour la population rurale d'Estrémadure</t>
   </si>
   <si>
     <t>REDigitalEX est un projet de formation visant à acquérir des compétences numériques de base auprès de la population rurale d'Estrémadure, géré par le Réseau de Développement Rural d'Estrémadure ( REDEX ) qui s'inscrit dans le cadre du Plan National de Compétences Numériques (PNCD) inclus dans le Plan de Relance, Transformation et Résilience . financé par l'Union européenne Next Generation EU ,…</t>
   </si>
   <si>
-    <t>lun 04/12/2023 - 12:22</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/redigitalex-formation-aux-competences-numeriques-pour-la-population-rurale</t>
   </si>
   <si>
-    <t>Le Conseil européen approuve les conclusions sur la stratégie « Vision à long terme pour les zones rurales » de l'Union européenne</t>
-[...19 lines deleted...]
-  <si>
     <t>Le VIe Congrès « Culture et Ruralités » approfondit l'importance de la culture pour l'identité des peuples</t>
   </si>
   <si>
     <t>Davantage de coup de pouce aux zones rurales  La sixième édition du Forum Culture et Ruralités a eu lieu à Cuenca du 4 au 7 juillet Sous le titre de « Continuités-Discontinuités. Arts, création et ruralités contemporaines en Europe », le forum a analysé l'influence des traditions rurales sur l'art contemporain Cette édition a coïncidé avec le début de la présidence espagnole du Conseil de l'…</t>
   </si>
   <si>
-    <t>lun 17/07/2023 - 15:05</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/le-vie-congres-culture-et-ruralites-approfondit-limportance-la-culture-pour-lidentite</t>
-  </si>
-[...118 lines deleted...]
-    <t>https://akisplataforma.es/fr/informations/commence-par-des-degustations-sensorielles-produits-locaux-avec-le-projet-welcome-home</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1331,54 +1334,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D82"/>
+  <dimension ref="A1:D84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D82"/>
+      <selection activeCell="A1" sqref="A1:D84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="264.078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1549,992 +1552,1010 @@
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="1" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="1" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="1" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="1" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="1" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="1" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="1" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="1" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="1" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="1" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="1" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="1" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="C80" s="1"/>
       <c r="D80" s="1" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="C81" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B83" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="C83" s="1"/>
+      <c r="D83" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="C82" s="1" t="s">
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="B84" s="1" t="s">
         <v>322</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1" t="s">
+        <v>323</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>