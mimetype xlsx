--- v0 (2026-06-09)
+++ v1 (2026-10-21)
@@ -12,464 +12,494 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation publie un rapport sur les besoins de conseil des jeunes et des nouveaux entrants dans le secteur agricole.</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation publie un rapport sur les besoins de conseil des jeunes et des nouveaux entrants dans le secteur agricole. Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a récemment publié sur son site web le rapport sur les besoins de conseil des jeunes et des nouveaux entrants dans le secteur agricole, préparé par des…</t>
+  </si>
+  <si>
+    <t>mar 22/09/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-publie-rapport-sur-les-besoins</t>
+  </si>
+  <si>
+    <t>40 ans de présence de l'Espagne dans la PAC : quatre décennies à cultiver l'avenir de la campagne espagnole</t>
+  </si>
+  <si>
+    <t>La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables, innovants et compétitifs. La politique agricole commune a soutenu la modernisation du secteur agroalimentaire, le développement des zones rurales et l'évolution vers une agriculture et un élevage plus durables,…</t>
+  </si>
+  <si>
+    <t>mar 07/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/40-ans-presence-lespagne-dans-la-pac-quatre-decennies-cultiver-lavenir-la-campagne</t>
+  </si>
+  <si>
+    <t>La deuxième édition du prix Agraria pour les mémoires de master en génie agricole a été annoncée.</t>
+  </si>
+  <si>
+    <t>La Foire de Valladolid et le Conseil général des collèges officiels d'ingénieurs agricoles annoncent la deuxième édition du prix Agraria, une récompense qui distinguera les meilleurs mémoires de master en génie agricole soutenus dans les universités espagnoles. La Foire de Valladolid et le Conseil général des collèges officiels d'ingénieurs agricoles (CGCOIA) ont annoncé la deuxième édition du…</t>
+  </si>
+  <si>
+    <t>lun 25/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/la-deuxieme-edition-du-prix-agraria-pour-les-memoires-master-genie-agricole-ete</t>
+  </si>
+  <si>
     <t>SECUESVAC se concentre sur les besoins essentiels pour assurer le renouvellement générationnel de l'élevage bovin.</t>
   </si>
   <si>
     <t>Les femmes continuent de se heurter à des obstacles en matière de propriété et de financement. L'accent a été mis sur l'innovation pour améliorer l'équilibre entre vie professionnelle et vie personnelle et l'efficacité économique. Le groupe opérationnel SECUESVAC a pour objectif de placer les professionnels à l'avant-garde de la gestion environnementale. Le groupe opérationnel SECUESVAC a…</t>
   </si>
   <si>
-    <t>mar 17/03/2026 - 18:51</t>
+    <t>mar 17/03/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/secuesvac-se-concentre-sur-les-besoins-essentiels-pour-assurer-le-renouvellement</t>
   </si>
   <si>
+    <t>Un nouvel appel à candidatures pour le « Défi numérique rural » est désormais ouvert, offrant une formation gratuite pour promouvoir l'inclusion numérique dans les zones rurales.</t>
+  </si>
+  <si>
+    <t>La Fondation UNED a ouvert une nouvelle période d'inscription pour le programme Rural Digital Challenge – « Inclusion numérique en milieu rural : un progrès social », un programme de formation numérique gratuit destiné aux habitants des zones rurales et des communautés peu peuplées. Le 6e appel à candidatures sera ouvert du 9 au 27 mars 2026 . Ce projet est subventionné par l’Union européenne –…</t>
+  </si>
+  <si>
+    <t>mar 17/02/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/nouvel-appel-candidatures-pour-le-defi-numerique-rural-est-desormais-ouvert-offrant</t>
+  </si>
+  <si>
     <t>CNTA lance la sixième édition de Food (Tech)² Challengers et ouvre les candidatures jusqu'au 13 mars.</t>
   </si>
   <si>
     <t>Le Centre national pour la technologie et la sécurité alimentaires (CNTA) a ouvert la période de candidature pour participer à la 6e édition de Food (Tech)² Challengers , un programme de promotion technologique financé par le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) et visant à accélérer le développement et la compétitivité des startups espagnoles de la foodtech , en…</t>
   </si>
   <si>
-    <t>ven 20/02/2026 - 11:11</t>
+    <t>jeu 12/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/cnta-lance-la-sixieme-edition-food-tech2-challengers-et-ouvre-les-candidatures-jusquau</t>
   </si>
   <si>
-    <t>Un nouvel appel à candidatures pour le « Défi numérique rural » est désormais ouvert, offrant une formation gratuite pour promouvoir l'inclusion numérique dans les zones rurales.</t>
-[...10 lines deleted...]
-  <si>
     <t>Cajamar Innova Agrotech lance un nouvel appel à projets technologiques pour accélérer le développement de solutions innovantes dans le secteur agroalimentaire.</t>
   </si>
   <si>
     <t>Cajamar Innova Agrotech a lancé une nouvelle édition de ses Défis Technologiques , un appel à candidatures destiné aux startups, aux entreprises technologiques, aux groupes de recherche et aux équipes innovantes qui souhaitent développer des outils et des applications visant à répondre aux besoins réels du secteur agroalimentaire . Cette initiative s'inscrit dans le cadre du projet Andalucía…</t>
   </si>
   <si>
-    <t>mer 11/02/2026 - 12:07</t>
+    <t>mer 11/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/cajamar-innova-agrotech-lance-nouvel-appel-projets-technologiques-pour-accelerer-le</t>
   </si>
   <si>
     <t>L'importance de l'élevage bovin pour la santé, débattue lors d'une nouvelle session du campus de Provacuno</t>
   </si>
   <si>
     <t>Durant la journée, Juan Pascual, vétérinaire, communicateur scientifique et vice-président d'AnimalhealthEurope, a abordé d'un point de vue scientifique et technique le rôle des bovins dans le développement durable, la nutrition et la santé humaine. Le campus de Provacuno s'impose comme une ressource de premier plan pour les étudiants universitaires intéressés par l'élevage bovin. Sa dernière…</t>
   </si>
   <si>
-    <t>ven 23/01/2026 - 12:59</t>
+    <t>ven 23/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/limportance-lelevage-bovin-pour-la-sante-debattue-lors-dune-nouvelle-session-du-campus</t>
   </si>
   <si>
     <t>L’organisme de coordination espagnol AKIS approuve sa feuille de route pour 2026 et renforce l’alignement entre la science, l’innovation et le secteur agroalimentaire.</t>
   </si>
   <si>
     <t>Le 17 décembre 2025 , la deuxième réunion plénière de l’Organe de coordination du Système de connaissances et d’innovation en agriculture (SCIA-AKIS) s’est tenue au siège du ministère de l’Agriculture, de la Pêche et de l’Alimentation à Madrid. Cette session, qui s’est déroulée en présentiel, était coprésidée par la secrétaire d’État à l’Agriculture et à l’Alimentation, Begoña García Bernal , et…</t>
   </si>
   <si>
-    <t>mar 13/01/2026 - 23:18</t>
+    <t>lun 12/01/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/lorganisme-coordination-espagnol-akis-approuve-sa-feuille-route-pour-2026-et-renforce</t>
   </si>
   <si>
     <t>EXPO SAGRIS 2025 : Plus de 100 activités pour relier la campagne à la ville et mettre en valeur l’innovation, le talent et la durabilité du secteur agroalimentaire</t>
   </si>
   <si>
     <t>Du 6 au 8 novembre 2025 , le Pavillon 4 d'IFEMA MADRID deviendra le grand point de rencontre du monde agricole avec la célébration de la première édition d'EXPO SAGRIS, le Salon de l'agriculture et de l'élevage , organisé par IFEMA MADRID en collaboration avec ALAS (Alliance pour une agriculture durable) en tant qu'association promotrice. Sous le slogan « La campagne s'invite en ville », EXPO…</t>
   </si>
   <si>
-    <t>mar 04/11/2025 - 13:36</t>
+    <t>lun 03/11/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/expo-sagris-2025-plus-100-activites-pour-relier-la-campagne-la-ville-et-mettre-valeur</t>
   </si>
   <si>
     <t>Le ministère de l'Agriculture, de l'Élevage et de la Pêche (MAPA) participe à EXPO SAGRIS avec la 2e réunion nationale du programme CULTIVA</t>
   </si>
   <si>
     <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) organise la 2e réunion nationale du programme CULTIVA , qui se tiendra le 6 novembre 2025 dans le hall 4 d'IFEMA Madrid , dans le cadre de la première édition d'EXPO SAGRIS, le salon de l'agriculture et de l'élevage , qui se déroulera du 6 au 8 novembre. Cet événement témoigne du soutien et de la participation du MAPA à ce…</t>
   </si>
   <si>
-    <t>mar 04/11/2025 - 13:03</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-lelevage-et-la-peche-mapa-participe-expo-sagris-avec-la-2e</t>
   </si>
   <si>
     <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation réaffirme son engagement en faveur du renouvellement générationnel lors du Forum mondial de l'agriculture 2025.</t>
   </si>
   <si>
     <t>Le ministère de l’Agriculture, de la Pêche et de l’Alimentation a réaffirmé son engagement en faveur du changement générationnel lors de la nouvelle édition du Forum mondial de l’agriculture 2025 , organisé par l’ Organisation de coopération et de développement économiques (OCDE) à son siège à Paris. C’est ce qu’a indiqué la directrice générale du Développement rural, de l’Innovation et de la…</t>
   </si>
   <si>
-    <t>mar 28/10/2025 - 16:45</t>
+    <t>mar 28/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-reaffirme-son-engagement-faveur-du</t>
   </si>
   <si>
     <t>SPÉCIAL EXPOAGRITECH 2025, À MÁLAGA</t>
   </si>
   <si>
     <t>Sur Akisplataforma.es, nous vous proposons une sélection des présentations les plus intéressantes et des innovations les plus marquantes du vaste catalogue proposé par son programme ExpoAgriTech 2025. Cet événement combine exposition commerciale, démonstrations et connaissances techniques à travers le Congrès AgriTech 4.0 , qui abordera les grands défis du secteur à travers six forums verticaux (…</t>
   </si>
   <si>
-    <t>jeu 23/10/2025 - 16:40</t>
+    <t>jeu 23/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/special-expoagritech-2025-malaga</t>
   </si>
   <si>
     <t>MAPA soutient l'innovation pour la durabilité dans le secteur agroalimentaire avec une participation intense à ExpoAgriTech 2025.</t>
   </si>
   <si>
     <t>Du 28 au 30 octobre, Malaga deviendra l’épicentre de l’innovation agricole avec la célébration d’ExpoAgriTech 2025 – « La Foire Agricole 4.0 » , un événement qui réunira plus de 8 000 professionnels du secteur autour des dernières tendances technologiques qui transforment l’agriculture vers un modèle plus numérique, durable et compétitif . Le ministère de l'Agriculture, de la Pêche et de l'…</t>
   </si>
   <si>
-    <t>jeu 23/10/2025 - 13:38</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/mapa-soutient-linnovation-pour-la-durabilite-dans-le-secteur-agroalimentaire-avec-une</t>
   </si>
   <si>
     <t>Journée internationale des femmes rurales : Innovation, technologie et talents féminins pour transformer les campagnes</t>
   </si>
   <si>
     <t>Chaque 15 octobre , la Journée internationale des femmes rurales nous rappelle le rôle essentiel des femmes dans la durabilité, l'économie et l'innovation des zones rurales. En Espagne, de plus en plus de femmes dirigent ou participent activement à des projets qui favorisent la numérisation et la modernisation du secteur agroalimentaire , ouvrant ainsi de nouvelles perspectives d'emploi et…</t>
   </si>
   <si>
-    <t>mer 15/10/2025 - 18:37</t>
+    <t>mer 15/10/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/journee-internationale-des-femmes-rurales-innovation-technologie-et-talents-feminins</t>
   </si>
   <si>
     <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) a ouvert la période de candidature pour les stages de formation dans le cadre du programme Cultiva 2025.</t>
   </si>
   <si>
     <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation a ouvert la période de candidature pour les jeunes intéressés par des stages de formation dans des fermes agricoles et d'élevage dans le cadre du programme Cultiva 2025 . Le catalogue des exploitations agricoles proposant des stages, avec des informations détaillées sur les caractéristiques de chacune, est publié sur le site web du…</t>
   </si>
   <si>
-    <t>mar 24/06/2025 - 15:39</t>
+    <t>ven 20/06/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-mapa-ouvert-la-periode-candidature</t>
   </si>
   <si>
+    <t>Le Campus Rural offre des stages à 750 étudiants universitaires dans les communes rurales cet été</t>
+  </si>
+  <si>
+    <t>Le programme Campus Rural lance sa quatrième édition cet été, offrant jusqu'à 750 stages en milieu rural à des étudiants de licence et de master de 44 universités espagnoles. Cette initiative, promue par le MITECO (ministère de l'Économie et de la Technologie) en collaboration avec d'autres organisations, permet aux étudiants d'effectuer des stages dans des coopératives, des entreprises, des…</t>
+  </si>
+  <si>
+    <t>mer 28/05/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-campus-rural-offre-des-stages-750-etudiants-universitaires-dans-les-communes</t>
+  </si>
+  <si>
     <t>5e réunion du groupe de travail consultatif de l'organe de coordination SCIA-AKIS</t>
   </si>
   <si>
     <t>La 5ème réunion du Groupe de travail consultatif de l'Organe de coordination SCIA-AKIS s'est tenue le 27 mai. Environ 50 personnes, représentant les administrations publiques nationales et régionales, les organisations du secteur agricole, les centres de recherche, les universités et d'autres acteurs de la chaîne agroalimentaire, ont participé à l'analyse des différents domaines clés de progrès…</t>
   </si>
   <si>
-    <t>ven 06/06/2025 - 14:15</t>
+    <t>mar 27/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/informations/5e-reunion-du-groupe-travail-consultatif-lorgane-coordination-scia-akis</t>
   </si>
   <si>
-    <t>Le Campus Rural offre des stages à 750 étudiants universitaires dans les communes rurales cet été</t>
-[...8 lines deleted...]
-    <t>https://akisplataforma.es/fr/informations/le-campus-rural-offre-des-stages-750-etudiants-universitaires-dans-les-communes</t>
+    <t>Continent. Guide pour débuter dans le secteur agricole.</t>
+  </si>
+  <si>
+    <t>Le ministère de l'Agriculture, de la Pêche et de l'Alimentation a lancé « Tierra Firme - Guide pour démarrer dans le secteur agricole », un document conçu pour guider ceux qui souhaitent poursuivre une carrière dans l'agriculture et l'élevage. Ce guide vise non seulement à guider les nouveaux entrepreneurs dans la création et le développement de leurs projets, mais aussi à attirer ceux qui…</t>
+  </si>
+  <si>
+    <t>lun 13/01/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/continent-guide-pour-debuter-dans-le-secteur-agricole</t>
+  </si>
+  <si>
+    <t>L'ASAJA propose des conseils aux entrepreneurs ruraux avec le service AgroEmprende</t>
+  </si>
+  <si>
+    <t>ASAJA a lancé AgroEmprende , un service conçu pour offrir un soutien technique et des conseils complets à ceux qui souhaitent débuter une carrière dans le secteur agricole. Ce programme vise à promouvoir l’auto-emploi, à moderniser les zones rurales et à favoriser la numérisation, la durabilité et le changement générationnel dans le secteur agricole . Que comprend AgroEmprende ? Le programme se…</t>
+  </si>
+  <si>
+    <t>mer 27/11/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/lasaja-propose-des-conseils-aux-entrepreneurs-ruraux-avec-le-service-agroemprende</t>
+  </si>
+  <si>
+    <t>Le Gouvernement de Castilla y León signe un accord pour que les étudiants en formation professionnelle puissent se former avec des tracteurs de dernière technologie</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de l'Élevage et du Développement Rural de Castilla y León a signé un accord avec les principales marques de tracteurs agricoles de la région dans le but que les étudiants des cycles de formation dans le secteur agricole reçoivent une formation pratique avec des machines équipées des technologies les plus avancées. . Cette mesure vise à promouvoir la modernisation et…</t>
+  </si>
+  <si>
+    <t>ven 27/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-gouvernement-castilla-y-leon-signe-accord-pour-que-les-etudiants-formation</t>
+  </si>
+  <si>
+    <t>Récompensé pour l'innovation dans l'activité agricole des femmes rurales</t>
+  </si>
+  <si>
+    <t>L’innovation dans l’activité agricole transforme non seulement les modèles de production, mais joue également un rôle crucial dans l’égalité des sexes, notamment dans les zones rurales. De la même manière, l’intégration croissante des femmes à des postes plus importants dans les zones rurales offre une nouvelle vision qui renforce l’intégration des innovations et des technologies. Le Ministère de…</t>
+  </si>
+  <si>
+    <t>lun 09/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/recompense-pour-linnovation-dans-lactivite-agricole-des-femmes-rurales</t>
+  </si>
+  <si>
+    <t>Aide aux prestataires de conseils dans le cadre du Plan stratégique CAP 2023-2027 en Castille-La Manche</t>
+  </si>
+  <si>
+    <t>Le 19 août, l'Ordonnance 135/2024 du 8 août a été publiée au Journal Officiel de Castilla-La Mancha, qui établit les bases réglementaires pour l'octroi d'aides aux prestataires de services de conseil agricole dans le cadre du Plan Stratégique de la Communauté Agraire. Politique (PAC) 2023-2027 . Objectif de l'Ordre Cet arrêté vise à réglementer les subventions destinées aux prestataires de…</t>
+  </si>
+  <si>
+    <t>lun 19/08/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/aide-aux-prestataires-conseils-dans-le-cadre-du-plan-strategique-cap-2023-2027</t>
+  </si>
+  <si>
+    <t>L'innovation technologique est au centre du discours de Luis Planas au Conseil des ministres de l'Agriculture et de la Pêche de l'UE.</t>
+  </si>
+  <si>
+    <t>Lors du Conseil des ministres de l'Agriculture et de la Pêche de l'UE qui s'est tenu le 15 juillet, le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas , a appelé l'Union européenne (UE) à maintenir son niveau d' ambition en matière d'innovation alimentaire , tant dans les processus de production que dans l'alimentation. Technologie et changement générationnel dans le…</t>
+  </si>
+  <si>
+    <t>lun 15/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/linnovation-technologique-est-au-centre-du-discours-luis-planas-au-conseil-des</t>
+  </si>
+  <si>
+    <t>Le conseil, la formation et l’assistance sont les piliers pour promouvoir le changement générationnel dans l’agriculture espagnole.</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas , a souligné hier, 4 juillet, lors de la Conférence sectorielle extraordinaire sur le changement générationnel, tenue à Pampelune, que le conseil spécifique aux jeunes avant, pendant et après le processus d'installation et d'innovation est un élément clé, entre autres, pour rendre le secteur attractif et rentable pour…</t>
+  </si>
+  <si>
+    <t>ven 05/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-conseil-la-formation-et-lassistance-sont-les-piliers-pour-promouvoir-le-changement</t>
+  </si>
+  <si>
+    <t>Le nouveau salon SAGRIS 2025 a été présenté, mettant l'accent sur l'innovation et les talents pour l'avenir de l'industrie agroalimentaire.</t>
+  </si>
+  <si>
+    <t>L'IFEMA vient de dévoiler son nouveau salon SAGRIS, le Salon de l'Agriculture et de l'Élevage , prévu du 8 au 10 mai 2025, avec le soutien des principales organisations agricoles espagnoles. Cet événement, organisé au Parc des expositions IFEMA de Madrid avec la collaboration d' ALAS (Alliance pour une Agriculture Durable), association qui regroupe les principales organisations agricoles ASAJA ,…</t>
+  </si>
+  <si>
+    <t>lun 01/07/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-nouveau-salon-sagris-2025-ete-presente-mettant-laccent-sur-linnovation-et-les</t>
+  </si>
+  <si>
+    <t>Première réunion du groupe de travail consultatif de l'organe de coordination du SCIA</t>
+  </si>
+  <si>
+    <t>La première réunion du Groupe de travail consultatif agroalimentaire (GT) de l'Organe de coordination du SCIA a eu lieu le 25 juin. Cela marque le lancement du premier des trois groupes de travail de l' Organe de coordination du SCIA (AKIS), créé en janvier de cette année pour faciliter la coopération entre toutes les parties prenantes impliquées dans la production et l'utilisation des…</t>
+  </si>
+  <si>
+    <t>mar 25/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/premiere-reunion-du-groupe-travail-consultatif-lorgane-coordination-du-scia</t>
+  </si>
+  <si>
+    <t>Appel à parcours entrepreneuriat et conseil en économie sociale 2024-2026</t>
+  </si>
+  <si>
+    <t>La Confédération espagnole des entreprises de l'économie sociale ( CEPES ), cofinancée par le FSE+ , lance un nouvel appel à aide aux entités de l'économie sociale pour développer des projets d'entrepreneuriat collectif basés sur la technologie ou dans des secteurs émergents et dans les zones rurales . La date limite de dépôt des candidatures reste ouverte jusqu’au 19 avril 2024. Types de projets…</t>
+  </si>
+  <si>
+    <t>lun 11/03/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/appel-parcours-entrepreneuriat-et-conseil-economie-sociale-2024-2026</t>
+  </si>
+  <si>
+    <t>Luis Planas présente un ensemble de mesures « solides et travaillées » qui répondent aux préoccupations des agriculteurs et des éleveurs</t>
+  </si>
+  <si>
+    <t>Le ministre de l'Agriculture, de la Pêche et de l'Alimentation, Luis Planas, a présenté aux organisations professionnelles agricoles un ensemble de mesures , « solides et travaillées », pour répondre aux préoccupations des agriculteurs et des éleveurs (simplification, éco-régimes, cahier d'exploitation numérique, entre autres). autres) Il s'agit de 18 mesures articulées en sept blocs : renforcer…</t>
+  </si>
+  <si>
+    <t>jeu 15/02/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/luis-planas-presente-ensemble-mesures-solides-et-travaillees-qui-repondent-aux</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation ouvre l'appel pour le programme CULTIVA 2023 destiné aux jeunes agriculteurs et éleveurs</t>
+  </si>
+  <si>
+    <t>Davantage de coup de pouce aux zones rurales Cette expérience consiste en des séjours de formation dans des fermes modèles Les candidats pourront choisir où passer leur séjour parmi plus de 180 fermes répertoriées dans un catalogue disponible sur le site Internet du ministère. Le ministère de l'Agriculture, de la Pêche et de l'Alimentation a ouvert la période de dépôt des candidatures pour le…</t>
+  </si>
+  <si>
+    <t>mar 07/11/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-ouvre-lappel-pour-le-programme</t>
+  </si>
+  <si>
+    <t>Les associations de jeunesse rurale présentent leurs projets au salon Presura avec l'aide du Réseau Rural National</t>
+  </si>
+  <si>
+    <t>Les associations de jeunesse rurale présentent leurs projets au salon Presura avec l'aide du Réseau Rural National asimon jeu, 27/10/2022 - 11:11 L'initiative « Jeunesse en REDada » du Réseau Rural National (RRN) vise à rendre visibles les associations de jeunes pour motiver les associations de jeunes dans des projets qui ont un impact sur les zones rurales. Le (RRN) a sélectionné plusieurs…</t>
+  </si>
+  <si>
+    <t>jeu 27/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-associations-jeunesse-rurale-presentent-leurs-projets-au-salon-presura-avec-laide</t>
+  </si>
+  <si>
+    <t>Les « European Rural Inspiration Awards » 2022 récompensent des projets portés par des jeunes ruraux</t>
+  </si>
+  <si>
+    <t>Les « European Rural Inspiration Awards » 2022 récompensent des projets portés par des jeunes ruraux asimon Jeu, 13/10/2022 - 13:41 La IVe édition des « Rural Inspiration Awards 2022 » – organisée par le Réseau européen de développement rural – annonce les projets bénéficiant de l'aide du Fonds européen agricole pour le développement rural (FEADER) pour la période 2014-2020. Cette année, les prix…</t>
+  </si>
+  <si>
+    <t>jeu 13/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-european-rural-inspiration-awards-2022-recompensent-des-projets-portes-par-des</t>
+  </si>
+  <si>
+    <t>Les avancées, les changements et les innovations seront au centre du SEPOR</t>
+  </si>
+  <si>
+    <t>La 55ème édition de SEPOR 2022 arrive avec un programme riche en conférences, débats et activités qui positionneront une fois de plus le salon comme le centre névralgique de l'ensemble du secteur de l'élevage, de l'agroalimentaire et de l'industrie dans un panorama plein d'avancées, de changements et d'innovations. Plusieurs conférences sectorielles et transversales s'ajoutent au programme du…</t>
+  </si>
+  <si>
+    <t>lun 10/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/les-avancees-les-changements-et-les-innovations-seront-au-centre-du-sepor</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation sélectionne les lauréats des « Prix d'excellence pour l'innovation pour les femmes rurales »</t>
+  </si>
+  <si>
+    <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation sélectionne les lauréats des « Prix d'excellence pour l'innovation pour les femmes rurales » asimon Fri, 07/10/2022 - 06:58 Les XIII Prix d'Excellence pour l'Innovation pour les Femmes Rurales récompensent 13 initiatives différentes pour donner de la visibilité au travail des femmes rurales Le soutien est accordé pour montrer la…</t>
+  </si>
+  <si>
+    <t>ven 07/10/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/le-ministere-lagriculture-la-peche-et-lalimentation-selectionne-les-laureats-des-prix</t>
+  </si>
+  <si>
+    <t>Appel à projets pilotes – une opportunité d’essayer quelque chose de nouveau</t>
+  </si>
+  <si>
+    <t>Certains conseillers, participant au programme de formation i2connect, pourraient participer à une initiative d'innovation interactive prometteuse et avoir une idée claire sur une approche efficace pour la soutenir. I2connect offre à ces conseillers la possibilité de demander de l'aide pour essayer cette approche via i2connect. Ces projets pilotes deviendront des vitrines pour les approches qui…</t>
+  </si>
+  <si>
+    <t>jeu 29/09/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/informations/appel-projets-pilotes-une-opportunite-dessayer-quelque-chose-nouveau</t>
   </si>
   <si>
     <t>Stimuler l'innovation et le transfert de connaissances dans les zones rurales grâce au Plan de formation MAPA 2025</t>
   </si>
   <si>
     <t>Le ministère de l’Agriculture, de la Pêche et de l’Alimentation a publié sur son site Internet son Plan de formation continue 2025 pour les techniciens ruraux . Il s’agit d’une initiative clé visant à moderniser le secteur agroalimentaire par la production et le transfert de connaissances, l’innovation et l’intégration de nouvelles technologies. Ce plan, qui élargit son offre par rapport aux…</t>
   </si>
   <si>
-    <t>mer 19/02/2025 - 13:11</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/stimuler-linnovation-et-le-transfert-connaissances-dans-les-zones-rurales-grace-au</t>
   </si>
   <si>
-    <t>L'ASAJA propose des conseils aux entrepreneurs ruraux avec le service AgroEmprende</t>
-[...46 lines deleted...]
-  <si>
     <t>La date limite pour demander des séjours de formation pour les jeunes agriculteurs du programme Cultiva 2024 se termine le 5 septembre</t>
   </si>
   <si>
     <t>La date limite de dépôt des candidatures pour les séjours de formation du Programme Cultiva 2024 se termine le 5 septembre . Ce programme offre aux jeunes agriculteurs la possibilité d'améliorer leurs compétences et leurs connaissances dans des fermes agricoles et d'élevage dans toute l'Espagne. Les candidatures peuvent être déposées jusqu'au 5 septembre via le siège électronique du ministère .…</t>
   </si>
   <si>
-    <t>mer 28/08/2024 - 16:09</t>
-[...1 lines deleted...]
-  <si>
     <t>https://akisplataforma.es/fr/informations/la-date-limite-pour-demander-des-sejours-formation-pour-les-jeunes-agriculteurs-du</t>
-  </si>
-[...148 lines deleted...]
-    <t>https://akisplataforma.es/fr/informations/appel-projets-pilotes-une-opportunite-dessayer-quelque-chose-nouveau</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -776,54 +806,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D35"/>
+  <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D35"/>
+      <selection activeCell="A1" sqref="A1:D38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="211.091" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -952,376 +982,414 @@
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="D18" s="1" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="1" t="s">
+      <c r="D20" s="1" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="D25" s="1" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="D26" s="1" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="D29" s="1" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="D31" s="1" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>137</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1" t="s">
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>