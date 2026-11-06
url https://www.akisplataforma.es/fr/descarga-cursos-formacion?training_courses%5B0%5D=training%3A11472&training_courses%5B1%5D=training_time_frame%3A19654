--- v0 (2026-08-06)
+++ v1 (2026-11-06)
@@ -47,303 +47,303 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Microcertification universitaire en viticulture biologique – Édition ouverte 2026</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>mar 24/03/2026 - 22:22</t>
+    <t>mar, 10/02/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>mar, 24/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Sala de Seminarios del Instituto de las Ciencias de la Vid y el Vino (ICVV), La Grajera, Logroño</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>L' Université de La Rioja organise le Microcertificat universitaire en viticulture biologique , une formation spécialisée destinée aux professionnels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/microcertification-universitaire-viticulture-biologique-edition-ouverte-2026</t>
   </si>
   <si>
     <t>Incendies ATEX. Protection incendie dans l'industrie alimentaire</t>
   </si>
   <si>
-    <t>dim 04/01/2026 - 14:00</t>
-[...2 lines deleted...]
-    <t>jeu 31/12/2026 - 23:00</t>
+    <t>dim, 04/01/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>jeu, 31/12/2026 - 23:00</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>OBJECTIFS Acquérir des connaissances réglementaires et techniques en matière de prévention et de protection contre les incendies et les explosions,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incendies-atex-protection-incendie-dans-lindustrie-alimentaire</t>
   </si>
   <si>
     <t>Cours intensif BRC–IFS : Sécurité, qualité et compétitivité des aliments</t>
   </si>
   <si>
-    <t>ven 21/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/12/2025 - 20:00</t>
+    <t>ven, 21/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2025 - 20:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Mise en œuvre, maintenance et audit des systèmes BRC et IFS+ Inclut un module optionnel d'intelligence artificielle appliqué aux procédures de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-intensif-brc-ifs-securite-qualite-et-competitivite-des-aliments</t>
   </si>
   <si>
     <t>Manipulateur d'aliments pour les vignobles, les huileries et les conserveries</t>
   </si>
   <si>
-    <t>mar 30/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 02/10/2025 - 14:00</t>
+    <t>mar, 30/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 02/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Sala de Conferencias de la Biblioteca de La Rioja. C/La Merced, 1. Logroño. La Rioja.</t>
   </si>
   <si>
     <t>L'Association de Développement de l'Alto Ebro organise un cours en personne, de 9h00 à 14h00, sur la formation des manipulateurs d'aliments pour les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments-pour-les-vignobles-les-huileries-et-les-conserveries</t>
   </si>
   <si>
     <t>Manutentionnaire alimentaire pour caves, huileries et conserveries à Haro</t>
   </si>
   <si>
-    <t>mar 16/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>sam 18/10/2025 - 14:00</t>
+    <t>mar, 16/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>sam, 18/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Sala Faro del Palacio de Bendaña. Ayuntamiento de Haro. La Rioja.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manutentionnaire-alimentaire-pour-caves-huileries-et-conserveries-haro</t>
   </si>
   <si>
     <t>Interprétation des analyses œnologiques et réalisation d'analyses simples et peu coûteuses en cave</t>
   </si>
   <si>
-    <t>mar 26/11/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>mer 27/11/2024 - 15:00</t>
+    <t>mar, 26/11/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>mer, 27/11/2024 - 15:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Cuadrilla Laguardia - Laguardia - Araba</t>
   </si>
   <si>
     <t>Cours éminemment pratique dans lequel nous travaillerons sur l'analyse des résultats des analyses reçues et aussi quelles données peuvent être…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-oenologiques-et-realisation-danalyses-simples-et-peu</t>
   </si>
   <si>
     <t>Appellations d’origine à influence méditerranéenne</t>
   </si>
   <si>
-    <t>mer 08/05/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>jeu 23/05/2024 - 20:00</t>
+    <t>mer, 08/05/2024 - 19:00</t>
+  </si>
+  <si>
+    <t>jeu, 23/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours en ligne de 10 heures au cours duquel vous découvrirez les conditions climatiques, pédologiques et les traditions culturelles liées à la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/appellations-dorigine-influence-mediterraneenne</t>
   </si>
   <si>
     <t>Cépages insulaires espagnols et cépages étrangers d'Espagne</t>
   </si>
   <si>
-    <t>mer 08/05/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>dim 23/05/2004 - 11:00</t>
+    <t>mer, 08/05/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>dim, 23/05/2004 - 11:00</t>
   </si>
   <si>
     <t>Cours en ligne de 10 heures dans lequel vous découvrez les cépages étrangers qui ont su s'implanter en Espagne et proposer des vins de qualité, aussi…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cepages-insulaires-espagnols-et-cepages-etrangers-despagne</t>
   </si>
   <si>
     <t>Appellations d'origine à influence continentale</t>
   </si>
   <si>
-    <t>mer 17/04/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>mar 07/05/2024 - 20:00</t>
+    <t>mer, 17/04/2024 - 19:00</t>
+  </si>
+  <si>
+    <t>mar, 07/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours en ligne de 10 heures dans lequel vous apprendrez la variété des climats continentaux et de transition qui se produisent à l'intérieur de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/appellations-dorigine-influence-continentale</t>
   </si>
   <si>
     <t>Cépages de climat chaud</t>
   </si>
   <si>
-    <t>mer 17/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 07/05/2024 - 11:00</t>
+    <t>mer, 17/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 07/05/2024 - 11:00</t>
   </si>
   <si>
     <t>Cours en ligne de 10 heures dans lequel vous découvrirez les caractéristiques particulières et l'adaptation biologique des cépages des territoires au…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cepages-climat-chaud</t>
   </si>
   <si>
     <t>Appellations d’origine à influence atlantique</t>
   </si>
   <si>
-    <t>lun 01/04/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>mar 16/04/2024 - 20:00</t>
+    <t>lun, 01/04/2024 - 19:00</t>
+  </si>
+  <si>
+    <t>mar, 16/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours pour connaître les caractéristiques des vins des appellations d'origine du nord de l'Espagne et des îles Canaries.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/appellations-dorigine-influence-atlantique</t>
   </si>
   <si>
     <t>Cépages de climat tempéré froid</t>
   </si>
   <si>
-    <t>lun 01/04/2024 - 10:00</t>
-[...5 lines deleted...]
-    <t>Cours en ligne de 10 heures dans lequel vous découvrirez les caractéristiques particulières des cépages les mieux adaptés aux climats du nord de l'…</t>
+    <t>lun, 01/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 16/04/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Cours en ligne de 10 heures dans lequel vous découvrirez les caractéristiques particulières des cépages les mieux adaptés aux climats du nord de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cepages-climat-tempere-froid</t>
   </si>
   <si>
     <t>Calcul des coûts en entrepôt</t>
   </si>
   <si>
-    <t>mer 24/01/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 24/01/2024 - 20:30</t>
+    <t>mer, 24/01/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 24/01/2024 - 20:30</t>
   </si>
   <si>
     <t>Carretera Vitoria, 2. - LAGUARDIA - ARABA</t>
   </si>
   <si>
     <t>Déterminer le coût moyen de transformation des raisins en vin pour les établissements vinicoles possédant leurs propres vignobles ou avec des raisins…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-des-couts-entrepot</t>
   </si>
   <si>
     <t>Calcul des coûts en cave</t>
   </si>
   <si>
-    <t>mar 23/01/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 23/01/2024 - 20:30</t>
+    <t>mar, 23/01/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 23/01/2024 - 20:30</t>
   </si>
   <si>
     <t>Déterminer le coût moyen de production de chaque kilo de raisin DOCa Rioja selon le type de plantation (en verre ou en treillis) Destiné aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-des-couts-cave</t>
   </si>
   <si>
     <t>Manipulateur de nourriture pour le personnel de Txotx</t>
   </si>
   <si>
-    <t>lun 22/01/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>ven 26/01/2024 - 19:00</t>
+    <t>lun, 22/01/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>ven, 26/01/2024 - 19:00</t>
   </si>
   <si>
     <t>Astigarraga</t>
   </si>
   <si>
     <t>Informations de base sur la cidrerie : historique, situation actuelle, services, visites guidées... - Informations de base et prix du cidre - Le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-nourriture-pour-le-personnel-txotx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -668,52 +668,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="116.686" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>