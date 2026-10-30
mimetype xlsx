--- v0 (2026-09-04)
+++ v1 (2026-10-30)
@@ -47,144 +47,144 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Cours sur l'étiquetage de la viande et des produits carnés</t>
   </si>
   <si>
-    <t>dim 20/12/2026 - 00:00</t>
+    <t>dim, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ce cours vous permettra d'apprendre les obligations légales en matière d'étiquetage de la viande et des produits carnés. Il abordera tous les aspects…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-la-viande-et-des-produits-carnes</t>
   </si>
   <si>
     <t>Cours sur l'étiquetage des aliments d'origine végétale</t>
   </si>
   <si>
-    <t>ven 25/12/2026 - 00:00</t>
+    <t>ven, 25/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours vous permettra d'apprendre les exigences légales en matière d'étiquetage des fruits, légumes et autres produits, frais ou conditionnés, y…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-des-aliments-dorigine-vegetale</t>
   </si>
   <si>
     <t>Formation personnalisée en présentiel sur la manipulation des aliments pour votre entreprise</t>
   </si>
   <si>
-    <t>dim 27/12/2026 - 00:00</t>
+    <t>dim, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En ligne, En personne</t>
   </si>
   <si>
-    <t>Arrêtez de perdre votre temps et déléguez la formation des opérateurs à quelqu'un d'autre. Ce n'est pas un cours de manipulation des aliments « …</t>
+    <t>Arrêtez de perdre votre temps et déléguez la formation des opérateurs à quelqu'un d'autre. Ce n'est pas un cours de manipulation des aliments «…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-personnalisee-presentiel-sur-la-manipulation-des-aliments-pour-votre</t>
   </si>
   <si>
     <t>TECHNICIEN QUALITÉ DANS L'INDUSTRIE LAITIÈRE</t>
   </si>
   <si>
-    <t>lun 28/12/2026 - 00:00</t>
+    <t>lun, 28/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Escuela Internacional de Industrias Lácteas (EILZA).  Plaza del Seminario, 2. 49003 – Zamora</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>Formation destinée à tous ceux qui souhaitent acquérir des compétences et des connaissances spécifiques leur permettant de garantir la qualité et la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technicien-qualite-dans-lindustrie-laitiere</t>
   </si>
   <si>
     <t>Technologie des yaourts et des laits fermentés</t>
   </si>
   <si>
-    <t>mer 30/12/2026 - 00:00</t>
+    <t>mer, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Adressé à... Ce message s'adresse aux professionnels de l'industrie laitière et à toutes les personnes intéressées par l'acquisition de connaissances…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-des-yaourts-et-des-laits-fermentes</t>
   </si>
   <si>
     <t>manipulateur d'aliments</t>
   </si>
   <si>
     <t>Si vous souhaitez obtenir le certificat de manipulation des aliments, ce cours proposé par le centre de formation Arcoiris vous apportera les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments</t>
   </si>
   <si>
     <t>Interprétation des analyses de sol et des directives de fertilisation durable</t>
   </si>
   <si>
-    <t>jeu 31/12/2026 - 00:00</t>
+    <t>jeu, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de formation délivré par la Fondation INEA Objectifs • Comprendre l’importance du sol dans la gestion agricole durable et l’équilibre du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-sol-et-des-directives-fertilisation-durable</t>
   </si>
   <si>
     <t>Gestion écologique des ruminants</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction et réglementation : Ce module fournit un…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-ecologique-des-ruminants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -515,51 +515,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="109.545" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="193.381" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>