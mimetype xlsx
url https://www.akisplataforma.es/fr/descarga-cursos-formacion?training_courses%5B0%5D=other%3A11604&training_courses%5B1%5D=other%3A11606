--- v0 (2026-09-02)
+++ v1 (2026-10-30)
@@ -47,69 +47,69 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Formation experte en étiquetage alimentaire – 500 heures – 100 % en ligne</t>
   </si>
   <si>
-    <t>mer 30/12/2026 - 00:00</t>
+    <t>mer, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Formation essentielle pour les professionnels de l'industrie alimentaire qui souhaitent se spécialiser dans le développement et la révision de l'…</t>
+    <t>Formation essentielle pour les professionnels de l'industrie alimentaire qui souhaitent se spécialiser dans le développement et la révision de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-experte-etiquetage-alimentaire-500-heures-100-ligne</t>
   </si>
   <si>
     <t>Cépages utilisés en vinification</t>
   </si>
   <si>
-    <t>jeu 31/12/2026 - 00:00</t>
+    <t>jeu, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de formation délivré par la Fondation INEA Contenu: Description ampélographique, propriétés agronomiques et potentiel œnologique des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cepages-utilises-vinification</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -431,58 +431,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="173.243" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="172.101" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="129.683" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>