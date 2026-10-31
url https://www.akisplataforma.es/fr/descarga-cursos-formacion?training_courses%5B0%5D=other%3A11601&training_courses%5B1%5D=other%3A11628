--- v0 (2026-08-14)
+++ v1 (2026-10-31)
@@ -47,111 +47,111 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>COURS SUR L'ABONNEMENT ET LES FORFAITS D'ABONNEMENT</t>
   </si>
   <si>
-    <t>dim 27/12/2026 - 00:00</t>
+    <t>dim, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ce cours porte sur la nutrition des plantes et la fertilisation des sols. Vous y découvrirez la composition des sols, les différents types d'engrais…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-labonnement-et-les-forfaits-dabonnement</t>
   </si>
   <si>
     <t>NUTRITION DURABLE DES SOLS AGRICOLES DANS LE CADRE DU PAC, SOUTIEN AUX CONSEILS</t>
   </si>
   <si>
-    <t>mer 30/12/2026 - 00:00</t>
+    <t>mer, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Le système de production agroalimentaire doit maintenir un équilibre entre une production rentable et de haute qualité répondant aux exigences des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nutrition-durable-des-sols-agricoles-dans-le-cadre-du-pac-soutien-aux-conseils</t>
   </si>
   <si>
     <t>Législation agraire</t>
   </si>
   <si>
-    <t>jeu 31/12/2026 - 00:00</t>
+    <t>jeu, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Certificat de formation délivré par la Fondation INEA Objectifs Connaître les sources, l’objet et le contenu du droit agraire. Encadrer le Droit dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/legislation-agraire</t>
   </si>
   <si>
     <t>Sécurité alimentaire</t>
   </si>
   <si>
     <t>Contenu: Classification des aliments : Ce module fournit une analyse complète de la classification des aliments sous différents angles, tels que la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-alimentaire</t>
   </si>
   <si>
     <t>Interprétation des analyses de sol et des directives de fertilisation durable</t>
   </si>
   <si>
     <t>Certificat de formation délivré par la Fondation INEA Objectifs • Comprendre l’importance du sol dans la gestion agricole durable et l’équilibre du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-sol-et-des-directives-fertilisation-durable</t>
   </si>
   <si>
     <t>Ravageurs et agents pathogènes de l'olivier : nature, identification et stratégies de lutte biologique</t>
   </si>
   <si>
-    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l’…</t>
+    <t>Certificat de formation délivré par l'INEA-École Universitaire d'Ingénierie Agricole. Contenu: Introduction: Cette section donne un aperçu de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-agents-pathogenes-lolivier-nature-identification-et-strategies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -470,51 +470,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="121.399" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>