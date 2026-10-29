--- v0 (2026-08-09)
+++ v1 (2026-10-29)
@@ -12,890 +12,911 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>En ligne</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111933</t>
+  </si>
+  <si>
+    <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
+  </si>
+  <si>
+    <t>mar, 12/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 12/05/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/node/111932</t>
+  </si>
+  <si>
     <t>La numérisation dans l'élevage</t>
   </si>
   <si>
-    <t>lun 11/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/05/2026 - 14:00</t>
+    <t>lun, 11/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Hinojosa del Duque</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Contenu Concepts de base relatifs aux capteurs de précision pour l'élevage L'élevage de précision dans le secteur des ruminants L'élevage de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-numerisation-dans-lelevage</t>
   </si>
   <si>
     <t>Formation internationale sur l'élevage de précision : des capteurs à la prise de décision</t>
   </si>
   <si>
-    <t>lun 04/05/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 08/05/2026 - 22:22</t>
+    <t>lun, 04/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 08/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>CSIC, Madrid.</t>
   </si>
   <si>
-    <t>Sí</t>
-[...1 lines deleted...]
-  <si>
     <t>Du 4 au 8 mai 2026 , Madrid accueillera la formation en présentiel « Créer de la valeur ajoutée dans l’élevage de précision : des capteurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-internationale-sur-lelevage-precision-des-capteurs-la-prise-decision</t>
   </si>
   <si>
     <t>Stage avancé en élevage de précision - Madrid (ES) Mai 2026</t>
   </si>
   <si>
-    <t>lun 04/05/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 08/05/2026 - 00:00</t>
+    <t>lun, 04/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 08/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Nous avons le plaisir d'annoncer le cours avancé « Créer de la valeur ajoutée dans l'élevage de précision », qui se déroulera à Madrid, en Espagne,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/stage-avance-elevage-precision-madrid-mai-2026</t>
   </si>
   <si>
     <t>Démonstrations technologiques dans la production de ruminants</t>
   </si>
   <si>
-    <t>mar 21/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 21/04/2026 - 17:00</t>
+    <t>mar, 21/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 21/04/2026 - 17:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Facultad de Veterinaria. Universidad de León. Av Emilio Hurtado, 3, 24007 León</t>
   </si>
   <si>
     <t>La Fondation du Groupe Cajamar, l'Université de León, Provacuno, Interovic et l'Institut technologique agraire de la Junta de Castilla y León (ITACyL…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/demonstrations-technologiques-dans-la-production-ruminants</t>
   </si>
   <si>
     <t>Bien-être animal dans les transports</t>
   </si>
   <si>
-    <t>lun 20/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 24/04/2026 - 20:00</t>
+    <t>lun, 20/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 24/04/2026 - 20:00</t>
   </si>
   <si>
     <t>Colmenar Viejo</t>
   </si>
   <si>
     <t>Cette formation vous permet d'obtenir ou de renouveler le certificat de compétence de conducteur ou de gardien d'animaux vivants, conformément au…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-3</t>
   </si>
   <si>
-    <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
-[...11 lines deleted...]
-    <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
+    <t>jeu, 16/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111484</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 19:00</t>
+    <t>jeu, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111485</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 14/04/2026 - 20:00</t>
+    <t>mar, 14/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 14/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111483</t>
   </si>
   <si>
     <t>Élevage biologique pour le certificat professionnel AGAN0108</t>
   </si>
   <si>
-    <t>ven 10/04/2026 - 00:00</t>
+    <t>ven, 10/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Avec le cours en ligne d'élevage biologique, vous apprendrez tout ce dont vous avez besoin pour obtenir le « Certificat en élevage biologique…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/elevage-biologique-pour-le-certificat-professionnel-agan0108</t>
   </si>
   <si>
     <t>cours sur le bien-être animal dans les transports</t>
   </si>
   <si>
-    <t>lun 06/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 10/04/2026 - 20:00</t>
+    <t>lun, 06/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 10/04/2026 - 20:00</t>
   </si>
   <si>
     <t>Aranjuez</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>Formation mixte. 20 heures, de 16h00 à 20h00. Cours virtuels en ligne (visioconférences) du lundi au jeudi et cours en présentiel et examen le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-dans-les-transports-1</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits »</t>
   </si>
   <si>
-    <t>jeu 26/03/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 22:22</t>
+    <t>jeu, 26/03/2026 - 16:06</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-0</t>
   </si>
   <si>
+    <t>Bien-être animal lors du transport d'animaux vivants</t>
+  </si>
+  <si>
+    <t>ven, 20/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Qualification approuvée Places limitées OBJECTIFS: Acquérir les fondamentaux des bonnes pratiques lors du transport des animaux, incluant le…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-lors-du-transport-danimaux-vivants</t>
+  </si>
+  <si>
     <t>Cours sur l'élevage et l'agriculture biologique</t>
   </si>
   <si>
-    <t>ven 20/03/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>La formation spécialisée reconnue par le Gouvernement régional de Castille-La Manche permet de valider des heures de formation en agriculture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-lelevage-et-lagriculture-biologique</t>
   </si>
   <si>
-    <t>Bien-être animal lors du transport d'animaux vivants</t>
-[...7 lines deleted...]
-  <si>
     <t>L'élevage intelligent : exploitation et analyse des données (R) pour la production animale</t>
   </si>
   <si>
-    <t>mer 18/03/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 25/03/2026 - 12:00</t>
+    <t>mer, 18/03/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 25/03/2026 - 12:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>Actuellement, le secteur de l'élevage est confronté à de nombreux défis liés à sa rentabilité économique, son impact environnemental, sa perception…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lelevage-intelligent-exploitation-et-analyse-des-donnees-r-pour-la-production</t>
   </si>
   <si>
     <t>Formation sur le bien-être animal pour les transporteurs et les éleveurs</t>
   </si>
   <si>
-    <t>lun 02/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 06/02/2026 - 00:00</t>
+    <t>lun, 02/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 06/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>C/ Pablo Neruda, 27, Villafranca de los Barros (Badajoz)</t>
   </si>
   <si>
     <t>Lorsque les étudiants possèdent les conditions objectives des bénéficiaires des cours des sections a et b, et sont intéressés à suivre les deux cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-sur-le-bien-etre-animal-pour-les-transporteurs-et-les-eleveurs</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>jeu 26/02/2026 - 22:22</t>
+    <t>jeu, 26/02/2026 - 16:06</t>
+  </si>
+  <si>
+    <t>jeu, 26/02/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-et</t>
   </si>
   <si>
     <t>Nouveau cours à l'École de bergers d'Aragon</t>
   </si>
   <si>
-    <t>mar 24/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 04/09/2026 - 22:22</t>
+    <t>mar, 24/02/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 04/09/2026 - 22:22</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Huesca</t>
   </si>
   <si>
     <t>San Juan de Plan. Aragón.</t>
   </si>
   <si>
     <t>Source : RFEAGAS Les inscriptions resteront ouvertes jusqu'au dimanche 1er février, et il y a un total de 10 places disponibles. Une nouvelle…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveau-cours-lecole-bergers-daragon</t>
   </si>
   <si>
     <t>La 13e École des Bergers d'Andalousie se tiendra en 2026 à Cortegana (Huelva).</t>
   </si>
   <si>
-    <t>lun 26/01/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 29/05/2026 - 20:00</t>
+    <t>lun, 26/01/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 29/05/2026 - 20:00</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>Cortegana (Huelva)</t>
   </si>
   <si>
     <t>L’Institut andalou de recherche et de formation agricoles, halieutiques et alimentaires ( IFAPA ) a annoncé que la 13e édition de l’École andalouse…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-13e-ecole-des-bergers-dandalousie-se-tiendra-2026-cortegana-huelva</t>
   </si>
   <si>
-    <t>mar 20/01/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 18/02/2026 - 12:00</t>
+    <t>mar, 20/01/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 18/02/2026 - 12:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
     <t>En ligne, En personne</t>
   </si>
   <si>
     <t>Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d'apprentissage en ligne de l'IFAPA combinent formation à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-2</t>
   </si>
   <si>
     <t>Pour les femmes : L’élevage 4.0, l’innovation et la gestion efficace des exploitations agricoles</t>
   </si>
   <si>
-    <t>lun 12/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 02/05/2025 - 00:00</t>
+    <t>lun, 12/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 02/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Ce programme de formation vise à : des éleveuses qui développent déjà leur activité dans le secteur, dans leurs propres exploitations,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pour-les-femmes-lelevage-40-linnovation-et-la-gestion-efficace-des-exploitations</t>
   </si>
   <si>
-    <t>mar 16/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 30/12/2025 - 00:00</t>
+    <t>mar, 16/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 30/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Sede INALOCAL: Aula COPERNICUS Travesia Eras, 10 Villaviciosa de Odón, Madrid 28670 España</t>
   </si>
   <si>
     <t>Le « cours en ligne sur le bien-être animal dans les transports » Il s'agit du document qui, conformément à la réglementation (Règlement 1/2005),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-dans-les-transports-0</t>
   </si>
   <si>
     <t>Journée de démonstration sur l'élevage biologique et l'autonomie fourragère</t>
   </si>
   <si>
-    <t>sam 13/12/2025 - 18:00</t>
+    <t>sam, 13/12/2025 - 18:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>La Société espagnole d’agriculture biologique et d’agroécologie (SEAE) organisera la journée de terrain « Élevage biologique. Autonomie fourragère…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-sur-lelevage-biologique-et-lautonomie-fourragere</t>
   </si>
   <si>
     <t>Cours de base en élevage biologique, 7e édition.</t>
   </si>
   <si>
-    <t>mar 09/12/2025 - 00:00</t>
+    <t>mar, 09/12/2025 - 00:00</t>
   </si>
   <si>
     <t>L'élevage biologique est nettement moins présent au sein du secteur biologique que l'agriculture biologique, que ce soit en termes d'exploitations, d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-elevage-biologique-7e-edition</t>
   </si>
   <si>
     <t>Cours gratuit « Smart Farm » : Améliorer l'efficacité agricole avec l'IoT et LoRaWAN</t>
   </si>
   <si>
-    <t>ven 07/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 21/11/2025 - 13:30</t>
+    <t>ven, 07/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 21/11/2025 - 13:30</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Coruña, A</t>
   </si>
   <si>
     <t>Rúa Tomiño, nº 22 – Entlo. 15703 Santiago de Compostela A CORUÑA</t>
   </si>
   <si>
     <t>Le cours « Ferme intelligente : Productivité et efficacité en agriculture et élevage » débute le 7 novembre. Ce programme de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-smart-farm-ameliorer-lefficacite-agricole-avec-liot-et-lorawan</t>
   </si>
   <si>
     <t>Gestion économique d'une fromagerie artisanale</t>
   </si>
   <si>
-    <t>mer 05/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 07/11/2025 - 20:00</t>
+    <t>mer, 05/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 07/11/2025 - 20:00</t>
   </si>
   <si>
     <t>OBJECTIFS Fournir une meilleure connaissance sur l’amélioration des résultats économiques des exploitations fromagères et faciliter leur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-economique-dune-fromagerie-artisanale</t>
   </si>
   <si>
     <t>Cours sur le bien-être animal pour les transporteurs</t>
   </si>
   <si>
-    <t>lun 03/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 07/11/2025 - 00:00</t>
+    <t>lun, 03/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 07/11/2025 - 00:00</t>
   </si>
   <si>
     <t>AVDA. RODRIGUEZ DE LEDESMA Apdo. Correos 321, Cáceres.</t>
   </si>
   <si>
     <t>APAG-ASAJA CÁCERES organise un cours sur le bien-être animal pour les conducteurs ou gardiens de véhicules routiers transportant des animaux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-7</t>
   </si>
   <si>
     <t>Cours sur les pesticides pour le bétail - Niveau de base</t>
   </si>
   <si>
-    <t>lun 10/11/2025 - 00:00</t>
+    <t>lun, 10/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Oliva de la Frontera, Badajoz.</t>
   </si>
   <si>
     <t>Destiné au personnel auxiliaire des entreprises de services biocides, des centres d'hygiène et de désinfection et aux éleveurs qui réalisent ces…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-pour-le-betail-niveau-base-2</t>
   </si>
   <si>
     <t>Cours sur le bien-être animal dans les transports</t>
   </si>
   <si>
-    <t>jeu 23/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>dim 26/10/2025 - 00:00</t>
+    <t>jeu, 23/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 26/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Aracena, Huelva.</t>
   </si>
   <si>
     <t>Le cours en personne de 20 heures sur le bien-être animal dans le transport forme les transporteurs à transporter les animaux dans des conditions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-dans-les-transports</t>
   </si>
   <si>
     <t>Atelier : Utilisation de colliers de clôture virtuels et dressage du bétail</t>
   </si>
   <si>
-    <t>mer 22/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 22/10/2025 - 14:00</t>
+    <t>mer, 22/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 22/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Finca Riosequillo, Autovía del Norte A-1 Km 74.  28730 Buitrago del Lozoya</t>
   </si>
   <si>
     <t>Atelier en personne, d'une durée de 5 heures. Mercredi 22 octobre, de 9h00 à 14h00 à la Finca Riosequillo, Buitrago del Lozoya. Programme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-utilisation-colliers-cloture-virtuels-et-dressage-du-betail</t>
   </si>
   <si>
     <t>Cours : Manipulation des chiens de berger dans l'élevage</t>
   </si>
   <si>
-    <t>sam 20/09/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 04/11/2025 - 20:00</t>
+    <t>sam, 20/09/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 04/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
-    <t>Cours en personne de 40 heures. À l'élevage Ramírez Bretón (Cinco Villas, Puentes Viejas). Samedi 20 septembre : 10h00 - 14h00 et 16h00 - 20h00 (…</t>
+    <t>Cours en personne de 40 heures. À l'élevage Ramírez Bretón (Cinco Villas, Puentes Viejas). Samedi 20 septembre : 10h00 - 14h00 et 16h00 - 20h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-manipulation-des-chiens-berger-dans-lelevage</t>
   </si>
   <si>
     <t>INTÉGRATION DANS L'ENTREPRISE AGRICOLE : ÉLEVAGE LIÉ À LA TERRE</t>
   </si>
   <si>
-    <t>lun 08/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 21/11/2025 - 00:00</t>
+    <t>lun, 08/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 21/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Modules Gestion des installations et du bétail Alimentation, production et conservation du fourrage Entreprise agricole Gestion de la reproduction.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-elevage-lie-la-terre-1</t>
   </si>
   <si>
     <t>Cours sur les biocides destinés à l'élevage</t>
   </si>
   <si>
-    <t>jeu 28/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 09/09/2025 - 00:00</t>
+    <t>jeu, 28/08/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 09/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours sur les biocides à usage animal qui doit être complété par la personne responsable de la procédure d'application dans les centres de nettoyage…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-biocides-destines-lelevage</t>
   </si>
   <si>
     <t>Cours pour rejoindre une entreprise agricole</t>
   </si>
   <si>
-    <t>mer 20/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 12/11/2025 - 00:00</t>
+    <t>mer, 20/08/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 12/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Av. de Madrid, 44, 34004 Palencia</t>
   </si>
   <si>
     <t>Le cours d'initiation aux métiers agricoles vise à améliorer les compétences commerciales des professionnels du secteur agricole et à favoriser leur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-rejoindre-une-entreprise-agricole</t>
   </si>
   <si>
     <t>BIEN-ÊTRE ANIMAL DANS LES TRANSPORTS</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 03/07/2025 - 14:00</t>
+    <t>lun, 30/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 03/07/2025 - 14:00</t>
   </si>
   <si>
     <t>BIEN-ÊTRE ANIMAL DANS LES TRANSPORTS  État Fourni  Date de début  30 juin 2025  Date de fin  03/07/2025  Mode En personne  Province CORDOUE  Lieu de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-0</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 25/07/2025 - 00:00</t>
+    <t>lun, 30/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 25/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>SANTIAGO-PONTONES</t>
   </si>
   <si>
     <t>ENTREPRISE AGRICOLE  État Obsolète  Date de début  30 juin 2025  Date de fin  04/07/2025  Mode En personne  Province JAEN  Lieu de livraison…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-elevage-lie-la-terre</t>
   </si>
   <si>
     <t>BIEN-ÊTRE ANIMAL DANS LES ÉLEVAGES DE RUMINANTS</t>
   </si>
   <si>
-    <t>jeu 03/07/2025 - 00:00</t>
+    <t>jeu, 03/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Medina Sidonia</t>
   </si>
   <si>
     <t>Contenu Connaissances en anatomie, physiologie et comportement. Stress : physiologie, contrôle et réduction. Le bien-être animal dans la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-elevages-ruminants-0</t>
   </si>
   <si>
     <t>Bien-être animal dans les transports. Pratique et évaluation</t>
   </si>
   <si>
-    <t>jeu 06/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 06/03/2025 - 21:00</t>
+    <t>jeu, 06/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 06/03/2025 - 21:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Lorca</t>
   </si>
   <si>
     <t>Ce cours s'adresse à toutes les personnes qui souhaitent apprendre les bases du bien-être animal dans les transports de manière simple et dynamique.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-pratique-et-evaluation</t>
   </si>
   <si>
     <t>Agriculture régénérative : le pâturage dirigé comme outil de guérison des sols et des économies</t>
   </si>
   <si>
-    <t>lun 02/12/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 04/12/2024 - 20:00</t>
+    <t>lun, 02/12/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 04/12/2024 - 20:00</t>
   </si>
   <si>
     <t>Introduction au Voisin Rational Grazing (PRV) : une technique de gestion qui maximise la production des pâturages. Pâturage dirigé de gros bétail,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-regenerative-le-paturage-dirige-comme-outil-guerison-des-sols-et-des</t>
   </si>
   <si>
     <t>Bien-être animal chez les ruminants (ovins et caprins)</t>
   </si>
   <si>
-    <t>ven 29/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 31/12/2025 - 00:00</t>
+    <t>ven, 29/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Avec ce cours, vous vous familiariserez avec le bien-être animal des ruminants (ovins et caprins) dans les installations d'élevage, en apprenant…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-chez-les-ruminants-ovins-et-caprins</t>
   </si>
   <si>
     <t>Conférence technique sur le transfert et les essais dans la conduite reproductive des troupeaux de ruminants</t>
   </si>
   <si>
-    <t>jeu 21/11/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 21/11/2024 - 13:30</t>
+    <t>jeu, 21/11/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 21/11/2024 - 13:30</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Córdoba.</t>
   </si>
   <si>
     <t>Journée technique de 4 heures au cours de laquelle les résultats obtenus dans différents tests scientifiques seront présentés et développés.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-technique-sur-le-transfert-et-les-essais-dans-la-conduite</t>
   </si>
   <si>
     <t>Évaluation environnementale et atténuation des systèmes de lait et de viande de brebis et de chèvre de CLM</t>
   </si>
   <si>
-    <t>mar 22/10/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>mer 23/10/2024 - 14:00</t>
+    <t>mar, 22/10/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>mer, 23/10/2024 - 14:00</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Les 22 et 23 octobre , de 12h00 à 14h00 , un cours virtuel sera donné sur les effets du changement climatique sur la gestion des élevages ovins et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/evaluation-environnementale-et-attenuation-des-systemes-lait-et-viande-brebis-et</t>
   </si>
   <si>
     <t>Efficacité et durabilité dans l’élevage</t>
   </si>
   <si>
-    <t>mar 01/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 29/10/2024 - 18:30</t>
+    <t>mar, 01/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 29/10/2024 - 18:30</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Cours en ligne synchrone de 5 sessions, qui explique comment optimiser l'efficacité productive dans les exploitations agricoles pour contribuer à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/efficacite-et-durabilite-dans-lelevage</t>
   </si>
   <si>
     <t>Formation spécialisée en bien-être animal</t>
   </si>
   <si>
-    <t>jeu 19/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 31/10/2024 - 15:00</t>
+    <t>jeu, 19/09/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 31/10/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
-    <t>Cours spécialisé de 30 heures sur le bien-être animal des porcs, des ruminants et des oiseaux. PROGRAMME | Date limite de CANDIDATURE jusqu'au 20/08/…</t>
+    <t>Cours spécialisé de 30 heures sur le bien-être animal des porcs, des ruminants et des oiseaux. PROGRAMME | Date limite de CANDIDATURE jusqu'au 20/08…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-bien-etre-animal</t>
   </si>
   <si>
     <t>Rentabilité et durabilité dans le secteur laitier</t>
   </si>
   <si>
-    <t>lun 20/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 21/05/2024 - 20:00</t>
+    <t>lun, 20/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 21/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours du plan de formation continue des techniciens ruraux du Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) FORMATION CARTE |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rentabilite-et-durabilite-dans-le-secteur-laitier</t>
   </si>
   <si>
     <t>Alimentation des petits ruminants laitiers</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>sam 20/04/2024 - 20:00</t>
+    <t>lun, 15/04/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>sam, 20/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10 Valdepeñas (Ciudad Real)</t>
   </si>
   <si>
     <t>Cours dans lequel sont étudiés le schéma général du système digestif de la brebis, l'évaluation nutritionnelle de son alimentation, son rationnement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/alimentation-des-petits-ruminants-laitiers</t>
   </si>
   <si>
     <t>Cours "Pâturage avec chiens de troupeau" à Albocàsser</t>
   </si>
   <si>
-    <t>mer 19/10/2022 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/10/2022 - 00:00</t>
+    <t>mer, 19/10/2022 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/10/2022 - 00:00</t>
   </si>
   <si>
     <t>Albocàsser</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-paturage-avec-chiens-troupeau-albocasser</t>
   </si>
   <si>
     <t>Production biologique de chèvres laitières</t>
   </si>
   <si>
-    <t>lun 10/10/2022 - 00:00</t>
+    <t>lun, 10/10/2022 - 00:00</t>
   </si>
   <si>
     <t>https://www.agroecologia.net/evento/curso-caprino-leche-ev22/?instance_id=436</t>
   </si>
   <si>
     <t>La Société espagnole d'agriculture biologique et d'agroécologie (SEAE) propose une série de cours gratuits destinés aux chômeurs d'Estrémadure, sur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-biologique-chevres-laitieres</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1211,61 +1232,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J48"/>
+  <dimension ref="A1:J50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J48"/>
+      <selection activeCell="A1" sqref="A1:J50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="221.66" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
@@ -1273,1440 +1294,1492 @@
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="I2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>20</v>
-      </c>
-[...25 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>30</v>
-      </c>
-[...22 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>43</v>
-      </c>
-[...22 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="G7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D7" s="1"/>
-[...2 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="G8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>57</v>
-      </c>
-[...14 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="1"/>
-[...1 lines deleted...]
-      <c r="E10" s="1"/>
+      <c r="E10" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J11" s="1" t="s">
         <v>69</v>
-      </c>
-[...19 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="H13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C13" s="1"/>
-[...9 lines deleted...]
-      <c r="I13" s="1" t="s">
+      <c r="J13" s="1" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="1"/>
+      <c r="C14" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16" s="1" t="s">
         <v>91</v>
-      </c>
-[...25 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      <c r="F17" s="1"/>
+        <v>94</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>95</v>
+      </c>
       <c r="G17" s="1" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="F18" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="G18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="J18" s="1" t="s">
         <v>105</v>
-      </c>
-[...16 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D19" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H19" s="1" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="F21" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="G21" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I22" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="J22" s="1" t="s">
         <v>130</v>
-      </c>
-[...19 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I23" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="J23" s="1" t="s">
         <v>135</v>
-      </c>
-[...22 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="J24" s="1" t="s">
         <v>140</v>
-      </c>
-[...17 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="G25" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>146</v>
-      </c>
-[...19 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>153</v>
-[...6 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I27" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="J27" s="1" t="s">
         <v>158</v>
-      </c>
-[...22 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="J28" s="1" t="s">
         <v>163</v>
-      </c>
-[...25 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I29" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="J29" s="1" t="s">
         <v>169</v>
-      </c>
-[...22 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="J30" s="1" t="s">
         <v>174</v>
-      </c>
-[...25 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J31" s="1" t="s">
         <v>180</v>
-      </c>
-[...25 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="J32" s="1" t="s">
         <v>186</v>
-      </c>
-[...25 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I33" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="J33" s="1" t="s">
         <v>192</v>
-      </c>
-[...20 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I34" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="J34" s="1" t="s">
         <v>197</v>
-      </c>
-[...22 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D35" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E35" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H35" s="1" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I36" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="J36" s="1" t="s">
         <v>209</v>
-      </c>
-[...19 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="J37" s="1" t="s">
         <v>214</v>
-      </c>
-[...25 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="J38" s="1" t="s">
         <v>220</v>
-      </c>
-[...25 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="F39" s="1"/>
+        <v>223</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>224</v>
+      </c>
       <c r="G39" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I40" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B40" s="1" t="s">
+      <c r="J40" s="1" t="s">
         <v>234</v>
-      </c>
-[...16 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I41" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="J41" s="1" t="s">
         <v>239</v>
-      </c>
-[...22 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
-      <c r="G42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G42" s="1"/>
       <c r="H42" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="J43" s="1" t="s">
         <v>250</v>
-      </c>
-[...21 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="J44" s="1" t="s">
         <v>256</v>
-      </c>
-[...23 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
-      <c r="F45" s="1"/>
+      <c r="F45" s="1" t="s">
+        <v>260</v>
+      </c>
       <c r="G45" s="1" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>247</v>
+        <v>24</v>
       </c>
       <c r="E46" s="1"/>
       <c r="F46" s="1" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="J47" s="1" t="s">
         <v>273</v>
-      </c>
-[...21 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="C48" s="1"/>
+        <v>275</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="D48" s="1" t="s">
-        <v>94</v>
+        <v>254</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="G48" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I48" s="1" t="s">
+      <c r="B49" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="J48" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>282</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>