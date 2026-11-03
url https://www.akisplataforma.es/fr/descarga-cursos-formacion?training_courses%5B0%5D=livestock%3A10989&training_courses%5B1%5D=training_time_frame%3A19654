--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -47,255 +47,255 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/05/2026 - 20:00</t>
+    <t>jeu, 14/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 20:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111933</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mar 12/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 12/05/2026 - 20:00</t>
+    <t>mar, 12/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 12/05/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111932</t>
   </si>
   <si>
     <t>Formation internationale sur l'élevage de précision : des capteurs à la prise de décision</t>
   </si>
   <si>
-    <t>lun 04/05/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 08/05/2026 - 22:22</t>
+    <t>lun, 04/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 08/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>CSIC, Madrid.</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>Du 4 au 8 mai 2026 , Madrid accueillera la formation en présentiel « Créer de la valeur ajoutée dans l’élevage de précision : des capteurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-internationale-sur-lelevage-precision-des-capteurs-la-prise-decision</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 20:00</t>
+    <t>jeu, 16/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111484</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 19:00</t>
+    <t>jeu, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111485</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 14/04/2026 - 20:00</t>
+    <t>mar, 14/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 14/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111483</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits »</t>
   </si>
   <si>
-    <t>jeu 26/03/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 22:22</t>
+    <t>jeu, 26/03/2026 - 16:06</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-0</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>jeu 26/02/2026 - 22:22</t>
+    <t>jeu, 26/02/2026 - 16:06</t>
+  </si>
+  <si>
+    <t>jeu, 26/02/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-et</t>
   </si>
   <si>
     <t>cours sur le bien-être animal dans les transports</t>
   </si>
   <si>
-    <t>mar 16/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 30/12/2025 - 00:00</t>
+    <t>mar, 16/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 30/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Sede INALOCAL: Aula COPERNICUS Travesia Eras, 10 Villaviciosa de Odón, Madrid 28670 España</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Le « cours en ligne sur le bien-être animal dans les transports » Il s'agit du document qui, conformément à la réglementation (Règlement 1/2005),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-dans-les-transports-0</t>
   </si>
   <si>
     <t>Journée de démonstration sur l'élevage biologique et l'autonomie fourragère</t>
   </si>
   <si>
-    <t>sam 13/12/2025 - 18:00</t>
+    <t>sam, 13/12/2025 - 18:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>La Société espagnole d’agriculture biologique et d’agroécologie (SEAE) organisera la journée de terrain « Élevage biologique. Autonomie fourragère…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-sur-lelevage-biologique-et-lautonomie-fourragere</t>
   </si>
   <si>
     <t>Cours sur le bien-être animal pour les transporteurs</t>
   </si>
   <si>
-    <t>lun 03/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 07/11/2025 - 00:00</t>
+    <t>lun, 03/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 07/11/2025 - 00:00</t>
   </si>
   <si>
     <t>AVDA. RODRIGUEZ DE LEDESMA Apdo. Correos 321, Cáceres.</t>
   </si>
   <si>
     <t>APAG-ASAJA CÁCERES organise un cours sur le bien-être animal pour les conducteurs ou gardiens de véhicules routiers transportant des animaux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-7</t>
   </si>
   <si>
     <t>Bien-être animal dans les transports. Pratique et évaluation</t>
   </si>
   <si>
-    <t>jeu 06/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 06/03/2025 - 21:00</t>
+    <t>jeu, 06/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 06/03/2025 - 21:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Lorca</t>
   </si>
   <si>
     <t>Ce cours s'adresse à toutes les personnes qui souhaitent apprendre les bases du bien-être animal dans les transports de manière simple et dynamique.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-pratique-et-evaluation</t>
   </si>
   <si>
-    <t>lun 29/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 02/08/2024 - 00:00</t>
+    <t>lun, 29/07/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 02/08/2024 - 00:00</t>
   </si>
   <si>
     <t>C/ Sor Valentina Mirón, 37, local 1. Plasencia (Cáceres).</t>
   </si>
   <si>
     <t>Cours de 20 heures l'après-midi destiné aux conducteurs ou gardiens de véhicules routiers transportant des animaux domestiques des espèces équine,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -620,52 +620,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="176.814" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="150.963" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>