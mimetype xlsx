--- v0 (2026-09-07)
+++ v1 (2026-11-01)
@@ -47,456 +47,456 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/05/2026 - 20:00</t>
+    <t>jeu, 14/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 20:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111933</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mar 12/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 12/05/2026 - 20:00</t>
+    <t>mar, 12/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 12/05/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111932</t>
   </si>
   <si>
     <t>Formation internationale sur l'élevage de précision : des capteurs à la prise de décision</t>
   </si>
   <si>
-    <t>lun 04/05/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 08/05/2026 - 22:22</t>
+    <t>lun, 04/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 08/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>CSIC, Madrid.</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>Du 4 au 8 mai 2026 , Madrid accueillera la formation en présentiel « Créer de la valeur ajoutée dans l’élevage de précision : des capteurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-internationale-sur-lelevage-precision-des-capteurs-la-prise-decision</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 20:00</t>
+    <t>jeu, 16/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111484</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 19:00</t>
+    <t>jeu, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111485</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 14/04/2026 - 20:00</t>
+    <t>mar, 14/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 14/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111483</t>
   </si>
   <si>
     <t>Cours sur le contrôle et la gestion des œufs et des poussins nouveau-nés en aviculture</t>
   </si>
   <si>
-    <t>ven 10/04/2026 - 00:00</t>
+    <t>ven, 10/04/2026 - 00:00</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>La formation « Contrôle et gestion des œufs et des poussins en élevage avicole » proposée par Aula 10 Formación vise à doter les participants des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-controle-et-la-gestion-des-oeufs-et-des-poussins-nouveau-nes</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits »</t>
   </si>
   <si>
-    <t>jeu 26/03/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 22:22</t>
+    <t>jeu, 26/03/2026 - 16:06</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-0</t>
   </si>
   <si>
     <t>Bien-être animal lors du transport d'animaux vivants</t>
   </si>
   <si>
-    <t>ven 20/03/2026 - 00:00</t>
+    <t>ven, 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Qualification approuvée Places limitées OBJECTIFS: Acquérir les fondamentaux des bonnes pratiques lors du transport des animaux, incluant le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-lors-du-transport-danimaux-vivants</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>jeu 26/02/2026 - 22:22</t>
+    <t>jeu, 26/02/2026 - 16:06</t>
+  </si>
+  <si>
+    <t>jeu, 26/02/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-et</t>
   </si>
   <si>
     <t>Formation en ligne pour le personnel des élevages avicoles – 260226AVI</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 17/03/2026 - 00:00</t>
+    <t>jeu, 26/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 17/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : travailleurs des fermes avicoles Objectifs: Afin de se conformer aux exigences du décret royal 637/2021 du 27 juillet, de veiller à ce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-ligne-pour-le-personnel-des-elevages-avicoles-260226avi</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique</t>
   </si>
   <si>
-    <t>sam 06/12/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 06/12/2025 - 17:30</t>
+    <t>sam, 06/12/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 06/12/2025 - 17:30</t>
   </si>
   <si>
     <t>Pl. del Marqués de Lozoya, nº10, 28742 Lozoya, Madrid</t>
   </si>
   <si>
     <t>Grâce à notre cours d'agriculture biologique à Lozoya (Madrid), vous apprendrez de manière pratique les tâches clés d'un jardin cultivé de manière…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-2</t>
   </si>
   <si>
     <t>FORMATION POUR LE PERSONNEL D'ÉLEVAGE DE VOLAILLES – 251112AVI</t>
   </si>
   <si>
-    <t>mer 12/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 01/12/2025 - 00:00</t>
+    <t>mer, 12/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 01/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Mode : FORMATION EN LIGNE Programme : Formation en ligne Lieu : Formation en ligne Nombre d'heures : 20 Places disponibles : 20 Objectifs Afin de se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-pour-le-personnel-delevage-volailles-251112avi</t>
   </si>
   <si>
-    <t>dim 02/11/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>dim 02/11/2025 - 17:30</t>
+    <t>dim, 02/11/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>dim, 02/11/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-3</t>
   </si>
   <si>
-    <t>sam 18/10/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 18/10/2025 - 17:30</t>
+    <t>sam, 18/10/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-4</t>
   </si>
   <si>
-    <t>dim 28/09/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>dim 28/09/2025 - 17:30</t>
+    <t>dim, 28/09/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>dim, 28/09/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-5</t>
   </si>
   <si>
     <t>VOLAILLE</t>
   </si>
   <si>
-    <t>lun 14/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 17/07/2025 - 21:00</t>
+    <t>lun, 14/07/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 17/07/2025 - 21:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Montillana</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>VOLAILLE  État Fourni  Date de début  14/07/2025  Date de fin  17 juillet 2025  Mode En personne  Province GRENADE  Lieu de livraison MONTILLANA…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/volaille-0</t>
   </si>
   <si>
-    <t>sam 07/06/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>sam 07/06/2025 - 23:00</t>
+    <t>sam, 07/06/2025 - 01:00</t>
+  </si>
+  <si>
+    <t>sam, 07/06/2025 - 23:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-1</t>
   </si>
   <si>
     <t>Formation du personnel travaillant dans le secteur avicole. RD. 637/2021. Évaluation</t>
   </si>
   <si>
-    <t>lun 10/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 10/03/2025 - 17:00</t>
+    <t>lun, 10/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 10/03/2025 - 17:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Torre Pacheco</t>
   </si>
   <si>
-    <t>L'objectif de ce cours est d'acquérir les connaissances minimales requises dans le RD 637/2021 et dans l'application de la décision 2017/302 afin d'…</t>
+    <t>L'objectif de ce cours est d'acquérir les connaissances minimales requises dans le RD 637/2021 et dans l'application de la décision 2017/302 afin d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-du-personnel-travaillant-dans-le-secteur-avicole-rd-6372021-evaluation</t>
   </si>
   <si>
     <t>Bien-être animal dans les transports. Pratique et évaluation</t>
   </si>
   <si>
-    <t>jeu 06/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 06/03/2025 - 21:00</t>
+    <t>jeu, 06/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 06/03/2025 - 21:00</t>
   </si>
   <si>
     <t>Lorca</t>
   </si>
   <si>
     <t>Ce cours s'adresse à toutes les personnes qui souhaitent apprendre les bases du bien-être animal dans les transports de manière simple et dynamique.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-pratique-et-evaluation</t>
   </si>
   <si>
     <t>Formation spécialisée en bien-être animal</t>
   </si>
   <si>
-    <t>jeu 19/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 31/10/2024 - 15:00</t>
+    <t>jeu, 19/09/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 31/10/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
-    <t>Cours spécialisé de 30 heures sur le bien-être animal des porcs, des ruminants et des oiseaux. PROGRAMME | Date limite de CANDIDATURE jusqu'au 20/08/…</t>
+    <t>Cours spécialisé de 30 heures sur le bien-être animal des porcs, des ruminants et des oiseaux. PROGRAMME | Date limite de CANDIDATURE jusqu'au 20/08…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-bien-etre-animal</t>
   </si>
   <si>
     <t>Cours d'automne pour l'intégration dans l'activité agricole en Cantabrie</t>
   </si>
   <si>
-    <t>dim 01/09/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 00:00</t>
+    <t>dim, 01/09/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>À partir du 1er septembre, commenceront les cours que le Centre de recherche et de formation agricoles (CIFA), du gouvernement de Cantabrie, organise…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dautomne-pour-lintegration-dans-lactivite-agricole-cantabrie</t>
   </si>
   <si>
     <t>Volaille</t>
   </si>
   <si>
-    <t>lun 26/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/08/2024 - 14:00</t>
+    <t>lun, 26/08/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/08/2024 - 14:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Campillos (Málaga).</t>
   </si>
   <si>
     <t>Cours de 20 heures, développé sur trois jours, sur les principes et pratiques de la production avicole. Contenu CARACTÉRISTIQUES DE LA PRODUCTION DE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/volaille</t>
   </si>
   <si>
     <t>Bien-être animal en élevage de volailles</t>
   </si>
   <si>
-    <t>lun 06/05/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/05/2024 - 20:00</t>
+    <t>lun, 06/05/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Finca experimental INTIASA Cadreita</t>
   </si>
   <si>
     <t>En ligne, En personne</t>
   </si>
   <si>
     <t>Cours pour former les participants à l'application des règles de l'arrêté royal sur l'élevage des volailles : réglementation, bien-être animal,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-elevage-volailles</t>
   </si>
   <si>
     <t>Cours d'auditeurs Welfair pour les poulets et l'abattage de poulets. 2024</t>
   </si>
   <si>
-    <t>mar 09/04/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>ven 12/04/2024 - 17:00</t>
+    <t>mar, 09/04/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>ven, 12/04/2024 - 17:00</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Monells</t>
   </si>
   <si>
     <t>La formation d’auditeurs qualifiés en contrôle du bien-être animal selon les protocoles Welfare Quality est une condition essentielle pour garantir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dauditeurs-welfair-pour-les-poulets-et-labattage-poulets-2024</t>
   </si>
   <si>
     <t>Cours de formation pour le personnel des élevages de volailles</t>
   </si>
   <si>
-    <t>mar 05/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 22/12/2023 - 20:00</t>
+    <t>mar, 05/12/2023 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 22/12/2023 - 20:00</t>
   </si>
   <si>
     <t>L' objectif de ce cours est de se conformer à l'exigence du RD 637/2021, qui établit les règles de base pour la gestion des élevages de volailles et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-des-elevages-volailles</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -818,52 +818,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>