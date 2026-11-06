--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -12,7961 +12,7976 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2645">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>COURS POUR REJOINDRE L'ENTREPRISE AGRICOLE</t>
+  </si>
+  <si>
+    <t>dim, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>En ligne, En personne</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Les Cours d'Insertion aux Entreprises Agricoles, ou CIEA en abrégé, sont des activités de formation destinées à ceux qui doivent démontrer un niveau…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-rejoindre-lentreprise-agricole</t>
+  </si>
+  <si>
     <t>Innovation et durabilité dans la production de noix</t>
   </si>
   <si>
-    <t>lun 21/09/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>sam 26/09/2026 - 19:00</t>
+    <t>lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam, 26/09/2026 - 19:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza</t>
   </si>
   <si>
-    <t>En ligne, En personne</t>
-[...4 lines deleted...]
-  <si>
     <t>Ce cours de perfectionnement offrira aux professionnels de l'agriculture, aux chercheurs, aux consultants et aux décideurs une compréhension…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/innovation-et-durabilite-dans-la-production-noix</t>
   </si>
   <si>
     <t>Cours CIHEAM : 1ère Semaine méditerranéenne de l'entrepreneuriat alimentaire</t>
   </si>
   <si>
-    <t>lun 22/06/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 26/06/2026 - 18:08</t>
+    <t>lun, 22/06/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 26/06/2026 - 18:08</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza (Zaragoza)</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza organisera la « Première Semaine méditerranéenne de l'entrepreneuriat alimentaire » du 22 au 26 juin 2026 , une formation en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ciheam-1ere-semaine-mediterraneenne-lentrepreneuriat-alimentaire</t>
   </si>
   <si>
     <t>Première semaine méditerranéenne de l'entrepreneuriat alimentaire</t>
   </si>
   <si>
-    <t>lun 22/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 26/06/2026 - 17:00</t>
+    <t>lun, 22/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 26/06/2026 - 17:00</t>
   </si>
   <si>
     <t>Av. Montañana 1005, 50059  Zaragoza España</t>
   </si>
   <si>
     <t>Objectifs du cours À l'issue de cette formation, les participants seront capables de : Développer et consolider les micro-entreprises et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/premiere-semaine-mediterraneenne-lentrepreneuriat-alimentaire</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Nouveaux modèles commerciaux : applications des microalgues » - Cloned</t>
   </si>
   <si>
-    <t>mar 16/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 16/06/2026 - 14:00</t>
+    <t>mar, 16/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 16/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Paterna</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions pour la formation gratuite « Nouveaux modèles commerciaux : applications des microalgues ». La session se tiendra…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111635</t>
   </si>
   <si>
     <t>production de fromage bleu</t>
   </si>
   <si>
-    <t>mer 17/06/2026 - 14:00</t>
+    <t>mer, 17/06/2026 - 14:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Bizkaia</t>
   </si>
   <si>
     <t>Xemein Etorbidea, 19, 48270 Markina-Xemein (Bizkaia)</t>
   </si>
   <si>
     <t>Destiné aux personnes intéressées, ce cours de 10 heures en présentiel vise à comprendre et à appliquer les procédés de fabrication des fromages…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-fromage-bleu</t>
   </si>
   <si>
     <t>Formation spécialisée en contrôle sanitaire des oliveraies</t>
   </si>
   <si>
-    <t>mer 10/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 10/06/2026 - 14:00</t>
+    <t>mer, 10/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 10/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Jaén</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano, Jaén</t>
   </si>
   <si>
     <t>Ce cours de 5 heures comprend au moins un module en présentiel qui aborde les aspects liés au contrôle sanitaire des oliveraies. CONTENU…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-controle-sanitaire-des-oliveraies</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>lun 08/06/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 08/06/2026 - 14:00</t>
+    <t>lun, 08/06/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 08/06/2026 - 14:00</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111634</t>
   </si>
   <si>
     <t>Identification des principaux arbres et arbustes de la forêt</t>
   </si>
   <si>
-    <t>lun 08/06/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>Programme d’action de formation du Centre de formation et d’expérimentation forestières de Cazorla 2026. XXXIXe édition (39) Cette formation vise à…</t>
+    <t>lun, 08/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 10/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Programme d’action de formation du Centre de formation et d’expérimentation forestières de Cazorla 2026. XXXIXe édition (39) Cette formation vise à :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/identification-des-principaux-arbres-et-arbustes-la-foret</t>
   </si>
   <si>
     <t>ATELIER TECHNIQUE SUBTROPAL - ATELIER DE CULTURE DU FRUIT DE LA PASSION</t>
   </si>
   <si>
-    <t>ven 05/06/2026 - 00:00</t>
+    <t>ven, 05/06/2026 - 00:00</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Centro IFAPA la Mojonera, Almería</t>
   </si>
   <si>
     <t>Contenu Recherche et innovation dans le domaine des arbres fruitiers subtropicaux. Visite de parcelles expérimentales d'arbres fruitiers subtropicaux.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-technique-subtropal-atelier-culture-du-fruit-la-passion</t>
   </si>
   <si>
     <t>Cours avancé : « Gestion des données et prise de décision en agriculture : mégadonnées et intelligence artificielle »</t>
   </si>
   <si>
-    <t>mer 03/06/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 04/06/2026 - 20:30</t>
+    <t>mer, 03/06/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 04/06/2026 - 20:30</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Barcelona</t>
   </si>
   <si>
     <t>C. Enamorats, 62-64 baixos 08013 Barcelona</t>
   </si>
   <si>
     <t>Formation mixte de 8 heures comprenant une session EN LIGNE sur la gestion des données pour les décisions stratégiques et une autre session HYBRIDE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-gestion-des-donnees-et-prise-decision-agriculture-megadonnees-et</t>
   </si>
   <si>
     <t>Cours de renouvellement gratuit pour les manipulateurs de pesticides</t>
   </si>
   <si>
-    <t>sam 30/05/2026 - 08:00</t>
-[...2 lines deleted...]
-    <t>sam 30/05/2026 - 14:00</t>
+    <t>sam, 30/05/2026 - 08:00</t>
+  </si>
+  <si>
+    <t>sam, 30/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>Sala de la BUC (Biblioteca Municipal) Avda Pius XII, 43 de Vila-real</t>
   </si>
   <si>
     <t>Informations importantes : Le renouvellement n'est possible que dans les 12 mois précédant la date d'expiration de la licence. Par exemple : si…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-renouvellement-gratuit-pour-les-manipulateurs-pesticides</t>
   </si>
   <si>
     <t>Nouvelle édition du cours « Transformation numérique et durable dans la gestion agricole »</t>
   </si>
   <si>
-    <t>mer 27/05/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 28/05/2026 - 22:22</t>
+    <t>mer, 27/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 28/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Colegio de Ingenieros Agrícolas de Almería, COITAAL C/ Ribera de las Almadrabillas 5, 04004 Almería</t>
   </si>
   <si>
     <t>La Fondation du Groupe Cajamar organisera une nouvelle édition du cours « Transformation numérique et durable dans la gestion agricole » les 27 et 28…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelle-edition-du-cours-transformation-numerique-et-durable-dans-la-gestion</t>
   </si>
   <si>
     <t>Optimiser les chances de succès des propositions de projets multi-acteurs dans le cadre d'Horizon Europe</t>
   </si>
   <si>
-    <t>mar 26/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 27/05/2026 - 17:00</t>
+    <t>mar, 26/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 27/05/2026 - 17:00</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Spain</t>
   </si>
   <si>
     <t>Le projet PREMIERE , en collaboration avec EU-FarmBook, lance un atelier de formation pour formateurs axé sur l' approche multi-acteurs (MAA ), une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/optimiser-les-chances-succes-des-propositions-projets-multi-acteurs-dans-le</t>
   </si>
   <si>
     <t>Cours avancé sur l'aquaculture à faible impact</t>
   </si>
   <si>
-    <t>lun 25/05/2026 - 11:11</t>
+    <t>lun, 25/05/2026 - 11:11</t>
   </si>
   <si>
     <t>Tarragona</t>
   </si>
   <si>
     <t>IRTA La Ràpita (Tarragona)</t>
   </si>
   <si>
     <t>L’ Institut agronomique méditerranéen de Saragosse (IAMZ–CIHEAM Saragosse) organisera le cours avancé « Aquaculture à faible impact » du 25 au 28 mai…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-sur-laquaculture-faible-impact</t>
   </si>
   <si>
     <t>Fabrication de produits laitiers (diversification)</t>
   </si>
   <si>
-    <t>lun 25/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 28/05/2026 - 15:00</t>
+    <t>lun, 25/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 28/05/2026 - 15:00</t>
   </si>
   <si>
     <t>Destiné aux bergers et aux personnes intéressées, ce cours de 24 heures en présentiel aborde, de manière pratique, la préparation de divers produits…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fabrication-produits-laitiers-diversification</t>
   </si>
   <si>
     <t>Impôt sur le revenu des personnes physiques (IRPF) pour le secteur agricole</t>
   </si>
   <si>
-    <t>jeu 21/05/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 21/05/2026 - 13:30</t>
+    <t>jeu, 21/05/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 21/05/2026 - 13:30</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Cuenca</t>
   </si>
   <si>
     <t>Sede de ALCAMANCHA S.C, Avda. José Antonio, 17 – Carrascosa del Campo (Cuenca)</t>
   </si>
   <si>
     <t>Activité de formation visant à apprendre et à appliquer concrètement les différentes taxes directes ou indirectes qui affectent le secteur agricole.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/impot-sur-le-revenu-des-personnes-physiques-irpf-pour-le-secteur-agricole</t>
   </si>
   <si>
     <t>Viticulture biologique à Vilaflor</t>
   </si>
   <si>
-    <t>mer 20/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 21/05/2026 - 21:00</t>
+    <t>mer, 20/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 21/05/2026 - 21:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Biblioteca Municipal de Vilaflor de Chasna</t>
   </si>
   <si>
     <t>Préinscription jusqu'au 10 mai. Pour les cours nécessitant une préinscription, une validation des réponses au questionnaire peut être exigée. Lieu :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/viticulture-biologique-vilaflor</t>
   </si>
   <si>
     <t>Cours de base : « Transformation numérique et durable de la gestion agricole »</t>
   </si>
   <si>
-    <t>mer 20/05/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 21/05/2026 - 19:00</t>
+    <t>mer, 20/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 21/05/2026 - 19:00</t>
   </si>
   <si>
     <t>Un cours d'apprentissage mixte de 7 heures comprenant une session en ligne sur les plateformes numériques et leur relation avec l'administration, et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-transformation-numerique-et-durable-la-gestion-agricole-0</t>
   </si>
   <si>
     <t>Formation spécialisée en gestion des pâturages dans la dehesa</t>
   </si>
   <si>
-    <t>mer 20/05/2026 - 15:30</t>
-[...2 lines deleted...]
-    <t>ven 22/05/2026 - 17:30</t>
+    <t>mer, 20/05/2026 - 15:30</t>
+  </si>
+  <si>
+    <t>ven, 22/05/2026 - 17:30</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Hinojosa del Duque, Córdoba</t>
   </si>
   <si>
     <t>Ce cours de 20 heures comprend au moins un module en ligne et est dispensé via la plateforme d'apprentissage en ligne de l'IFAPA. Il combine…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-gestion-des-paturages-dans-la-dehesa</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mer 20/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 20/05/2026 - 14:00</t>
+    <t>mer, 20/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 20/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>Calle Pintor Lorenzo Casanova 62, 2a. planta, 03003, Alicante</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111845</t>
   </si>
   <si>
     <t>Atelier européen « Former les formateurs » sur l’innovation interactive dans le secteur agroalimentaire</t>
   </si>
   <si>
-    <t>lun 18/05/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mer 20/05/2026 - 22:22</t>
+    <t>lun, 18/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mer, 20/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Pisa (Italia)</t>
   </si>
   <si>
     <t>Le projet européen ATTRACTISS organise une nouvelle édition de son programme de formation « Former les formateurs » du 18 au 20 mai 2026 à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-europeen-former-les-formateurs-sur-linnovation-interactive-dans-le</t>
   </si>
   <si>
     <t>Formation spécialisée en gestion de la biodiversité dans les écosystèmes agricoles</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 22/06/2026 - 14:00</t>
+    <t>jeu, 14/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 22/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
     <t>Ce cours de 30 heures comprend au moins un module en ligne et est dispensé via la plateforme d'apprentissage en ligne de l'IFAPA. Il combine…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-gestion-la-biodiversite-dans-les-ecosystemes-agricoles-0</t>
   </si>
   <si>
     <t>Formation spécialisée aux nouvelles tendances en matière de culture</t>
   </si>
   <si>
-    <t>mer 13/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 23/06/2026 - 14:00</t>
+    <t>mer, 13/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 23/06/2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-aux-nouvelles-tendances-matiere-culture</t>
   </si>
   <si>
     <t>Gestion des données et prise de décision en agriculture : Big Data et intelligence artificielle</t>
   </si>
   <si>
-    <t>mar 12/05/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>mer 13/05/2026 - 20:30</t>
+    <t>mar, 12/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer, 13/05/2026 - 20:30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Ce programme de formation avancée est une initiative de la Fondation du Groupe Cajamar et du Collège officiel des ingénieurs techniques agricoles du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-des-donnees-et-prise-decision-agriculture-big-data-et-intelligence</t>
   </si>
   <si>
     <t>Formation spécialisée aux progrès en matière de santé des plantes</t>
   </si>
   <si>
-    <t>mar 12/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 24/06/2026 - 14:00</t>
+    <t>mar, 12/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 24/06/2026 - 14:00</t>
   </si>
   <si>
     <t>Ce cours de 40 heures comprend au moins un module en ligne et est dispensé via la plateforme d'apprentissage en ligne de l'IFAPA. Il combine…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-aux-progres-matiere-sante-des-plantes</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>lun 11/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 11/05/2026 - 14:00</t>
+    <t>lun, 11/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 11/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Centro Cívico La Matraquilla, 18600, Motril</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111636</t>
   </si>
   <si>
     <t>Formation spécialisée en solutions technologiques pour le secteur agricole</t>
   </si>
   <si>
-    <t>jeu 25/06/2026 - 14:00</t>
+    <t>jeu, 25/06/2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-solutions-technologiques-pour-le-secteur-agricole-0</t>
   </si>
   <si>
     <t>Fabrication de fromage (bases)</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 14:00</t>
+    <t>jeu, 14/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Destiné aux bergers et autres personnes intéressées, ce cours de 24 heures en présentiel couvre la théorie et la pratique de la fabrication du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fabrication-fromage-bases</t>
   </si>
   <si>
     <t>La numérisation dans l'élevage</t>
   </si>
   <si>
     <t>Hinojosa del Duque</t>
   </si>
   <si>
     <t>Contenu Concepts de base relatifs aux capteurs de précision pour l'élevage L'élevage de précision dans le secteur des ruminants L'élevage de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-numerisation-dans-lelevage</t>
   </si>
   <si>
     <t>Cours pratique sur les communautés d'irrigation intelligentes</t>
   </si>
   <si>
-    <t>jeu 07/05/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>sam 09/05/2026 - 22:22</t>
+    <t>jeu, 07/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>sam, 09/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Tafalla (Navarra)</t>
   </si>
   <si>
     <t>La numérisation de l'irrigation continue de s'affirmer comme un facteur clé d'amélioration de l'efficacité, de la durabilité et de la gouvernance de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pratique-sur-les-communautes-dirrigation-intelligentes</t>
   </si>
   <si>
     <t>INTÉGRATION À LA SOCIÉTÉ AGRICOLE : OLIVICULTURE</t>
   </si>
   <si>
-    <t>jeu 07/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/06/2025 - 15:00</t>
+    <t>jeu, 07/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/06/2025 - 15:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>Modules Sol, irrigation, nutrition et environnement Agronomie et taille de l'oliveraie Techniques de culture et de récolte</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-la-societe-agricole-oliviculture</t>
   </si>
   <si>
     <t>atelier de taille des avocatiers</t>
   </si>
   <si>
-    <t>mar 05/05/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 05/05/2026 - 19:00</t>
+    <t>mar, 05/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 05/05/2026 - 19:00</t>
   </si>
   <si>
     <t>Vila-real CV-20 Km 3 (Carretera vila-real Onda) Castellón/Castelló</t>
   </si>
   <si>
     <t>Signe</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-taille-des-avocatiers</t>
   </si>
   <si>
     <t>ATELIER DE GESTION INTÉGRÉE DES RAVAGEURS - ATELIER DE GESTION INTÉGRÉE DES RAVAGEURS POUR LES CÉRÉALES D'HIVER</t>
   </si>
   <si>
-    <t>mar 05/05/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 07/05/2026 - 00:00</t>
+    <t>mar, 05/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 07/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Contenu Gestion intégrée des ravageurs et santé des plantes : justification, importance et réglementations légales. Principes d’application de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-gestion-integree-des-ravageurs-atelier-gestion-integree-des-ravageurs</t>
   </si>
   <si>
     <t>Formation internationale sur l'élevage de précision : des capteurs à la prise de décision</t>
   </si>
   <si>
-    <t>lun 04/05/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 08/05/2026 - 22:22</t>
+    <t>lun, 04/05/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 08/05/2026 - 22:22</t>
   </si>
   <si>
     <t>CSIC, Madrid.</t>
   </si>
   <si>
     <t>Du 4 au 8 mai 2026 , Madrid accueillera la formation en présentiel « Créer de la valeur ajoutée dans l’élevage de précision : des capteurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-internationale-sur-lelevage-precision-des-capteurs-la-prise-decision</t>
   </si>
   <si>
     <t>Stage avancé en élevage de précision - Madrid (ES) Mai 2026</t>
   </si>
   <si>
-    <t>lun 04/05/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 08/05/2026 - 00:00</t>
+    <t>lun, 04/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 08/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Nous avons le plaisir d'annoncer le cours avancé « Créer de la valeur ajoutée dans l'élevage de précision », qui se déroulera à Madrid, en Espagne,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/stage-avance-elevage-precision-madrid-mai-2026</t>
   </si>
   <si>
     <t>CONNAISSANCES ET CULTURE DES ARBRES FRUITIERS TROPICAUX</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Escuela de Capacitación Agraria de Arucas</t>
   </si>
   <si>
     <t>Objectifs Découvrez les différentes espèces d'arbres fruitiers tropicaux et subtropicaux cultivées aux îles Canaries. Apprenez à multiplier certaines…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/connaissances-et-culture-des-arbres-fruitiers-tropicaux</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Nouveaux modèles commerciaux : applications des microalgues »</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/04/2026 - 14:00</t>
+    <t>jeu, 30/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-nouveaux-modeles-commerciaux-applications-des</t>
   </si>
   <si>
     <t>Journée de nettoyage des installations du moulin à huile d'olive</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 00:00</t>
+    <t>jeu, 30/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Mengibar, Jaén</t>
   </si>
   <si>
     <t>Contenu Nettoyage en laiterie : méthodes et utilité VISITE DES INSTALLATIONS ET EFFECTUATION DU NETTOYAGE</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-nettoyage-des-installations-du-moulin-huile-dolive</t>
   </si>
   <si>
-    <t>mer 29/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 29/04/2026 - 14:00</t>
+    <t>mer, 29/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 29/04/2026 - 14:00</t>
   </si>
   <si>
     <t>ASAJA, Calle La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111502</t>
   </si>
   <si>
     <t>Contrôle de la mouche de la citrouille</t>
   </si>
   <si>
-    <t>mar 28/04/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>mar 28/04/2026 - 21:00</t>
+    <t>mar, 28/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>mar, 28/04/2026 - 21:00</t>
   </si>
   <si>
     <t>C/ Sor Soledad Cobián, 20 La Orotava</t>
   </si>
   <si>
     <t>Lieu : C/ Sor Soledad Cobián, 20 La Orotava Période de livraison : 28-04-2026 / 28-04-2026 Heure du cours : 18h00 Places disponibles : 16 Prix :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-la-mouche-la-citrouille</t>
   </si>
   <si>
     <t>Solutions pour éviter l'abandon des terres</t>
   </si>
   <si>
-    <t>mar 28/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 28/04/2026 - 19:00</t>
+    <t>mar, 28/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 28/04/2026 - 19:00</t>
   </si>
   <si>
     <t>Centre Cultural Pere Labèrnia C/ Mossén Daniel Llatje i Baset, s/n 12330 – Traiguera</t>
   </si>
   <si>
     <t>Signe  Programme</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/solutions-pour-eviter-labandon-des-terres</t>
   </si>
   <si>
     <t>Étapes à suivre pour la création d'une nouvelle fromagerie</t>
   </si>
   <si>
-    <t>mar 28/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 28/04/2026 - 14:00</t>
+    <t>mar, 28/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 28/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Gipuzkoa</t>
   </si>
   <si>
     <t>Gomiztegi  Arantzazu auzoa,  20567 Oñati, Gipuzkoa</t>
   </si>
   <si>
     <t>Destiné aux personnes souhaitant lancer un projet de création d'une fromagerie ou d'un atelier laitier , ce cours fournira des informations sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/etapes-suivre-pour-la-creation-dune-nouvelle-fromagerie</t>
   </si>
   <si>
     <t>IRRIGATION INTELLIGENTE DES AGRUMES : APPLICATION D’IRRIGATION DES AGRUMES ET CAPTEURS D’HUMIDITÉ</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Alcalá del Río, Sevilla.</t>
   </si>
   <si>
     <t>Contenu Calcul des besoins en eau. Recommandations et stratégies pour réduire l'impact de la sécheresse sur les agrumes. Utilisation de l'application…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/irrigation-intelligente-des-agrumes-application-dirrigation-des-agrumes-et</t>
   </si>
   <si>
     <t>Taille et greffage des agrumes</t>
   </si>
   <si>
-    <t>lun 27/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 07/05/2026 - 21:00</t>
+    <t>lun, 27/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 07/05/2026 - 21:00</t>
   </si>
   <si>
     <t>Palma del Río</t>
   </si>
   <si>
     <t>Contenu Présentation et livraison de la documentation. Morphologie et physiologie de l'arbre. Types de taille : taille de formation, d'entretien ou…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-et-greffage-des-agrumes-0</t>
   </si>
   <si>
-    <t>ven 24/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 24/04/2026 - 14:00</t>
+    <t>ven, 24/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 24/04/2026 - 14:00</t>
   </si>
   <si>
     <t>C. La Parpallota, 13, 30007 Santiago y Zaraíche, Murcia</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111501</t>
   </si>
   <si>
     <t>Gestion intégrée des ravageurs dans les vignes de table</t>
   </si>
   <si>
-    <t>jeu 23/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 23/04/2026 - 19:00</t>
+    <t>jeu, 23/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 23/04/2026 - 19:00</t>
   </si>
   <si>
     <t>Salón de Actos Cooperativa V. Agrícola de Monforte del Cid Camino Azagador, 2 03670 Monforte del Cid (Alicante)</t>
   </si>
   <si>
     <t>PROGRAMME</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-integree-des-ravageurs-dans-les-vignes-table</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
   </si>
   <si>
-    <t>jeu 23/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 23/04/2026 - 14:00</t>
+    <t>jeu, 23/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 23/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de Cultura "Felip Miralles". Ctra. d'Alcoi, 2; 03516, Benimantell, Alicante</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111492</t>
   </si>
   <si>
     <t>Transformation numérique et durable de la gestion agricole</t>
   </si>
   <si>
-    <t>mer 22/04/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 23/04/2026 - 20:30</t>
+    <t>mer, 22/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 23/04/2026 - 20:30</t>
   </si>
   <si>
     <t>Ce programme de formation de base est une initiative de la Fondation du Groupe Cajamar et du Collège officiel des ingénieurs techniques agricoles du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/transformation-numerique-et-durable-la-gestion-agricole</t>
   </si>
   <si>
     <t>Fertirrigation dans les plantations de bananes</t>
   </si>
   <si>
-    <t>mer 22/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 22/04/2026 - 20:00</t>
+    <t>mer, 22/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 22/04/2026 - 20:00</t>
   </si>
   <si>
     <t>Empaquetado de Europlátano, recta del Pal-Mar Guargacho, TF 653, nº53</t>
   </si>
   <si>
     <t>INSCRIPTION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fertirrigation-dans-les-plantations-bananes</t>
   </si>
   <si>
-    <t>mer 22/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 22/04/2026 - 14:00</t>
+    <t>mer, 22/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 22/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de la Cultura. Calle Puerta de Granada, 19, 18690 Almuñécar, Granada</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111491</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández, Ctra. Beniel, km 3,2. E-03312, Orihuela.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111529</t>
   </si>
   <si>
     <t>Identification des facteurs clés pour la mise en œuvre de cultures de couverture végétale dans les vignobles des zones semi-arides</t>
   </si>
   <si>
-    <t>mer 22/04/2026 - 13:30</t>
+    <t>mer, 22/04/2026 - 13:30</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>Instalaciones del ITAP Albacete P.I. Campolano, Avda. 2ª, número 1, 02006, Albacete</t>
   </si>
   <si>
     <t>Atelier participatif abordant des sujets liés à la mise en œuvre de la couverture végétale dans les vignobles des zones semi-arides :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/identification-des-facteurs-cles-pour-la-mise-oeuvre-cultures-couverture</t>
   </si>
   <si>
-    <t>mar 21/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 21/04/2026 - 14:00</t>
+    <t>mar, 21/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 21/04/2026 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111487</t>
   </si>
   <si>
     <t>Démonstrations technologiques dans la production de ruminants</t>
   </si>
   <si>
-    <t>mar 21/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>Castilla y León</t>
+    <t>mar, 21/04/2026 - 17:00</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Facultad de Veterinaria. Universidad de León. Av Emilio Hurtado, 3, 24007 León</t>
   </si>
   <si>
     <t>La Fondation du Groupe Cajamar, l'Université de León, Provacuno, Interovic et l'Institut technologique agraire de la Junta de Castilla y León (ITACyL…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/demonstrations-technologiques-dans-la-production-ruminants</t>
   </si>
   <si>
     <t>Bien-être animal dans les transports</t>
   </si>
   <si>
-    <t>lun 20/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 24/04/2026 - 20:00</t>
+    <t>lun, 20/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 24/04/2026 - 20:00</t>
   </si>
   <si>
     <t>Colmenar Viejo</t>
   </si>
   <si>
     <t>Cette formation vous permet d'obtenir ou de renouveler le certificat de compétence de conducteur ou de gardien d'animaux vivants, conformément au…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-3</t>
   </si>
   <si>
-    <t>ven 17/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 14:00</t>
+    <t>ven, 17/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Zamora</t>
   </si>
   <si>
     <t>Centro Cultural. Calle Huertas, 12; 49211, Carbellino de Sayago (Zamora)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111493</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 19:00</t>
+    <t>jeu, 16/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 19:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111485</t>
   </si>
   <si>
     <t>culture biologique de la pistache</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 14:00</t>
+    <t>jeu, 16/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
-    <t>Séance en présentiel de 5 heures. Jeudi 16 avril. Deux créneaux horaires optionnels (vous pouvez participer le matin ou l'après-midi) : 9h00-…</t>
+    <t>Séance en présentiel de 5 heures. Jeudi 16 avril. Deux créneaux horaires optionnels (vous pouvez participer le matin ou l'après-midi) : 9h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-biologique-la-pistache</t>
   </si>
   <si>
-    <t>mer 15/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 15/04/2026 - 14:00</t>
+    <t>mer, 15/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 15/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Humus+Fertil S.L.L. (Vivero de empresas). Calle Calvo Sotelo, 4, 02630 La Roda, Albacete.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111494</t>
   </si>
   <si>
     <t>manutentionnaire de fruits et légumes</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 09:00</t>
+    <t>mar, 14/04/2026 - 09:00</t>
   </si>
   <si>
     <t>C/ Andenes 18, Caravaca de la Cruz, Murcia</t>
   </si>
   <si>
     <t>Activités de formation professionnelle et d’acquisition de compétences, dans le cadre du Plan stratégique pour la politique agricole commune (PEPAC)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manutentionnaire-fruits-et-legumes</t>
   </si>
   <si>
     <t>Cours sur la gestion des risques et l'assurance agricole dans un contexte de changement climatique</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 22:22</t>
+    <t>lun, 13/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 22:22</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
     <t>Du 13 au 17 avril 2026 , le CIHEAM de Saragosse accueillera le cours « Gestion des risques et assurance agricole dans un contexte de changement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-gestion-des-risques-et-lassurance-agricole-dans-contexte-changement</t>
   </si>
   <si>
     <t>Applicateur de produits phytosanitaires. Niveau débutant</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 18:00</t>
-[...2 lines deleted...]
-    <t>lun 20/04/2026 - 22:00</t>
+    <t>lun, 13/04/2026 - 18:00</t>
+  </si>
+  <si>
+    <t>lun, 20/04/2026 - 22:00</t>
   </si>
   <si>
     <t>Ctra. Iryda, nº 100. cp 04110 Campohermoso – Nijar (Almería)</t>
   </si>
   <si>
     <t>Date d'achèvement : du 13 au 20 avril 2026. 📚 Durée : 25 heures. ⏰ Horaire : De 18h00 à 22h00. 📍Lieu : Ctra. Iryda, nº 100. cp 04110 Campohermoso –…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-debutant-1</t>
   </si>
   <si>
     <t>Formation professionnelle pour utilisateurs de produits phytosanitaires. Niveau débutant.</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 23/04/2026 - 19:30</t>
+    <t>lun, 13/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 23/04/2026 - 19:30</t>
   </si>
   <si>
     <t>Mercadillo del Agricultor de La Matanza de Acentejo</t>
   </si>
   <si>
-    <t>Pour les cours nécessitant une préinscription, une validation des réponses au questionnaire peut être exigée. Préinscription jusqu'au 8 avril. PRÉ-…</t>
+    <t>Pour les cours nécessitant une préinscription, une validation des réponses au questionnaire peut être exigée. Préinscription jusqu'au 8 avril. PRÉ…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-professionnelle-pour-utilisateurs-produits-phytosanitaires-niveau</t>
   </si>
   <si>
     <t>Utilisation des machines agricoles</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 00:00</t>
+    <t>lun, 13/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Carretera General del Norte nº2. Km 8.5. Cardones. Arucas.</t>
   </si>
   <si>
     <t>Pour comprendre la diversité des machines agricoles disponibles sur le marché, des petites machines (tronçonneuses, débroussailleuses, souffleurs,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-des-machines-agricoles</t>
   </si>
   <si>
     <t>Atelier de compostage ouvert</t>
   </si>
   <si>
-    <t>jeu 09/04/2026 - 17:00</t>
+    <t>jeu, 09/04/2026 - 17:00</t>
   </si>
   <si>
     <t>Aula 17, C.C. Isabel de Farnesio, C. del Capitán Angosto Gómez Castrillón, 39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-compostage-ouvert</t>
   </si>
   <si>
     <t>Application et manipulation des produits phytosanitaires, niveau qualifié</t>
   </si>
   <si>
-    <t>lun 06/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 06/05/2026 - 21:30</t>
+    <t>lun, 06/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 06/05/2026 - 21:30</t>
   </si>
   <si>
     <t>Formation qualifiante, en mode mixte. 60 heures au total. La partie en présentiel comprend uniquement les 3 jours de formation pratique et l'examen.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/application-et-manipulation-des-produits-phytosanitaires-niveau-qualifie</t>
   </si>
   <si>
     <t>Utilisation sécuritaire du tracteur</t>
   </si>
   <si>
-    <t>ven 27/03/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 31/03/2026 - 14:00</t>
+    <t>ven, 27/03/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 31/03/2026 - 14:00</t>
   </si>
   <si>
     <t>Vivero Empresas Santomera, Polígono Industrial D nº. 11 · Santomera. EL LIMONAR S.COOP. · Ctra. Abanilla, 2 nº35</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-securitaire-du-tracteur</t>
   </si>
   <si>
     <t>Séance d'information - Principes de l'agro-compostage</t>
   </si>
   <si>
-    <t>jeu 26/03/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 19:00</t>
+    <t>jeu, 26/03/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 19:00</t>
   </si>
   <si>
     <t>Olmeda de las Fuentes</t>
   </si>
   <si>
     <t>Programme Le compostage comme stratégie de gestion des déchets Approche technique du compostage : erreurs courantes et bonnes pratiques pour une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seance-dinformation-principes-lagro-compostage</t>
   </si>
   <si>
     <t>Utilisation des technologies de compostage pour la gestion des déchets organiques</t>
   </si>
   <si>
-    <t>mer 25/03/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 25/03/2026 - 14:00</t>
+    <t>mer, 25/03/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 25/03/2026 - 14:00</t>
   </si>
   <si>
     <t>Escuela Politécnica Superior de Orihuela - Universidad Miguel Hernández. Ctra. Beniel, km 3,2. E-03312, Orihuela</t>
   </si>
   <si>
     <t>Un atelier de démonstration gratuit intitulé « Utilisation des technologies de compostage pour la gestion des déchets organiques » aura…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-des-technologies-compostage-pour-la-gestion-des-dechets-organiques</t>
   </si>
   <si>
     <t>Jour A1. Innovation et gestion intégrée dans la production d'avocats</t>
   </si>
   <si>
-    <t>mar 24/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mar 24/03/2026 - 22:22</t>
+    <t>mar, 24/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mar, 24/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>AGROGAL Cartaya. Polígono Estación n 17, Cartaya 21450; Huelva</t>
   </si>
   <si>
     <t>La production d'avocats est devenue une culture stratégique dans plusieurs régions d'Espagne ces dernières années, portée par une demande intérieure…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/jour-a1-innovation-et-gestion-integree-dans-la-production-davocats</t>
   </si>
   <si>
     <t>3e édition du cours « Numérisation de l’agriculture de précision, Agriculture 4.0 »</t>
   </si>
   <si>
-    <t>lun 23/03/2026 - 11:11</t>
+    <t>lun, 23/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Villadangos del Páramo (León)</t>
   </si>
   <si>
     <t>La communauté d'irrigation du canal de Villadangos , à Villadangos del Páramo (León) , accueillera la 3e édition du cours A2 PI.B1 « Numérisation de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/3e-edition-du-cours-numerisation-lagriculture-precision-agriculture-40</t>
   </si>
   <si>
     <t>Séminaire CITOLIVA « Alliés naturels pour la gestion phytosanitaire des oliveraies »</t>
   </si>
   <si>
     <t>Campus Universitario de Rabanales. Córdoba</t>
   </si>
   <si>
     <t>CITOLIVA organise le séminaire « Alliés naturels pour la gestion phytosanitaire de l’oliveraie » à Cordoue (23 et 24 mars), axé sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-citoliva-allies-naturels-pour-la-gestion-phytosanitaire-des-oliveraies</t>
   </si>
   <si>
     <t>Séminaire CITOLIVA « Analyse sensorielle et différenciation des huiles »</t>
   </si>
   <si>
-    <t>mer 18/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 19/03/2026 - 11:11</t>
+    <t>mer, 18/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 19/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Les 18 et 19 mars , se tiendra à Cordoue le séminaire « Analyse sensorielle et différenciation des huiles » , une formation théorique et pratique…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-citoliva-analyse-sensorielle-et-differenciation-des-huiles</t>
   </si>
   <si>
     <t>Journée de démonstration - Techniques de taille des arbres fruitiers</t>
   </si>
   <si>
-    <t>mar 17/03/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 17/03/2026 - 14:00</t>
+    <t>mar, 17/03/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 17/03/2026 - 14:00</t>
   </si>
   <si>
     <t>C/ Aves s/n.  28300 Aranjuez, Finca Sotopareva</t>
   </si>
   <si>
     <t>Programme Introduction à la taille des arbres fruitiers Manipulation d'outils Formation initiale des arbres fruitiers Entretien et élagage des arbres…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-techniques-taille-des-arbres-fruitiers-0</t>
   </si>
   <si>
     <t>Séminaire CITOLIVA « Composition physico-chimique des huiles d’olive »</t>
   </si>
   <si>
-    <t>lun 16/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mar 17/03/2026 - 11:11</t>
+    <t>lun, 16/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mar, 17/03/2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA organise à Cordoue, les 16 et 17 mars , le séminaire « Composition physico-chimique des huiles d'olive » , une proposition visant à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-citoliva-composition-physico-chimique-des-huiles-dolive</t>
   </si>
   <si>
     <t>Séminaire CITOLIVA « La qualité de l’huile d’olive dans un contexte de changement climatique »</t>
   </si>
   <si>
-    <t>mer 11/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 12/03/2026 - 11:11</t>
+    <t>mer, 11/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 12/03/2026 - 11:11</t>
   </si>
   <si>
     <t>Les 11 et 12 mars, CITOLIVA organise à Cordoue le séminaire « La qualité de l'huile d'olive dans un contexte de changement climatique » , qui portera…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-citoliva-la-qualite-lhuile-dolive-dans-contexte-changement-climatique</t>
   </si>
   <si>
     <t>INTERPRÉTATION DES ANALYSES DE SOL ET LIGNES DIRECTRICES POUR UNE FERTILISATION DURABLE</t>
   </si>
   <si>
-    <t>mer 11/03/2026 - 00:00</t>
+    <t>mer, 11/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Importance et objectifs de l'analyse des sols, méthodologie d'échantillonnage des sols, paramètres d'analyse des sols, interprétation des résultats,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-sol-et-lignes-directrices-pour-une-fertilisation</t>
   </si>
   <si>
     <t>ATELIER PRATIQUE. Protéger son entreprise à l'ère de l'IA</t>
   </si>
   <si>
-    <t>mar 10/03/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 10/03/2026 - 12:00</t>
+    <t>mar, 10/03/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 10/03/2026 - 12:00</t>
   </si>
   <si>
     <t>Calle Serrano 138</t>
   </si>
   <si>
-    <t>PONS IP et la Fundación PONS, au sein de l'EDIH de la région de Madrid, vous invitent à l'atelier pratique « Piloter la projection de l'…</t>
+    <t>PONS IP et la Fundación PONS, au sein de l'EDIH de la région de Madrid, vous invitent à l'atelier pratique « Piloter la projection de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-pratique-proteger-son-entreprise-lere-lia</t>
   </si>
   <si>
     <t>Séminaire CITOLIVA « Irrigation et nutrition intelligentes »</t>
   </si>
   <si>
-    <t>lun 09/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mar 10/03/2026 - 11:11</t>
+    <t>lun, 09/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mar, 10/03/2026 - 11:11</t>
   </si>
   <si>
     <t>CITOLIVA organise à Cordoue le séminaire « Irrigation et nutrition intelligentes » , une formation technique visant à améliorer la gestion efficace…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-citoliva-irrigation-et-nutrition-intelligentes</t>
   </si>
   <si>
     <t>PLANIFICATION D'UNE ROTATION DES CULTURES APPROPRIÉE : CAS PRATIQUES</t>
   </si>
   <si>
-    <t>jeu 05/03/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/03/2026 - 12:00</t>
+    <t>jeu, 05/03/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/03/2026 - 12:00</t>
   </si>
   <si>
     <t>Araba/Álava</t>
   </si>
   <si>
     <t>Ayuntamiento de Elburgo, Álava</t>
   </si>
   <si>
-    <t>Principes de base de la rotation des cultures, Facteurs de conception des rotations, Modèles et types de rotation, Planification pratique (cas réels…</t>
+    <t>Principes de base de la rotation des cultures, Facteurs de conception des rotations, Modèles et types de rotation, Planification pratique (cas réels)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/planification-dune-rotation-des-cultures-appropriee-cas-pratiques</t>
   </si>
   <si>
     <t>Numérisation des parcelles d'irrigation</t>
   </si>
   <si>
-    <t>mer 04/03/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/03/2026 - 20:00</t>
+    <t>mer, 04/03/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/03/2026 - 20:00</t>
   </si>
   <si>
     <t>sede de la Comunidad de Regantes del Canal Alto de Villadangos, en Villadangos del Páramo, León.</t>
   </si>
   <si>
     <t>iRiego proposera le cours « Numérisation des parcelles d'irrigation » , une formation pratique destinée aux agriculteurs, conseillers et techniciens…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-des-parcelles-dirrigation-0</t>
   </si>
   <si>
     <t>Introduction à l'apiculture</t>
   </si>
   <si>
-    <t>lun 02/03/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 06/03/2026 - 14:00</t>
+    <t>lun, 02/03/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 06/03/2026 - 14:00</t>
   </si>
   <si>
     <t>GC-2, Km 8,5 - Montaña Cardones 35415 - Arucas (Gran Canaria)</t>
   </si>
   <si>
     <t>Ce cours vise à fournir aux jeunes impliqués dans l'élevage les connaissances techniques et pratiques disponibles afin qu'ils puissent appliquer…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lapiculture-3</t>
   </si>
   <si>
     <t>Formation sur le bien-être animal pour les transporteurs et les éleveurs</t>
   </si>
   <si>
-    <t>lun 02/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 06/02/2026 - 00:00</t>
+    <t>lun, 02/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 06/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>C/ Pablo Neruda, 27, Villafranca de los Barros (Badajoz)</t>
   </si>
   <si>
     <t>Lorsque les étudiants possèdent les conditions objectives des bénéficiaires des cours des sections a et b, et sont intéressés à suivre les deux cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-sur-le-bien-etre-animal-pour-les-transporteurs-et-les-eleveurs</t>
   </si>
   <si>
     <t>Formation aux pesticides agricoles - Niveau qualifiant</t>
   </si>
   <si>
-    <t>ven 20/03/2026 - 00:00</t>
+    <t>ven, 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Olivenza</t>
   </si>
   <si>
     <t>Cette certification s'adresse aux professionnels responsables des traitements au sol, y compris les applications non agricoles, et aux agriculteurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-aux-pesticides-agricoles-niveau-qualifiant</t>
   </si>
   <si>
     <t>Agriculture biologique. Préparation des sols</t>
   </si>
   <si>
-    <t>sam 28/02/2026 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 28/02/2026 - 13:30</t>
+    <t>sam, 28/02/2026 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 28/02/2026 - 13:30</t>
   </si>
   <si>
     <t>Camino de la Vega, s/n  28830 San Fernando de Henares</t>
   </si>
   <si>
     <t>Nous aborderons concrètement les premières étapes de la création d'un potager. Au cours de cette séance, nous discuterons de la notion de « sol…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique-preparation-des-sols</t>
   </si>
   <si>
     <t>Journée de la taille des oliviers</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 26/02/2026 - 13:30</t>
+    <t>jeu, 26/02/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 26/02/2026 - 13:30</t>
   </si>
   <si>
     <t>Casa de Cultura de Olite</t>
   </si>
   <si>
     <t>La taille des oliviers selon la variété. Les meilleurs outils pour la taille. Les différents types de taille. Le temps nécessaire pour une taille…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-la-taille-des-oliviers</t>
   </si>
   <si>
     <t>Nouveau cours à l'École de bergers d'Aragon</t>
   </si>
   <si>
-    <t>mar 24/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 04/09/2026 - 22:22</t>
+    <t>mar, 24/02/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 04/09/2026 - 22:22</t>
   </si>
   <si>
     <t>Huesca</t>
   </si>
   <si>
     <t>San Juan de Plan. Aragón.</t>
   </si>
   <si>
     <t>Source : RFEAGAS Les inscriptions resteront ouvertes jusqu'au dimanche 1er février, et il y a un total de 10 places disponibles. Une nouvelle…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveau-cours-lecole-bergers-daragon</t>
   </si>
   <si>
     <t>Cours gratuit : Conduite sécuritaire d’un tracteur</t>
   </si>
   <si>
-    <t>lun 23/02/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 25/02/2026 - 21:00</t>
+    <t>lun, 23/02/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 25/02/2026 - 21:00</t>
   </si>
   <si>
     <t>UNILAND S. COOP. Cmno. Juan Carlos I · POL. 18, PARC.9000 · Abarán</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-conduite-securitaire-dun-tracteur</t>
   </si>
   <si>
     <t>Atelier de reconnexion rurale</t>
   </si>
   <si>
-    <t>sam 21/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>L'atelier Rural Reconnected, qui fait partie du PRTR et est financé par l'Union européenne par le biais des Fonds Next Generation EU, favorise l'…</t>
+    <t>sam, 21/02/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>L'atelier Rural Reconnected, qui fait partie du PRTR et est financé par l'Union européenne par le biais des Fonds Next Generation EU, favorise l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-reconnexion-rurale</t>
   </si>
   <si>
     <t>Atelier en présentiel « Valorisation durable des déchets agro-industriels par l’élevage d’insectes », à Albacete</t>
   </si>
   <si>
-    <t>ven 20/02/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>ven 20/02/2026 - 14:44</t>
+    <t>ven, 20/02/2026 - 09:09</t>
+  </si>
+  <si>
+    <t>ven, 20/02/2026 - 14:44</t>
   </si>
   <si>
     <t>Auditorio del Centro Ágora C. Lepanto, 55, 02003 Albacete</t>
   </si>
   <si>
     <t>La valorisation des déchets et sous-produits issus du secteur agroalimentaire représente une opportunité majeure pour promouvoir des modèles de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-presentiel-valorisation-durable-des-dechets-agro-industriels-par</t>
   </si>
   <si>
     <t>MÉTHODES DE LUTTE CONTRE LES MAUVAISES HERBES AU PRINTEMPS</t>
   </si>
   <si>
-    <t>mer 18/02/2026 - 09:30</t>
-[...2 lines deleted...]
-    <t>mer 18/02/2026 - 11:30</t>
+    <t>mer, 18/02/2026 - 09:30</t>
+  </si>
+  <si>
+    <t>mer, 18/02/2026 - 11:30</t>
   </si>
   <si>
     <t>Garlan S. Coop. Antigua ctra. Nacional N I, s/n,</t>
   </si>
   <si>
     <t>La formation « Méthodes de désherbage printanières » vise à fournir aux professionnels de l'agriculture un aperçu pratique et actualisé des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/methodes-lutte-contre-les-mauvaises-herbes-au-printemps</t>
   </si>
   <si>
     <t>Le secteur de l'hôtellerie à Saragosse se forme avec Teruel Ham grâce à une masterclass et une formation spécialisée.</t>
   </si>
   <si>
-    <t>lun 16/02/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>lun 09/03/2026 - 22:22</t>
+    <t>lun, 16/02/2026 - 17:07</t>
+  </si>
+  <si>
+    <t>lun, 09/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Asociación de Empresarios de Cafés y Bares de Zaragoza</t>
   </si>
   <si>
-    <t>SOURCE : RFEAGAS Les établissements hôteliers de la province de Saragosse, attachés aux produits aragonais de qualité supérieure, auront l'…</t>
+    <t>SOURCE : RFEAGAS Les établissements hôteliers de la province de Saragosse, attachés aux produits aragonais de qualité supérieure, auront l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-secteur-lhotellerie-saragosse-se-forme-avec-teruel-ham-grace-une-masterclass</t>
   </si>
   <si>
     <t>Gestion durable des ressources dans la production de microalgues</t>
   </si>
   <si>
-    <t>lun 16/02/2026 - 09:09</t>
-[...2 lines deleted...]
-    <t>lun 16/02/2026 - 14:44</t>
+    <t>lun, 16/02/2026 - 09:09</t>
+  </si>
+  <si>
+    <t>lun, 16/02/2026 - 14:44</t>
   </si>
   <si>
     <t>AINIA. Parque Tecnológico de Valencia Av. Benjamín Franklin, 5-11. 46980 Paterna, Valencia</t>
   </si>
   <si>
     <t>Vendredi prochain , le 16 février, de 9h00 à 14h00 à AINIAL, se tiendra un atelier de démonstration gratuit intitulé « Gestion durable des ressources…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-durable-des-ressources-dans-la-production-microalgues</t>
   </si>
   <si>
     <t>CONFÉRENCE : RECHERCHES DE L'IFAPA VISANT LA DURABILITÉ DES CULTURES SUBTROPICALES EN ANDALOUSIE</t>
   </si>
   <si>
-    <t>lun 16/02/2026 - 00:00</t>
+    <t>lun, 16/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Contenu Introduction aux cultures subtropicales en Andalousie Identification des facteurs limitant sa culture en Andalousie Exercices pratiques :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-recherches-lifapa-visant-la-durabilite-des-cultures-subtropicales</t>
   </si>
   <si>
     <t>Nosémose et santé des abeilles : comment prévenir les maladies dans la ruche</t>
   </si>
   <si>
-    <t>sam 14/02/2026 - 09:45</t>
-[...2 lines deleted...]
-    <t>sam 14/02/2026 - 13:45</t>
+    <t>sam, 14/02/2026 - 09:45</t>
+  </si>
+  <si>
+    <t>sam, 14/02/2026 - 13:45</t>
   </si>
   <si>
     <t>Oficina Municipal de distrito Begoña</t>
   </si>
   <si>
     <t>Ce cours portera sur les agents pathogènes, les modes de transmission et le cycle de vie de la maladie. Il passera également en revue les pratiques d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nosemose-et-sante-des-abeilles-comment-prevenir-les-maladies-dans-la-ruche</t>
   </si>
   <si>
     <t>L'INTÉGRATION À L'ENTREPRISE AGRICOLE : L'AGRICULTURE INTENSIVE</t>
   </si>
   <si>
-    <t>sam 14/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 24/04/2026 - 00:00</t>
+    <t>sam, 14/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 24/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
-    <t>Ce cours comporte au moins un module en présentiel. Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d'…</t>
+    <t>Ce cours comporte au moins un module en présentiel. Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lintegration-lentreprise-agricole-lagriculture-intensive</t>
   </si>
   <si>
     <t>2e édition du « Programme FUTURO. Conseil d’administration » pour renforcer le leadership des coopératives agroalimentaires</t>
   </si>
   <si>
-    <t>jeu 12/02/2026 - 14:44</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 22:22</t>
+    <t>jeu, 12/02/2026 - 14:44</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Bodega Institucional de La Grajera (Logroño)</t>
   </si>
   <si>
     <t>La Fondation du Groupe Cajamar lance la deuxième édition du programme « FUTURO. Conseil d’administration » , une formation gratuite en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/2e-edition-du-programme-futuro-conseil-dadministration-pour-renforcer-le</t>
   </si>
   <si>
     <t>Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel</t>
   </si>
   <si>
-    <t>jeu 12/02/2026 - 09:09</t>
+    <t>jeu, 12/02/2026 - 09:09</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>Centro Sociocultural Roque Baños. Calle del Médico D. Juan Martínez, 30520 Jumilla, Murcia</t>
   </si>
   <si>
     <t>Le vendredi 12 février, de 9h00 à 14h00 à Jumilla (Murcie) , se tiendra une journée de formation gratuite intitulée « Compostage efficace : clés pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/compostage-efficace-cles-la-valorisation-des-dechets-du-secteur-agro-industriel</t>
   </si>
   <si>
     <t>Horticulture biologique</t>
   </si>
   <si>
-    <t>mer 11/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/05/2026 - 23:00</t>
+    <t>mer, 11/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>Vous souhaitez vous consacrer professionnellement à la production d'aliments biologiques et locaux ? Vous envisagez de convertir progressivement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-1</t>
   </si>
   <si>
     <t>Microcertification universitaire en viticulture biologique – Édition ouverte 2026</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 22:22</t>
+    <t>mar, 10/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Sala de Seminarios del Instituto de las Ciencias de la Vid y el Vino (ICVV), La Grajera, Logroño</t>
   </si>
   <si>
     <t>L' Université de La Rioja organise le Microcertificat universitaire en viticulture biologique , une formation spécialisée destinée aux professionnels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/microcertification-universitaire-viticulture-biologique-edition-ouverte-2026</t>
   </si>
   <si>
     <t>Journée de formation « Innovation et gestion intégrée dans la production d'avocats », à Oliva (Valence)</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 17:07</t>
+    <t>mar, 10/02/2026 - 17:07</t>
   </si>
   <si>
     <t>IES Gregori Maians, Carrer de Gabriel Miró, 13, 46780 Oliva (Valencia)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-innovation-et-gestion-integree-dans-la-production-davocats</t>
   </si>
   <si>
     <t>JOURNÉES DE L'OLIVIER - TAILLE DES OLIVIERS</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 10/02/2026 - 14:00</t>
+    <t>mar, 10/02/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 10/02/2026 - 14:00</t>
   </si>
   <si>
     <t>CTRA CORDOBA SN (CTRA A7281 p.k. 3,8) en Antequera (MALAGA)</t>
   </si>
   <si>
     <t>Contenu GESTION DES PLANTES COUVERTES PAR DES MOYENS MÉCANIQUES DÉMONSTRATION SUR LE TERRAIN DE LA MANIPULATION DES COUVERTURES DEMANDE</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journees-lolivier-taille-des-oliviers</t>
   </si>
   <si>
     <t>Atelier en présentiel « Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel »</t>
   </si>
   <si>
-    <t>ven 30/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>ven 30/01/2026 - 21:00</t>
+    <t>ven, 30/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>ven, 30/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Le vendredi 30 janvier 2026 , de 9h00 à 14h00 , la journée de formation PII.A « Compostage efficace : clés pour valoriser les déchets du secteur agro…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-presentiel-compostage-efficace-cles-la-valorisation-des-dechets-du</t>
   </si>
   <si>
     <t>Journée de formation pratique sur l'utilisation du carnet de bord électronique d'exploitation (CUE)</t>
   </si>
   <si>
-    <t>mar 27/01/2026 - 18:08</t>
-[...2 lines deleted...]
-    <t>mar 27/01/2026 - 22:22</t>
+    <t>mar, 27/01/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>mar, 27/01/2026 - 22:22</t>
   </si>
   <si>
     <t>Aula del Centro de Educación para Adultos. Sos del Rey Católico</t>
   </si>
   <si>
     <t>Le 27 janvier 2026 , la ville de Sos del Rey Católico accueillera la journée de formation « S’adapter à l’utilisation de l’UEC. Outils…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-pratique-sur-lutilisation-du-carnet-bord-electronique</t>
   </si>
   <si>
     <t>Irrigation intelligente : numérisation et optimisation énergétique dans les communautés et les systèmes d’irrigation</t>
   </si>
   <si>
-    <t>lun 26/01/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/01/2026 - 14:00</t>
+    <t>lun, 26/01/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/01/2026 - 14:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>La numérisation est désormais une réalité qui améliore la rentabilité des agriculteurs grâce aux plateformes web IoT liées aux activités agricoles et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/irrigation-intelligente-numerisation-et-optimisation-energetique-dans-les</t>
   </si>
   <si>
     <t>La 13e École des Bergers d'Andalousie se tiendra en 2026 à Cortegana (Huelva).</t>
   </si>
   <si>
-    <t>lun 26/01/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 29/05/2026 - 20:00</t>
+    <t>lun, 26/01/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 29/05/2026 - 20:00</t>
   </si>
   <si>
     <t>Cortegana (Huelva)</t>
   </si>
   <si>
     <t>L’Institut andalou de recherche et de formation agricoles, halieutiques et alimentaires ( IFAPA ) a annoncé que la 13e édition de l’École andalouse…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-13e-ecole-des-bergers-dandalousie-se-tiendra-2026-cortegana-huelva</t>
   </si>
   <si>
     <t>L'UPV et Poscosecha.com lancent le VIIe cours de technologie post-récolte pour les agrumes et les cultures émergentes en Méditerranée</t>
   </si>
   <si>
-    <t>mer 21/01/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 06/03/2026 - 20:00</t>
+    <t>mer, 21/01/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 06/03/2026 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>L’Université polytechnique de Valence (UPV), en collaboration avec l’École supérieure technique d’ingénierie agricole et environnementale (ETSIAMN)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lupv-et-poscosechacom-lancent-le-viie-cours-technologie-post-recolte-pour-les</t>
   </si>
   <si>
-    <t>mar 20/01/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 18/02/2026 - 12:00</t>
+    <t>mar, 20/01/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 18/02/2026 - 12:00</t>
   </si>
   <si>
     <t>Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d'apprentissage en ligne de l'IFAPA combinent formation à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-2</t>
   </si>
   <si>
-    <t>jeu 15/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>jeu 15/01/2026 - 21:00</t>
+    <t>jeu, 15/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>jeu, 15/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Carcaixent. Valencia.</t>
   </si>
   <si>
     <t>Le 15 janvier 2026, de 9h00 à 14h00 , la journée de formation « Compostage efficace : clés pour valoriser les déchets du secteur agro-industriel » se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-presentiel-compostage-efficace-cles-la-valorisation-des-dechets-du-0</t>
   </si>
   <si>
     <t>Certificat officiel de pilote de drone et d'applicateur phytosanitaire</t>
   </si>
   <si>
-    <t>lun 12/01/2026 - 22:22</t>
+    <t>lun, 12/01/2026 - 22:22</t>
   </si>
   <si>
     <t>Villacarrillo (Jaén)</t>
   </si>
   <si>
     <t>Un nouveau cours de formation spécialisée sur l'utilisation des drones en agriculture débutera à Villacarrillo le lundi 12 janvier et se poursuivra…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/certificat-officiel-pilote-drone-et-dapplicateur-phytosanitaire</t>
   </si>
   <si>
     <t>JOURNÉES DE L'OLIVIER - TAILLE</t>
   </si>
   <si>
-    <t>mar 16/12/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mar 16/12/2025 - 15:00</t>
+    <t>mar, 16/12/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mar, 16/12/2025 - 15:00</t>
   </si>
   <si>
     <t>Almodóvar del Río</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journees-lolivier-taille</t>
   </si>
   <si>
     <t>Applicateur de produits phytosanitaires. Niveau débutant.</t>
   </si>
   <si>
-    <t>lun 15/12/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>lun 22/12/2025 - 22:00</t>
+    <t>lun, 15/12/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>lun, 22/12/2025 - 22:00</t>
   </si>
   <si>
     <t>GRUPO ATU. Ctra. Iryda, nº 100. 04110-CAMPOHERMOSO (Almería)</t>
   </si>
   <si>
     <t>L’appel à candidatures est maintenant ouvert pour le cours « Applicateur de produits phytosanitaires. Niveau de base » , une formation essentielle…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-debutant</t>
   </si>
   <si>
     <t>Journée de démonstration sur l'élevage biologique et l'autonomie fourragère</t>
   </si>
   <si>
-    <t>sam 13/12/2025 - 18:00</t>
+    <t>sam, 13/12/2025 - 18:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>Casas de Millán (Cáceres)</t>
   </si>
   <si>
     <t>La Société espagnole d’agriculture biologique et d’agroécologie (SEAE) organisera la journée de terrain « Élevage biologique. Autonomie fourragère…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-sur-lelevage-biologique-et-lautonomie-fourragere</t>
   </si>
   <si>
     <t>Cours GRATUIT sur la CARTE DE PROTECTION DES PLANTES (niveau de base) à PEDRO BERNARDO - Ávila</t>
   </si>
   <si>
-    <t>mer 10/12/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/12/2025 - 21:00</t>
+    <t>mer, 10/12/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/12/2025 - 21:00</t>
   </si>
   <si>
     <t>Ávila</t>
   </si>
   <si>
     <t>Centro cultural Arturo Duperier. Calle Santa Ana, s/n</t>
   </si>
   <si>
     <t>Inscription : amfaravila@hotmail.com</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-la-carte-protection-des-plantes-niveau-base-pedro-bernardo</t>
   </si>
   <si>
     <t>Cours d'utilisation des produits phytosanitaires - niveau débutant</t>
   </si>
   <si>
-    <t>mar 09/12/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>mar 16/12/2025 - 20:00</t>
+    <t>mar, 09/12/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>mar, 16/12/2025 - 20:00</t>
   </si>
   <si>
     <t>horas teóricas en calle Fernando el Católico, 14, bajos, 22300, Barbastro (Huesca). Las prácticas se celebrarán en Maquinaria Agrícola Marco, carretera nacional 240, kilómetro 163, de la misma localidad</t>
   </si>
   <si>
     <t>Organisé par : ASAJA Huesca Nombre de participants : 40 Dates : 9, 10, 11, 12, 15 et 16 décembre 2025. Horaires d'ouverture : tous les jours de 18h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dutilisation-des-produits-phytosanitaires-niveau-debutant</t>
   </si>
   <si>
     <t>Cours GRATUIT de SENSIBILISATION À L'ENVIRONNEMENT à AGUADULCE - Almería</t>
   </si>
   <si>
-    <t>mar 09/12/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 12/12/2025 - 14:00</t>
+    <t>mar, 09/12/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 12/12/2025 - 14:00</t>
   </si>
   <si>
     <t>Escuela Familiar Agraria "Campomar". Calle Don Juan de Austria, 44, Aguadulce, Almería.</t>
   </si>
   <si>
     <t>Inscription : formacionamfar@mujerrural.com</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sensibilisation-lenvironnement-aguadulce-almeria</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique</t>
   </si>
   <si>
-    <t>sam 06/12/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 06/12/2025 - 17:30</t>
+    <t>sam, 06/12/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 06/12/2025 - 17:30</t>
   </si>
   <si>
     <t>Pl. del Marqués de Lozoya, nº10, 28742 Lozoya, Madrid</t>
   </si>
   <si>
     <t>Grâce à notre cours d'agriculture biologique à Lozoya (Madrid), vous apprendrez de manière pratique les tâches clés d'un jardin cultivé de manière…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-2</t>
   </si>
   <si>
     <t>GESTION INTÉGRÉE DES RAVAGEURS ET DES MALADIES DANS LES MANGUES</t>
   </si>
   <si>
-    <t>jeu 04/12/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 05/12/2025 - 14:00</t>
+    <t>jeu, 04/12/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 05/12/2025 - 14:00</t>
   </si>
   <si>
     <t>Contenu Ravageurs et maladies qui affectent la culture de la mangue. Stratégies de lutte contre les ravageurs et les maladies. Identification des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-integree-des-ravageurs-et-des-maladies-dans-les-mangues</t>
   </si>
   <si>
     <t>ATELIER D'APPRENTISSAGE SUR DIVERSES CULTURES - ATELIER D'APPRENTISSAGE : INDUSTRIE AGROALIMENTAIRE I</t>
   </si>
   <si>
-    <t>mar 02/12/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 02/12/2025 - 21:00</t>
+    <t>mar, 02/12/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 02/12/2025 - 21:00</t>
   </si>
   <si>
     <t>Almocita</t>
   </si>
   <si>
     <t>Contenu Matériel végétal et pratiques culturales des cultures phytopathologie des cultures</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-dapprentissage-sur-diverses-cultures-atelier-dapprentissage-industrie</t>
   </si>
   <si>
     <t>Échantillon de lait. Lettre Q</t>
   </si>
   <si>
-    <t>lun 01/12/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 02/12/2025 - 19:00</t>
+    <t>lun, 01/12/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 02/12/2025 - 19:00</t>
   </si>
   <si>
     <t>Casa del Ganadero, Camino San Diego 74, La Laguna</t>
   </si>
   <si>
     <t>Programme Composition et caractéristiques du lait cru concepts de qualité du lait cru Des contrôles obligatoires doivent être effectués à la ferme et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/echantillon-lait-lettre-q</t>
   </si>
   <si>
     <t>Module GLOBALG.AP GRASP – Version 2</t>
   </si>
   <si>
-    <t>lun 01/12/2025 - 08:30</t>
-[...2 lines deleted...]
-    <t>lun 01/12/2025 - 14:30</t>
+    <t>lun, 01/12/2025 - 08:30</t>
+  </si>
+  <si>
+    <t>lun, 01/12/2025 - 14:30</t>
   </si>
   <si>
     <t>CIT COEXPHAL.- AVDA. DE LAS CANTINAS, 2. CP 04746 LA MOJONERA (ALMERÍA)</t>
   </si>
   <si>
     <t>CIT COEXPHAL annonce l'ouverture des inscriptions au cours « Module GRASP de GLOBALG.AP – Version 2 » , une formation essentielle pour les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-globalgap-grasp-version-2</t>
   </si>
   <si>
     <t>Créer une entreprise agricole</t>
   </si>
   <si>
-    <t>jeu 27/11/2025 - 18:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/11/2025 - 21:00</t>
+    <t>jeu, 27/11/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/11/2025 - 21:00</t>
   </si>
   <si>
     <t>Casa de la Cultura de Güímar, Plaza del Ayuntamiento de Güímar</t>
   </si>
   <si>
     <t>Atelier du secteur primaire : Créer une entreprise agricole (NITO Fruits et Légumes) INSCRIPTION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/creer-une-entreprise-agricole</t>
   </si>
   <si>
     <t>Production efficace d'avocats : pratiques pour améliorer le rendement et la qualité</t>
   </si>
   <si>
-    <t>jeu 27/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/11/2025 - 14:00</t>
+    <t>jeu, 27/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/11/2025 - 14:00</t>
   </si>
   <si>
     <t>Edificio Maestro Quico C. Vega Maldonado, 18, 11370 Los Barrios, Cádiz</t>
   </si>
   <si>
     <t>ASETAGA organise un atelier de formation sur le thème « Production efficace d'avocats : pratiques pour améliorer le rendement et la qualité », avec…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-efficace-davocats-pratiques-pour-ameliorer-le-rendement-et-la-qualite</t>
   </si>
   <si>
     <t>Cours de taille de vigne</t>
   </si>
   <si>
-    <t>lun 24/11/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>mer 26/11/2025 - 18:30</t>
+    <t>lun, 24/11/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 26/11/2025 - 18:30</t>
   </si>
   <si>
     <t>Sede Mancomunidad de Interior Tierra del Vino C/ Adarve, 5, 46300 Utiel</t>
   </si>
   <si>
     <t>PROGRAMME Conception des plantations. Pratiques culturales. Types de taille. Mª Angeles Novella Herrero. Technicienne à la station œnologique de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-taille-vigne</t>
   </si>
   <si>
-    <t>jeu 20/11/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>ven 21/11/2025 - 20:00</t>
+    <t>jeu, 20/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>ven, 21/11/2025 - 20:00</t>
   </si>
   <si>
     <t>sede de la Comunidad de Regantes del Canal Alto de Villares. Estébanez de la Calzada. León.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-des-parcelles-dirrigation</t>
   </si>
   <si>
     <t>Journée de démonstration : techniques de taille des arbres fruitiers</t>
   </si>
   <si>
-    <t>jeu 20/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/11/2025 - 14:00</t>
+    <t>jeu, 20/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/11/2025 - 14:00</t>
   </si>
   <si>
     <t>Finca La Chimenea - Aranjuez, Ctra. de Chinchón a Villaconejos, M-305 (junto al Cortijo de San Isidro).  28300 Aranjuez</t>
   </si>
   <si>
     <t>Séance en personne de 4 heures. Jeudi 20 novembre, de 10h00 à 14h00 à Finca La Chimenea, Aranjuez, IMIDRA. Programme Introduction à la taille des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-techniques-taille-des-arbres-fruitiers</t>
   </si>
   <si>
     <t>Ravageurs et maladies des agrumes, des nèfles et des avocats</t>
   </si>
   <si>
-    <t>mer 19/11/2025 - 17:00</t>
+    <t>mer, 19/11/2025 - 17:00</t>
   </si>
   <si>
     <t>OCA DE CALLOSA D’EN SARRIÀ Carrer del Fondo, 3 03510 Callosa d’en Sarrià (Alicante)</t>
   </si>
   <si>
     <t>Programme Mercredi 19 novembre 2025 17h00 à 18h30 Incidence des aleurodes dans les agrumes. FRANCISCO CUENCA MONTAGUD. Technicien EEE Carcaixent.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-maladies-des-agrumes-des-nefles-et-des-avocats</t>
   </si>
   <si>
     <t>Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits</t>
   </si>
   <si>
-    <t>mer 19/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 19/11/2025 - 18:30</t>
+    <t>mer, 19/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 19/11/2025 - 18:30</t>
   </si>
   <si>
     <t>Centro Integrado de Formación y Experiencias Agrarias de Lorca (CIFEA). Carretera de Águilas, Km. 2,5 ; 30800 Lorca (Murcia).</t>
   </si>
   <si>
     <t>Cette journée de formation en présentiel de 8 heures comprendra la participation de plusieurs entreprises spécialisées dans la bioéconomie circulaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bioeconomie-circulaire-transformation-valorisation-et-gestion-durable-des</t>
   </si>
   <si>
     <t>culture du pitaya</t>
   </si>
   <si>
-    <t>mar 18/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 19/11/2025 - 12:30</t>
+    <t>mar, 18/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 19/11/2025 - 12:30</t>
   </si>
   <si>
     <t>UMH- Aula 0.2 Edificio Tudemir. Sede Desamparados Carretera de Beniel, km 3.2 03312 ORIHUELA (Alicante)</t>
   </si>
   <si>
     <t>Collaborateurs : Bureau OCA Bajo Segura et Université Miguel Hernández. Programme Mardi 18/11/25 16h00 à 19h00 : Ravageurs et maladies du pitaya.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-du-pitaya</t>
   </si>
   <si>
     <t>Cours en présentiel sur l'agriculture 4.0</t>
   </si>
   <si>
-    <t>lun 10/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 14/11/2025 - 21:00</t>
+    <t>lun, 10/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 14/11/2025 - 21:00</t>
   </si>
   <si>
     <t>Valladolid</t>
   </si>
   <si>
     <t>Valoria la Buena (Valladolid)</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Agriculture 4.0 MODE : En personne à Valoria la Buena (Valladolid). DATE DE DÉBUT : 10 novembre 2025 DATE DE FIN : 14 novembre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-presentiel-sur-lagriculture-40</t>
   </si>
   <si>
     <t>VIIIe cours international sur l'après-récolte 2025</t>
   </si>
   <si>
-    <t>lun 10/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 14/11/2025 - 00:00</t>
+    <t>lun, 10/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 14/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Lleida</t>
   </si>
   <si>
     <t>La huitième édition du Cours international sur la technologie et la gestion post-récolte aura lieu la semaine du 10 au 14 novembre 2025 . Si vous…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/viiie-cours-international-sur-lapres-recolte-2025</t>
   </si>
   <si>
     <t>Séance de démonstration sur l'intelligence artificielle, la géomatique et les drones appliqués aux cultures extensives et arboricoles</t>
   </si>
   <si>
-    <t>ven 07/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 07/11/2025 - 20:00</t>
+    <t>ven, 07/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 07/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Finca Experimental de Rabanales (Universidad de Córdoba). Córdoba.</t>
   </si>
   <si>
-    <t>Le 7 novembre 2025 , l' Université de Séville organisera une démonstration en présentiel intitulée « Pratique de terrain basée sur l'…</t>
+    <t>Le 7 novembre 2025 , l' Université de Séville organisera une démonstration en présentiel intitulée « Pratique de terrain basée sur l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seance-demonstration-sur-lintelligence-artificielle-la-geomatique-et-les-drones</t>
   </si>
   <si>
     <t>Greffage et taille dans les vignes</t>
   </si>
   <si>
-    <t>lun 03/11/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>ven 07/11/2025 - 19:00</t>
+    <t>lun, 03/11/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>ven, 07/11/2025 - 19:00</t>
   </si>
   <si>
     <t>Finca El Socorro, Ctra. Chinchón - Belmonte de Tajo, 28380 , Madrid  28380 Colmenar de Oreja</t>
   </si>
   <si>
     <t>Cours en présentiel de 20 heures. Du lundi 3 novembre au vendredi 7 novembre 2025, à la Finca El Socorro, à Colmenar de Oreja. De 15h à 19h.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/greffage-et-taille-dans-les-vignes</t>
   </si>
   <si>
     <t>Cours sur le bien-être animal pour les transporteurs</t>
   </si>
   <si>
-    <t>lun 03/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 07/11/2025 - 00:00</t>
+    <t>lun, 03/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 07/11/2025 - 00:00</t>
   </si>
   <si>
     <t>AVDA. RODRIGUEZ DE LEDESMA Apdo. Correos 321, Cáceres.</t>
   </si>
   <si>
     <t>APAG-ASAJA CÁCERES organise un cours sur le bien-être animal pour les conducteurs ou gardiens de véhicules routiers transportant des animaux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-7</t>
   </si>
   <si>
     <t>Cours sur les pesticides pour le bétail - Niveau de base</t>
   </si>
   <si>
     <t>Oliva de la Frontera, Badajoz.</t>
   </si>
   <si>
     <t>Destiné au personnel auxiliaire des entreprises de services biocides, des centres d'hygiène et de désinfection et aux éleveurs qui réalisent ces…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-pour-le-betail-niveau-base-2</t>
   </si>
   <si>
-    <t>dim 02/11/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>dim 02/11/2025 - 17:30</t>
+    <t>dim, 02/11/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>dim, 02/11/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-3</t>
   </si>
   <si>
     <t>Conférence sur la biodiversité et la gestion des nappes phréatiques dans la riziculture : écorégimes dans la Communauté valencienne</t>
   </si>
   <si>
-    <t>jeu 30/10/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 17:15</t>
+    <t>jeu, 30/10/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 17:15</t>
   </si>
   <si>
     <t>Finca El Teular, Sueca (València)</t>
   </si>
   <si>
     <t>Le Réseau PAC , appartenant au Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , organise la « Conférence sur les bonnes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-la-biodiversite-et-la-gestion-des-nappes-phreatiques-dans-la</t>
   </si>
   <si>
     <t>Applications du jumeau numérique et de l'énergie photovoltaïque dans les systèmes d'irrigation intelligents</t>
   </si>
   <si>
-    <t>mer 29/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 29/10/2025 - 23:00</t>
+    <t>mer, 29/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 29/10/2025 - 23:00</t>
   </si>
   <si>
     <t>Finca de Rabanales, Universidad de Córdoba (UCO), Andalucía</t>
   </si>
   <si>
     <t>Programme prévu : La séance de demain Nous invitons toutes les parties intéressées à participer à une séance explicative théorique sur le concept et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applications-du-jumeau-numerique-et-lenergie-photovoltaique-dans-les-systemes</t>
   </si>
   <si>
     <t>Journée de démonstration sur les équipements de mesure de la variabilité du champ et de la distribution variable des intrants</t>
   </si>
   <si>
-    <t>mar 28/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 28/10/2025 - 20:00</t>
+    <t>mar, 28/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 28/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Le 28 octobre 2025 , l' Université de Córdoba (UCO) organisera un événement de démonstration en face à face intitulé « Équipement de mesure de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-sur-les-equipements-mesure-la-variabilite-du-champ-et-la</t>
   </si>
   <si>
     <t>Cours de formation de base pour les utilisateurs et vendeurs professionnels de produits phytosanitaires.</t>
   </si>
   <si>
-    <t>lun 27/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 31/10/2025 - 21:00</t>
+    <t>lun, 27/10/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 31/10/2025 - 21:00</t>
   </si>
   <si>
     <t>Burgos</t>
   </si>
   <si>
     <t>Melgar de Fernamental, Burgos, Castilla y León</t>
   </si>
   <si>
     <t>Le décret royal 1311/2012 établit le cadre d'action pour une utilisation durable des produits phytopharmaceutiques, en réduisant les risques et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-base-pour-les-utilisateurs-et-vendeurs-professionnels-produits-0</t>
   </si>
   <si>
     <t>iRiego organise le deuxième cours présentiel sur l'Agriculture 4.0 à Villares de Órbigo (León).</t>
   </si>
   <si>
-    <t>jeu 23/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 24/10/2025 - 20:00</t>
+    <t>jeu, 23/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 24/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Villares de Órbigo (León)</t>
   </si>
   <si>
     <t>Les 23 et 24 octobre 2025 , iRiego organisera la deuxième édition du cours « Numérisation de l'agriculture de précision, Agriculture 4.0 » à Villares…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iriego-organise-le-deuxieme-cours-presentiel-sur-lagriculture-40-villares-orbigo</t>
   </si>
   <si>
     <t>Numérisation de l'agriculture de précision et de l'agriculture 4.0 à Villalón de Campos</t>
   </si>
   <si>
-    <t>jeu 23/10/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>ven 24/10/2025 - 16:00</t>
+    <t>jeu, 23/10/2025 - 08:00</t>
+  </si>
+  <si>
+    <t>ven, 24/10/2025 - 16:00</t>
   </si>
   <si>
     <t>Cámara Agraria de Villalón de Campos (C/ Constitución, 25. Bajo). Valladolid.</t>
   </si>
   <si>
     <t>Les 23 et 24 octobre 2025 , la société iRiego New Generation SL organise la deuxième édition du cours « A2 – Digitalisation de l’agriculture de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-lagriculture-precision-et-lagriculture-40-villalon-campos</t>
   </si>
   <si>
     <t>Cours sur le bien-être animal dans les transports</t>
   </si>
   <si>
-    <t>jeu 23/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>dim 26/10/2025 - 00:00</t>
+    <t>jeu, 23/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 26/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Aracena, Huelva.</t>
   </si>
   <si>
     <t>Le cours en personne de 20 heures sur le bien-être animal dans le transport forme les transporteurs à transporter les animaux dans des conditions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-dans-les-transports</t>
   </si>
   <si>
     <t>Atelier : Utilisation de colliers de clôture virtuels et dressage du bétail</t>
   </si>
   <si>
-    <t>mer 22/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 22/10/2025 - 14:00</t>
+    <t>mer, 22/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 22/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Finca Riosequillo, Autovía del Norte A-1 Km 74.  28730 Buitrago del Lozoya</t>
   </si>
   <si>
     <t>Atelier en personne, d'une durée de 5 heures. Mercredi 22 octobre, de 9h00 à 14h00 à la Finca Riosequillo, Buitrago del Lozoya. Programme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-utilisation-colliers-cloture-virtuels-et-dressage-du-betail</t>
   </si>
   <si>
-    <t>sam 18/10/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>sam 18/10/2025 - 17:30</t>
+    <t>sam, 18/10/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>sam, 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-4</t>
   </si>
   <si>
     <t>Devenez un agent de changement organique !</t>
   </si>
   <si>
-    <t>mar 14/10/2025 - 10:00</t>
+    <t>mar, 14/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Finca "El Encín", Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Favoriser le changement biologique local Une équipe de spécialistes vous accompagne dans la conception de solutions de gestion décentralisée des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/devenez-agent-changement-organique</t>
   </si>
   <si>
     <t>Atelier d'introduction à l'agriculture régénératrice organisé par le Réseau PAC</t>
   </si>
   <si>
-    <t>lun 13/10/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>mer 15/10/2025 - 18:30</t>
+    <t>lun, 13/10/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mer, 15/10/2025 - 18:30</t>
   </si>
   <si>
     <t>Castilla y León, Cataluña, Extremadura</t>
   </si>
   <si>
     <t>Cáceres, Tarragona, Valladolid</t>
   </si>
   <si>
     <t>Valladolid, Tarragona o Cáceres</t>
   </si>
   <si>
-    <t>Le Réseau PAC , qui fait partie du ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , a ouvert les inscriptions pour l' « …</t>
+    <t>Le Réseau PAC , qui fait partie du ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , a ouvert les inscriptions pour l' «…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-dintroduction-lagriculture-regeneratrice-organise-par-le-reseau-pac</t>
   </si>
   <si>
     <t>Plantes aromatiques et huiles essentielles</t>
   </si>
   <si>
-    <t>lun 13/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 22/10/2025 - 20:00</t>
+    <t>lun, 13/10/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 22/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Finca El Encín, Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Cours en présentiel de 20 heures. Les cours auront lieu les 13, 14 et 20 au 22 octobre 2025 (de 16h à 20h) à la Finca El Encín, à Alcalá de Henares.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/plantes-aromatiques-et-huiles-essentielles</t>
   </si>
   <si>
     <t>L'oléiculture dans la Communauté de Madrid</t>
   </si>
   <si>
-    <t>jeu 09/10/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>ven 17/10/2025 - 19:30</t>
+    <t>jeu, 09/10/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>ven, 17/10/2025 - 19:30</t>
   </si>
   <si>
     <t>Finca El Encín - Alcalá de Henares, Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Cours en présentiel d'une durée de 26 heures. Jeudi 9 octobre et vendredi 10 octobre, et du lundi 13 octobre au vendredi 17 octobre 2025. Domaine El…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/loleiculture-dans-la-communaute-madrid</t>
   </si>
   <si>
     <t>2e édition. COURS : Technologie et numérisation pour la production horticole sous serre</t>
   </si>
   <si>
-    <t>jeu 09/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 04/12/2025 - 00:00</t>
+    <t>jeu, 09/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 04/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>La FONDATION GROUPE CAJAMAR promeut le développement de technologies capables de relever les défis majeurs de la production alimentaire durable. Pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/2e-edition-cours-technologie-et-numerisation-pour-la-production-horticole-sous</t>
   </si>
   <si>
     <t>Technologies FIWARE pour les espaces de données, en profondeur</t>
   </si>
   <si>
-    <t>mer 08/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 09/10/2025 - 18:00</t>
+    <t>mer, 08/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 09/10/2025 - 18:00</t>
   </si>
   <si>
     <t>Les inscriptions au cours que La Vega Innova organise les 8 et 9 octobre 2025 sont ouvertes jusqu'au 3 octobre. Il s'agit de la deuxième partie du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologies-fiware-pour-les-espaces-donnees-profondeur</t>
   </si>
   <si>
     <t>Point sur la valorisation des déchets agricoles et les méthodes de compostage</t>
   </si>
   <si>
-    <t>lun 06/10/2025 - 09:15</t>
-[...2 lines deleted...]
-    <t>ven 10/10/2025 - 13:15</t>
+    <t>lun, 06/10/2025 - 09:15</t>
+  </si>
+  <si>
+    <t>ven, 10/10/2025 - 13:15</t>
   </si>
   <si>
     <t>Nalda. La Rioja.</t>
   </si>
   <si>
     <t>Dans le cadre du programme de formation El Colletero 2025, le cours « Mise à jour de la valorisation des déchets agricoles et des méthodes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/point-sur-la-valorisation-des-dechets-agricoles-et-les-methodes-compostage</t>
   </si>
   <si>
     <t>Transition énergétique et monde rural</t>
   </si>
   <si>
-    <t>jeu 02/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 03/10/2025 - 20:00</t>
+    <t>jeu, 02/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 03/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Toledo</t>
   </si>
   <si>
     <t>Facultad de Ciencias Jurídicas y Sociales de Toledo. San Pedro Mártir.</t>
   </si>
   <si>
     <t>L' Université de Castille-La Manche (UCLM) lance une nouvelle édition de ses cours d'été avec une proposition clé pour l'avenir des zones rurales…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/transition-energetique-et-monde-rural</t>
   </si>
   <si>
     <t>Manipulateur d'aliments pour les vignobles, les huileries et les conserveries</t>
   </si>
   <si>
-    <t>mar 30/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 02/10/2025 - 14:00</t>
+    <t>mar, 30/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 02/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Sala de Conferencias de la Biblioteca de La Rioja. C/La Merced, 1. Logroño. La Rioja.</t>
   </si>
   <si>
     <t>L'Association de Développement de l'Alto Ebro organise un cours en personne, de 9h00 à 14h00, sur la formation des manipulateurs d'aliments pour les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments-pour-les-vignobles-les-huileries-et-les-conserveries</t>
   </si>
   <si>
     <t>Mise à jour sur les mycorhizes arbusculovésiculaires</t>
   </si>
   <si>
-    <t>lun 29/09/2025 - 09:15</t>
-[...2 lines deleted...]
-    <t>lun 29/09/2025 - 13:15</t>
+    <t>lun, 29/09/2025 - 09:15</t>
+  </si>
+  <si>
+    <t>lun, 29/09/2025 - 13:15</t>
   </si>
   <si>
     <t>Dans le cadre du programme de formation El Colletero 2025, le cours « Mise à jour des mycorhizes arbusculovésiculaires » se déroulera dans la ville…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/mise-jour-sur-les-mycorhizes-arbusculovesiculaires</t>
   </si>
   <si>
-    <t>dim 28/09/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>dim 28/09/2025 - 17:30</t>
+    <t>dim, 28/09/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>dim, 28/09/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-5</t>
   </si>
   <si>
     <t>Conférence technique « Variétés de pommes pour l'industrie »</t>
   </si>
   <si>
-    <t>ven 26/09/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 26/09/2025 - 18:00</t>
+    <t>ven, 26/09/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 26/09/2025 - 18:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Asturias</t>
   </si>
   <si>
     <t>Un atelier technique axé sur l'utilisation des variétés de pommes dans la péninsule nord, permettant à un secteur de longue date de s'adapter aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-technique-varietes-pommes-pour-lindustrie</t>
   </si>
   <si>
     <t>Session de formation et de renforcement des capacités : « Apprendre à mettre en place une couverture végétale sans réduire la production : économiser l’eau et structurer le sol pour une fertilisation durable. »</t>
   </si>
   <si>
-    <t>mer 24/09/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mer 24/09/2025 - 14:00</t>
+    <t>mer, 24/09/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mer, 24/09/2025 - 14:00</t>
   </si>
   <si>
     <t>CIFEA (Torre Pacheco); Av. D. Gerardo Molina, 20, 30700 Torre-Pacheco, Murcia</t>
   </si>
   <si>
     <t>Cet atelier forme les agriculteurs à concevoir des couvertures végétales intelligentes qui économisent l’eau, nourrissent le sol et réduisent le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/session-formation-et-renforcement-des-capacites-apprendre-mettre-place-une</t>
   </si>
   <si>
     <t>Journée de démonstration StartBEC 2025</t>
   </si>
   <si>
-    <t>mar 23/09/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>lun 29/09/2025 - 14:30</t>
+    <t>mar, 23/09/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>lun, 29/09/2025 - 14:30</t>
   </si>
   <si>
     <t>AINIA (PARQUE TECNOLÓGICO DE PATERNA, VALENCIA)</t>
   </si>
   <si>
     <t>StartBEC est le programme de soutien technologique cofinancé par le MAPA et l'AINIA pour promouvoir le développement des startups de la bioéconomie.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-startbec-2025</t>
   </si>
   <si>
     <t>Numérisation des données des parcelles et des installations avec le SIG</t>
   </si>
   <si>
-    <t>mar 23/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 26/09/2025 - 15:00</t>
+    <t>mar, 23/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 26/09/2025 - 15:00</t>
   </si>
   <si>
     <t>Comunidad de Regantes del Canal del Páramo. Santa María del Páramo. León.</t>
   </si>
   <si>
     <t>La société iRiego lance le cours présentiel « Numérisation des données des parcelles et des installations avec des systèmes d'information…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-des-donnees-des-parcelles-et-des-installations-avec-le-sig</t>
   </si>
   <si>
     <t>Cours de culture hydroponique</t>
   </si>
   <si>
-    <t>lun 22/09/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 30/09/2025 - 20:00</t>
+    <t>lun, 22/09/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 30/09/2025 - 20:00</t>
   </si>
   <si>
     <t>Finca La Isla, Ctra. N-III, Km 22.  28500 Arganda del Rey</t>
   </si>
   <si>
     <t>Cours en présentiel, d'une durée de 20 heures. Les 22, 23, 24, 29 et 30 septembre 2025, de 16h00 à 20h00, à Finca La Isla, Arganda del Rey. PROGRAMME…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-culture-hydroponique</t>
   </si>
   <si>
     <t>Cours : Manipulation des chiens de berger dans l'élevage</t>
   </si>
   <si>
-    <t>sam 20/09/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 04/11/2025 - 20:00</t>
+    <t>sam, 20/09/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 04/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
-    <t>Cours en personne de 40 heures. À l'élevage Ramírez Bretón (Cinco Villas, Puentes Viejas). Samedi 20 septembre : 10h00 - 14h00 et 16h00 - 20h00 (…</t>
+    <t>Cours en personne de 40 heures. À l'élevage Ramírez Bretón (Cinco Villas, Puentes Viejas). Samedi 20 septembre : 10h00 - 14h00 et 16h00 - 20h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-manipulation-des-chiens-berger-dans-lelevage</t>
   </si>
   <si>
     <t>Session technique 4 | Fondements de la gestion et de la gestion de l'eau dans les modèles de production agricole régénératrice</t>
   </si>
   <si>
-    <t>jeu 18/09/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/09/2025 - 18:00</t>
+    <t>jeu, 18/09/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/09/2025 - 18:00</t>
   </si>
   <si>
     <t>Girona</t>
   </si>
   <si>
     <t>Finca Mas Fuertes (Corçà, Girona)</t>
   </si>
   <si>
     <t>Depuis près d'un an et demi, la Fondation Juana de Vega (La Corogne) et la société Agroassessor (Gérone) promeuvent conjointement les « Journées et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/session-technique-4-fondements-la-gestion-et-la-gestion-leau-dans-les-modeles</t>
   </si>
   <si>
     <t>Ravageurs et maladies en horticulture, applications de contrôle et de surveillance</t>
   </si>
   <si>
-    <t>jeu 18/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/09/2025 - 14:00</t>
+    <t>jeu, 18/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Atelier en présentiel, d'une durée de 5 heures. Jeudi 18 septembre, de 9h00 à 14h00 à Finca La Isla, Arganda del Rey. PROGRAMME Introduction aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-maladies-horticulture-applications-controle-et-surveillance</t>
   </si>
   <si>
     <t>La robotique dans les serres : avancées et défis</t>
   </si>
   <si>
-    <t>mar 16/09/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>mar 16/09/2025 - 14:00</t>
+    <t>mar, 16/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>mar, 16/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
-    <t>Un événement en personne qui présentera les défis et les avancées de la robotique dans les serres avec des présentations de projets de démonstration…</t>
+    <t>Un événement en personne qui présentera les défis et les avancées de la robotique dans les serres avec des présentations de projets de démonstration,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-robotique-dans-les-serres-avancees-et-defis</t>
   </si>
   <si>
     <t>Manutentionnaire alimentaire pour caves, huileries et conserveries à Haro</t>
   </si>
   <si>
-    <t>mar 16/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>sam 18/10/2025 - 14:00</t>
+    <t>mar, 16/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>sam, 18/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Sala Faro del Palacio de Bendaña. Ayuntamiento de Haro. La Rioja.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manutentionnaire-alimentaire-pour-caves-huileries-et-conserveries-haro</t>
   </si>
   <si>
     <t>Cours d'apiculture (Santa Eulalia et Tramascastilla)</t>
   </si>
   <si>
-    <t>lun 15/09/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>ven 26/09/2025 - 21:30</t>
+    <t>lun, 15/09/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>ven, 26/09/2025 - 21:30</t>
   </si>
   <si>
     <t>Teruel</t>
   </si>
   <si>
     <t>L'objectif du cours est de fournir une formation sur les sujets, aspects et procédures les plus importants de l'apiculture. Cours d'apiculture à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dapiculture-santa-eulalia-et-tramascastilla</t>
   </si>
   <si>
     <t>Utiliser la microbiologie native pour une production durable à partir d'extraits végétaux. Apprenez à préparer des inoculants microbiens.</t>
   </si>
   <si>
-    <t>ven 12/09/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>ven 12/09/2025 - 14:00</t>
+    <t>ven, 12/09/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>ven, 12/09/2025 - 14:00</t>
   </si>
   <si>
     <t>L'atelier fournit aux agriculteurs des informations qui leur permettront de devenir totalement indépendants des produits commerciaux, leur permettant…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utiliser-la-microbiologie-native-pour-une-production-durable-partir-dextraits</t>
   </si>
   <si>
     <t>Renouvellement de la carte de manutentionnaire de produits phytosanitaires, Ledaña (CU)</t>
   </si>
   <si>
-    <t>jeu 11/09/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/09/2025 - 14:00</t>
+    <t>jeu, 11/09/2025 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro Socio-Cultural, c/ Princesa, 1 – Ledaña (CUE)</t>
   </si>
   <si>
     <t>Renouveler la formation des personnes titulaires de licences de manipulation de produits phytosanitaires en fonction du niveau requis, en mettant à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-carte-manutentionnaire-produits-phytosanitaires-ledana-cu</t>
   </si>
   <si>
     <t>Entomologie de niveau basique</t>
   </si>
   <si>
-    <t>mer 10/09/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 11/09/2025 - 20:30</t>
+    <t>mer, 10/09/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 11/09/2025 - 20:30</t>
   </si>
   <si>
     <t>Finca Iraza. Camino de la Alameda S/N. Sojuela. La Rioja.</t>
   </si>
   <si>
     <t>Agrovidar organise ces séances théoriques et pratiques gratuites qui auront lieu au domaine Iraza, dans la ville riojana de Sojuela, les 10 et 11…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/entomologie-niveau-basique</t>
   </si>
   <si>
     <t>Digitalisation de la consommation d'eau et des capteurs</t>
   </si>
   <si>
-    <t>mer 10/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 12/09/2025 - 14:30</t>
+    <t>mer, 10/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 12/09/2025 - 14:30</t>
   </si>
   <si>
     <t>Sede de la Comunidad de Regantes del Canal Alto de Villares en Estébanez de la Calzada</t>
   </si>
   <si>
     <t>Formation gratuite en personne. 2e édition, 10, 11 et 12 septembre 2025. Places limitées. Date limite d'inscription : 9 septembre 2025 But: Offrir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/digitalisation-la-consommation-deau-et-des-capteurs</t>
   </si>
   <si>
     <t>Élevage porcin intensif</t>
   </si>
   <si>
-    <t>lun 01/09/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 04/09/2025 - 21:00</t>
+    <t>lun, 01/09/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 04/09/2025 - 21:00</t>
   </si>
   <si>
     <t>Pedrera, Centro IFAPA las Torres</t>
   </si>
   <si>
     <t>CARACTÉRISTIQUES DE LA PRODUCTION PORCINE SANTÉ ANIMALE, HYGIÈNE ET BIOSÉCURITÉ GESTION GESTION DE L'ENVIRONNEMENT ET DU CHANGEMENT CLIMATIQUE DES…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/elevage-porcin-intensif</t>
   </si>
   <si>
     <t>Cours d'apiculture (Manzanera et Nogueruelas)</t>
   </si>
   <si>
-    <t>lun 01/09/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 12/09/2025 - 21:30</t>
+    <t>lun, 01/09/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 12/09/2025 - 21:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dapiculture-manzanera-et-nogueruelas</t>
   </si>
   <si>
     <t>Exemple concret d'une communauté d'irrigation numérisée</t>
   </si>
   <si>
-    <t>mer 27/08/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 29/08/2025 - 13:30</t>
+    <t>mer, 27/08/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 29/08/2025 - 13:30</t>
   </si>
   <si>
     <t>Oficinas de iRiego en Tordesillas (Valladolid). Calle Federico Riera Marsá, 12.</t>
   </si>
   <si>
     <t>Formation gratuite en présentiel. 1re édition. 27, 28 et 29 août 2025. Objectifs: Comprendre l’importance de centraliser l’information numérique pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/exemple-concret-dune-communaute-dirrigation-numerisee</t>
   </si>
   <si>
     <t>Cours sur l'importance des marques de qualité dans le secteur agroalimentaire, en utilisant l'IGP « Pataca de Galicia » comme exemple.</t>
   </si>
   <si>
-    <t>mar 26/08/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>mar 26/08/2025 - 16:00</t>
+    <t>mar, 26/08/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>mar, 26/08/2025 - 16:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Ourense</t>
   </si>
   <si>
     <t>Casa do Concello Porqueira. Ourense.</t>
   </si>
   <si>
     <t>Le Groupe de développement rural de Limia-Arnoia (GDR10) organisera une formation le 26 août, axée sur l'importance des marques de qualité…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-limportance-des-marques-qualite-dans-le-secteur-agroalimentaire</t>
   </si>
   <si>
     <t>Cours de démonstration sur la numérisation des parcelles d'irrigation</t>
   </si>
   <si>
-    <t>lun 25/08/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 26/08/2025 - 20:00</t>
+    <t>lun, 25/08/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 26/08/2025 - 20:00</t>
   </si>
   <si>
     <t>Sede de la Comunidad de Regantes del Páramo Medio. Bercianos del Páramo (León)</t>
   </si>
   <si>
     <t>iRiego New Generation SL organise un cours en personne de 16 heures avec six modules sur l'application des nouvelles technologies d'irrigation les 25…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-demonstration-sur-la-numerisation-des-parcelles-dirrigation</t>
   </si>
   <si>
     <t>Cours d'apiculture (Ansó et Berdún)</t>
   </si>
   <si>
-    <t>lun 18/08/2025 - 09:00</t>
+    <t>lun, 18/08/2025 - 09:00</t>
   </si>
   <si>
     <t>L'objectif du cours est de fournir une formation sur les sujets, aspects et procédures les plus importants de l'apiculture. Cours d'apiculture à Ansó…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dapiculture-anso-et-berdun</t>
   </si>
   <si>
     <t>Cours sur la numérisation de l'agriculture de précision, Agriculture 4.0</t>
   </si>
   <si>
-    <t>mer 13/08/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/08/2025 - 14:00</t>
+    <t>mer, 13/08/2025 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/08/2025 - 14:00</t>
   </si>
   <si>
     <t>Le cours en personne de 16 heures, Digitalisation de l'agriculture de précision, Agriculture 4.0, organisé par iRiego New Generation SL, se tiendra…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-numerisation-lagriculture-precision-agriculture-40</t>
   </si>
   <si>
     <t>SESSION TECHNIQUE : LE PISTACHE, UNE CULTURE PRÉCIEUSE EN ZONES ARIDES</t>
   </si>
   <si>
-    <t>mar 12/08/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 12/08/2025 - 14:00</t>
+    <t>mar, 12/08/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 12/08/2025 - 14:00</t>
   </si>
   <si>
     <t>Chirivel, Centro IFAPA Alameda del Obispo</t>
   </si>
   <si>
     <t>DEMANDE</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/session-technique-le-pistache-une-culture-precieuse-zones-arides</t>
   </si>
   <si>
     <t>Cours d'apiculture (Botaña et San Juan de Plan)</t>
   </si>
   <si>
-    <t>lun 04/08/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>ven 15/08/2025 - 21:30</t>
+    <t>lun, 04/08/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>ven, 15/08/2025 - 21:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dapiculture-botana-et-san-juan-plan</t>
   </si>
   <si>
     <t>Formation à la digitalisation du cycle de l'eau</t>
   </si>
   <si>
-    <t>lun 04/08/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 05/08/2025 - 16:00</t>
+    <t>lun, 04/08/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 05/08/2025 - 16:00</t>
   </si>
   <si>
     <t>Sindicato Central de Regantes de Barrios de Luna</t>
   </si>
   <si>
     <t>Le cours de formation A1 sur la numérisation du cycle de l'eau , qui fait partie du projet iRiego , se tiendra les 4 et 5 août 2025. Cette formation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-la-digitalisation-du-cycle-leau</t>
   </si>
   <si>
     <t>Cours sur les pesticides agricoles - Niveau de base</t>
   </si>
   <si>
-    <t>lun 04/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 12/08/2025 - 00:00</t>
+    <t>lun, 04/08/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 12/08/2025 - 00:00</t>
   </si>
   <si>
     <t>C/ Gómez Becerra, 4, 4ºA, Cáceres (Cáceres)</t>
   </si>
   <si>
     <t>Le programme de formation en environnement rural du gouvernement régional d'Estrémadure propose un cours de base de 25 heures sur les pesticides…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-agricoles-niveau-base-7</t>
   </si>
   <si>
     <t>Agriculture durable et précision, Villanueva de los Infantes (CR)</t>
   </si>
   <si>
-    <t>jeu 24/07/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 24/07/2025 - 13:30</t>
+    <t>jeu, 24/07/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 24/07/2025 - 13:30</t>
   </si>
   <si>
     <t>Ciudad Real</t>
   </si>
   <si>
     <t>Coop. Ntra. Sra. de la Antigua y Sto. Tomás, Paseo de las Cooperativas, s/n - Villanueva de los Infantes (CR)</t>
   </si>
   <si>
     <t>OBJECTIFS SPÉCIFIQUES Comment utiliser le développement durable comme avantage concurrentiel. Découvrez les avantages que nous apporte l’agriculture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-durable-et-precision-villanueva-los-infantes-cr</t>
   </si>
   <si>
     <t>Nouvelles technologies agricoles. Introduction pratique à l'IA générative sur le terrain.</t>
   </si>
   <si>
-    <t>jeu 17/07/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 17/07/2025 - 13:30</t>
+    <t>jeu, 17/07/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 17/07/2025 - 13:30</t>
   </si>
   <si>
     <t>Coop. Cózar de la Sierra, c/ Maestro Lara, 75 – Cózar (CR)</t>
   </si>
   <si>
     <t>Rapprocher les concepts de base de l’intelligence artificielle générative des environnements agricoles sans avoir besoin de connaissances techniques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-agricoles-introduction-pratique-lia-generative-sur-le</t>
   </si>
   <si>
     <t>Semences, biodiversité et changement climatique : stratégies de résilience et de durabilité</t>
   </si>
   <si>
-    <t>mar 15/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 15/07/2025 - 18:00</t>
+    <t>mar, 15/07/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 15/07/2025 - 18:00</t>
   </si>
   <si>
     <t>Amorebieta (Vizcaya)</t>
   </si>
   <si>
     <t>Le 15 juillet, la formation « Semences, biodiversité et changement climatique : stratégies pour la résilience et la durabilité » (2e…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/semences-biodiversite-et-changement-climatique-strategies-resilience-et</t>
   </si>
   <si>
     <t>Atelier pratique sur le cours sur l'utilisation efficace de l'eau dans les vergers fruitiers, par Carrefour et Cajamar, à Lleida</t>
   </si>
   <si>
-    <t>mer 09/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 09/07/2025 - 14:00</t>
+    <t>mer, 09/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 09/07/2025 - 14:00</t>
   </si>
   <si>
     <t>IRTA. Estació Experimental de Lleida. Finca de Mollerussa Av. Alcalde Rovira Roure, 191, 25198 Lleida</t>
   </si>
   <si>
     <t>Le 9 juillet 2025 , un atelier gratuit et présentiel sur la gestion efficace de l'eau dans les cultures fruitières se tiendra à Mollerussa (Lérida).…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-pratique-sur-le-cours-sur-lutilisation-efficace-leau-dans-les-vergers</t>
   </si>
   <si>
     <t>Séance pratique du cours sur l'utilisation efficace de l'eau dans les serres, par Carrefour et Cajamar, à Almería</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar. Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>Le 9 juillet 2025 , un atelier gratuit et présentiel sur la gestion efficace de l'eau dans les cultures sous serre se tiendra à El Ejido, Almería .…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seance-pratique-du-cours-sur-lutilisation-efficace-leau-dans-les-serres-par</t>
   </si>
   <si>
     <t>Pesticides agricoles - niveau de base</t>
   </si>
   <si>
-    <t>mer 09/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 16/07/2025 - 00:00</t>
+    <t>mer, 09/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 16/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Torremejía (Badajoz)</t>
   </si>
   <si>
     <t>Nombre d'heures : 25 Destinataires : Destiné au personnel auxiliaire impliqué dans les traitements terrestres et aériens, y compris le personnel non…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-agricoles-niveau-base</t>
   </si>
   <si>
     <t>Cours d'été - USC : Restauration de la nature : défis, stratégies et propositions d'action.</t>
   </si>
   <si>
-    <t>lun 07/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 10/07/2025 - 19:00</t>
+    <t>lun, 07/07/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/07/2025 - 19:00</t>
   </si>
   <si>
     <t>Coruña, A</t>
   </si>
   <si>
     <t>Corrubedo, Ribeira (A Coruña)</t>
   </si>
   <si>
     <t>1.- Informations générales sur l'Université de Veran : L'Université d'été de l'USC propose un large éventail de cours en juin, juillet, août et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dete-usc-restauration-la-nature-defis-strategies-et-propositions-daction</t>
   </si>
   <si>
+    <t>lun, 07/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 14/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Valdecasa de Tajo (Cáceres)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-agricoles-niveau-base-0</t>
+  </si>
+  <si>
     <t>Les inscriptions sont désormais ouvertes pour l'École de formateurs CONAFE 2025, qui comprendra cette année un groupe de niveau avancé pour les étudiants expérimentés.</t>
   </si>
   <si>
-    <t>lun 07/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 12/07/2025 - 00:00</t>
+    <t>sam, 12/07/2025 - 00:00</t>
   </si>
   <si>
     <t>I.E.S. Luces (Colunga, Asturias)</t>
   </si>
   <si>
     <t>L'École de formation CONAFE 2025 est désormais ouverte aux inscriptions pour sa 19e édition . Durant ce programme de six jours, les participants…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-inscriptions-sont-desormais-ouvertes-pour-lecole-formateurs-conafe-2025-qui</t>
   </si>
   <si>
-    <t>lun 14/07/2025 - 00:00</t>
-[...7 lines deleted...]
-  <si>
     <t>Renouvellement de la carte de manipulateur de produits phytosanitaires</t>
   </si>
   <si>
-    <t>sam 05/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>sam 05/07/2025 - 22:00</t>
+    <t>sam, 05/07/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>sam, 05/07/2025 - 22:00</t>
   </si>
   <si>
     <t>Teatro Cervantes - Talayuelas (Cuenca)</t>
   </si>
   <si>
     <t>Une formation en personne de 6 heures pour le renouvellement du permis de manipulateur de pesticides afin d'améliorer les qualifications des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-carte-manipulateur-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Application de l'IoT à l'industrie agricole grâce à la technologie LoRaWAN</t>
   </si>
   <si>
-    <t>ven 04/07/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>ven 18/07/2025 - 14:00</t>
+    <t>ven, 04/07/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>ven, 18/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Instalaciones AGACA - Calle de Tomiño, 22. Entlo, 15703 Santiago de Compostela, A Coruña</t>
   </si>
   <si>
     <t>Les capteurs IoT transforment la gestion et l'optimisation des élevages. Cette formation présentera la technologie LoRaWAN, qui permet la mise en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/application-liot-lindustrie-agricole-grace-la-technologie-lorawan</t>
   </si>
   <si>
     <t>Nouvelles technologies agricoles. Utilisation des drones en agriculture.</t>
   </si>
   <si>
-    <t>ven 04/07/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>ven 04/07/2025 - 13:30</t>
+    <t>ven, 04/07/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>ven, 04/07/2025 - 13:30</t>
   </si>
   <si>
     <t>Coop. San Dionisio, ctra. de la Higuera, s/n – Fuenteálamo (AB)</t>
   </si>
   <si>
     <t>TÉLÉCHARGER LE PROGRAMME COMPLET TÉLÉCHARGER L'INSCRIPTION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-agricoles-utilisation-des-drones-agriculture-0</t>
   </si>
   <si>
     <t>Numérisation des parcelles et des installations avec des systèmes d'information géographique</t>
   </si>
   <si>
-    <t>mar 01/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 04/07/2025 - 15:00</t>
+    <t>mar, 01/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 04/07/2025 - 15:00</t>
   </si>
   <si>
     <t>Comunidad de Regantes del Páramo Medio (Bercianos del Páramo, León).</t>
   </si>
   <si>
     <t>iRiego New Generation organise un cours intitulé « Numérisation des données des parcelles et des installations avec des systèmes d'information…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-des-parcelles-et-des-installations-avec-des-systemes-dinformation</t>
   </si>
   <si>
     <t>Cours gratuit sur la gestion de la prévention des risques professionnels dans les industries agricoles et agroalimentaires. Fonctions de base.</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 07/07/2025 - 14:00</t>
+    <t>lun, 30/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 07/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Ayuntamiento de Alguazas Camino Anaor s/n · Alguazas</t>
   </si>
   <si>
     <t>Activités de formation professionnelle et d'acquisition de compétences, dans le cadre du Plan stratégique de la Politique agricole commune (PASC)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-la-gestion-la-prevention-des-risques-professionnels-dans-les</t>
   </si>
   <si>
     <t>Cours gratuit : Nouveaux produits en lutte biologique contre les nuisibles</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 14:00</t>
+    <t>lun, 30/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro de formación La Encomienda Ayto. Abanilla C/ La Encomienda s/n · Abanilla</t>
   </si>
   <si>
     <t>Nouveaux produits dans la lutte biologique contre les nuisibles</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-nouveaux-produits-lutte-biologique-contre-les-nuisibles</t>
   </si>
   <si>
+    <t>lun, 30/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Plasencia (Cáceres)</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-agricoles-niveau-base-1</t>
+  </si>
+  <si>
     <t>BIEN-ÊTRE ANIMAL DANS LES ÉLEVAGES DE RUMINANTS</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 03/07/2025 - 00:00</t>
+    <t>jeu, 03/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Medina Sidonia</t>
   </si>
   <si>
     <t>Contenu Connaissances en anatomie, physiologie et comportement. Stress : physiologie, contrôle et réduction. Le bien-être animal dans la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-elevages-ruminants-0</t>
   </si>
   <si>
-    <t>Plasencia (Cáceres)</t>
-[...4 lines deleted...]
-  <si>
     <t>Atelier pratique sur le cours sur l'utilisation efficace de l'eau dans les cultures d'agrumes et de kakis par Carrefour et Cajamar</t>
   </si>
   <si>
-    <t>jeu 26/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 26/06/2025 - 14:00</t>
+    <t>jeu, 26/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Fundación Cajamar Comunidad Valenciana, Camino del Cementerio Nuevo, s/n, 46200 Paiporta, Valencia</t>
   </si>
   <si>
-    <t>Le 26 juin 2025 , un atelier gratuit et présentiel sur la gestion efficace de l'eau dans les cultures d'agrumes et de kakis se tiendra à Paiporta (…</t>
+    <t>Le 26 juin 2025 , un atelier gratuit et présentiel sur la gestion efficace de l'eau dans les cultures d'agrumes et de kakis se tiendra à Paiporta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-pratique-sur-le-cours-sur-lutilisation-efficace-leau-dans-les-cultures</t>
   </si>
   <si>
     <t>Cours gratuit sur la digitalisation de la consommation d'eau et des capteurs</t>
   </si>
   <si>
-    <t>mer 25/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 27/06/2025 - 14:15</t>
+    <t>mer, 25/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 27/06/2025 - 14:15</t>
   </si>
   <si>
     <t>Bercianos del Páramo (León)</t>
   </si>
   <si>
     <t>Les 25, 26 et 27 juin, un événement de formation en face à face aura lieu au siège de la Communauté d'irrigation du Páramo Medio à Bercianos del…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-la-digitalisation-la-consommation-deau-et-des-capteurs</t>
   </si>
   <si>
     <t>Cours gratuit de manipulation de fruits et légumes</t>
   </si>
   <si>
-    <t>ven 20/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 23/06/2025 - 14:00</t>
+    <t>ven, 20/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 23/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Cours de manutentionnaire de fruits et légumes lié aux activités de formation professionnelle et d'acquisition de compétences, dans le cadre du Plan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-manipulation-fruits-et-legumes-0</t>
   </si>
   <si>
     <t>Cours GRATUIT sur l'utilisation sécuritaire des chariots élévateurs</t>
   </si>
   <si>
-    <t>mer 18/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/06/2025 - 14:00</t>
+    <t>mer, 18/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Local Sociocultural de Playa Honda C/ Julieta Orbaiceta, Apts. Julieta Torre II 10 · La Manga del Mar Menor</t>
   </si>
   <si>
     <t>Les 18 et 19 juin, se tiendra un cours matinal sur la manutention des chariots élévateurs en lien avec les activités de formation professionnelle et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-lutilisation-securitaire-des-chariots-elevateurs-1</t>
   </si>
   <si>
     <t>Formation gratuite de manipulateur d'aliments. Secteur rural de la transformation et de la restauration.</t>
   </si>
   <si>
-    <t>lun 16/06/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 17/06/2025 - 21:00</t>
+    <t>lun, 16/06/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 17/06/2025 - 21:00</t>
   </si>
   <si>
     <t>Biblioteca municipal Casa de la Cultura C/ Capitán D. Francisco Melendreras 46 · Librilla</t>
   </si>
   <si>
     <t>Cours gratuit de manipulation d'aliments en lien avec les activités de formation professionnelle et d'acquisition de compétences, dans le cadre du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-gratuite-manipulateur-daliments-secteur-rural-la-transformation-et-la</t>
   </si>
   <si>
     <t>Bootcamp Expert FIWARE</t>
   </si>
   <si>
-    <t>lun 16/06/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>ven 20/06/2025 - 07:00</t>
+    <t>lun, 16/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>ven, 20/06/2025 - 07:00</t>
   </si>
   <si>
     <t>La Vega Innova. San Fernando de Henares. Madrid.</t>
   </si>
   <si>
     <t>Les inscriptions à ce cours avancé de 26 heures sur la technologie FIWARE sont ouvertes jusqu'au 11 juin, menant à la certification FIWARE Expert. Ce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bootcamp-expert-fiware</t>
   </si>
   <si>
     <t>Utilisation et manipulation de machines agricoles destinées aux femmes</t>
   </si>
   <si>
-    <t>mer 11/06/2025 - 02:00</t>
-[...2 lines deleted...]
-    <t>jeu 12/06/2025 - 02:00</t>
+    <t>mer, 11/06/2025 - 02:00</t>
+  </si>
+  <si>
+    <t>jeu, 12/06/2025 - 02:00</t>
   </si>
   <si>
     <t>Escuela de Capacitación Agraria de Tacoronte</t>
   </si>
   <si>
     <t>Emplacement: École de formation agricole de Tacoronte Période de livraison : 11-06-2025 / 12-06-2025 Heures d'enseignement : À 17h00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-et-manipulation-machines-agricoles-destinees-aux-femmes</t>
   </si>
   <si>
-    <t>mer 11/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/06/2025 - 00:00</t>
+    <t>mer, 11/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Navalmoral de la Mata (Cáceres)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-agricoles-niveau-base-2</t>
   </si>
   <si>
-    <t>sam 07/06/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>sam 07/06/2025 - 23:00</t>
+    <t>sam, 07/06/2025 - 01:00</t>
+  </si>
+  <si>
+    <t>sam, 07/06/2025 - 23:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-1</t>
   </si>
   <si>
     <t>Mouche des fruits : identification et contrôle sur le terrain</t>
   </si>
   <si>
-    <t>ven 06/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 06/06/2025 - 00:00</t>
+    <t>ven, 06/06/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 06/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Antiguo Cine de Arico (Tenerife)</t>
   </si>
   <si>
     <t>Cours sur les mouches des fruits : identification et contrôle sur le terrain. Destiné aux agriculteurs qui souhaitent recevoir une formation sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/mouche-des-fruits-identification-et-controle-sur-le-terrain</t>
   </si>
   <si>
     <t>Cours d'utilisation professionnelle des produits phytosanitaires. Niveau de base</t>
   </si>
   <si>
-    <t>mar 03/06/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 26/06/2025 - 20:00</t>
+    <t>mar, 03/06/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/06/2025 - 20:00</t>
   </si>
   <si>
     <t>La Caseta, Centro Rural de Candelaria</t>
   </si>
   <si>
     <t>De préférence destiné aux femmes. Pour les cours avec préinscription, une preuve de réponses au questionnaire peut être exigée. Horaires : Les mardis…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dutilisation-professionnelle-des-produits-phytosanitaires-niveau-base</t>
   </si>
   <si>
     <t>Stratégies de gestion pour restaurer la productivité des cultures pluviales</t>
   </si>
   <si>
-    <t>ven 30/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 30/05/2025 - 18:00</t>
+    <t>ven, 30/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 30/05/2025 - 18:00</t>
   </si>
   <si>
     <t>IFEZA (Institución Ferial de Zamora)</t>
   </si>
   <si>
     <t>INTRODUCTION: Journée sur le terrain au cours de laquelle seront expliquées les pratiques de régénération des sols, les stratégies de gestion de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/strategies-gestion-pour-restaurer-la-productivite-des-cultures-pluviales</t>
   </si>
   <si>
     <t>Formation : Nouvelles technologies dans le secteur agricole</t>
   </si>
   <si>
-    <t>mar 27/05/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 28/05/2025 - 14:00</t>
+    <t>mar, 27/05/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 28/05/2025 - 14:00</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV. Finca La Grajera. Logroño</t>
   </si>
   <si>
     <t>Cours sur les nouvelles technologies dans le secteur agricole visant à fournir une formation théorique et pratique sur les avantages de l'application…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-nouvelles-technologies-dans-le-secteur-agricole</t>
   </si>
   <si>
     <t>Cours gratuit sur la manipulation sécuritaire des chariots élévateurs</t>
   </si>
   <si>
-    <t>jeu 22/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 23/05/2025 - 21:00</t>
+    <t>jeu, 22/05/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 23/05/2025 - 21:00</t>
   </si>
   <si>
     <t>COOP. LEVANTE SUR - Paraje Los Madriles s/n · Cartagena</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-la-manipulation-securitaire-des-chariots-elevateurs</t>
   </si>
   <si>
     <t>Outils de visualisation et de gestion des exploitations agricoles : SIGPAC, QGIS et Qfield</t>
   </si>
   <si>
-    <t>mer 21/05/2025 - 10:30</t>
-[...2 lines deleted...]
-    <t>mer 21/05/2025 - 12:30</t>
+    <t>mer, 21/05/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>mer, 21/05/2025 - 12:30</t>
   </si>
   <si>
     <t>Calle Atarazana 8A, sala de informática (Consorcio de la UNED en Teruel)</t>
   </si>
   <si>
     <t>Cours en présentiel sur les outils SIGPAC, QGIS et Qfield. Objectifs: Vérifiez et recherchez des parcelles de cultures ou de pâturages dans SIGPAC.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/outils-visualisation-et-gestion-des-exploitations-agricoles-sigpac-qgis-et</t>
   </si>
   <si>
     <t>Application des méthodologies de durabilité pour l'efficacité de l'irrigation</t>
   </si>
   <si>
-    <t>lun 19/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 23/05/2025 - 00:00</t>
+    <t>lun, 19/05/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 23/05/2025 - 00:00</t>
   </si>
   <si>
     <t>COORDINATEUR : Juan Manuel Alameda Villamayor / Susana Campelo Rodríguez bzn-formregadios@mapa.es OBJECTIFS : Les nouvelles méthodologies qui sont…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/application-des-methodologies-durabilite-pour-lefficacite-lirrigation</t>
   </si>
   <si>
     <t>Taille en vert de la vigne</t>
   </si>
   <si>
-    <t>mer 14/05/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mer 14/05/2025 - 00:00</t>
+    <t>mer, 14/05/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mer, 14/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Estadio municipal de fútbol de La Florida (Tenerife)</t>
   </si>
   <si>
     <t>Cours sur la taille en vert des vignes. Destiné aux agriculteurs qui souhaitent se former sur les aspects liés à la gestion et à la taille du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-vert-la-vigne</t>
   </si>
   <si>
     <t>MANIPULATEUR DE PRODUITS PHYTOSANITAIRES. NIVEAU QUALIFIÉ. EN PERSONNE – SARAGOSSE</t>
   </si>
   <si>
-    <t>jeu 12/06/2025 - 00:00</t>
+    <t>jeu, 12/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : COURS EN LIGNE AVEC 2 SESSIONS EN PRÉSENTIEL À SARAGOSSE LES 27 MAI ET 12 JUIN 2025. Les utilisateurs professionnels responsables des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-produits-phytosanitaires-niveau-qualifie-personne-saragosse</t>
   </si>
   <si>
     <t>Taille verte des amandiers à Palma del Río</t>
   </si>
   <si>
-    <t>mar 13/05/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 14/05/2025 - 14:00</t>
+    <t>mar, 13/05/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 14/05/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Palma del Río (Córdoba)</t>
   </si>
   <si>
     <t>Le Centre IFAPA de Palma del Río (Córdoba) accueillera l'atelier « Taille verte des amandiers » les 13 et 14 mai 2025. Il s'agit d'une activité de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-verte-des-amandiers-palma-del-rio</t>
   </si>
   <si>
     <t>Formation à l'associationnisme en Aragon</t>
   </si>
   <si>
-    <t>mar 06/05/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>mar 06/05/2025 - 18:00</t>
+    <t>mar, 06/05/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>mar, 06/05/2025 - 18:00</t>
   </si>
   <si>
     <t>La Fondation du Groupe AN organise ce cours sur l'associationnisme dont le programme sera le suivant : 9h30 - 9h35 INTRODUCTION : UNE FONDATION DE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-lassociationnisme-aragon</t>
   </si>
   <si>
     <t>Atelier de prévention des risques professionnels liés à l'utilisation des tracteurs et des machines agricoles</t>
   </si>
   <si>
-    <t>jeu 24/04/2025 - 00:00</t>
+    <t>jeu, 24/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Guadix. Granada.</t>
   </si>
   <si>
     <t>Un cours de 6 heures dédié à la prévention des risques professionnels dans l'utilisation des tracteurs et des machines agricoles. Contenu Législation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-prevention-des-risques-professionnels-lies-lutilisation-des-tracteurs-et</t>
   </si>
   <si>
     <t>FIWARE : Architecture, IoT et capteurs agricoles</t>
   </si>
   <si>
-    <t>mar 22/04/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 24/04/2025 - 19:00</t>
+    <t>mar, 22/04/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 24/04/2025 - 19:00</t>
   </si>
   <si>
     <t>FIWARE est une initiative open source conçue pour permettre la création et la gestion d'applications intelligentes et connectées, basées sur des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fiware-architecture-iot-et-capteurs-agricoles</t>
   </si>
   <si>
     <t>Gestion et entretien des installations d'irrigation localisées</t>
   </si>
   <si>
-    <t>mar 08/04/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 10/04/2025 - 21:00</t>
+    <t>mar, 08/04/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/04/2025 - 21:00</t>
   </si>
   <si>
     <t>Lorca</t>
   </si>
   <si>
     <t>Objectifs: Proposer à l'étudiant un point sur la situation en matière de gestion et d'entretien de l'irrigation localisée. Renforcer et élargir les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-entretien-des-installations-dirrigation-localisees</t>
   </si>
   <si>
     <t>Manipulation sécuritaire du tracteur</t>
   </si>
   <si>
-    <t>mar 08/04/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 10/04/2025 - 14:00</t>
+    <t>mar, 08/04/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/04/2025 - 14:00</t>
   </si>
   <si>
     <t>Agencia de Desarrollo local y empleo. Mayor, 148. Canteras. Cartagena. Murcia.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulation-securitaire-du-tracteur</t>
   </si>
   <si>
     <t>Cours de conduite sécuritaire des chariots élévateurs</t>
   </si>
   <si>
-    <t>mer 09/04/2025 - 14:00</t>
+    <t>mer, 09/04/2025 - 14:00</t>
   </si>
   <si>
     <t>La Manga del Mar Menor. Murcia.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-conduite-securitaire-des-chariots-elevateurs</t>
   </si>
   <si>
     <t>Comment accroître la compétitivité des oliveraies dans le cadre de la durabilité</t>
   </si>
   <si>
-    <t>jeu 03/04/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 03/04/2025 - 15:00</t>
+    <t>jeu, 03/04/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 03/04/2025 - 15:00</t>
   </si>
   <si>
     <t>Centro de Recepción de Visitantes de Córdoba. Plaza del Triunfo s/n. Córdoba.</t>
   </si>
   <si>
     <t>La Fondation Cajamar organise un événement clé pour le secteur oléicole, où seront discutés les principaux défis et opportunités auxquels est…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-accroitre-la-competitivite-des-oliveraies-dans-le-cadre-la-durabilite</t>
   </si>
   <si>
     <t>Formation du personnel travaillant avec des porcs - RD 306/2020 (Évaluation)</t>
   </si>
   <si>
-    <t>mer 26/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 26/03/2025 - 17:00</t>
+    <t>mer, 26/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 26/03/2025 - 17:00</t>
   </si>
   <si>
     <t>Torre Pacheco</t>
   </si>
   <si>
     <t>L'objectif de ce cours est d'acquérir les connaissances minimales requises dans le RD 306/2020 et dans la décision d'exécution de l'UE 2017/302 afin…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-du-personnel-travaillant-avec-des-porcs-rd-3062020-evaluation</t>
   </si>
   <si>
     <t>Lutte intégrée contre les ravageurs des agrumes</t>
   </si>
   <si>
-    <t>lun 24/03/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 26/03/2025 - 20:30</t>
+    <t>lun, 24/03/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 26/03/2025 - 20:30</t>
   </si>
   <si>
     <t>Objectifs: Proposer à l'étudiant une mise à jour sur la situation actuelle en matière de lutte intégrée en Ns, renforcer et élargir ses connaissances…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lutte-integree-contre-les-ravageurs-des-agrumes</t>
   </si>
   <si>
     <t>Formation du personnel travaillant avec des porcs - RD 3006/2020 (Évaluation)</t>
   </si>
   <si>
-    <t>ven 21/03/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>ven 21/03/2025 - 13:00</t>
+    <t>ven, 21/03/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>ven, 21/03/2025 - 13:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-du-personnel-travaillant-avec-des-porcs-rd-30062020-evaluation</t>
   </si>
   <si>
     <t>Utilisateur professionnel de produits phytosanitaires - Niveau Qualifié</t>
   </si>
   <si>
-    <t>lun 17/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 01/04/2025 - 14:00</t>
+    <t>lun, 17/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 01/04/2025 - 14:00</t>
   </si>
   <si>
     <t>Aledo</t>
   </si>
   <si>
     <t>Description Ce cours s'adresse à toutes les personnes qui souhaitent acquérir les compétences de base, nécessaires et obligatoires, pour manipuler et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisateur-professionnel-produits-phytosanitaires-niveau-qualifie</t>
   </si>
   <si>
     <t>Cours sur le bien-être animal pour les transporteurs et les agriculteurs</t>
   </si>
   <si>
-    <t>lun 17/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 26/03/2025 - 00:00</t>
+    <t>lun, 17/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 26/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Retamal de Llerena (Badajoz)</t>
   </si>
   <si>
     <t>Cours de 30 heures sur le bien-être animal pour les transporteurs et les éleveurs, l'après-midi.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-et-les-agriculteurs-0</t>
   </si>
   <si>
     <t>Agriculture durable et de précision, Malagón</t>
   </si>
   <si>
-    <t>mar 11/03/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>mar 11/03/2025 - 13:30</t>
+    <t>mar, 11/03/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>mar, 11/03/2025 - 13:30</t>
   </si>
   <si>
     <t>Centro de formación "Olivia" de Grupo Montes Norte - Malagón Ctra. Toledo N-401 – km.169 – Malagón (CR)</t>
   </si>
   <si>
     <t>Saviez-vous que grâce à l’agriculture de précision, elle nous aide à être plus durables ? OBJECTIFS GÉNÉRAUX Nous vivons à une époque où la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-durable-et-precision-malagon</t>
   </si>
   <si>
     <t>Services de cloud computing en télédétection</t>
   </si>
   <si>
-    <t>mar 11/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 13/03/2025 - 23:00</t>
+    <t>mar, 11/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 13/03/2025 - 23:00</t>
   </si>
   <si>
     <t>iHub La Vega Innova. San Fernando de Henares (Madrid).</t>
   </si>
   <si>
     <t>L'iHub La Vena Innova, à San Fernando de Henares (Madrid), organise ce cours gratuit sur les services de cloud computing en télédétection. Contenu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/services-cloud-computing-teledetection</t>
   </si>
   <si>
     <t>Utilisateur professionnel de produits phytosanitaires - Niveau basique</t>
   </si>
   <si>
-    <t>lun 10/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 14/03/2025 - 14:00</t>
+    <t>lun, 10/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 14/03/2025 - 14:00</t>
   </si>
   <si>
     <t>Ce cours s'adresse à toutes les personnes qui souhaitent acquérir les compétences de base, nécessaires et obligatoires, pour manipuler et appliquer…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisateur-professionnel-produits-phytosanitaires-niveau-basique-0</t>
   </si>
   <si>
     <t>Formation du personnel travaillant dans le secteur avicole. RD. 637/2021. Évaluation</t>
   </si>
   <si>
-    <t>lun 10/03/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>L'objectif de ce cours est d'acquérir les connaissances minimales requises dans le RD 637/2021 et dans l'application de la décision 2017/302 afin d'…</t>
+    <t>lun, 10/03/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>L'objectif de ce cours est d'acquérir les connaissances minimales requises dans le RD 637/2021 et dans l'application de la décision 2017/302 afin d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-du-personnel-travaillant-dans-le-secteur-avicole-rd-6372021-evaluation</t>
   </si>
   <si>
     <t>Bien-être animal dans les transports. Pratique et évaluation</t>
   </si>
   <si>
-    <t>jeu 06/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 06/03/2025 - 21:00</t>
+    <t>jeu, 06/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 06/03/2025 - 21:00</t>
   </si>
   <si>
     <t>Ce cours s'adresse à toutes les personnes qui souhaitent apprendre les bases du bien-être animal dans les transports de manière simple et dynamique.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-pratique-et-evaluation</t>
   </si>
   <si>
     <t>Bien-être animal chez le porc. Pratique et évaluation</t>
   </si>
   <si>
-    <t>mar 04/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 04/03/2025 - 21:00</t>
+    <t>mar, 04/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 04/03/2025 - 21:00</t>
   </si>
   <si>
     <t>Avec ce cours, vous apprendrez la réglementation concernant le bien-être des animaux porcins et leurs conditions de manipulation et d'élevage, ainsi…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-chez-le-porc-pratique-et-evaluation</t>
   </si>
   <si>
     <t>Utilisateur professionnel de produits phytosanitaires. Niveau de base</t>
   </si>
   <si>
-    <t>lun 03/03/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 12/03/2025 - 10:30</t>
+    <t>lun, 03/03/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 12/03/2025 - 10:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisateur-professionnel-produits-phytosanitaires-niveau-base</t>
   </si>
   <si>
-    <t>jeu 27/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 12/03/2025 - 00:00</t>
+    <t>jeu, 27/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 12/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Castuera (Badajoz)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-et-les-agriculteurs-2</t>
   </si>
   <si>
     <t>Incidence et contrôle biologique du Thrips parvispinus et de l'araignée rouge. Campagne 2024/25</t>
   </si>
   <si>
-    <t>mer 26/02/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 26/02/2025 - 13:50</t>
+    <t>mer, 26/02/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 26/02/2025 - 13:50</t>
   </si>
   <si>
     <t>Edificio Cajamar. Avda. de la Innovación, 1 Edificio Cajamar. Autovía del Mediterráneo (A-7). Salida 460 Parque Científico -Tecnológico de Almería (PITA)</t>
   </si>
   <si>
     <t>Formation spécialisée en présentiel qui abordera l'incidence et le contrôle biologique des Thrips parvispinus et de l'araignée rouge au cours de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incidence-et-controle-biologique-du-thrips-parvispinus-et-laraignee-rouge</t>
   </si>
   <si>
-    <t>jeu 20/02/2025 - 00:00</t>
+    <t>jeu, 20/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Moraleja (Cáceres)</t>
   </si>
   <si>
-    <t>Cours sur les pesticides agricoles - Niveau de base, 25 heures l'après-midi. Observations : Cours cofinancés par FEADER (85 %), Ministère de l'…</t>
+    <t>Cours sur les pesticides agricoles - Niveau de base, 25 heures l'après-midi. Observations : Cours cofinancés par FEADER (85 %), Ministère de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-agricoles-niveau-base</t>
   </si>
   <si>
     <t>Cours sur les pesticides pour l'élevage - Niveau de base</t>
   </si>
   <si>
     <t>Guijo de Granadilla (Cáceres)</t>
   </si>
   <si>
     <t>Cours sur les pesticides destinés au bétail - Niveau de base, 25 heures, l'après-midi. Observations : Cours cofinancés par FEADER (85 %), Ministère…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-pour-lelevage-niveau-base</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/02/2025 - 21:00</t>
+    <t>lun, 17/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/02/2025 - 21:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Huelva. Huelva.</t>
   </si>
   <si>
     <t>Contenu PHYSIOLOGIE DES ANIMAUX, NOTAMMENT LEURS BESOINS EN ALIMENTATION ET EN EAU, LEUR COMPORTEMENT ET LA NOTION DE STRESS. ASPECTS PRATIQUES DE LA…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports</t>
   </si>
   <si>
+    <t>lun, 17/02/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 24/02/2025 - 19:30</t>
+  </si>
+  <si>
+    <t>Cartagena</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/utilisateur-professionnel-produits-phytosanitaires-niveau-base-0</t>
+  </si>
+  <si>
     <t>Incorporation dans la société agricole : Culture fruitière</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 18/06/2025 - 15:00</t>
+    <t>mer, 18/06/2025 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Palma del Río. Córdoba.</t>
   </si>
   <si>
     <t>MODULES ENTREPRISE AGRICOLE 17/02/2025 - 21/02/2025 Matinée: 09:00h-15:00h Date limite de candidature jusqu'au 02/02/2025 Contenu Améliorations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-la-societe-agricole-culture-fruitiere</t>
   </si>
   <si>
-    <t>lun 24/02/2025 - 19:30</t>
-[...7 lines deleted...]
-  <si>
     <t>Rejoindre l'entreprise agricole : L'élevage lié à la terre</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 08:30</t>
-[...2 lines deleted...]
-    <t>ven 25/04/2025 - 14:30</t>
+    <t>lun, 17/02/2025 - 08:30</t>
+  </si>
+  <si>
+    <t>ven, 25/04/2025 - 14:30</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
     <t>Modules ENTREPRISE AGRICOLE ASSOCIATIONNISME ET COMMERCIALISATION COMPTABILITÉ ET INITIATION À L'INFORMATIQUE RELATIONS D'ENTREPRISE ET PREVENTION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-lelevage-lie-la-terre</t>
   </si>
   <si>
+    <t>Cours pour les professionnels de l'horticulture</t>
+  </si>
+  <si>
+    <t>lun, 17/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Sala de Seminarios del edificio administrativo del ICVV (3ª planta). La Grajera (Logroño)</t>
+  </si>
+  <si>
+    <t>Le Département de l'Agriculture, de l'Élevage, du Monde Rural et de l'Environnement organise la troisième édition du Cours pour les opérateurs…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-les-professionnels-lhorticulture</t>
+  </si>
+  <si>
+    <t>Incorporation à l'entreprise agricole : élevage lié à la terre</t>
+  </si>
+  <si>
+    <t>ven, 25/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Modules : ENTREPRISE AGRICOLE ASSOCIATION ET COMMERCIALISATION COMPTABILITÉ ET INTRODUCTION À L'INFORMATIQUE RELATIONS D'AFFAIRES ET PRÉVENTION…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-lentreprise-agricole-elevage-lie-la-terre</t>
+  </si>
+  <si>
     <t>Module spécifique : qualification de techniciens en production viticole intégrée</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 21/02/2025 - 23:00</t>
+    <t>ven, 21/02/2025 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Rancho de la Merced. Jerez de la Frontera. Cádiz.</t>
   </si>
   <si>
     <t>Contenu - Réglementation spécifique : Analyse de la réglementation spécifique à la production viticole intégrée et son application. -…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-specifique-qualification-techniciens-production-viticole-integree</t>
   </si>
   <si>
     <t>Incorporation dans l’entreprise agricole : Agriculture intensive</t>
   </si>
   <si>
-    <t>lun 14/04/2025 - 23:00</t>
+    <t>lun, 14/04/2025 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Huelva. HUELVA.</t>
   </si>
   <si>
     <t>MODULES ENTREPRISE AGRICOLE 17/02/2025 - 21/02/2025 Date limite de candidature jusqu'au 02/02/2025 Contenu Améliorations structurelles de la ferme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-agriculture-intensive</t>
   </si>
   <si>
-    <t>Cours pour les professionnels de l'horticulture</t>
-[...22 lines deleted...]
-  <si>
     <t>Utilisateur professionnel de produits phytosanitaires - Niveau basique (Pratiques et évaluation)</t>
   </si>
   <si>
-    <t>ven 14/02/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>ven 14/02/2025 - 17:00</t>
+    <t>ven, 14/02/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>ven, 14/02/2025 - 17:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisateur-professionnel-produits-phytosanitaires-niveau-basique-pratiques-et</t>
   </si>
   <si>
     <t>Utilisations de la canne dans l'agriculture traditionnelle</t>
   </si>
   <si>
-    <t>jeu 13/02/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>jeu 06/03/2025 - 20:30</t>
+    <t>jeu, 13/02/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>jeu, 06/03/2025 - 20:30</t>
   </si>
   <si>
     <t>Objectifs: Ce cours vise à récupérer les usages traditionnels de la canne dans l'agriculture traditionnelle dans des jardins familiaux biologiques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisations-la-canne-dans-lagriculture-traditionnelle</t>
   </si>
   <si>
     <t>Programme pour jeunes managers et directeurs de la chaîne agroalimentaire - Tomelloso</t>
   </si>
   <si>
-    <t>mar 11/02/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 01/04/2025 - 19:30</t>
+    <t>mar, 11/02/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 01/04/2025 - 19:30</t>
   </si>
   <si>
     <t>Instalaciones del IRIAF en Tomelloso Ctra. Toledo-Albacete, s/n.</t>
   </si>
   <si>
-    <t>OBJECTIFS GÉNÉRAUX Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du secteur…</t>
+    <t>OBJECTIFS GÉNÉRAUX Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du secteur.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-pour-jeunes-managers-et-directeurs-la-chaine-agroalimentaire-tomelloso</t>
   </si>
   <si>
     <t>Cours sur les machines intelligentes et la robotique appliquées à l'agriculture</t>
   </si>
   <si>
-    <t>jeu 13/02/2025 - 14:00</t>
+    <t>jeu, 13/02/2025 - 14:00</t>
   </si>
   <si>
     <t>La révolution technologique transforme l’agriculture grâce à la mise en œuvre de machines intelligentes et de robotiques. Il offre une vision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-machines-intelligentes-et-la-robotique-appliquees-lagriculture</t>
   </si>
   <si>
     <t>Qualification des techniciens en production intégrée de produits agricoles et d'élevage</t>
   </si>
   <si>
-    <t>mar 18/03/2025 - 14:00</t>
+    <t>mar, 18/03/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Palma del Río</t>
   </si>
   <si>
     <t>Contenu Concepts de base sur la production intégrée : concept et objectifs de la production intégrée ; problèmes de protection…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/qualification-des-techniciens-production-integree-produits-agricoles-et-delevage</t>
   </si>
   <si>
-    <t>mar 11/02/2025 - 00:00</t>
+    <t>mar, 11/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours sur les pesticides agricoles - Niveau de base, d'une durée de 25 heures, l'après-midi. Ville: Navalmoral de la Mata (Cáceres) Date de début :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-agricoles-niveau-base-0</t>
   </si>
   <si>
     <t>Intégration dans l’entreprise agricole : agriculture extensive</t>
   </si>
   <si>
-    <t>mer 02/07/2025 - 00:00</t>
+    <t>mer, 02/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Modules : RELATIONS D'AFFAIRES ET PRÉVENTION DES RISQUES PROFESSIONNELS APPLICATEUR DE PRODUITS PHYTOSANITAIRES. NIVEAU QUALIFIÉ COMPTABILITÉ ET…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-agriculture-extensive</t>
   </si>
   <si>
     <t>Cours de taille et de greffe d'arbres fruitiers</t>
   </si>
   <si>
-    <t>lun 10/02/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 14/02/2025 - 14:00</t>
+    <t>lun, 10/02/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 14/02/2025 - 14:00</t>
   </si>
   <si>
     <t>Ctra.GC-2, Km. 8,5 - Montaña de Cardones 35415. Arucas (Gran Canaria)</t>
   </si>
   <si>
     <t>Cette formation s'adresse en priorité aux jeunes en cours d'intégration dans les responsabilités de l'entreprise agricole, qui ont obtenu ou sont en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-taille-et-greffe-darbres-fruitiers</t>
   </si>
   <si>
-    <t>lun 10/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 14/02/2025 - 00:00</t>
+    <t>lun, 10/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 14/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours matinal de 20 heures sur le bien-être animal pour les transporteurs.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-2</t>
   </si>
   <si>
-    <t>mar 18/02/2025 - 00:00</t>
+    <t>mar, 18/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Puebla de Alcocer (Badajoz)</t>
   </si>
   <si>
     <t>Cours sur les pesticides agricoles - Niveau de base, d'une durée de 25 heures, l'après-midi. Observations : Cours cofinancés par FEADER (85 %),…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-agricoles-niveau-base-1</t>
   </si>
   <si>
     <t>Taille des arbres fruitiers à noyaux</t>
   </si>
   <si>
     <t>C.F.M.R. VILLAFRANCA  C/ Varales, s/n: Villafranca de los Barros (Badajoz).</t>
   </si>
   <si>
     <t>Cours d'après-midi de 32 heures sur la taille des fruits à noyaux. Observations : Cours cofinancés par FEADER (85 %), Ministère de l'Agriculture, de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-des-arbres-fruitiers-noyaux</t>
   </si>
   <si>
     <t>Cours sur les pesticides agricoles - Niveau qualifié</t>
   </si>
   <si>
-    <t>lun 03/03/2025 - 00:00</t>
+    <t>lun, 03/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Cáceres (Cáceres)</t>
   </si>
   <si>
     <t>Cours sur les pesticides agricoles - Niveau qualifié, d'une durée de 60 heures, en après-midi.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-agricoles-niveau-qualifie</t>
   </si>
   <si>
-    <t>mer 19/02/2025 - 00:00</t>
+    <t>mer, 19/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Alburquerque (Badajoz)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-et-les-agriculteurs-1</t>
   </si>
   <si>
     <t>Renouvellement de la carte de manutentionnaire de produits phytosanitaires, Villaverde et Pasconsol (CU)</t>
   </si>
   <si>
-    <t>jeu 06/02/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>jeu 06/02/2025 - 21:30</t>
+    <t>jeu, 06/02/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>jeu, 06/02/2025 - 21:30</t>
   </si>
   <si>
     <t>Salón del Ayuntamiento, Villaverde y Pasaconsol (CU) c/ Moral, s/n – Villaverde y Pasaconsol (Cuenca).</t>
   </si>
   <si>
     <t>Détails Validé par le Département de l'Agriculture conformément à l'Arrêté du 20/11/2013, qui réglemente la délivrance des cartes de manutentionnaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-carte-manutentionnaire-produits-phytosanitaires-villaverde-et</t>
   </si>
   <si>
     <t>Culture des amandiers : conduite, taille et couvertures végétales</t>
   </si>
   <si>
-    <t>mer 05/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 06/02/2025 - 23:00</t>
+    <t>mer, 05/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 06/02/2025 - 23:00</t>
   </si>
   <si>
     <t>CIAF Albaladejito. Carretera Toledo-Cuenca Km 174. Cuenca.</t>
   </si>
   <si>
     <t>Cours de 8 heures organisé par l'IRIAF qui aura lieu au Centre de Recherche Agroforestière ALBALADEJITO, entre le 5 et le 6 février 2025 sous le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-des-amandiers-conduite-taille-et-couvertures-vegetales</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Campillo de Altobuey (CU)</t>
   </si>
   <si>
-    <t>mar 04/02/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 04/02/2025 - 21:30</t>
+    <t>mar, 04/02/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 04/02/2025 - 21:30</t>
   </si>
   <si>
     <t>Casa de la Cultura – Campillo de Altobuey (Cuenca). c/ Pedrizas, s/n – Campillo de Altobuey (Cuenca)</t>
   </si>
   <si>
     <t>Détails Validé par le Ministère de l'Agriculture conformément à l'Arrêté du 20/11/2013, qui réglemente la délivrance des cartes de manutentionnaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-campillo</t>
   </si>
   <si>
     <t>Journée de formation sur la lutte contre les maladies et les ravageurs dans la culture des amandiers</t>
   </si>
   <si>
-    <t>mar 04/02/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 04/02/2025 - 11:30</t>
+    <t>mar, 04/02/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 04/02/2025 - 11:30</t>
   </si>
   <si>
     <t>Alcalá del Río. Sevilla.</t>
   </si>
   <si>
-    <t>Journée de formation de 2 heures dédiée à la gestion des maladies et ravageurs en culture d'amandiers, avec le contenu suivant : Maladies du bois d'…</t>
+    <t>Journée de formation de 2 heures dédiée à la gestion des maladies et ravageurs en culture d'amandiers, avec le contenu suivant : Maladies du bois d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-sur-la-lutte-contre-les-maladies-et-les-ravageurs-dans-la</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Quintanar del Rey (CU)</t>
   </si>
   <si>
-    <t>ven 31/01/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 31/01/2025 - 22:00</t>
+    <t>ven, 31/01/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 31/01/2025 - 22:00</t>
   </si>
   <si>
     <t>Auditorio de la Escuela de Música, Quintanar del Rey (CU) C/ Monteagudo, 23 - Quintanar del Rey (Cuenca)</t>
   </si>
   <si>
     <t>Cours visant à améliorer la formation des personnes titulaires de cartes de manutentionnaire de produits phytosanitaires en fonction du niveau dont…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-quintanar-1</t>
   </si>
   <si>
     <t>Journée pratique Taille des pistaches - Villanueva de Alcardete (TO)</t>
   </si>
   <si>
-    <t>ven 31/01/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 31/01/2025 - 14:00</t>
+    <t>ven, 31/01/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 31/01/2025 - 14:00</t>
   </si>
   <si>
     <t>Centro de Día - Villanueva de Alcardete “Centro de Día”, c/ Miguel Morlan, 45.</t>
   </si>
   <si>
     <t>OBJECTIFS GÉNÉRAUX : Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-pratique-taille-des-pistaches-villanueva-alcardete</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Ledaña (CU)</t>
   </si>
   <si>
-    <t>jeu 30/01/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>jeu 30/01/2025 - 21:30</t>
+    <t>jeu, 30/01/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>jeu, 30/01/2025 - 21:30</t>
   </si>
   <si>
     <t>Ledaña. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-ledana-cu</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Aliaguilla (CU)</t>
   </si>
   <si>
-    <t>mar 28/01/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 28/01/2025 - 21:30</t>
+    <t>mar, 28/01/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 28/01/2025 - 21:30</t>
   </si>
   <si>
     <t>Salón de la Cooperativa “La Aliaguillera”, Aliaguilla (CU) C/ Domingo Ruiz Vicente 5 – Aliaguilla. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-aliaguilla</t>
   </si>
   <si>
     <t>Efficacité énergétique dans l'irrigation</t>
   </si>
   <si>
-    <t>mar 28/01/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/01/2025 - 14:00</t>
+    <t>mar, 28/01/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/01/2025 - 14:00</t>
   </si>
   <si>
     <t>Dans un secteur agroalimentaire de plus en plus dynamique et compétitif, l’efficacité énergétique est devenue un facteur clé pour garantir la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/efficacite-energetique-dans-lirrigation</t>
   </si>
   <si>
     <t>Cours d'introduction à la gestion de projets d'innovation collaborative</t>
   </si>
   <si>
-    <t>mar 28/01/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>mer 29/01/2025 - 14:30</t>
+    <t>mar, 28/01/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>mer, 29/01/2025 - 14:30</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV, Finca La Grajera, Logroño.</t>
   </si>
   <si>
     <t>Le Département de l'Agriculture, de l'Élevage, du Monde Rural et de l'Environnement du Gouvernement de La Rioja organise un cours d'introduction à la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-la-gestion-projets-dinnovation-collaborative</t>
   </si>
   <si>
-    <t>ven 24/01/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 24/01/2025 - 14:00</t>
+    <t>ven, 24/01/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 24/01/2025 - 14:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-pratique-taille-des-pistaches-villanueva-alcardete-0</t>
   </si>
   <si>
     <t>Conduite sécuritaire du tracteur</t>
   </si>
   <si>
-    <t>mer 22/01/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 24/01/2025 - 20:00</t>
+    <t>mer, 22/01/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 24/01/2025 - 20:00</t>
   </si>
   <si>
     <t>Objectifs: Connaître les risques liés à l'utilisation du tracteur et ainsi être capable de conduire et d'effectuer des tâches agricoles en toute…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conduite-securitaire-du-tracteur</t>
   </si>
   <si>
     <t>Formation bovine selon RD 1053/2022</t>
   </si>
   <si>
-    <t>mar 21/01/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/01/2025 - 13:00</t>
+    <t>mar, 21/01/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/01/2025 - 13:00</t>
   </si>
   <si>
     <t>Objectifs: Acquérir un aperçu des caractéristiques de la production porcine. Apprenez les bases de la gestion agricole dans les différentes phases de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-bovine-selon-rd-10532022</t>
   </si>
   <si>
     <t>Renouvellement de la carte de manutentionnaire de produits phytosanitaires, Ontur (AB)</t>
   </si>
   <si>
-    <t>mar 21/01/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 21/01/2025 - 21:30</t>
+    <t>mar, 21/01/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 21/01/2025 - 21:30</t>
   </si>
   <si>
     <t>Salón Coop. Ontalba, Ontur (Albacete) Camino de Hellín, s/n - Ontur (Albacete).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-carte-manutentionnaire-produits-phytosanitaires-ontur-ab</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, à Argamasilla de Alba</t>
   </si>
   <si>
-    <t>lun 20/01/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 20/01/2025 - 22:00</t>
+    <t>lun, 20/01/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 20/01/2025 - 22:00</t>
   </si>
   <si>
     <t>Salón Coop. Ntra. Sra. de Peñarroya. Argamasilla de Alba Ctra. Villarta de San Juan s/n, Argamasilla de Alba (Ciudad Real).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-argamasilla</t>
   </si>
   <si>
     <t>Utilisateur professionnel de produits phytosanitaires. Niveau : Pilote applicateur</t>
   </si>
   <si>
-    <t>lun 13/01/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>ven 21/02/2025 - 20:00</t>
+    <t>lun, 13/01/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>ven, 21/02/2025 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisateur-professionnel-produits-phytosanitaires-niveau-pilote-applicateur</t>
   </si>
   <si>
     <t>Impact environnemental et gestion des déchets dans la viande bovine</t>
   </si>
   <si>
-    <t>lun 13/01/2025 - 00:00</t>
+    <t>lun, 13/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Typologie de la matière organique générée dans les élevages. Stockage, traitements et utilisations. Que signifie l’apport de matière organique pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/impact-environnemental-et-gestion-des-dechets-dans-la-viande-bovine</t>
   </si>
   <si>
     <t>Atelier ouvert sur les boutures aromatiques d'automne</t>
   </si>
   <si>
-    <t>ven 20/12/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 20/12/2024 - 13:00</t>
+    <t>ven, 20/12/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 20/12/2024 - 13:00</t>
   </si>
   <si>
     <t>Agroliving lab-Aranjuez. Madrid.</t>
   </si>
   <si>
     <t>Le vendredi 20 décembre 2024 de 10h00 à 13h00, avec la collaboration d'IMIDRA et enseigné par El Bancal Agroecologia.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-ouvert-sur-les-boutures-aromatiques-dautomne</t>
   </si>
   <si>
     <t>Cours : PAC : Gestion des aides et produits phytosanitaires-24</t>
   </si>
   <si>
-    <t>jeu 12/12/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>jeu 12/12/2024 - 14:00</t>
+    <t>jeu, 12/12/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>jeu, 12/12/2024 - 14:00</t>
   </si>
   <si>
     <t>VILLAVA/ATARRABIA</t>
   </si>
   <si>
     <t>BUT Former les participants à l’utilisation de l’application PAC Aid Management sga@pp ; et les informer de leurs obligations dans le cadre de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pac-gestion-des-aides-et-produits-phytosanitaires-24</t>
   </si>
   <si>
     <t>Conférence sur les tests agricoles</t>
   </si>
   <si>
-    <t>jeu 12/12/2024 - 09:30</t>
-[...5 lines deleted...]
-    <t>Le Réseau PAC, appartenant à la Sous-direction Générale de Planification de la Politique Agraire du Ministère de l'Agriculture, de la Pêche et de l'…</t>
+    <t>jeu, 12/12/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 12/12/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>Le Réseau PAC, appartenant à la Sous-direction Générale de Planification de la Politique Agraire du Ministère de l'Agriculture, de la Pêche et de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-tests-agricoles</t>
   </si>
   <si>
     <t>Conférence technique sur le transfert et les tests pour améliorer la régénération des arbres à Dehesa</t>
   </si>
   <si>
-    <t>jeu 12/12/2024 - 00:00</t>
+    <t>jeu, 12/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Pozoblanco. Córdoba.</t>
   </si>
   <si>
     <t>Conférence technique en personne au cours de laquelle seront abordés les facteurs qui affectent la régénération des arbres dans le pâturage.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-technique-sur-le-transfert-et-les-tests-pour-ameliorer-la</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Las Mesas (CU)</t>
   </si>
   <si>
-    <t>mar 10/12/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 10/12/2024 - 22:00</t>
+    <t>mar, 10/12/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 10/12/2024 - 22:00</t>
   </si>
   <si>
     <t>C/ Escuelas, 1 - Las Mesas (Cuenca)</t>
   </si>
   <si>
     <t>OBJECTIFS GÉNÉRAUX : Améliorer la qualification des professionnels du secteur agroalimentaire et des zones rurales. Promouvoir l’utilisation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-las-mesas-cu</t>
   </si>
   <si>
     <t>Gestion de la reproduction chez les bovins de boucherie</t>
   </si>
   <si>
-    <t>mar 10/12/2024 - 00:00</t>
+    <t>mar, 10/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Gestion de l'élevage de bovins de boucherie.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-la-reproduction-chez-les-bovins-boucherie</t>
   </si>
   <si>
     <t>Formation générale pour utilisateurs professionnels de produits phytosanitaires (Niveau Basique)</t>
   </si>
   <si>
-    <t>lun 09/12/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>lun 16/12/2024 - 15:30</t>
+    <t>lun, 09/12/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>lun, 16/12/2024 - 15:30</t>
   </si>
   <si>
     <t>HAZI DONOSTIA.PARQUE MIRAMÓN.Mikeletegi pasealekua 69</t>
   </si>
   <si>
     <t>Cours théorique et pratique, dans lequel seront enseignées les connaissances de base sur les produits phytosanitaires et seront analysés les risques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-generale-pour-utilisateurs-professionnels-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Conférence sur l'application de la gazéification dans l'utilisation des sous-produits de l'oliveraie</t>
   </si>
   <si>
-    <t>sam 07/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 07/12/2024 - 23:00</t>
+    <t>sam, 07/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 07/12/2024 - 23:00</t>
   </si>
   <si>
     <t>La Puerta de Segura. Jaén.</t>
   </si>
   <si>
     <t>Journée de 3 heures au cours de laquelle les contenus suivants seront abordés : Description de ce qu'est la gazéification. L'application de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-1</t>
   </si>
   <si>
     <t>Agriculture de Précision appliquée aux cultures prioritaires de la Région.</t>
   </si>
   <si>
-    <t>mer 04/12/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 04/12/2024 - 14:00</t>
+    <t>mer, 04/12/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 04/12/2024 - 14:00</t>
   </si>
   <si>
     <t>Zamora, Concesión de Agrícola Noroeste – Ctra. Gijón-Sevilla Km. 274</t>
   </si>
   <si>
     <t>Ce cours vise à former les participants à l'utilisation d'outils numériques avancés pour optimiser la production de cultures clés dans le domaine…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-precision-appliquee-aux-cultures-prioritaires-la-region</t>
   </si>
   <si>
     <t>Séminaire "Utilisation durable des équipements d'application de produits phytosanitaires et d'engrais. Bases d'une réglementation correcte et innovations technologiques.</t>
   </si>
   <si>
-    <t>mer 04/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/12/2024 - 23:00</t>
+    <t>mer, 04/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/12/2024 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Alcalá del Río. Sevilla.</t>
   </si>
   <si>
-    <t>Cours de 12 heures dans lequel le contenu suivant sera abordé : Concepts et réglementations antérieurs Description et fonctionnement du matériel d'…</t>
+    <t>Cours de 12 heures dans lequel le contenu suivant sera abordé : Concepts et réglementations antérieurs Description et fonctionnement du matériel d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-utilisation-durable-des-equipements-dapplication-produits</t>
   </si>
   <si>
     <t>Renouvellement de la licence d'applicateur de produits phytosanitaires. Niveau qualifié.</t>
   </si>
   <si>
-    <t>mar 03/12/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>mer 04/12/2024 - 15:00</t>
+    <t>mar, 03/12/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>mer, 04/12/2024 - 15:00</t>
   </si>
   <si>
     <t>Edif Cuadrilla Rioja Alavesa - LAGUARDIA - ARABA</t>
   </si>
   <si>
-    <t>Actualiser les connaissances de base sur les produits phytosanitaires et les risques que leur mauvaise application comporte pour la santé de l'…</t>
+    <t>Actualiser les connaissances de base sur les produits phytosanitaires et les risques que leur mauvaise application comporte pour la santé de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-dapplicateur-produits-phytosanitaires-niveau-qualifie</t>
   </si>
   <si>
     <t>Conférence sur l'application de la gazéification dans l'utilisation des sous-produits de l'olivier</t>
   </si>
   <si>
-    <t>ven 29/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 29/11/2024 - 23:00</t>
+    <t>ven, 29/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 29/11/2024 - 23:00</t>
   </si>
   <si>
     <t>Bedmar y Garcíez. Jaén.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-3</t>
   </si>
   <si>
     <t>Secteur agricole : comment évaluer et évaluer les dégâts aux cultures en céréales</t>
   </si>
   <si>
-    <t>jeu 28/11/2024 - 09:30</t>
+    <t>jeu, 28/11/2024 - 09:30</t>
   </si>
   <si>
     <t>Sala Capilla del Centro Tecnológico de NEIKER en Arkaute N-104</t>
   </si>
   <si>
     <t>L'assurance agricole comme instrument de gestion des risques. L'évaluation et l'évaluateur. Assurance céréalière : couverture et évaluation.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/secteur-agricole-comment-evaluer-et-evaluer-les-degats-aux-cultures-cereales</t>
   </si>
   <si>
     <t>Journée de démonstration de machines, d'innovations technologiques et de sécurité</t>
   </si>
   <si>
-    <t>mer 27/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 27/11/2024 - 14:00</t>
+    <t>mer, 27/11/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 27/11/2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Cabra. Córdoba.</t>
   </si>
   <si>
     <t>Démonstration de 5 heures au cours de laquelle sont présentées les machines agricoles, les innovations technologiques et les éléments de sécurité.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-demonstration-machines-dinnovations-technologiques-et-securite</t>
   </si>
   <si>
     <t>Couvertures végétales des cultures ligneuses. Clés pour sa mise en œuvre et son développement dans le cadre des éco-régimes de la PAC</t>
   </si>
   <si>
-    <t>mer 27/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 28/11/2024 - 00:00</t>
+    <t>mer, 27/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 28/11/2024 - 00:00</t>
   </si>
   <si>
     <t>Centro Barrax Rural Innovation Hub (Barrax)</t>
   </si>
   <si>
     <t>Au cours de cette formation spécialisée, d'une durée de deux jours et en présentiel, les participants auront l'occasion d'approfondir leurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/couvertures-vegetales-des-cultures-ligneuses-cles-pour-sa-mise-oeuvre-et-son</t>
   </si>
   <si>
     <t>Interprétation des analyses œnologiques et réalisation d'analyses simples et peu coûteuses en cave</t>
   </si>
   <si>
-    <t>mar 26/11/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>mer 27/11/2024 - 15:00</t>
+    <t>mar, 26/11/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>mer, 27/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Cuadrilla Laguardia - Laguardia - Araba</t>
   </si>
   <si>
     <t>Cours éminemment pratique dans lequel nous travaillerons sur l'analyse des résultats des analyses reçues et aussi quelles données peuvent être…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/interpretation-des-analyses-oenologiques-et-realisation-danalyses-simples-et-peu</t>
   </si>
   <si>
     <t>Journée de l'agriculture de précision</t>
   </si>
   <si>
-    <t>mar 26/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 26/11/2024 - 14:00</t>
+    <t>mar, 26/11/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 26/11/2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Las Torres. Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
-    <t>Journée technique de 5 heures au cours de laquelle les contenus suivants seront abordés : Concept d’ Agriculture de Précision et aide à l’…</t>
+    <t>Journée technique de 5 heures au cours de laquelle les contenus suivants seront abordés : Concept d’ Agriculture de Précision et aide à l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-lagriculture-precision</t>
   </si>
   <si>
     <t>Nouvelles techniques de culture de l'olivier. Gestion des sols.</t>
   </si>
   <si>
-    <t>mar 26/11/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 28/11/2024 - 15:00</t>
+    <t>mar, 26/11/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 28/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
     <t>Cours de 20 heures, en présentiel, le matin, dans lequel les contenus suivants seront abordés : Nouveaux systèmes de plantation dans les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-techniques-culture-lolivier-gestion-des-sols</t>
   </si>
   <si>
-    <t>lun 25/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 25/11/2024 - 23:00</t>
+    <t>lun, 25/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 25/11/2024 - 23:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano. Carr. Bailén-Motril, km 18, 5, 23620 Mengíbar, Jaén.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-produits</t>
   </si>
   <si>
-    <t>ven 22/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 22/11/2024 - 23:00</t>
+    <t>ven, 22/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 22/11/2024 - 23:00</t>
   </si>
   <si>
     <t>Jaén, Sevilla</t>
   </si>
   <si>
     <t>Estepa. Sevilla.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-2</t>
   </si>
   <si>
     <t>Conférence technique sur le transfert et les essais dans la conduite reproductive des troupeaux de ruminants</t>
   </si>
   <si>
-    <t>jeu 21/11/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 21/11/2024 - 13:30</t>
+    <t>jeu, 21/11/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 21/11/2024 - 13:30</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Córdoba.</t>
   </si>
   <si>
     <t>Journée technique de 4 heures au cours de laquelle les résultats obtenus dans différents tests scientifiques seront présentés et développés.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-technique-sur-le-transfert-et-les-essais-dans-la-conduite</t>
   </si>
   <si>
     <t>Conférence technique "Agriculture et pesticides : usage responsable et normes réglementaires"</t>
   </si>
   <si>
-    <t>jeu 21/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 21/11/2024 - 14:00</t>
+    <t>jeu, 21/11/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 21/11/2024 - 14:00</t>
   </si>
   <si>
     <t>Journée technique de 5 heures au cours de laquelle les contenus suivants seront abordés : Importance agricole et problèmes phytosanitaires…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-technique-agriculture-et-pesticides-usage-responsable-et-normes</t>
   </si>
   <si>
     <t>Journée pratique "Tuteurs durables : des changements pour une économie circulaire"</t>
   </si>
   <si>
-    <t>jeu 21/11/2024 - 13:00</t>
+    <t>jeu, 21/11/2024 - 13:00</t>
   </si>
   <si>
     <t>La Mojonera. Almería.</t>
   </si>
   <si>
     <t>Cette journée comportera une partie théorique qui se déroulera dans la salle de réunion de l'IFAPA-Centro La Mojonera (Almería) et une autre partie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-pratique-tuteurs-durables-des-changements-pour-une-economie-circulaire</t>
   </si>
   <si>
     <t>Intégration de capteurs dans l'industrie agroalimentaire 4.0</t>
   </si>
   <si>
-    <t>mer 20/11/2024 - 10:00</t>
-[...5 lines deleted...]
-    <t>L'inscription à ce cours est ouverte jusqu'au 4 novembre, au cours duquel les étudiants auront l'occasion d'apprendre à la fois les procédures d'…</t>
+    <t>mer, 20/11/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 22/11/2024 - 14:00</t>
+  </si>
+  <si>
+    <t>L'inscription à ce cours est ouverte jusqu'au 4 novembre, au cours duquel les étudiants auront l'occasion d'apprendre à la fois les procédures d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-capteurs-dans-lindustrie-agroalimentaire-40</t>
   </si>
   <si>
     <t>Séminaire "Utilisation durable du tracteur. Choix, sécurité, efficacité énergétique et innovations technologiques"</t>
   </si>
   <si>
-    <t>mar 19/11/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>mer 20/11/2024 - 15:00</t>
+    <t>mar, 19/11/2024 - 08:30</t>
+  </si>
+  <si>
+    <t>mer, 20/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA La.s Torres. Palma del Río. Córdoba.</t>
   </si>
   <si>
     <t>Séminaire de 15 heures en deux séances au cours duquel les aspects suivants seront abordés : Critères de sélection des machines agricoles et aides à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-utilisation-durable-du-tracteur-choix-securite-efficacite-energetique</t>
   </si>
   <si>
     <t>Culture de pistaches</t>
   </si>
   <si>
-    <t>lun 18/11/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 22/11/2024 - 20:00</t>
+    <t>lun, 18/11/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 22/11/2024 - 20:00</t>
   </si>
   <si>
     <t>Sede del Ayuntamiento de Torremocha de Jarama. Madrid.</t>
   </si>
   <si>
     <t>Avec inscription ouverte jusqu'au 11 novembre, ce cours en présentiel a le programme suivant : Facteurs conditionnants : climat et sol…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-pistaches</t>
   </si>
   <si>
     <t>Cours de commercialisation de la production biologique</t>
   </si>
   <si>
-    <t>mar 12/11/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 26/11/2024 - 20:00</t>
+    <t>mar, 12/11/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 26/11/2024 - 20:00</t>
   </si>
   <si>
     <t>La Grajera (Logroño).</t>
   </si>
   <si>
-    <t>Dans le cadre du I Plan Stratégique pour la Production Biologique de La Rioja, le Ministère de l'Agriculture, de l'Élevage, du Monde Rural et de l'…</t>
+    <t>Dans le cadre du I Plan Stratégique pour la Production Biologique de La Rioja, le Ministère de l'Agriculture, de l'Élevage, du Monde Rural et de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-commercialisation-la-production-biologique</t>
   </si>
   <si>
-    <t>lun 11/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 11/11/2024 - 23:00</t>
+    <t>lun, 11/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 11/11/2024 - 23:00</t>
   </si>
   <si>
     <t>Cabra. Córdoba.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-lapplication-la-gazeification-dans-lutilisation-des-sous-0</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, La Solana (CR)</t>
   </si>
   <si>
-    <t>mar 29/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 29/10/2024 - 22:00</t>
+    <t>mar, 29/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 29/10/2024 - 22:00</t>
   </si>
   <si>
     <t>Centro Cultural Don Diego. La Solana. Ciudad Real.</t>
   </si>
   <si>
-    <t>Cours dont l'objectif est d'améliorer la qualification des professionnels du secteur agroalimentaire et des zones rurales, en favorisant l'…</t>
+    <t>Cours dont l'objectif est d'améliorer la qualification des professionnels du secteur agroalimentaire et des zones rurales, en favorisant l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-la-solana-0</t>
   </si>
   <si>
     <t>Systèmes prédictifs pour la gestion de l’eau et de l’énergie en irrigation</t>
   </si>
   <si>
-    <t>mar 29/10/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 31/10/2024 - 14:00</t>
+    <t>mar, 29/10/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 31/10/2024 - 14:00</t>
   </si>
   <si>
     <t>Ce cours présentiel de 21 heures élargit les concepts et les outils enseignés dans le cours précédent, "Analyse des données, optimisation et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-predictifs-pour-la-gestion-leau-et-lenergie-irrigation</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Mota del Cuervo</t>
   </si>
   <si>
-    <t>jeu 24/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 24/10/2024 - 22:00</t>
+    <t>jeu, 24/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 24/10/2024 - 22:00</t>
   </si>
   <si>
     <t>Coop. “Ntra. Sra. De Manjavacas”. Mota del Cuervo. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-mota-del</t>
   </si>
   <si>
     <t>Eaux régénérées. Application en irrigation</t>
   </si>
   <si>
-    <t>mar 22/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 22/10/2024 - 18:00</t>
+    <t>mar, 22/10/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 22/10/2024 - 18:00</t>
   </si>
   <si>
     <t>Por determinar</t>
   </si>
   <si>
     <t>Cours du plan de formation continue des techniciens ruraux du Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) FORMATION CARTE</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/eaux-regenerees-application-irrigation</t>
   </si>
   <si>
     <t>Manipulateur de produits phytosanitaires (base)</t>
   </si>
   <si>
-    <t>lun 21/10/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 25/10/2024 - 00:00</t>
+    <t>lun, 21/10/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 25/10/2024 - 00:00</t>
   </si>
   <si>
     <t>ECA Tacoronte. Ctra. de Guayonje, 68, 38358 Tacoronte, Santa Cruz de Tenerife.</t>
   </si>
   <si>
     <t>Cours de 25 heures pour former tout le personnel qui manipule des produits phytosanitaires et qui exerce ses fonctions au sein de la Communauté…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-produits-phytosanitaires-base</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Terrinches (Ciudad Real)</t>
   </si>
   <si>
-    <t>ven 18/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 18/10/2024 - 22:00</t>
+    <t>ven, 18/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 18/10/2024 - 22:00</t>
   </si>
   <si>
     <t>Coop. Santo Domingo de Guzmán. Terrinches. Ciudad Real.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-terrinches</t>
   </si>
   <si>
     <t>Manipulateur de produits phytosanitaires (niveau de base)</t>
   </si>
   <si>
-    <t>lun 07/10/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 11/10/2024 - 00:00</t>
+    <t>lun, 07/10/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 11/10/2024 - 00:00</t>
   </si>
   <si>
     <t>ECA Los Llanos. C/ Enrique Mederos Lorenzo, 33, 38768 Barros ( Los ), Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-produits-phytosanitaires-niveau-base</t>
   </si>
   <si>
     <t>Technologie et numérisation pour la production de cultures horticoles sous serre</t>
   </si>
   <si>
-    <t>jeu 03/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 21/11/2024 - 20:00</t>
+    <t>jeu, 03/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 21/11/2024 - 20:00</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido – Almería</t>
   </si>
   <si>
     <t>Cours en 5 séances présentielles pour former les agriculteurs à l'utilisation des différents outils numériques et des nouvelles technologies pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-et-numerisation-pour-la-production-cultures-horticoles-sous-serre</t>
   </si>
   <si>
     <t>Utilisation durable de biostimulants pour augmenter la production</t>
   </si>
   <si>
-    <t>jeu 03/10/2024 - 11:45</t>
-[...2 lines deleted...]
-    <t>jeu 03/10/2024 - 14:00</t>
+    <t>jeu, 03/10/2024 - 11:45</t>
+  </si>
+  <si>
+    <t>jeu, 03/10/2024 - 14:00</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar | Paraje las Palmerillas, 25, 04710 El Ejido, Almería.</t>
   </si>
   <si>
     <t>Les biostimulants jouent un rôle de plus en plus important dans l’agriculture d’aujourd’hui. Lors de cette conférence en personne, les résultats…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-durable-biostimulants-pour-augmenter-la-production</t>
   </si>
   <si>
     <t>Gestion de l'irrigation à l'aide des technologies IoT</t>
   </si>
   <si>
-    <t>mar 01/10/2024 - 10:00</t>
+    <t>mar, 01/10/2024 - 10:00</t>
   </si>
   <si>
     <t>Dans ce cours présentiel de 21 heures , le risque de précision, son architecture et l'ensemble des capteurs impliqués seront abordés de manière…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-lirrigation-laide-des-technologies-iot</t>
   </si>
   <si>
     <t>Journée technique : Champs de démonstration de champignons</t>
   </si>
   <si>
-    <t>ven 27/09/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>ven 27/09/2024 - 12:30</t>
+    <t>ven, 27/09/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>ven, 27/09/2024 - 12:30</t>
   </si>
   <si>
     <t>Centro Tecnológico de Investigación del Champiñón (CTICH). Carretera Calahorra, km. 4. Autol. La Rioja.</t>
   </si>
   <si>
     <t>Le 27 septembre , de 11h00 à 12h30 , aura lieu une journée technique au Centre Technologique de Recherche sur les Champignons (CTICH) , situé sur la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-technique-champs-demonstration-champignons</t>
   </si>
   <si>
     <t>Définir un espace de données minimum viable</t>
   </si>
   <si>
-    <t>ven 27/09/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 27/09/2024 - 14:00</t>
+    <t>ven, 27/09/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 27/09/2024 - 14:00</t>
   </si>
   <si>
     <t>Pontevedra</t>
   </si>
   <si>
     <t>GRADIANT. Estrada do Vilar, 56-58, Lavadores, 36214 Vigo, Pontevedra.</t>
   </si>
   <si>
     <t>Formation transversale présentielle dispensée en anglais qui abordera les aspects suivants avec une approche participative et pratique :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/definir-espace-donnees-minimum-viable</t>
   </si>
   <si>
     <t>Conférence sur les avancées dans le contrôle sanitaire des oliveraies</t>
   </si>
   <si>
-    <t>ven 27/09/2024 - 09:00</t>
+    <t>ven, 27/09/2024 - 09:00</t>
   </si>
   <si>
     <t>Centro IFAPA Venta del Llano (Jaén)</t>
   </si>
   <si>
     <t>Journée de spécialisation technique et pratique sur l'utilisation durable des produits phytosanitaires, la lutte contre les ravageurs et les maladies…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-avancees-dans-le-controle-sanitaire-des-oliveraies</t>
   </si>
   <si>
     <t>Nouvelles technologies d’application en irrigation</t>
   </si>
   <si>
-    <t>lun 23/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 27/09/2024 - 17:00</t>
+    <t>lun, 23/09/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 27/09/2024 - 17:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-dapplication-irrigation</t>
   </si>
   <si>
     <t>Systèmes d'irrigation et de fertirrigation</t>
   </si>
   <si>
-    <t>lun 23/09/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 27/08/2024 - 00:00</t>
+    <t>lun, 23/09/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 27/08/2024 - 00:00</t>
   </si>
   <si>
     <t>ECA de Tacoronte. Ctra. de Guayonje, 68, 38358 Tacoronte, Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Cours présentiel de 25 heures pour acquérir des connaissances et gérer les différents éléments qui composent une installation d'irrigation. Connaître…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-dirrigation-et-fertirrigation</t>
   </si>
   <si>
     <t>Gestion et gouvernance des espaces de données</t>
   </si>
   <si>
-    <t>jeu 19/09/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/09/2024 - 14:00</t>
+    <t>jeu, 19/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/09/2024 - 14:00</t>
   </si>
   <si>
     <t>Formation interdisciplinaire dans laquelle, combinant présentations théoriques, études de cas pratiques et discussions interactives, les thèmes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-gouvernance-des-espaces-donnees</t>
   </si>
   <si>
     <t>Journée des nouvelles techniques de l'oliveraie</t>
   </si>
   <si>
-    <t>mer 18/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 18/09/2024 - 15:00</t>
+    <t>mer, 18/09/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 18/09/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>Journée de formation spécialisée et démonstrative au cours de laquelle sont analysés les nouveaux systèmes d'oliveraies, les nouvelles variétés, les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-des-nouvelles-techniques-loliveraie</t>
   </si>
   <si>
     <t>Exploitation des élevages porcins et améliorations techniques environnementales</t>
   </si>
   <si>
-    <t>mar 17/09/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>ven 27/12/2024 - 20:00</t>
+    <t>mar, 17/09/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>ven, 27/12/2024 - 20:00</t>
   </si>
   <si>
     <t>Centro Polivalente, Rosario 32, Peñarroya de Tastavins, Teruel.</t>
   </si>
   <si>
     <t>Cours de 25 heures dispensé par Agropecuaria Arcoiris, SL. qui offre des connaissances fondamentales sur la gestion des élevages porcins et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/exploitation-des-elevages-porcins-et-ameliorations-techniques-0</t>
   </si>
   <si>
     <t>Bénéfices de l'association des pois verts (mycorhiziens) et de la culture de jeunes poiriers de manière biologique</t>
   </si>
   <si>
-    <t>mar 17/09/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>mar 17/09/2024 - 13:00</t>
+    <t>mar, 17/09/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>mar, 17/09/2024 - 13:00</t>
   </si>
   <si>
     <t>Parcelas 158, 159. Polígono 4. Nalda.</t>
   </si>
   <si>
     <t>Organisée par Gabriel Fabón et Clean-Biotec , avec la collaboration du secteur agricole du gouvernement de La Rioja, du MAPA et des fonds EAFDER, une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/benefices-lassociation-des-pois-verts-mycorhiziens-et-la-culture-jeunes-poiriers</t>
   </si>
   <si>
     <t>Cours Mise en œuvre de la norme UNE-EN ISO/IEC 17025:2017 pour la compétence technique des laboratoires d'essais et d'étalonnage</t>
   </si>
   <si>
-    <t>mar 17/09/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/09/2024 - 18:00</t>
+    <t>mar, 17/09/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/09/2024 - 18:00</t>
   </si>
   <si>
     <t>Sin determinar.</t>
   </si>
   <si>
     <t>En personne, Mélangé</t>
   </si>
   <si>
     <t>Cours pour la mise en œuvre de la norme UNE-EN ISO/IEC 17025:2017 pour la compétence technique des laboratoires d'essais et d'étalonnage Du 17 au 19…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-mise-oeuvre-la-norme-une-isoiec-170252017-pour-la-competence-technique-des</t>
   </si>
   <si>
     <t>Collecte et intégration de données</t>
   </si>
   <si>
-    <t>jeu 12/09/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 12/09/2024 - 14:00</t>
+    <t>jeu, 12/09/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 12/09/2024 - 14:00</t>
   </si>
   <si>
     <t>Formation transversale , aux applications multiples et pratiques dans le domaine agricole, dans laquelle les thématiques suivantes seront abordées,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/collecte-et-integration-donnees</t>
   </si>
   <si>
     <t>Digitalisation de la gestion des exploitations agricoles et d'élevage</t>
   </si>
   <si>
-    <t>mar 10/09/2024 - 10:30</t>
-[...2 lines deleted...]
-    <t>mar 10/09/2024 - 14:30</t>
+    <t>mar, 10/09/2024 - 10:30</t>
+  </si>
+  <si>
+    <t>mar, 10/09/2024 - 14:30</t>
   </si>
   <si>
     <t>AGACA C/ Tomiño, 22, 15704, Santiago De Compostela (A Coruña)</t>
   </si>
   <si>
     <t>Cours présentiel qui comprendra des séances théoriques qui aborderont les exigences et les évolutions réglementaires liées aux outils numériques dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/digitalisation-la-gestion-des-exploitations-agricoles-et-delevage</t>
   </si>
   <si>
     <t>Sécurité sociale agraire</t>
   </si>
   <si>
-    <t>mar 03/09/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 04/09/2024 - 20:00</t>
+    <t>mar, 03/09/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 04/09/2024 - 20:00</t>
   </si>
   <si>
     <t>Centro de Investigación Agroforestal de Albaladejito. Carretera Toledo-Cuenca Km 174. Cuenca.</t>
   </si>
   <si>
     <t>Du 3 au 4 septembre 2024, l' IRIAF de Castilla y León organise un cours de Sécurité Sociale Agraire . Destiné aux travailleurs indépendants et aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-sociale-agraire</t>
   </si>
   <si>
     <t>Cours d'automne pour l'intégration dans l'activité agricole en Cantabrie</t>
   </si>
   <si>
-    <t>dim 01/09/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 00:00</t>
+    <t>dim, 01/09/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>À partir du 1er septembre, commenceront les cours que le Centre de recherche et de formation agricoles (CIFA), du gouvernement de Cantabrie, organise…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dautomne-pour-lintegration-dans-lactivite-agricole-cantabrie</t>
   </si>
   <si>
     <t>Volaille</t>
   </si>
   <si>
-    <t>lun 26/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/08/2024 - 14:00</t>
+    <t>lun, 26/08/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/08/2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Campillos (Málaga).</t>
   </si>
   <si>
     <t>Cours de 20 heures, développé sur trois jours, sur les principes et pratiques de la production avicole. Contenu CARACTÉRISTIQUES DE LA PRODUCTION DE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/volaille</t>
   </si>
   <si>
     <t>porc intensif</t>
   </si>
   <si>
-    <t>lun 19/08/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/08/2024 - 21:00</t>
+    <t>lun, 19/08/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/08/2024 - 21:00</t>
   </si>
   <si>
     <t>Centro Centro IFAPA Rancho de la Merced. Medina Sidonia (Cádiz)</t>
   </si>
   <si>
     <t>Cours de 20 heures, développé sur trois jours, sur les principes et pratiques de la production porcine. Contenu CARACTÉRISTIQUES DE LA PRODUCTION…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/porc-intensif</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, San Carlos del Valle (Ciudad Real).</t>
   </si>
   <si>
-    <t>jeu 08/08/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/08/2024 - 22:00</t>
+    <t>jeu, 08/08/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/08/2024 - 22:00</t>
   </si>
   <si>
     <t>Centro de la Juventud, San Carlos del Valle (CR) C/ Ramón y Cajal, 21 - San Carlos del Valle (CR).</t>
   </si>
   <si>
     <t>Cours visant à renouveler la formation des personnes titulaires de cartes de manutentionnaire de produits phytosanitaires en fonction du niveau dont…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-san-carlos</t>
   </si>
   <si>
     <t>Bien-être animal dans les zoos</t>
   </si>
   <si>
-    <t>mar 06/08/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/08/2024 - 14:00</t>
+    <t>mar, 06/08/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/08/2024 - 14:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10. Valdepeñas (C. Real)</t>
   </si>
   <si>
     <t>Le Centre Régional de Sélection et de Reproduction Animale (CERSYRA-IRIAF) du Gouvernement de Castille-La Manche, a organisé le cours "Bien-être…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-zoos</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Quintanar del Rey (Cuenca).</t>
   </si>
   <si>
-    <t>ven 02/08/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 02/08/2024 - 22:00</t>
+    <t>ven, 02/08/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 02/08/2024 - 22:00</t>
   </si>
   <si>
     <t>Auditorio de la Escuela de Música, Quintanar del Rey (CU) C/ Monteagudo, 23 - Quintanar del Rey (Cuenca).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-quintanar-0</t>
   </si>
   <si>
     <t>Conférence sur les variétés traditionnelles de tomates de la vallée d'Albaida</t>
   </si>
   <si>
-    <t>lun 29/07/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>lun 29/07/2024 - 13:00</t>
+    <t>lun, 29/07/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>lun, 29/07/2024 - 13:00</t>
   </si>
   <si>
     <t>EEA Llutxent - C/ Fra Tomàs Canet "Tomaset", s/n - LLutxent (VALENCIA).</t>
   </si>
   <si>
-    <t>Conférence sur les variétés traditionnelles de tomates de la vallée d'Albaida Informations et inscription : 962249992 - EEA Llutxent -…</t>
+    <t>Conférence sur les variétés traditionnelles de tomates de la vallée d'Albaida Informations et inscription : 962249992 - EEA Llutxent - esexag…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-varietes-traditionnelles-tomates-la-vallee-dalbaida</t>
   </si>
   <si>
-    <t>lun 29/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 02/08/2024 - 00:00</t>
+    <t>lun, 29/07/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 02/08/2024 - 00:00</t>
   </si>
   <si>
     <t>C/ Sor Valentina Mirón, 37, local 1. Plasencia (Cáceres).</t>
   </si>
   <si>
     <t>Cours de 20 heures l'après-midi destiné aux conducteurs ou gardiens de véhicules routiers transportant des animaux domestiques des espèces équine,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs</t>
   </si>
   <si>
     <t>Pesticides à usage agricole - Niveau de base</t>
   </si>
   <si>
-    <t>lun 05/08/2024 - 00:00</t>
+    <t>lun, 05/08/2024 - 00:00</t>
   </si>
   <si>
     <t>Talayuela (Cáceres)</t>
   </si>
   <si>
     <t>Cours de 25 heures destiné au personnel auxiliaire des traitements terrestres et aériens, y compris non agricoles, et aux agriculteurs qui les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-usage-agricole-niveau-base</t>
   </si>
   <si>
     <t>Nouvelles technologies appliquées à la gestion de la chasse à Navalmoral de la Mata</t>
   </si>
   <si>
-    <t>dim 28/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>Cours de 8 heures le matin, organisé par la Fédération de Chasse d'Estrémadure. Cette formation est cofinancée par FEADER (80%), le Ministère de l'…</t>
+    <t>dim, 28/07/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours de 8 heures le matin, organisé par la Fédération de Chasse d'Estrémadure. Cette formation est cofinancée par FEADER (80%), le Ministère de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-appliquees-la-gestion-la-chasse-navalmoral-la-mata</t>
   </si>
   <si>
     <t>Nouvelles technologies appliquées à la gestion de la chasse à Quintana de la Serena</t>
   </si>
   <si>
-    <t>sam 27/07/2024 - 00:00</t>
+    <t>sam, 27/07/2024 - 00:00</t>
   </si>
   <si>
     <t>Quintana de la Serena (Badajoz)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-appliquees-la-gestion-la-chasse-quintana-la-serena</t>
   </si>
   <si>
     <t>Atelier de taille verte d'avocat, à Benalup (Cadix)</t>
   </si>
   <si>
-    <t>jeu 25/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 26/07/2024 - 14:00</t>
+    <t>jeu, 25/07/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 26/07/2024 - 14:00</t>
   </si>
   <si>
     <t>Benalup Casas Viejas. Cádiz.</t>
   </si>
   <si>
-    <t>Atelier de 10 heures, développé sur deux jours, sur les principes et pratiques de la taille verte des avocats. Contenu Bases de la taille verte de l'…</t>
+    <t>Atelier de 10 heures, développé sur deux jours, sur les principes et pratiques de la taille verte des avocats. Contenu Bases de la taille verte de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-taille-verte-davocat-benalup-cadix</t>
   </si>
   <si>
     <t>Conférence sur la gestion durable de l'azote dans l'agriculture et l'élevage</t>
   </si>
   <si>
-    <t>mer 24/07/2024 - 00:00</t>
+    <t>mer, 24/07/2024 - 00:00</t>
   </si>
   <si>
     <t>Journée de 4 heures pour les agriculteurs et les éleveurs, dont le but est : Sensibiliser les élèves à l'utilisation responsable des nitrates.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-la-gestion-durable-lazote-dans-lagriculture-et-lelevage</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, El Peral (Cuenca).</t>
   </si>
   <si>
-    <t>mar 23/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 23/07/2024 - 22:00</t>
+    <t>mar, 23/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 23/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura - El Peral (Cuenca) Plaza del Caudillo, 1. El Peral (Cuenca).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-el-peral</t>
   </si>
   <si>
     <t>Atelier sur la biosolarisation avec des cultures biocides</t>
   </si>
   <si>
-    <t>mar 23/07/2024 - 00:00</t>
+    <t>mar, 23/07/2024 - 00:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera. Almería.</t>
   </si>
   <si>
     <t>Atelier de 5 heures axé sur la pratique de la biosolarisation avec des restes de cultures horticoles sous serres. Contenu Expérience pratique de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-sur-la-biosolarisation-avec-des-cultures-biocides</t>
   </si>
   <si>
     <t>Atelier taille d'avocat vert</t>
   </si>
   <si>
-    <t>lun 22/07/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 23/07/2024 - 20:30</t>
+    <t>lun, 22/07/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 23/07/2024 - 20:30</t>
   </si>
   <si>
     <t>Centro IFAPA de Málaga. Finca La Lira, Ctra. Cártama, km 12, Campanillas, 29591 Málaga</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-taille-davocat-vert</t>
   </si>
   <si>
     <t>IoT et cybersécurité en milieu rural : tendances et bonnes pratiques</t>
   </si>
   <si>
-    <t>mer 17/07/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>ven 19/07/2024 - 14:00</t>
+    <t>mer, 17/07/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>ven, 19/07/2024 - 14:00</t>
   </si>
   <si>
     <t>Ponferrada. Castilla y León.</t>
   </si>
   <si>
     <t>L'utilisation de technologies telles que l'IoT et l'intelligence artificielle dans des environnements tels que l'agriculture , la conservation du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iot-et-cybersecurite-milieu-rural-tendances-et-bonnes-pratiques</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, La Solana (CR).</t>
   </si>
   <si>
-    <t>mar 16/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 16/07/2024 - 22:00</t>
+    <t>mar, 16/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 16/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Centro Cultural Don Diego Pza. Don Diego, s/n– La Solana (CR).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-la-solana-cr</t>
   </si>
   <si>
     <t>Communication et durabilité dans le secteur porcin</t>
   </si>
   <si>
-    <t>mar 16/07/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 16/07/2024 - 17:30</t>
+    <t>mar, 16/07/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 16/07/2024 - 17:30</t>
   </si>
   <si>
     <t>Hotel EXE Victoria. San Lorenzo de El Escorial (Madrid).</t>
   </si>
   <si>
     <t>Le cours abordera la réalité du secteur porcin en Espagne et les stratégies de communication qui peuvent être adoptées pour le faire connaître aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/communication-et-durabilite-dans-le-secteur-porcin</t>
   </si>
   <si>
     <t>Durabilité et systèmes alimentaires</t>
   </si>
   <si>
-    <t>jeu 11/07/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>sam 13/07/2024 - 13:30</t>
+    <t>jeu, 11/07/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>sam, 13/07/2024 - 13:30</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>CA UNED  Illes Balears. MENORCA.</t>
   </si>
   <si>
-    <t>À partir d'une approche multidisciplinaire, la relation entre les réserves de biosphère en tant que territoires sera discutée, dont l'objectif est d'…</t>
+    <t>À partir d'une approche multidisciplinaire, la relation entre les réserves de biosphère en tant que territoires sera discutée, dont l'objectif est d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/durabilite-et-systemes-alimentaires</t>
   </si>
   <si>
     <t>Renouvellement de la carte de manutentionnaire de produits phytosanitaires, Alpera (Albacete).</t>
   </si>
   <si>
-    <t>jeu 11/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/07/2024 - 22:00</t>
+    <t>jeu, 11/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Santa Cruz de Alpera Soc. Coop. de CLM C/ Cooperativa, s/n - Alpera (Albacete).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-carte-manutentionnaire-produits-phytosanitaires-alpera</t>
   </si>
   <si>
     <t>Introduction à l'apiculture. Installez votre propre rucher</t>
   </si>
   <si>
-    <t>ven 05/07/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>sam 07/09/2024 - 14:00</t>
+    <t>ven, 05/07/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>sam, 07/09/2024 - 14:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Calzada de los Molinos</t>
   </si>
   <si>
     <t>Durant les 30 heures de formation, sont abordées les connaissances de base nécessaires à la gestion des ruches, à la diversité des cultures et des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lapiculture-installez-votre-propre-rucher</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Fuenteálamo (Albacete).</t>
   </si>
   <si>
-    <t>jeu 04/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 04/07/2024 - 22:00</t>
+    <t>jeu, 04/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 04/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura "Luis Sanchez Tárraga" - Fuenteálamo Avda Doctor Pérez Gil, s/n - Fuenteálamo (Albacete)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-fuentealamo</t>
   </si>
   <si>
     <t>Journée technique de culture du poirier</t>
   </si>
   <si>
-    <t>jeu 04/07/2024 - 05:30</t>
-[...2 lines deleted...]
-    <t>jeu 04/07/2024 - 17:00</t>
+    <t>jeu, 04/07/2024 - 05:30</t>
+  </si>
+  <si>
+    <t>jeu, 04/07/2024 - 17:00</t>
   </si>
   <si>
     <t>Lérida</t>
   </si>
   <si>
     <t>Activité de formation pour partager des expériences et visiter 5 exploitations agricoles de Lérida sur l'adaptation et le comportement des variétés…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-technique-culture-du-poirier</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Las Mesas (Cuenca).</t>
   </si>
   <si>
-    <t>mar 02/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 02/07/2024 - 22:00</t>
+    <t>mar, 02/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 02/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura - Las Mesas (CU) C/ Escuelas, 1 - Las Mesas (Cuenca).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-las-mesas</t>
   </si>
   <si>
     <t>Manipulation de produits phytosanitaires, niveau qualifié. Fontaine Pedro Naharro (Cuenca).</t>
   </si>
   <si>
-    <t>lun 01/07/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 12/07/2024 - 22:00</t>
+    <t>lun, 01/07/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 12/07/2024 - 22:00</t>
   </si>
   <si>
     <t>Casa de la Cultura – Fuente de Pedro Naharro. Cuenca.</t>
   </si>
   <si>
     <t>Cours destiné à former les utilisateurs professionnels responsables des traitements terrestres, y compris non agricoles, et les agriculteurs qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulation-produits-phytosanitaires-niveau-qualifie-fontaine-pedro-naharro</t>
   </si>
   <si>
-    <t>lun 01/07/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 15:00</t>
+    <t>lun, 01/07/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 15:00</t>
   </si>
   <si>
     <t>Cretas (Teruel)</t>
   </si>
   <si>
     <t>Cours de 25 heures qui, organisé par Agropecuaria Arcoiris, aura lieu dans la ville de Cretas (Teruel). CONTACT: 978 85 04 79</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/exploitation-des-elevages-porcins-et-ameliorations-techniques-environnementales</t>
   </si>
   <si>
-    <t>ven 28/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 28/06/2024 - 22:00</t>
+    <t>ven, 28/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 28/06/2024 - 22:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-quintanar</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Puebla del Príncipe (Ciudad Real).</t>
   </si>
   <si>
     <t>Auditorio de Puebla del Príncipe (Ciudad Real) Calle Alejo Polo s/n</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-puebla-del</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Casasimarro (CU).</t>
   </si>
   <si>
-    <t>jeu 27/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/06/2024 - 22:00</t>
+    <t>jeu, 27/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/06/2024 - 22:00</t>
   </si>
   <si>
     <t>Casasimarro. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-casasimarro</t>
   </si>
   <si>
     <t>Améliorer la compétitivité des entreprises</t>
   </si>
   <si>
-    <t>mer 26/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/06/2024 - 20:00</t>
+    <t>mer, 26/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Coop. Santiago Apóstol, Montealegre del Castillo (AB) C. del Capataz Santiago Gómez Nogurón, 91, 02650 Montealegre del Castillo, Albacete.</t>
   </si>
   <si>
     <t>Cours organisé pour fournir aux membres des Conseils de Direction des outils, des connaissances et des compétences pour améliorer leur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ameliorer-la-competitivite-des-entreprises</t>
   </si>
   <si>
     <t>Qualité agronomique de l’eau d’irrigation</t>
   </si>
   <si>
-    <t>mer 26/06/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>ven 28/06/2024 - 15:15</t>
+    <t>mer, 26/06/2024 - 08:30</t>
+  </si>
+  <si>
+    <t>ven, 28/06/2024 - 15:15</t>
   </si>
   <si>
     <t>Campanillas. Málaga.</t>
   </si>
   <si>
     <t>Cours de 20 heures sur la qualité agronomique des eaux d'irrigation. Contenu Prélever des échantillons et les envoyer au laboratoire. Résultats…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/qualite-agronomique-leau-dirrigation-0</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, El Provencio (Cuenca).</t>
   </si>
   <si>
-    <t>mar 25/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 25/06/2024 - 22:00</t>
+    <t>mar, 25/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 25/06/2024 - 22:00</t>
   </si>
   <si>
     <t>Coop. Ntra. Sra. Del Rosario -El Provencio. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-el-provencio</t>
   </si>
   <si>
     <t>Las Mesas. Cuenca.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-las-mesas-0</t>
   </si>
   <si>
     <t>Renouvellement de la licence de manutentionnaire de produits phytosanitaires, Las Labores (CR)</t>
   </si>
   <si>
-    <t>ven 21/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 21/06/2024 - 22:00</t>
+    <t>ven, 21/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 21/06/2024 - 22:00</t>
   </si>
   <si>
     <t>Las Labores (Ciudad Real)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/renouvellement-la-licence-manutentionnaire-produits-phytosanitaires-las-labores</t>
   </si>
   <si>
     <t>Théorie et pratique de la lutte biologique chez l'avocat et la mangue</t>
   </si>
   <si>
-    <t>mer 19/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/06/2024 - 14:00</t>
+    <t>mer, 19/06/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/06/2024 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Málaga. Campanillas.</t>
   </si>
   <si>
     <t>Atelier de 10 heures avec théorie et pratique sur la lutte biologique en Avocat et Mangue. Entre autres sujets seront abordés : Introduction et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/theorie-et-pratique-la-lutte-biologique-chez-lavocat-et-la-mangue</t>
   </si>
   <si>
     <t>Prévention des risques professionnels lors de l'utilisation de tracteurs et de machines agricoles</t>
   </si>
   <si>
-    <t>mer 19/06/2024 - 15:00</t>
+    <t>mer, 19/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Cabra. Cabra. Córdoba.</t>
   </si>
   <si>
     <t>Journée de 6 heures pour renforcer les connaissances ORP liées à l'utilisation des machines agricoles. Contenu: Législation en PRL. Accidents dans le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prevention-des-risques-professionnels-lors-lutilisation-tracteurs-et-machines</t>
   </si>
   <si>
     <t>Agriculture de précision</t>
   </si>
   <si>
-    <t>mar 18/06/2024 - 10:00</t>
+    <t>mar, 18/06/2024 - 10:00</t>
   </si>
   <si>
     <t>Dans ce cours de 21 heures. L'utilisation et l'interprétation des données des capteurs embarqués dans les machines utilisées dans le secteur agricole…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-precision</t>
   </si>
   <si>
     <t>Prévention et extinction des incendies pour les agriculteurs et les éleveurs</t>
   </si>
   <si>
-    <t>lun 17/06/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/06/2024 - 20:00</t>
+    <t>lun, 17/06/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Centro Cultural Carmen de la Rocha. Cenicientos.MADRID.</t>
   </si>
   <si>
     <t>Cours théorique-pratique de 20 heures dispensé en présentiel de 16h00 à 21h00 du 17 au 20 juin à Ceniientos (Madrid). Organisé par IMIDRA (Institut…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prevention-et-extinction-des-incendies-pour-les-agriculteurs-et-les-eleveurs</t>
   </si>
   <si>
     <t>Technologie 4.0 en agriculture, réduction des intrants et analyse de la production</t>
   </si>
   <si>
-    <t>sam 15/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 17:00</t>
+    <t>sam, 15/06/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 17:00</t>
   </si>
   <si>
     <t>Cours pour techniciens , d'une durée comprise entre 10 et 40 heures . Offert par l' Organisation régionale des producteurs d'olives (ORPO Aragón).…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-40-agriculture-reduction-des-intrants-et-analyse-la-production</t>
   </si>
   <si>
     <t>Calibrage des équipements d'application phytosanitaire</t>
   </si>
   <si>
-    <t>mer 05/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 05/06/2024 - 14:00</t>
+    <t>mer, 05/06/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 05/06/2024 - 14:00</t>
   </si>
   <si>
     <t>Finca La Grajera (Logroño)</t>
   </si>
   <si>
-    <t>Cours théorique et pratique destiné aux agriculteurs et aux techniciens pour calibrer pratiquement les équipements de traitement, en optimisant l'…</t>
+    <t>Cours théorique et pratique destiné aux agriculteurs et aux techniciens pour calibrer pratiquement les équipements de traitement, en optimisant l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calibrage-des-equipements-dapplication-phytosanitaire</t>
   </si>
   <si>
     <t>Technicien en huilerie</t>
   </si>
   <si>
-    <t>mar 04/06/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 27/06/2024 - 20:30</t>
+    <t>mar, 04/06/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 27/06/2024 - 20:30</t>
   </si>
   <si>
     <t>Sala de formación de Eurocaja Rural, C/Méjico, 2. Toledo</t>
   </si>
   <si>
-    <t>Cours théorique et pratique de 40 heures pour la professionnalisation et l'optimisation de la gestion des huileries et des processus d'obtention d'…</t>
+    <t>Cours théorique et pratique de 40 heures pour la professionnalisation et l'optimisation de la gestion des huileries et des processus d'obtention d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technicien-huilerie</t>
   </si>
   <si>
     <t>Développement de solutions numériques pour le secteur de l'élevage</t>
   </si>
   <si>
-    <t>lun 27/05/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 29/05/2024 - 14:00</t>
+    <t>lun, 27/05/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 29/05/2024 - 14:00</t>
   </si>
   <si>
     <t>Dans ce cours présentiel de 21 heures, les concepts et techniques de l'élevage de précision seront appris et une revue critique des technologies du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/developpement-solutions-numeriques-pour-le-secteur-lelevage</t>
   </si>
   <si>
     <t>Introduction à l'agriculture biologique</t>
   </si>
   <si>
-    <t>lun 20/05/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/05/2024 - 20:00</t>
+    <t>lun, 20/05/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/05/2024 - 20:00</t>
   </si>
   <si>
     <t>OCA VILLENA Poetisa Elena Montiel, s/n 03400 VILLENA (ALICANTE)</t>
   </si>
   <si>
     <t>Cours théorique-pratique dans lequel sont connus les principes, les pratiques et les différents aspects liés à l'agriculture biologique :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lagriculture-biologique-0</t>
   </si>
   <si>
     <t>Biofertilité et valorisation des sols</t>
   </si>
   <si>
-    <t>ven 17/05/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>ven 24/05/2024 - 20:30</t>
+    <t>ven, 17/05/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>ven, 24/05/2024 - 20:30</t>
   </si>
   <si>
     <t>Albarb</t>
   </si>
   <si>
     <t>Biofertilité et récupération des sols. Principes de l'agriculture écologique et régénérative. PROGRAMME | INSCRIPTION et INFORMATION à esexag_elx@gva…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/biofertilite-et-valorisation-des-sols</t>
   </si>
   <si>
     <t>Lutte antiparasitaire en agriculture biologique</t>
   </si>
   <si>
-    <t>jeu 16/05/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/05/2024 - 20:00</t>
+    <t>jeu, 16/05/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/05/2024 - 20:00</t>
   </si>
   <si>
     <t>VIVERO FORESTAL SANTA FAZ CTRA.VALENCIA-ALICANTE,KM. 86,4 03559 SAN JUAN DE ALICANTE (ALICANTE)</t>
   </si>
   <si>
     <t>Cours technique sur la santé des plantes en agriculture biologique et les ravageurs des principales cultures de la zone PROGRAMME | INSCRIPTION et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lutte-antiparasitaire-agriculture-biologique</t>
   </si>
   <si>
     <t>Horticulture biologique de base</t>
   </si>
   <si>
-    <t>mar 14/05/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 25/06/2024 - 19:30</t>
+    <t>mar, 14/05/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 25/06/2024 - 19:30</t>
   </si>
   <si>
     <t>Xemein hiribidea, 12 - MARKINA-XEMEIN - BIZKAIA</t>
   </si>
   <si>
     <t>Cours théorique-pratique avec une formation générale sur les concepts de base nécessaires à la création d'une entreprise horticole : préparation des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-base</t>
   </si>
   <si>
     <t>Comment les nouvelles technologies impactent la production alimentaire</t>
   </si>
   <si>
-    <t>jeu 09/05/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 09/05/2024 - 13:30</t>
+    <t>jeu, 09/05/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 09/05/2024 - 13:30</t>
   </si>
   <si>
     <t>Av. Primero de Mayo, s/n, 30006 Murcia</t>
   </si>
   <si>
     <t>Réunion en personne qui explore les nouvelles technologies dans la production alimentaire, mettant en valeur la collaboration entre les entreprises…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-les-nouvelles-technologies-impactent-la-production-alimentaire</t>
   </si>
   <si>
     <t>Utilisation de drones en agriculture</t>
   </si>
   <si>
-    <t>mar 07/05/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 08/05/2024 - 21:00</t>
+    <t>mar, 07/05/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 08/05/2024 - 21:00</t>
   </si>
   <si>
     <t>CENTRO DE INVESTIGACIÓN AGROFORESTAL DE ALBALADEJITO. Carretera Toledo-Cuenca Km 174. Cuenca</t>
   </si>
   <si>
-    <t>Cours de 10 heures. dans lequel l'utilisation des drones dans l'agriculture sera connue INSCRIPTION jusqu'au 3 mai | Contact : iriaf.albaladejito.…</t>
+    <t>Cours de 10 heures. dans lequel l'utilisation des drones dans l'agriculture sera connue INSCRIPTION jusqu'au 3 mai | Contact : iriaf.albaladejito…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-drones-agriculture</t>
   </si>
   <si>
-    <t>lun 06/05/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/05/2024 - 13:30</t>
+    <t>lun, 06/05/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/05/2024 - 13:30</t>
   </si>
   <si>
     <t>MANCOMUNIDAD ESPADÁN-MIJARES, AV. DE CASTELLÓN, Nº 6, 12221 TALES (CASTELLON)</t>
   </si>
   <si>
     <t>Cours théorique-pratique dans lequel sont connus les principes, les pratiques et les divers aspects liés à l'agriculture biologique. PROGRAMME |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lagriculture-biologique-1</t>
   </si>
   <si>
     <t>Analyse sensorielle de l'huile d'olive vierge</t>
   </si>
   <si>
-    <t>lun 06/05/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>ven 10/05/2024 - 19:30</t>
+    <t>lun, 06/05/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>ven, 10/05/2024 - 19:30</t>
   </si>
   <si>
     <t>Cours de 15 heures pour qualifier les professionnels de la filière oléicole à l'évaluation sensorielle des huiles d'olive vierges. Les objectifs du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/analyse-sensorielle-lhuile-dolive-vierge</t>
   </si>
   <si>
     <t>Mise en place de jardins biologiques pour autoconsommation</t>
   </si>
   <si>
-    <t>lun 06/05/2024 - 16:00</t>
+    <t>lun, 06/05/2024 - 16:00</t>
   </si>
   <si>
     <t>CENTRO DE INVESTIGACIÓN AGROFORESTAL DE ALBALADEJITO.  Carretera Toledo-Cuenca Km 174. Cuenca</t>
   </si>
   <si>
-    <t>Cours de 15 heures. dans lequel sont vus les aspects liés à la production biologique. INSCRIPTION jusqu'au 2 mai | CONTACT, iriaf.albaladejito.…</t>
+    <t>Cours de 15 heures. dans lequel sont vus les aspects liés à la production biologique. INSCRIPTION jusqu'au 2 mai | CONTACT, iriaf.albaladejito…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/mise-place-jardins-biologiques-pour-autoconsommation</t>
   </si>
   <si>
     <t>Bien-être animal en élevage de volailles</t>
   </si>
   <si>
     <t>Finca experimental INTIASA Cadreita</t>
   </si>
   <si>
     <t>Cours pour former les participants à l'application des règles de l'arrêté royal sur l'élevage des volailles : réglementation, bien-être animal,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-elevage-volailles</t>
   </si>
   <si>
     <t>Alimentation du bœuf</t>
   </si>
   <si>
-    <t>lun 06/05/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>jeu 09/05/2024 - 20:00</t>
+    <t>lun, 06/05/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>jeu, 09/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10 Valdepeñas (Ciudad Real)</t>
   </si>
   <si>
     <t>Cours dans lequel sont étudiés le schéma général du système digestif des bovins, l'évaluation nutritionnelle de leur alimentation, les systèmes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/alimentation-du-boeuf</t>
   </si>
   <si>
     <t>Production écologique pour conseillers techniques et auditeurs</t>
   </si>
   <si>
-    <t>lun 06/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 07/05/2024 - 11:30</t>
+    <t>lun, 06/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 07/05/2024 - 11:30</t>
   </si>
   <si>
     <t>Sala de seminarios del edificio administrativo de La Grajera</t>
   </si>
   <si>
     <t>Avec ce cours en personne de 10 heures. L’objectif est d’approfondir les connaissances sur la réglementation applicable à la production biologique,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-ecologique-pour-conseillers-techniques-et-auditeurs</t>
   </si>
   <si>
     <t>Échantillonneurs dans le secteur laitier (Hygiène et lettre Q)</t>
   </si>
   <si>
-    <t>jeu 25/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 25/04/2024 - 15:00</t>
+    <t>jeu, 25/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 25/04/2024 - 15:00</t>
   </si>
   <si>
     <t>CENTRO BIT MENORCA, Polígono La Trotxa  Av. desde Camp Verd, 4 Alaior</t>
   </si>
   <si>
     <t>Le cours destiné aux responsables des contrôles dans les exploitations ou aux préleveurs d'échantillons vise à fournir la formation nécessaire pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/echantillonneurs-dans-le-secteur-laitier-hygiene-et-lettre-q</t>
   </si>
   <si>
     <t>Fertilisation et correction des sols agricoles</t>
   </si>
   <si>
-    <t>lun 22/04/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>jeu 25/04/2024 - 20:00</t>
+    <t>lun, 22/04/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>jeu, 25/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10. Valdepeñas (Ciudad Real)</t>
   </si>
   <si>
     <t>Cours/Atelier destiné aux personnes qui exercent leurs activités ou fournissent leurs services dans les secteurs agricole, alimentaire et forestier,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fertilisation-et-correction-des-sols-agricoles</t>
   </si>
   <si>
     <t>Améliorer la commercialisation agroalimentaire</t>
   </si>
   <si>
-    <t>lun 22/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 24/04/2024 - 13:00</t>
+    <t>lun, 22/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 24/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Segorbe</t>
   </si>
   <si>
     <t>Amélioration de la commercialisation agroalimentaire. Nouveaux concepts de marketing agroalimentaire. PROGRAMME | INSCRIPTION et INFORMATIONS à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ameliorer-la-commercialisation-agroalimentaire</t>
   </si>
   <si>
     <t>Gestion et contrôle de la qualité des aliments</t>
   </si>
   <si>
-    <t>jeu 18/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/06/2024 - 15:00</t>
+    <t>jeu, 18/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Edificio FEUGA. Rúa Lope Gómez de Marzoa s/n (Campus Vida). 15705. Santiago de Compostela</t>
   </si>
   <si>
     <t>Ce cours présentiel de 60 heures poursuit une spécialisation en sécurité alimentaire afin de pouvoir exercer des fonctions de développement, de mise…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-controle-la-qualite-des-aliments</t>
   </si>
   <si>
     <t>Marketing digital agroalimentaire : internet et réseaux sociaux</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/04/2024 - 19:00</t>
+    <t>mar, 16/04/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Oropesa</t>
   </si>
   <si>
     <t>Marketing digital agroalimentaire : internet et réseaux sociaux. Transformer une entreprise traditionnelle PROGRAMME | INSCRIPTION et INFORMATIONS à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/marketing-digital-agroalimentaire-internet-et-reseaux-sociaux</t>
   </si>
   <si>
     <t>Atelier sur les nouvelles idées d'entreprises agroalimentaires</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 19/04/2024 - 13:00</t>
+    <t>mar, 16/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 19/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Atzeneta del Maestrat</t>
   </si>
   <si>
     <t>Atelier sur les nouvelles idées d'entreprises agroalimentaires. Théorie et pratique PROGRAMME | INSCRIPTION et INFORMATIONS à esexag_vilareal@gva.es…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-sur-les-nouvelles-idees-dentreprises-agroalimentaires</t>
   </si>
   <si>
     <t>Culture fruitière biologique</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 16/04/2024 - 13:15</t>
+    <t>mar, 16/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 16/04/2024 - 13:15</t>
   </si>
   <si>
     <t>Sartaguda, Navarra</t>
   </si>
   <si>
     <t>Cours en présentiel dans lequel sont étudiés les variétés d'arbres fruitiers, les couvertures végétales, la gestion des sols et la santé des cultures…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-fruitiere-biologique</t>
   </si>
   <si>
     <t>Manipulateur de fruits et légumes</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 16/04/2024 - 22:00</t>
+    <t>lun, 15/04/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 16/04/2024 - 22:00</t>
   </si>
   <si>
     <t>Alguazas, Murcia</t>
   </si>
   <si>
-    <t>Cours présentiel de 10 heures qui enseigne la législation en vigueur sur la sécurité et la santé des aliments destinés au consommateur final et l'…</t>
+    <t>Cours présentiel de 10 heures qui enseigne la législation en vigueur sur la sécurité et la santé des aliments destinés au consommateur final et l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-fruits-et-legumes</t>
   </si>
   <si>
     <t>Cours d'initiation à l'apiculture</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 19/04/2024 - 19:00</t>
+    <t>lun, 15/04/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 19/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Action de formation organisée par le Centre de Recherche Agroforestière Albaladejito (IRIAF) pour l'initiation à l'apiculture PROGRAMME | Envoyez une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dinitiation-lapiculture</t>
   </si>
   <si>
     <t>Alimentation des petits ruminants laitiers</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>sam 20/04/2024 - 20:00</t>
+    <t>lun, 15/04/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>sam, 20/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours dans lequel sont étudiés le schéma général du système digestif de la brebis, l'évaluation nutritionnelle de son alimentation, son rationnement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/alimentation-des-petits-ruminants-laitiers</t>
   </si>
   <si>
     <t>Agriculture écologique</t>
   </si>
   <si>
-    <t>mer 24/04/2024 - 20:00</t>
+    <t>mer, 24/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Calle Concejo de Colunga 2, Piso BJ, 33204, Gijón</t>
   </si>
   <si>
     <t>L'objectif du cours présentiel de 40 heures est d'acquérir les fondamentaux liés aux techniques de base pour gérer les exploitations agricoles avec…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-ecologique-0</t>
   </si>
   <si>
     <t>Comment préparer une proposition européenne réussie ?</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 23/04/2024 - 13:30</t>
+    <t>lun, 15/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 23/04/2024 - 13:30</t>
   </si>
   <si>
     <t>Sala de Juntas de la Escuela Politécnica de Ingeniería de Gijón. Edificio polivalente</t>
   </si>
   <si>
     <t>Cours théorique-pratique de 16 heures pour apprendre les clés pour soumettre une proposition au programme Horizon Europe. PROGRAMME | INSCRIPTION |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-preparer-une-proposition-europeenne-reussie</t>
   </si>
   <si>
+    <t>Atelier de montage et d'entretien d'installations d'irrigation localisées</t>
+  </si>
+  <si>
+    <t>lun, 15/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 17/04/2024 - 13:00</t>
+  </si>
+  <si>
+    <t>Navarrés</t>
+  </si>
+  <si>
+    <t>Atelier de montage et d'entretien d'installations d'irrigation localisées. Théorie et pratique PROGRAMME | INSCRIPTION et INFORMATIONS à esexag…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/atelier-montage-et-dentretien-dinstallations-dirrigation-localisees</t>
+  </si>
+  <si>
     <t>Développement de nouveaux produits alimentaires</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 17/06/2024 - 15:00</t>
+    <t>lun, 17/06/2024 - 15:00</t>
   </si>
   <si>
     <t>L'objectif général du cours présentiel de 60 heures est de fournir les connaissances, les compétences et les outils nécessaires pour comprendre et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/developpement-nouveaux-produits-alimentaires</t>
   </si>
   <si>
-    <t>Atelier de montage et d'entretien d'installations d'irrigation localisées</t>
-[...13 lines deleted...]
-  <si>
     <t>Technologie laitière</t>
   </si>
   <si>
-    <t>ven 12/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 21/06/2024 - 15:00</t>
+    <t>ven, 12/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 21/06/2024 - 15:00</t>
   </si>
   <si>
     <t>L'objectif du cours présentiel de 60 heures est de promouvoir les connaissances sur la qualité du lait, sa structure et sa composition, les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-laitiere</t>
   </si>
   <si>
     <t>Amélioration et commercialisation de l'agroalimentaire et de l'agrotourisme</t>
   </si>
   <si>
-    <t>jeu 11/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/04/2024 - 19:00</t>
+    <t>jeu, 11/04/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Amélioration et commercialisation de l'agroalimentaire et de l'agrotourisme. Nouveaux concepts marketing. PROGRAMME | INSCRIPTION et INFORMATIONS à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/amelioration-et-commercialisation-lagroalimentaire-et-lagrotourisme</t>
   </si>
   <si>
     <t>Le rôle de l’expert en assurance combinée agricole : un élément clé dans la protection du secteur agricole</t>
   </si>
   <si>
-    <t>jeu 11/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/04/2024 - 13:15</t>
+    <t>jeu, 11/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/04/2024 - 13:15</t>
   </si>
   <si>
     <t>Salón de Actos del Ministerio de Agricultura, Pesca y Alimentación, Madrid</t>
   </si>
   <si>
     <t>Conférence technique sur l'assurance agricole avec la participation d'institutions publiques et d'experts experts. PROGRAMME | INSCRIPTIONS</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-role-lexpert-assurance-combinee-agricole-element-cle-dans-la-protection-du</t>
   </si>
   <si>
     <t>Application de méthodologies d’efficacité énergétique et de durabilité dans l’utilisation de l’eau pour l’irrigation</t>
   </si>
   <si>
-    <t>mer 10/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/04/2024 - 20:00</t>
+    <t>mer, 10/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Ces dernières années, des méthodologies d'efficacité énergétique, telles que le photovoltaïque et autres, ont été appliquées, ainsi que l'utilisation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/application-methodologies-defficacite-energetique-et-durabilite-dans</t>
   </si>
   <si>
     <t>Couvertures végétales dans le vignoble. Clés pour sa mise en œuvre et son développement dans le cadre des éco-régimes de la PAC</t>
   </si>
   <si>
-    <t>jeu 11/04/2024 - 15:00</t>
+    <t>jeu, 11/04/2024 - 15:00</t>
   </si>
   <si>
     <t>Olite, Navarra</t>
   </si>
   <si>
     <t>Cours théorique et pratique dans lequel on approfondira la connaissance des couvertures végétales dans les vignobles et on expliquera les aspects…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/couvertures-vegetales-dans-le-vignoble-cles-pour-sa-mise-oeuvre-et-son</t>
   </si>
   <si>
     <t>Agriculture durable et de précision</t>
   </si>
   <si>
-    <t>mar 09/04/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>mar 09/04/2024 - 13:30</t>
+    <t>mar, 09/04/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>mar, 09/04/2024 - 13:30</t>
   </si>
   <si>
     <t>Coop. Alcamancha - Carrascosa del Campo, Cuenca</t>
   </si>
   <si>
     <t>Cours dans lequel l'application de la technologie en agriculture est analysée pour obtenir des données qui nous permettent de comprendre les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-durable-et-precision</t>
   </si>
   <si>
     <t>Cours d'auditeurs Welfair pour les poulets et l'abattage de poulets. 2024</t>
   </si>
   <si>
-    <t>mar 09/04/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>ven 12/04/2024 - 17:00</t>
+    <t>mar, 09/04/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>ven, 12/04/2024 - 17:00</t>
   </si>
   <si>
     <t>Monells</t>
   </si>
   <si>
     <t>La formation d’auditeurs qualifiés en contrôle du bien-être animal selon les protocoles Welfare Quality est une condition essentielle pour garantir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dauditeurs-welfair-pour-les-poulets-et-labattage-poulets-2024</t>
   </si>
   <si>
-    <t>lun 08/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 13/05/2024 - 20:00</t>
+    <t>lun, 08/04/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 13/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Villava, Navarra</t>
   </si>
   <si>
     <t>Cours théorique et pratique d'une durée de 40 heures au cours duquel sont enseignés et montrés le travail dans un rucher, les travaux de printemps et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lapiculture-0</t>
   </si>
   <si>
     <t>Principes de base du compostage des déchets agricoles</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 21:00</t>
+    <t>mar, 16/04/2024 - 21:00</t>
   </si>
   <si>
     <t>Torre Pacheco, Murcia</t>
   </si>
   <si>
     <t>Cours présentiel de 25 heures sur la gestion des déchets et sous-produits agricoles et animaux par compostage : principes de base et phases du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/principes-base-du-compostage-des-dechets-agricoles</t>
   </si>
   <si>
     <t>Incorporation. Conditionnalité</t>
   </si>
   <si>
-    <t>lun 08/04/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 09/04/2024 - 20:30</t>
+    <t>lun, 08/04/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 09/04/2024 - 20:30</t>
   </si>
   <si>
     <t>L'objectif du cours présentiel de 10 heures est de présenter aux agriculteurs et éleveurs, aux jeunes agriculteurs et éleveurs, aux propriétaires…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-conditionnalite</t>
   </si>
   <si>
     <t>Contrôle de l'eau et de l'azote dans la production agricole</t>
   </si>
   <si>
-    <t>mer 03/04/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 04/04/2024 - 21:00</t>
+    <t>mer, 03/04/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 04/04/2024 - 21:00</t>
   </si>
   <si>
     <t>Pliego, Murcia</t>
   </si>
   <si>
     <t>Cours présentiel de 10 heures qui vise à former et familiariser les techniciens du secteur avec les résultats des analyses des sols, des eaux et des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-leau-et-lazote-dans-la-production-agricole</t>
   </si>
   <si>
     <t>Spécialisation en gestion de l'innovation commerciale</t>
   </si>
   <si>
-    <t>mar 02/04/2024 - 09:00</t>
-[...5 lines deleted...]
-    <t>L'objectif principal du cours présentiel est de former des responsables de l'innovation afin qu'ils soient capables de mener à bien à la fois l'…</t>
+    <t>mar, 02/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 04/06/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>L'objectif principal du cours présentiel est de former des responsables de l'innovation afin qu'ils soient capables de mener à bien à la fois l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/specialisation-gestion-linnovation-commerciale</t>
   </si>
   <si>
     <t>Les défis futurs de l’agriculture extensive d’un point de vue technique</t>
   </si>
   <si>
-    <t>jeu 21/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 21/03/2024 - 14:00</t>
+    <t>jeu, 21/03/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 21/03/2024 - 14:00</t>
   </si>
   <si>
     <t>Arkaute</t>
   </si>
   <si>
     <t>Changement climatique : produire plus avec moins de ressources (nouvelles variétés, utilisation responsable des ressources, digitalisation...) Salle…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-defis-futurs-lagriculture-extensive-dun-point-vue-technique</t>
   </si>
   <si>
-    <t>lun 18/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 22/03/2024 - 15:00</t>
+    <t>lun, 18/03/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 22/03/2024 - 15:00</t>
   </si>
   <si>
     <t>Action de formation organisée par le Centre de Recherche Agroforestière Albaladejito (IRIAF) sur l'agriculture biologique : principes de base,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique</t>
   </si>
   <si>
     <t>Apiculture. Multiplication, santé et alimentation</t>
   </si>
   <si>
-    <t>jeu 21/03/2024 - 20:00</t>
+    <t>jeu, 21/03/2024 - 20:00</t>
   </si>
   <si>
     <t>Avda. del Vino 10. Valdepeñas (C. Real).</t>
   </si>
   <si>
     <t>Cours dans lequel sont étudiés la gestion des ruches, les traitements sanitaires, la détection des maladies et l'alimentation. PROGRAMME | Envoyez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/apiculture-multiplication-sante-et-alimentation</t>
   </si>
   <si>
     <t>Cours d'auditeur Welfair pour les mères porcines et les porcelets. 2024</t>
   </si>
   <si>
-    <t>lun 18/03/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 21/03/2024 - 17:00</t>
+    <t>lun, 18/03/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 21/03/2024 - 17:00</t>
   </si>
   <si>
     <t>Reus</t>
   </si>
   <si>
     <t>La formation d’auditeurs qualifiés en inspection du bien-être animal selon les protocoles Welfare Quality est une condition essentielle pour garantir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dauditeur-welfair-pour-les-meres-porcines-et-les-porcelets-2024</t>
   </si>
   <si>
     <t>Cours de calibrage (5 ans) pour les auditeurs d'abattage de bœuf Welfair. 2024</t>
   </si>
   <si>
-    <t>mer 13/03/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/03/2024 - 17:00</t>
+    <t>mer, 13/03/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/03/2024 - 17:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-calibrage-5-ans-pour-les-auditeurs-dabattage-boeuf-welfair-2024</t>
   </si>
   <si>
     <t>Comment optimiser l'irrigation et la fertilisation des cultures de tomates en serre</t>
   </si>
   <si>
-    <t>mar 12/03/2024 - 11:30</t>
-[...2 lines deleted...]
-    <t>mar 12/03/2024 - 13:30</t>
+    <t>mar, 12/03/2024 - 11:30</t>
+  </si>
+  <si>
+    <t>mar, 12/03/2024 - 13:30</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido - Almería</t>
   </si>
   <si>
     <t>Webinaire sur les outils et les résultats du projet iGUESS-MED du programme PRIMA financé par l'UE pour la gestion durable de l'irrigation et de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-optimiser-lirrigation-et-la-fertilisation-des-cultures-tomates-serre</t>
   </si>
   <si>
     <t>Adaptation du vignoble au changement climatique. Travail et expérimentation dans la Rioja Alavesa</t>
   </si>
   <si>
-    <t>mar 12/03/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>mar 12/03/2024 - 14:30</t>
+    <t>mar, 12/03/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>mar, 12/03/2024 - 14:30</t>
   </si>
   <si>
     <t>Laguardia</t>
   </si>
   <si>
-    <t>La récupération de la diversité viticole peut être un élément clé face aux processus de changement dans nos vignobles, comme, par exemple, l'…</t>
+    <t>La récupération de la diversité viticole peut être un élément clé face aux processus de changement dans nos vignobles, comme, par exemple, l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/adaptation-du-vignoble-au-changement-climatique-travail-et-experimentation-dans</t>
   </si>
   <si>
     <t>Taille de l'olivier</t>
   </si>
   <si>
-    <t>lun 11/03/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>mer 13/03/2024 - 19:00</t>
+    <t>lun, 11/03/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 13/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Benimantell</t>
   </si>
   <si>
     <t>Taille, production et renouvellement des oliviers. Théorie et pratique. PROGRAMME | INSCRIPTION | INFORMATIONS à esexag_elx@gva.es | 966907980 | Aula…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-lolivier</t>
   </si>
   <si>
     <t>Traçabilité en cave et sa relation avec le livre électronique de cave</t>
   </si>
   <si>
-    <t>lun 11/03/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mar 12/03/2024 - 20:00</t>
+    <t>lun, 11/03/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mar, 12/03/2024 - 20:00</t>
   </si>
   <si>
     <t>Traçabilité en cave : Sécurité alimentaire ; Principaux contaminants physiques, chimiques et microbiologiques présents dans la cave ; Processus…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/tracabilite-cave-et-sa-relation-avec-le-livre-electronique-cave</t>
   </si>
   <si>
     <t>Agrotourisme et développement local</t>
   </si>
   <si>
-    <t>lun 11/03/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/03/2024 - 13:00</t>
+    <t>lun, 11/03/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/03/2024 - 13:00</t>
   </si>
   <si>
     <t>Vall D'Alba</t>
   </si>
   <si>
     <t>Agrotourisme et développement local. Idées et modèles commerciaux d’agrotourisme. PROGRAMME | INSCRIPTION et INFORMATIONS à esexag_vilareal@gva.es |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agrotourisme-et-developpement-local</t>
   </si>
   <si>
     <t>Étiquetage de la viande et des produits carnés</t>
   </si>
   <si>
-    <t>mer 06/03/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>mer 06/03/2024 - 14:30</t>
+    <t>mer, 06/03/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>mer, 06/03/2024 - 14:30</t>
   </si>
   <si>
     <t>PIMEEF (Ibiza)</t>
   </si>
   <si>
-    <t>BUT: Communiquer aux personnes participantes les informations réglementaires concernant l'étiquetage obligatoire, ainsi que les conditions d'…</t>
+    <t>BUT: Communiquer aux personnes participantes les informations réglementaires concernant l'étiquetage obligatoire, ainsi que les conditions d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/etiquetage-la-viande-et-des-produits-carnes</t>
   </si>
   <si>
-    <t>mar 05/03/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 07/03/2024 - 19:00</t>
+    <t>mar, 05/03/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 07/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Ortexa</t>
   </si>
   <si>
     <t>Taille et greffage des agrumes. Théorie et pratique PROGRAMME | INSCRIPTION | INFORMATIONS à esexag_elx@gva.es | 966907980 | Ciné Idéal 4, 03579,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-et-greffage-des-agrumes</t>
   </si>
   <si>
     <t>Cours de manipulation de drones "FADEMUR Vuela" (Estrémadure, Castille-La Manche, La Rioja)</t>
   </si>
   <si>
-    <t>mar 05/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 08/04/2024 - 20:00</t>
+    <t>mar, 05/03/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 08/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Pour promouvoir les femmes pilotes de drones en milieu rural, 3 formations de pilotage et de spécialisation en agriculture de précision ou à visée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-manipulation-drones-fademur-vuela-estremadure-castille-la-manche-la-rioja</t>
   </si>
   <si>
-    <t>lun 04/03/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/03/2024 - 19:00</t>
+    <t>lun, 04/03/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Castalia</t>
   </si>
   <si>
     <t>Introduction à l'agriculture biologique. Biodiversité et variétés traditionnelles. PROGRAMME | INSCRIPTION | INFORMATIONS à esexag_elx@gva.es |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lagriculture-biologique</t>
   </si>
   <si>
-    <t>lun 04/03/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 06/03/2024 - 19:00</t>
+    <t>lun, 04/03/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 06/03/2024 - 19:00</t>
   </si>
   <si>
     <t>Villena</t>
   </si>
   <si>
     <t>Marketing digital agroalimentaire : internet et réseaux sociaux. Transformez une entreprise traditionnelle. PROGRAMME | INSCRIPTION et INFORMATION à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/marketing-digital-agroalimentaire-internet-et-reseaux-sociaux-0</t>
   </si>
   <si>
     <t>Trufferie : Initiation</t>
   </si>
   <si>
-    <t>lun 04/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 13/03/2024 - 14:00</t>
+    <t>lun, 04/03/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 13/03/2024 - 14:00</t>
   </si>
   <si>
     <t>Guadalajara</t>
   </si>
   <si>
-    <t>Cours d'initiation à la culture de la truffe à Guadalajara. DEMANDE | INSCRIPTION à secretaria.ciapa@jccm.es | Centre de recherche apicole et agro-…</t>
+    <t>Cours d'initiation à la culture de la truffe à Guadalajara. DEMANDE | INSCRIPTION à secretaria.ciapa@jccm.es | Centre de recherche apicole et agro…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/trufferie-initiation</t>
   </si>
   <si>
     <t>Nouvelle réglementation sur la gestion des élevages bovins</t>
   </si>
   <si>
-    <t>mer 28/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 28/02/2024 - 13:00</t>
+    <t>mer, 28/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 28/02/2024 - 13:00</t>
   </si>
   <si>
     <t>Consultar programa</t>
   </si>
   <si>
     <t>Capacité de production maximale. Exigences minimales : Infrastructure, équipement et gestion. Localisation et séparation sanitaire des fermes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelle-reglementation-sur-la-gestion-des-elevages-bovins</t>
   </si>
   <si>
     <t>Introduction aux technologies d’agriculture de précision</t>
   </si>
   <si>
-    <t>lun 26/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/02/2024 - 14:00</t>
+    <t>lun, 26/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Cours d'introduction aux technologies de l'agriculture de précision. Capacité limitée. INSCRIPTION à iriaf.albaladejito.formacion@jccm.es et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-aux-technologies-dagriculture-precision</t>
   </si>
   <si>
     <t>Taille des pommiers en zone de montagne</t>
   </si>
   <si>
-    <t>sam 24/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>sam 24/02/2024 - 13:00</t>
+    <t>sam, 24/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>sam, 24/02/2024 - 13:00</t>
   </si>
   <si>
     <t>Santesteban</t>
   </si>
   <si>
     <t>Taille des pommiers en zone de montagne. Théorie et pratique. PROGRAMME | INSCRIPTION et INFORMATIONS 948013058 | Santesteban</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-des-pommiers-zone-montagne</t>
   </si>
   <si>
     <t>CONTRÔLE DES COÛTS DU SECTEUR HORTICULTURE EN HORTICULTURE</t>
   </si>
   <si>
-    <t>mer 21/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/12/2024 - 09:00</t>
+    <t>mer, 21/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/12/2024 - 09:00</t>
   </si>
   <si>
     <t>Garaiko Udaletxea - GARAY - BIZKAIA</t>
   </si>
   <si>
-    <t>Calcul de l'investissement initial, dimensionnement selon les besoins, amortissement de l'investissement, budgétisation, estimation des coûts, suivi…</t>
+    <t>Calcul de l'investissement initial, dimensionnement selon les besoins, amortissement de l'investissement, budgétisation, estimation des coûts, suivi,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-des-couts-du-secteur-horticulture-horticulture</t>
   </si>
   <si>
     <t>Professionnels du matériel végétal (ROPVEG)</t>
   </si>
   <si>
-    <t>mar 20/02/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/02/2024 - 21:00</t>
+    <t>mar, 20/02/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/02/2024 - 21:00</t>
   </si>
   <si>
     <t>Mallorca (Sala de reunions SA GRANJA)</t>
   </si>
   <si>
     <t>Le cours permet de connaître les obligations des opérateurs de matériel végétal découlant de la nouvelle réglementation européenne en matière…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/professionnels-du-materiel-vegetal-ropveg</t>
   </si>
   <si>
     <t>Viticulture de précision</t>
   </si>
   <si>
-    <t>mar 20/02/2024 - 20:00</t>
+    <t>mar, 20/02/2024 - 20:00</t>
   </si>
   <si>
     <t>Fondamentaux de la viticulture de précision.; Etude du sol, du matériel végétal et de l'irrigation par viticulture de précision.; Télédétection dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/viticulture-precision</t>
   </si>
   <si>
     <t>Cours d'introduction aux systèmes d'information géographique</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 23/02/2024 - 21:00</t>
+    <t>lun, 19/02/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 23/02/2024 - 21:00</t>
   </si>
   <si>
     <t>L'objectif du cours est de collecter, d'analyser et de gérer des données géographiques en couches. Création de cartes cartographiques selon nos…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-aux-systemes-dinformation-geographique</t>
   </si>
   <si>
     <t>Commercialisation de produits agricoles et alimentaires</t>
   </si>
   <si>
-    <t>mer 21/02/2024 - 19:00</t>
+    <t>mer, 21/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Casas Altas</t>
   </si>
   <si>
     <t>Nouveaux concepts de marketing, produits et aliments agroalimentaires PROGRAMME | INSCRIPTION et INFORMATIONS à esexag_carcaixent@gva.es | 962469860…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/commercialisation-produits-agricoles-et-alimentaires</t>
   </si>
   <si>
     <t>Bonnes pratiques d'hygiène dans la filière miel</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 20:00</t>
+    <t>lun, 19/02/2024 - 20:00</t>
   </si>
   <si>
     <t>Villava</t>
   </si>
   <si>
     <t>Bonnes pratiques d'hygiène dans la filière miel. Définition du miel, gestion des ruches. PROGRAMME | INSCRIPTION et INFORMATIONS 948013052 | INTIA</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bonnes-pratiques-dhygiene-dans-la-filiere-miel</t>
   </si>
   <si>
     <t>Culture et taille des amandiers</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 21/02/2024 - 20:30</t>
+    <t>lun, 19/02/2024 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 21/02/2024 - 20:30</t>
   </si>
   <si>
     <t>Cours d'amandier et de taille à Cuenca INSCRIPTION à iriaf.albaladejito.formacion@jccm.es | Centre de recherche agroforestière Albaladejito, Cuenca</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-et-taille-des-amandiers</t>
   </si>
   <si>
     <t>Taille des pistaches, des amandes et des noix</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>mer 28/02/2024 - 19:00</t>
+    <t>lun, 19/02/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>mer, 28/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Villafranca de los Barros, Badajoz</t>
   </si>
   <si>
     <t>Cours théorique pratique pour découvrir les différentes variétés, la vigueur et le comportement de la taille, les types de taille et le matériel de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-des-pistaches-des-amandes-et-des-noix</t>
   </si>
   <si>
     <t>Taille et fertirrigation de l'amandier</t>
   </si>
   <si>
-    <t>jeu 22/02/2024 - 19:00</t>
+    <t>jeu, 22/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Don Benito, Badajoz</t>
   </si>
   <si>
     <t>Cours théorique et pratique sur la taille et la fertirrigation des amandiers à Don Benito. PROGRAMME | Contact: 924021420</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-et-fertirrigation-lamandier</t>
   </si>
   <si>
-    <t>jeu 29/02/2024 - 19:00</t>
+    <t>jeu, 29/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Villafranca de los Barrios, Badajoz</t>
   </si>
   <si>
     <t>Cours théorique et pratique pour les transporteurs de bétail et les éleveurs. Connaissances, physiologie et comportement. Installations. Sécurité et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-pour-les-transporteurs-et-les-agriculteurs</t>
   </si>
   <si>
     <t>Confinement, gestion sanitaire et bien-être animal chez les bovins</t>
   </si>
   <si>
-    <t>sam 17/02/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>dim 18/02/2024 - 11:00</t>
+    <t>sam, 17/02/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>dim, 18/02/2024 - 11:00</t>
   </si>
   <si>
     <t>ELIZATEA, 9 - ARETXABALETA - GIPUZKOA</t>
   </si>
   <si>
     <t>Différentes modalités d'immobilisation, de gestion et de confinement du bétail.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/confinement-gestion-sanitaire-et-bien-etre-animal-chez-les-bovins</t>
   </si>
   <si>
     <t>Cours sur les pesticides à usage agricole, niveau de base</t>
   </si>
   <si>
-    <t>ven 16/02/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>ven 23/02/2024 - 19:00</t>
+    <t>ven, 16/02/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>ven, 23/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Llerena, Badajoz</t>
   </si>
   <si>
     <t>Destiné au personnel auxiliaire pour les traitements terrestres et aériens, y compris non agricoles, et aux agriculteurs qui les effectuent dans leur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-pesticides-usage-agricole-niveau-base</t>
   </si>
   <si>
     <t>Aide PAC 2024 « Réglementation et Traitement »</t>
   </si>
   <si>
-    <t>jeu 15/02/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 15/02/2024 - 18:30</t>
+    <t>jeu, 15/02/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 15/02/2024 - 18:30</t>
   </si>
   <si>
     <t>Alcázar de San Juan</t>
   </si>
   <si>
     <t>L'objectif du cours est d'améliorer les qualifications des professionnels du secteur agroalimentaire et d'améliorer la compétitivité des entreprises…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/aide-pac-2024-reglementation-et-traitement</t>
   </si>
   <si>
     <t>Contrôle des coûts en horticulture</t>
   </si>
   <si>
-    <t>jeu 15/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/02/2024 - 14:00</t>
+    <t>jeu, 15/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Garay</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-des-couts-horticulture</t>
   </si>
   <si>
     <t>Développez votre projet de transformation agroalimentaire</t>
   </si>
   <si>
-    <t>mer 14/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 16/04/2024 - 14:00</t>
+    <t>mer, 14/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 16/04/2024 - 14:00</t>
   </si>
   <si>
     <t>Escola Agrària i Alimentària de l’Empordà. Finca Camps i Armet s/n, 17121 Monells</t>
   </si>
   <si>
     <t>Développez votre projet de transformation agroalimentaire/Développez votre projet de transformation agroalimentaire Objectifs: Former techniquement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/developpez-votre-projet-transformation-agroalimentaire</t>
   </si>
   <si>
     <t>Taille des olives</t>
   </si>
   <si>
-    <t>lun 12/02/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 16/02/2024 - 20:00</t>
+    <t>lun, 12/02/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 16/02/2024 - 20:00</t>
   </si>
   <si>
     <t>Contenu Concepts généraux de taille Taille de formation Taille de production Taille de renouvellement Machines d'élagage Pratiques de taille</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-des-olives</t>
   </si>
   <si>
     <t>Cours d'auditeur Welfair pour les porcs à l'engrais. 2024</t>
   </si>
   <si>
-    <t>lun 05/02/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/02/2024 - 18:00</t>
+    <t>lun, 05/02/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/02/2024 - 18:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dauditeur-welfair-pour-les-porcs-lengrais-2024</t>
   </si>
   <si>
     <t>Cours de renouvellement en personne pour les manipulateurs de pesticides à Elche</t>
   </si>
   <si>
-    <t>sam 27/01/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>sam 27/01/2024 - 14:30</t>
+    <t>sam, 27/01/2024 - 08:30</t>
+  </si>
+  <si>
+    <t>sam, 27/01/2024 - 14:30</t>
   </si>
   <si>
     <t>Parque agroalimentario de l’Alcudia (C/ Bastida de les alcusses 7)</t>
   </si>
   <si>
     <t>Cours de renouvellement en personne pour les manipulateurs de pesticides à Elche (27 janvier) Salle de formation en agrochimie Canals Parc…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-renouvellement-personne-pour-les-manipulateurs-pesticides-elche</t>
   </si>
   <si>
     <t>Cours de renouvellement pour les manipulateurs de pesticides à Sueca</t>
   </si>
   <si>
-    <t>sam 27/01/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>sam 27/01/2024 - 14:00</t>
+    <t>sam, 27/01/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>sam, 27/01/2024 - 14:00</t>
   </si>
   <si>
     <t>Consell Agrari de Sueca (C/ Cullera, 15)</t>
   </si>
   <si>
     <t>Cours de renouvellement pour les manipulateurs de pesticides à Sueca Conseil Agraire de Sueca (C/ Cullera, 15) Ce cours est valable pour renouveler…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-renouvellement-pour-les-manipulateurs-pesticides-sueca</t>
   </si>
   <si>
     <t>L’approche des systèmes d’innovation appliquée au patrimoine local</t>
   </si>
   <si>
-    <t>ven 26/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>dim 28/01/2024 - 00:00</t>
+    <t>ven, 26/01/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 28/01/2024 - 00:00</t>
   </si>
   <si>
     <t>Objectif général Présenter aux participants les concepts d’innovation et leur application au domaine du patrimoine culturel. En outre, les concepts…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lapproche-des-systemes-dinnovation-appliquee-au-patrimoine-local</t>
   </si>
   <si>
     <t>Cours de renouvellement pour les manipulateurs de pesticides à Valence</t>
   </si>
   <si>
-    <t>mer 24/01/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 25/01/2024 - 19:00</t>
+    <t>mer, 24/01/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 25/01/2024 - 19:00</t>
   </si>
   <si>
     <t>Calle del Mar nº 22 pta 2 de Valencia</t>
   </si>
   <si>
     <t>Cours de renouvellement pour les manipulateurs de pesticides à Valence Calle del Mar nº 22, 2ème étage de Valence Ceci est valable pour renouveler à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-renouvellement-pour-les-manipulateurs-pesticides-valence</t>
   </si>
   <si>
     <t>Applicabilité d’outils innovants pour produire du bœuf et du porc maturés</t>
   </si>
   <si>
-    <t>mar 23/01/2024 - 15:30</t>
+    <t>mar, 23/01/2024 - 15:30</t>
   </si>
   <si>
     <t>La maturation de la viande est un processus de réfrigération post mortem qui, s'il est effectué correctement, permet d'améliorer les caractéristiques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicabilite-doutils-innovants-pour-produire-du-boeuf-et-du-porc-matures</t>
   </si>
   <si>
     <t>Calcul des coûts en cave</t>
   </si>
   <si>
-    <t>mar 23/01/2024 - 20:30</t>
+    <t>mar, 23/01/2024 - 20:30</t>
   </si>
   <si>
     <t>Carretera Vitoria, 2. - LAGUARDIA - ARABA</t>
   </si>
   <si>
     <t>Déterminer le coût moyen de production de chaque kilo de raisin DOCa Rioja selon le type de plantation (en verre ou en treillis) Destiné aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-des-couts-cave</t>
   </si>
   <si>
     <t>Podologie bovine de base</t>
   </si>
   <si>
-    <t>mar 23/01/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 24/01/2024 - 14:00</t>
+    <t>mar, 23/01/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 24/01/2024 - 14:00</t>
   </si>
   <si>
     <t>Areantza etxebarri baserria, Areantza auzoa, ARETXABALETA</t>
   </si>
   <si>
     <t>Prévention et parage des sabots. Taille fonctionnelle et taille cicatrisante. Destiné aux éleveurs de viande bovine.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/podologie-bovine-base</t>
   </si>
   <si>
     <t>Planification et gestion de l'entreprise horticole</t>
   </si>
   <si>
-    <t>mar 23/01/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 13/02/2024 - 14:00</t>
+    <t>mar, 23/01/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 13/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Calendrier de production. Planification des travaux à réaliser. Prévision d'achat. Rotation des cultures. Gestion du personnel. Destiné aux personnes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/planification-et-gestion-lentreprise-horticole</t>
   </si>
   <si>
     <t>Cultures extensives : planification et gestion</t>
   </si>
   <si>
-    <t>jeu 25/01/2024 - 14:00</t>
+    <t>jeu, 25/01/2024 - 14:00</t>
   </si>
   <si>
     <t>Sala Capilla. NEIKER. Campus Agroalimentario de Arkaute, s/n</t>
   </si>
   <si>
-    <t>Calendrier de production. Rotation des cultures. Planification du travail du sol. Prévision d'achat. Prévention des risques et sécurité d’…</t>
+    <t>Calendrier de production. Rotation des cultures. Planification du travail du sol. Prévision d'achat. Prévention des risques et sécurité d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cultures-extensives-planification-et-gestion</t>
   </si>
   <si>
     <t>Manipulateur de nourriture pour le personnel de Txotx</t>
   </si>
   <si>
-    <t>lun 22/01/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>ven 26/01/2024 - 19:00</t>
+    <t>lun, 22/01/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>ven, 26/01/2024 - 19:00</t>
   </si>
   <si>
     <t>Astigarraga</t>
   </si>
   <si>
     <t>Informations de base sur la cidrerie : historique, situation actuelle, services, visites guidées... - Informations de base et prix du cidre - Le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-nourriture-pour-le-personnel-txotx</t>
   </si>
   <si>
     <t>Préparation de pain artisanal avec des farines spéciales (éco, locales,...)</t>
   </si>
   <si>
-    <t>lun 22/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 25/01/2024 - 00:00</t>
+    <t>lun, 22/01/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 25/01/2024 - 00:00</t>
   </si>
   <si>
     <t>Amurrio</t>
   </si>
   <si>
     <t>Travailler le levain Blés anciens et variétés paysannes Travailler les fermentations longues Prix:50 €</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/preparation-pain-artisanal-avec-des-farines-speciales-eco-locales</t>
   </si>
   <si>
     <t>Boulangerie et pâtisserie</t>
   </si>
   <si>
-    <t>ven 31/05/2024 - 00:00</t>
+    <t>ven, 31/05/2024 - 00:00</t>
   </si>
   <si>
     <t>Préparations de base en boulangerie et pâtisserie. Préparations complémentaires, décoration et conditionnement en boulangerie-pâtisserie. Sécurité et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/boulangerie-et-patisserie</t>
   </si>
   <si>
     <t>Taille d'hiver des arbres fruitiers</t>
   </si>
   <si>
-    <t>jeu 18/01/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>ven 19/01/2024 - 00:00</t>
+    <t>jeu, 18/01/2024 - 08:30</t>
+  </si>
+  <si>
+    <t>ven, 19/01/2024 - 00:00</t>
   </si>
   <si>
     <t>L'objectif de cette formation est de connaître les principes de base de la taille des arbres fruitiers, en accordant une attention particulière aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-dhiver-des-arbres-fruitiers</t>
   </si>
   <si>
     <t>Apiculture biologique</t>
   </si>
   <si>
-    <t>jeu 11/01/2024 - 08:30</t>
-[...2 lines deleted...]
-    <t>jeu 12/01/2023 - 00:00</t>
+    <t>jeu, 11/01/2024 - 08:30</t>
+  </si>
+  <si>
+    <t>jeu, 12/01/2023 - 00:00</t>
   </si>
   <si>
     <t>Montañana (Zaragoza)</t>
   </si>
   <si>
     <t>Cours intensif dans lequel seront abordés des sujets tels que les besoins d'une ruche, l'écologie de base dans un écosystème méditerranéen, les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/apiculture-biologique-0</t>
   </si>
   <si>
-    <t>mar 19/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 22/12/2023 - 14:00</t>
+    <t>mar, 19/12/2023 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 22/12/2023 - 14:00</t>
   </si>
   <si>
     <t>Centro IFAPA Málaga</t>
   </si>
   <si>
     <t>Contenu (20 heures) : Prélever des échantillons et les envoyer au laboratoire. Résultats analytiques et interprétation : Indices. Normes combinées…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/qualite-agronomique-leau-dirrigation</t>
   </si>
   <si>
     <t>Utilisateur professionnel de produits phytosanitaires. Niveau basique</t>
   </si>
   <si>
-    <t>lun 18/12/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 22/12/2023 - 21:00</t>
+    <t>lun, 18/12/2023 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 22/12/2023 - 21:00</t>
   </si>
   <si>
     <t>Mazarrón, Murcia</t>
   </si>
   <si>
     <t>Contenu (25 heures) : Enseigné par : Fédération des Coopératives Agraires de Murcie (FECOAM)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisateur-professionnel-produits-phytosanitaires-niveau-basique</t>
   </si>
   <si>
     <t>Conférence technique sur le transfert et les essais - Gestion adaptative du châtaignier et du chêne vert</t>
   </si>
   <si>
-    <t>lun 18/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 18/12/2023 - 13:00</t>
+    <t>lun, 18/12/2023 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 18/12/2023 - 13:00</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque (Córdoba)</t>
   </si>
   <si>
     <t>Contenu (4 heures) : Présentation et évolution des résultats obtenus dans les différents tests</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-technique-sur-le-transfert-et-les-essais-gestion-adaptative-du</t>
   </si>
   <si>
     <t>Journées de production de compost dans les oliveraies</t>
   </si>
   <si>
-    <t>lun 18/12/2023 - 08:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/12/0003 - 14:00</t>
+    <t>lun, 18/12/2023 - 08:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/12/0003 - 14:00</t>
   </si>
   <si>
     <t>Contenu (6 heures) : Valorisation des sous-produits d'huilerie Préparation du compost d'alperujo Pratiques de production de compost Alperujo</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journees-production-compost-dans-les-oliveraies</t>
   </si>
   <si>
     <t>Journée technique de diversification des cultures</t>
   </si>
   <si>
-    <t>lun 18/12/2023 - 20:00</t>
+    <t>lun, 18/12/2023 - 20:00</t>
   </si>
   <si>
     <t>Centro IFAPA La Mojonera (Almería)</t>
   </si>
   <si>
     <t>Contenu (8 heures) : Techniques culturelles Ravageurs, maladies et physiopathies Commercialisation</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-technique-diversification-des-cultures</t>
   </si>
   <si>
     <t>Applicateur phytosanitaire</t>
   </si>
   <si>
-    <t>mer 13/12/2023 - 15:30</t>
-[...2 lines deleted...]
-    <t>jeu 21/12/2023 - 18:00</t>
+    <t>mer, 13/12/2023 - 15:30</t>
+  </si>
+  <si>
+    <t>jeu, 21/12/2023 - 18:00</t>
   </si>
   <si>
     <t>Calle ANSAR, S/N, 39300 TORRELAVEGA</t>
   </si>
   <si>
     <t>Contenu : (22 heures) INSCRIPTION ET CONTACT : gestion@centrojesusgonzalez.com / Tél. 942 882 737</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-phytosanitaire</t>
   </si>
   <si>
     <t>Exigences pour les commerçants et utilisateurs de produits phytosanitaires (ROPO, RETO)</t>
   </si>
   <si>
-    <t>mar 12/12/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/12/2023 - 16:00</t>
+    <t>mar, 12/12/2023 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/12/2023 - 16:00</t>
   </si>
   <si>
     <t>Sa Granja. Eusebi Estada, 145 Palma</t>
   </si>
   <si>
     <t>CONTINGUTS (15h) : 1. Règlement de marque et application du décret royal 1311/2012. 2. Création et fonctionnement du Registre Officiel des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/exigences-pour-les-commercants-et-utilisateurs-produits-phytosanitaires-ropo</t>
   </si>
   <si>
     <t>Conférences de bonnes pratiques sur la gestion des déchets agricoles - biodiversité : collecte et conservation de graines pour l'autogestion des haies.</t>
   </si>
   <si>
-    <t>mar 12/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 12/12/2023 - 13:00</t>
+    <t>mar, 12/12/2023 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 12/12/2023 - 13:00</t>
   </si>
   <si>
     <t>Contenu (4 heures) : Bénéfices et autogestion des haies pour favoriser la biodiversité. Identification et collecte de graines indigènes.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conferences-bonnes-pratiques-sur-la-gestion-des-dechets-agricoles-biodiversite</t>
   </si>
   <si>
     <t>Cours d'utilisation des produits phytosanitaires - niveau de base</t>
   </si>
   <si>
-    <t>lun 12/06/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 16/06/2023 - 14:00</t>
+    <t>lun, 12/06/2023 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 16/06/2023 - 14:00</t>
   </si>
   <si>
     <t>Centro de Formación La Alfranca - Fundación Ramón Rey Ardid, Casa 6, calle de la Alfranca, 7, CP 50195 Pastriz (Zaragoza)</t>
   </si>
   <si>
-    <t>Inscription jusqu'au 9 juin 2023 Organisé par : Aratria Asesores, SL. Nombre de participants : 20. Dates : 12, 13, 14, 15 et 16 juin 2023. Horaires…</t>
+    <t>Inscription jusqu'au 9 juin 2023 Organisé par : Aratria Asesores, SL. Nombre de participants : 20. Dates : 12, 13, 14, 15 et 16 juin 2023. Horaires :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dutilisation-des-produits-phytosanitaires-niveau-base</t>
   </si>
   <si>
-    <t>lun 22/05/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 25/05/2023 - 00:00</t>
+    <t>lun, 22/05/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 25/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Jerez de la Frontera (Cádiz)</t>
   </si>
   <si>
-    <t>Code : 2023KBG30901 Édition : 1 Commune : JEREZ DE LA FRONTERA Province : CADIX Centre : Centre IFAPA Rancho de la Merced Date de début : 22/05/…</t>
+    <t>Code : 2023KBG30901 Édition : 1 Commune : JEREZ DE LA FRONTERA Province : CADIX Centre : Centre IFAPA Rancho de la Merced Date de début : 22/05…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-elevages-ruminants</t>
   </si>
   <si>
     <t>Taille d'été des arbres fruitiers</t>
   </si>
   <si>
-    <t>mer 10/05/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 10/05/2023 - 14:00</t>
+    <t>mer, 10/05/2023 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 10/05/2023 - 14:00</t>
   </si>
   <si>
     <t>Centro Río Gallego (Zaragoza)</t>
   </si>
   <si>
     <t>La taille verte ou estivale des arbres fruitiers est une technique complémentaire à la taille hivernale. Ce terme englobe l'ensemble des tâches…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/taille-dete-des-arbres-fruitiers</t>
   </si>
   <si>
     <t>Applications des drones dans les zones rurales</t>
   </si>
   <si>
-    <t>lun 19/12/2022 - 08:30</t>
-[...2 lines deleted...]
-    <t>mer 21/12/2022 - 13:30</t>
+    <t>lun, 19/12/2022 - 08:30</t>
+  </si>
+  <si>
+    <t>mer, 21/12/2022 - 13:30</t>
   </si>
   <si>
     <t>Llombai, Valencia</t>
   </si>
   <si>
     <t>La Fédération de la Communauté Valencienne EFA programme l'activité de formation présentielle de 16 heures "Applications des drones dans les zones…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applications-des-drones-dans-les-zones-rurales</t>
   </si>
   <si>
     <t>Outils numériques appliqués à l’agriculture</t>
   </si>
   <si>
-    <t>mer 14/12/2022 - 15:00</t>
-[...5 lines deleted...]
-    <t>La Fédération de la Communauté Valencienne EFA programme l'activité de formation présentielle de 16 heures « Outils numériques appliqués à l'…</t>
+    <t>mer, 14/12/2022 - 15:00</t>
+  </si>
+  <si>
+    <t>ven, 16/12/2022 - 14:30</t>
+  </si>
+  <si>
+    <t>La Fédération de la Communauté Valencienne EFA programme l'activité de formation présentielle de 16 heures « Outils numériques appliqués à l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/outils-numeriques-appliques-lagriculture</t>
   </si>
   <si>
     <t>Production intégrée d'agrumes</t>
   </si>
   <si>
-    <t>lun 12/12/2022 - 15:00</t>
-[...2 lines deleted...]
-    <t>jeu 15/12/2022 - 19:00</t>
+    <t>lun, 12/12/2022 - 15:00</t>
+  </si>
+  <si>
+    <t>jeu, 15/12/2022 - 19:00</t>
   </si>
   <si>
     <t>La Fédération de la Communauté Valencienne EFA programme l'activité de formation présentielle de 12 heures "Production intégrée d'agrumes" avec le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-integree-dagrumes</t>
   </si>
   <si>
     <t>Nouveau cours pour UTILISATEUR PROFESSIONNEL DE PRODUITS PHYTOSANITAIRES</t>
   </si>
   <si>
-    <t>lun 24/10/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 09/11/2022 - 21:00</t>
+    <t>lun, 24/10/2022 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 09/11/2022 - 21:00</t>
   </si>
   <si>
     <t>Cieza</t>
   </si>
   <si>
-    <t>NIVEAU QUALIFIÉ Durée : 60 heures. Entièrement gratuit, agréé par le Ministère de l'Eau, de l'Agriculture, de l'Élevage, de la Pêche, de l'…</t>
+    <t>NIVEAU QUALIFIÉ Durée : 60 heures. Entièrement gratuit, agréé par le Ministère de l'Eau, de l'Agriculture, de l'Élevage, de la Pêche, de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveau-cours-pour-utilisateur-professionnel-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Cours "Pâturage avec chiens de troupeau" à Albocàsser</t>
   </si>
   <si>
-    <t>mer 19/10/2022 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/10/2022 - 00:00</t>
+    <t>mer, 19/10/2022 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/10/2022 - 00:00</t>
   </si>
   <si>
     <t>Albocàsser</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-paturage-avec-chiens-troupeau-albocasser</t>
   </si>
   <si>
     <t>Critères de réhabilitation d'une maison dédiée au tourisme rural</t>
   </si>
   <si>
-    <t>mar 18/10/2022 - 16:30</t>
-[...2 lines deleted...]
-    <t>mar 18/10/2022 - 18:00</t>
+    <t>mar, 18/10/2022 - 16:30</t>
+  </si>
+  <si>
+    <t>mar, 18/10/2022 - 18:00</t>
   </si>
   <si>
     <t>Los Silos</t>
   </si>
   <si>
     <t>Lieu de livraison: Ancien couvent de Saint-Sébastien, Los Silos Délai de livraison: 18-10-2022 / 18-10-2022 Horaire d'enseignement : De 16h30 à 18h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/criteres-rehabilitation-dune-maison-dediee-au-tourisme-rural</t>
   </si>
   <si>
     <t>Cours "Gestion économique des exploitations agricoles" à Calpe (Alicante)</t>
   </si>
   <si>
-    <t>ven 14/10/2022 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 15/10/2022 - 00:00</t>
+    <t>ven, 14/10/2022 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 15/10/2022 - 00:00</t>
   </si>
   <si>
     <t>Calpe</t>
   </si>
   <si>
-    <t>L'Unió de Llauradors organise un cours sur « GESTION ÉCONOMIQUE DES EXPLOITATIONS AGRICOLES » les 14 et 15 octobre, d'une durée de 12 heures d'…</t>
+    <t>L'Unió de Llauradors organise un cours sur « GESTION ÉCONOMIQUE DES EXPLOITATIONS AGRICOLES » les 14 et 15 octobre, d'une durée de 12 heures d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gestion-economique-des-exploitations-agricoles-calpe-alicante</t>
   </si>
   <si>
     <t>Production biologique de chèvres laitières</t>
   </si>
   <si>
-    <t>lun 10/10/2022 - 00:00</t>
+    <t>lun, 10/10/2022 - 00:00</t>
   </si>
   <si>
     <t>https://www.agroecologia.net/evento/curso-caprino-leche-ev22/?instance_id=436</t>
   </si>
   <si>
     <t>La Société espagnole d'agriculture biologique et d'agroécologie (SEAE) propose une série de cours gratuits destinés aux chômeurs d'Estrémadure, sur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-biologique-chevres-laitieres</t>
   </si>
   <si>
     <t>Cours de renouvellement de la carte d'utilisateur professionnel phytosanitaire. Vilanova d'Alcolea</t>
   </si>
   <si>
-    <t>lun 03/10/2022 - 00:00</t>
+    <t>lun, 03/10/2022 - 00:00</t>
   </si>
   <si>
     <t>Vilanova D’ Alcolea (Castellón)</t>
   </si>
   <si>
     <t>Dirigé vers Travailleurs salariés ou indépendants du secteur agroalimentaire ou qui souhaitent y adhérer. Lieu et date de la célébration Coopérative…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-renouvellement-la-carte-dutilisateur-professionnel-phytosanitaire-vilanova</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8282,15142 +8297,15170 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J482"/>
+  <dimension ref="A1:J483"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J482"/>
+      <selection activeCell="A1" sqref="A1:J483"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="253.51" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="239.37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="179.242" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="E2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="G7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="J7" s="1" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="1" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F9" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="G9" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I9" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="G11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="E12" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="F12" s="1" t="s">
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>92</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>98</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>104</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E16" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="1" t="s">
+      <c r="F16" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="F16" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I16" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="E17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="F17" s="1" t="s">
+      <c r="J17" s="1" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="D18" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="E18" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="F18" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="E18" s="1" t="s">
+      <c r="G18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="F18" s="1" t="s">
+      <c r="J18" s="1" t="s">
         <v>124</v>
-      </c>
-[...10 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="E19" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="1" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="F20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I20" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="G20" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I20" s="1" t="s">
+      <c r="J20" s="1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="F21" s="1" t="s">
+      <c r="G21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D22" s="1"/>
-      <c r="E22" s="1"/>
+      <c r="D22" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>148</v>
+      </c>
       <c r="F22" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>149</v>
+        <v>66</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
       <c r="F23" s="1" t="s">
         <v>154</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>155</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...18 lines deleted...]
-      <c r="I25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="D26" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="1" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>176</v>
+        <v>141</v>
       </c>
       <c r="F27" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="1" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>135</v>
+        <v>182</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>171</v>
+        <v>66</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>45</v>
+        <v>141</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>46</v>
+        <v>160</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D30" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E30" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G30" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D31" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F31" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="E31" s="1" t="s">
+      <c r="G31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="F31" s="1" t="s">
+      <c r="J31" s="1" t="s">
         <v>195</v>
-      </c>
-[...10 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="D32" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="E32" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="D32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="1" t="s">
+      <c r="F32" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="F32" s="1" t="s">
+      <c r="G32" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I32" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I32" s="1" t="s">
+      <c r="J32" s="1" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>208</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>209</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E34" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F34" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="F34" s="1"/>
       <c r="G34" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>164</v>
+        <v>58</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="F35" s="1" t="s">
         <v>220</v>
       </c>
+      <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>221</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>165</v>
+        <v>226</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>229</v>
+        <v>171</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>230</v>
+        <v>171</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E38" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="E38" s="1" t="s">
+      <c r="G38" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="F38" s="1" t="s">
+      <c r="J38" s="1" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B39" s="1" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>52</v>
+        <v>242</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>53</v>
+        <v>243</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>243</v>
+        <v>46</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>173</v>
+        <v>246</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>236</v>
+        <v>58</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>237</v>
+        <v>59</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>60</v>
+        <v>249</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>249</v>
+        <v>179</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>122</v>
+        <v>242</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>123</v>
+        <v>243</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>253</v>
+        <v>66</v>
       </c>
       <c r="J41" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>84</v>
+        <v>129</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>258</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>259</v>
       </c>
       <c r="J42" s="1" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E43" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F43" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="F43" s="1" t="s">
+      <c r="G43" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="G43" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I43" s="1" t="s">
+      <c r="J43" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="B44" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1" t="s">
-        <v>246</v>
+        <v>269</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E45" s="1" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>276</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>277</v>
       </c>
       <c r="J45" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>57</v>
+        <v>279</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>236</v>
+        <v>58</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>237</v>
+        <v>141</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>60</v>
+        <v>283</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>283</v>
+        <v>63</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>36</v>
+        <v>242</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>142</v>
+        <v>243</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>287</v>
+        <v>66</v>
       </c>
       <c r="J47" s="1" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>292</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>60</v>
+        <v>293</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>164</v>
+        <v>42</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="F49" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>298</v>
+      </c>
       <c r="G49" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>297</v>
+        <v>66</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>303</v>
       </c>
       <c r="J50" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>52</v>
+        <v>128</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>176</v>
+        <v>129</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>60</v>
+        <v>309</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>139</v>
+        <v>295</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>142</v>
+        <v>182</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>312</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>114</v>
+        <v>42</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>313</v>
+        <v>148</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>315</v>
+        <v>66</v>
       </c>
       <c r="J53" s="1" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>289</v>
+        <v>317</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="F54" s="1"/>
+        <v>319</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>320</v>
+      </c>
       <c r="G54" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>60</v>
+        <v>321</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>320</v>
+        <v>295</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>322</v>
+        <v>120</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I55" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="J55" s="1" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B56" s="1" t="s">
+      <c r="D56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="C56" s="1" t="s">
+      <c r="F56" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="D56" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F56" s="1" t="s">
+      <c r="G56" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="G56" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I56" s="1" t="s">
+      <c r="J56" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>173</v>
+        <v>332</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>322</v>
+        <v>170</v>
       </c>
       <c r="E57" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="F57" s="1" t="s">
+      <c r="G57" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="1" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B58" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="B58" s="1" t="s">
+      <c r="C58" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="D58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="1"/>
+      <c r="F58" s="1" t="s">
+        <v>341</v>
+      </c>
       <c r="G58" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>164</v>
+        <v>42</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="F59" s="1"/>
       <c r="G59" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>345</v>
+        <v>66</v>
       </c>
       <c r="J59" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>57</v>
+        <v>347</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>114</v>
+        <v>170</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>313</v>
+        <v>171</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>349</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I60" s="1" t="s">
-        <v>60</v>
+        <v>350</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>351</v>
+        <v>63</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>236</v>
+        <v>120</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>237</v>
+        <v>319</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>354</v>
+        <v>66</v>
       </c>
       <c r="J61" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="D62" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F62" s="1" t="s">
+      <c r="G62" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="G62" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I62" s="1" t="s">
+      <c r="J62" s="1" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="B63" s="1" t="s">
+      <c r="C63" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="C63" s="1" t="s">
+      <c r="D63" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="D63" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F63" s="1" t="s">
+      <c r="G63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="G63" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I63" s="1" t="s">
+      <c r="J63" s="1" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="B64" s="1" t="s">
+      <c r="C64" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="C64" s="1" t="s">
+      <c r="D64" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="D64" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F64" s="1" t="s">
+      <c r="G64" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="G64" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I64" s="1" t="s">
+      <c r="J64" s="1" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="C65" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="D65" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="D65" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F65" s="1" t="s">
+      <c r="G65" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I65" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="G65" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I65" s="1" t="s">
+      <c r="J65" s="1" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B66" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B66" s="1" t="s">
+      <c r="C66" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" s="1" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>165</v>
+        <v>235</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>382</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I66" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>383</v>
+      </c>
       <c r="J66" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>386</v>
+        <v>345</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="F67" s="1"/>
+        <v>171</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>387</v>
+      </c>
       <c r="G67" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I67" s="1"/>
       <c r="J67" s="1" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
         <v>389</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>236</v>
+        <v>170</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="F68" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I68" s="1" t="s">
         <v>392</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
       <c r="J68" s="1" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
         <v>394</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>395</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>396</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>164</v>
+        <v>242</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>165</v>
+        <v>243</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>397</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I69" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="J69" s="1" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B70" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="B70" s="1" t="s">
+      <c r="C70" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="D70" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="D70" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F70" s="1" t="s">
+      <c r="G70" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="G70" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I70" s="1" t="s">
+      <c r="J70" s="1" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B71" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="B71" s="1" t="s">
+      <c r="C71" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="D71" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F71" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="D71" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E71" s="1" t="s">
+      <c r="G71" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I71" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="F71" s="1" t="s">
+      <c r="J71" s="1" t="s">
         <v>410</v>
-      </c>
-[...10 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="B72" s="1" t="s">
+      <c r="D72" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E72" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...3 lines deleted...]
-      <c r="E72" s="1"/>
       <c r="F72" s="1" t="s">
         <v>415</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>416</v>
       </c>
       <c r="J72" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>407</v>
-[...6 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1"/>
       <c r="F73" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="D74" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G74" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>425</v>
       </c>
       <c r="J74" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>164</v>
+        <v>58</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="F75" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I75" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="G75" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I75" s="1" t="s">
+      <c r="J75" s="1" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B76" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B76" s="1" t="s">
+      <c r="C76" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="C76" s="1" t="s">
+      <c r="D76" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="D76" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G76" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>436</v>
       </c>
       <c r="J76" s="1" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>441</v>
       </c>
       <c r="J77" s="1" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
         <v>443</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="F78" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>424</v>
+      </c>
       <c r="G78" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>164</v>
-[...4 lines deleted...]
-      <c r="F79" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E79" s="1"/>
+      <c r="F79" s="1"/>
+      <c r="G79" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="G79" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I79" s="1" t="s">
+      <c r="J79" s="1" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="B80" s="1" t="s">
+      <c r="C80" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F80" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="D80" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G80" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>456</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
         <v>458</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="E81" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I81" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="F81" s="1" t="s">
+      <c r="J81" s="1" t="s">
         <v>462</v>
-      </c>
-[...10 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="D82" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E82" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="F82" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="D82" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F82" s="1" t="s">
+      <c r="G82" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="G82" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I82" s="1" t="s">
+      <c r="J82" s="1" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B83" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="C83" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="D83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F83" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="D83" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="1" t="s">
+      <c r="G83" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I83" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="G83" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I83" s="1" t="s">
+      <c r="J83" s="1" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="C84" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="F84" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="D84" s="1" t="s">
+      <c r="G84" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I84" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="E84" s="1" t="s">
+      <c r="J84" s="1" t="s">
         <v>481</v>
-      </c>
-[...13 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="B85" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="1" t="s">
+      <c r="E85" s="1" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>481</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>487</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>488</v>
       </c>
       <c r="J85" s="1" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="C86" s="1" t="s">
+      <c r="D86" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="F86" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="D86" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F86" s="1" t="s">
+      <c r="G86" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="G86" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I86" s="1" t="s">
+      <c r="J86" s="1" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="C87" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F87" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="D87" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F87" s="1" t="s">
+      <c r="G87" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I87" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="G87" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I87" s="1" t="s">
+      <c r="J87" s="1" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B88" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="B88" s="1" t="s">
+      <c r="C88" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="D88" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F88" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="D88" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="1" t="s">
+      <c r="G88" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I88" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="F88" s="1" t="s">
+      <c r="J88" s="1" t="s">
         <v>506</v>
-      </c>
-[...10 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="D89" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="F89" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="D89" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F89" s="1" t="s">
+      <c r="G89" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I89" s="1" t="s">
         <v>512</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
       <c r="J89" s="1" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
         <v>514</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="C90" s="1"/>
-[...2 lines deleted...]
-      <c r="F90" s="1"/>
+      <c r="C90" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>517</v>
+      </c>
       <c r="G90" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>516</v>
+        <v>359</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="C91" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="D91" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F91" s="1" t="s">
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1"/>
+      <c r="F91" s="1"/>
+      <c r="G91" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I91" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="G91" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I91" s="1" t="s">
+      <c r="J91" s="1" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B92" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="B92" s="1" t="s">
+      <c r="C92" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="D92" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F92" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="D92" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F92" s="1" t="s">
+      <c r="G92" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I92" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="G92" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I92" s="1" t="s">
+      <c r="J92" s="1" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B93" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="B93" s="1" t="s">
+      <c r="C93" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="D93" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F93" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="D93" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F93" s="1" t="s">
+      <c r="G93" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I93" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="G93" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I93" s="1" t="s">
+      <c r="J93" s="1" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B94" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="B94" s="1" t="s">
+      <c r="C94" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="C94" s="1" t="s">
+      <c r="D94" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F94" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="D94" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F94" s="1" t="s">
+      <c r="G94" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I94" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="G94" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I94" s="1" t="s">
+      <c r="J94" s="1" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B95" s="1" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>201</v>
+        <v>43</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>201</v>
+        <v>544</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>45</v>
+        <v>207</v>
       </c>
       <c r="F96" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I96" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="G96" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I96" s="1" t="s">
+      <c r="J96" s="1" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B97" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="B97" s="1" t="s">
+      <c r="C97" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="D97" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F97" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="D97" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F97" s="1" t="s">
+      <c r="G97" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I97" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="G97" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I97" s="1" t="s">
+      <c r="J97" s="1" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B98" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="B98" s="1" t="s">
+      <c r="C98" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="D98" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F98" s="1" t="s">
         <v>560</v>
       </c>
-      <c r="D98" s="1" t="s">
+      <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I98" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="E98" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="1" t="s">
+      <c r="J98" s="1" t="s">
         <v>562</v>
-      </c>
-[...10 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="B99" s="1" t="s">
+      <c r="D99" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D99" s="1" t="s">
+      <c r="E99" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="F99" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="E99" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F99" s="1" t="s">
+      <c r="G99" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I99" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="G99" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I99" s="1" t="s">
+      <c r="J99" s="1" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B100" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="B100" s="1" t="s">
+      <c r="C100" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="E100" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F100" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="D100" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F100" s="1" t="s">
+      <c r="G100" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I100" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="G100" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I100" s="1" t="s">
+      <c r="J100" s="1" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B101" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="B101" s="1" t="s">
+      <c r="C101" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101" s="1" t="s">
-        <v>561</v>
+        <v>21</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>561</v>
+        <v>22</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>579</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>580</v>
       </c>
       <c r="J101" s="1" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1" t="s">
         <v>582</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>583</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>578</v>
+        <v>413</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>114</v>
+        <v>566</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>313</v>
+        <v>566</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>584</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>411</v>
+        <v>585</v>
       </c>
       <c r="J102" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>52</v>
+        <v>120</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>201</v>
+        <v>319</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>589</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I103" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="J103" s="1" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="B104" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="B104" s="1" t="s">
+      <c r="C104" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="C104" s="1" t="s">
+      <c r="D104" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="F104" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="D104" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G104" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>595</v>
       </c>
       <c r="J104" s="1" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>14</v>
+        <v>319</v>
       </c>
       <c r="F105" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I105" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="G105" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I105" s="1" t="s">
+      <c r="J105" s="1" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B106" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="B106" s="1" t="s">
+      <c r="C106" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="C106" s="1" t="s">
+      <c r="D106" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F106" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="D106" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F106" s="1" t="s">
+      <c r="G106" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I106" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="G106" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I106" s="1" t="s">
+      <c r="J106" s="1" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B107" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="B107" s="1" t="s">
+      <c r="C107" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="C107" s="1" t="s">
+      <c r="D107" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F107" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="D107" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F107" s="1" t="s">
+      <c r="G107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I107" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="G107" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I107" s="1" t="s">
+      <c r="J107" s="1" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B108" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="B108" s="1" t="s">
+      <c r="C108" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="D108" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="F108" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="D108" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F108" s="1" t="s">
+      <c r="G108" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I108" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="G108" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I108" s="1" t="s">
+      <c r="J108" s="1" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
-        <v>327</v>
+        <v>620</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>269</v>
+        <v>43</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>555</v>
+        <v>623</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1" t="s">
-        <v>592</v>
+        <v>332</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>37</v>
+        <v>275</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>627</v>
+        <v>560</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>628</v>
       </c>
       <c r="J110" s="1" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B111" s="1" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>632</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>633</v>
       </c>
       <c r="J111" s="1" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
         <v>635</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C112" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F112" s="1" t="s">
         <v>637</v>
       </c>
-      <c r="D112" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F112" s="1" t="s">
+      <c r="G112" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I112" s="1" t="s">
         <v>638</v>
-      </c>
-[...7 lines deleted...]
-        <v>590</v>
       </c>
       <c r="J112" s="1" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
         <v>640</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>641</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>643</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I113" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="J113" s="1" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B114" s="1" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>480</v>
+        <v>58</v>
       </c>
       <c r="E114" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F114" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="F114" s="1" t="s">
+      <c r="G114" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I114" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="G114" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I114" s="1" t="s">
+      <c r="J114" s="1" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="B115" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="B115" s="1" t="s">
+      <c r="C115" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E115" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="C115" s="1" t="s">
+      <c r="F115" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D115" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="1" t="s">
+      <c r="G115" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I115" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="F115" s="1" t="s">
+      <c r="J115" s="1" t="s">
         <v>656</v>
-      </c>
-[...10 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="B116" s="1" t="s">
+      <c r="D116" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="C116" s="1" t="s">
+      <c r="F116" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="D116" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F116" s="1" t="s">
+      <c r="G116" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I116" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="G116" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I116" s="1" t="s">
+      <c r="J116" s="1" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="B117" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="B117" s="1" t="s">
+      <c r="C117" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="D117" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="F117" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="D117" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F117" s="1" t="s">
+      <c r="G117" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I117" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="G117" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I117" s="1" t="s">
+      <c r="J117" s="1" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="C118" s="1" t="s">
         <v>672</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F118" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="D118" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F118" s="1" t="s">
+      <c r="G118" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I118" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="G118" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I118" s="1" t="s">
+      <c r="J118" s="1" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="B119" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="B119" s="1" t="s">
+      <c r="C119" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="C119" s="1" t="s">
+      <c r="D119" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F119" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="D119" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G119" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>680</v>
       </c>
       <c r="J119" s="1" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1" t="s">
         <v>682</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>683</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>684</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>69</v>
+        <v>207</v>
       </c>
       <c r="F120" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I120" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="G120" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I120" s="1" t="s">
+      <c r="J120" s="1" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="B121" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="B121" s="1" t="s">
+      <c r="C121" s="1" t="s">
         <v>689</v>
       </c>
-      <c r="C121" s="1" t="s">
+      <c r="D121" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F121" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="D121" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F121" s="1" t="s">
+      <c r="G121" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I121" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="G121" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I121" s="1" t="s">
+      <c r="J121" s="1" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="B122" s="1" t="s">
+      <c r="C122" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="D122" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F122" s="1" t="s">
         <v>696</v>
       </c>
-      <c r="D122" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F122" s="1" t="s">
+      <c r="G122" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I122" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="G122" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I122" s="1" t="s">
+      <c r="J122" s="1" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="B123" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="B123" s="1" t="s">
+      <c r="C123" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="C123" s="1" t="s">
+      <c r="D123" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F123" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="D123" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F123" s="1" t="s">
+      <c r="G123" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I123" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="G123" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I123" s="1" t="s">
+      <c r="J123" s="1" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B124" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="B124" s="1" t="s">
+      <c r="C124" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="C124" s="1" t="s">
+      <c r="D124" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F124" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="D124" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F124" s="1" t="s">
+      <c r="G124" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I124" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="G124" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I124" s="1" t="s">
+      <c r="J124" s="1" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B125" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="B125" s="1" t="s">
+      <c r="C125" s="1" t="s">
         <v>713</v>
       </c>
-      <c r="C125" s="1" t="s">
+      <c r="D125" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="F125" s="1" t="s">
         <v>714</v>
       </c>
-      <c r="D125" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F125" s="1" t="s">
+      <c r="G125" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I125" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="G125" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I125" s="1" t="s">
+      <c r="J125" s="1" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
-        <v>465</v>
+        <v>717</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="D126" s="1"/>
-      <c r="E126" s="1"/>
+      <c r="D126" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="F126" s="1" t="s">
         <v>720</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I126" s="1" t="s">
-        <v>469</v>
+        <v>721</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
-        <v>722</v>
+        <v>470</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>723</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="D127" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1"/>
       <c r="F127" s="1" t="s">
         <v>725</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I127" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="J127" s="1" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="B128" s="1" t="s">
+      <c r="C128" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D128" s="1" t="s">
-        <v>36</v>
+        <v>170</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>142</v>
+        <v>171</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>730</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>731</v>
       </c>
       <c r="J128" s="1" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1" t="s">
         <v>733</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C129" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F129" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="D129" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F129" s="1" t="s">
+      <c r="G129" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I129" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="G129" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I129" s="1" t="s">
+      <c r="J129" s="1" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B130" s="1" t="s">
+      <c r="C130" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="C130" s="1" t="s">
+      <c r="D130" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F130" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="D130" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F130" s="1" t="s">
+      <c r="G130" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I130" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="G130" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I130" s="1" t="s">
+      <c r="J130" s="1" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="C131" s="1" t="s">
+      <c r="D131" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F131" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="D131" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E131" s="1" t="s">
+      <c r="G131" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I131" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="F131" s="1" t="s">
+      <c r="J131" s="1" t="s">
         <v>749</v>
-      </c>
-[...10 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="C132" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="B132" s="1" t="s">
+      <c r="D132" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="C132" s="1" t="s">
+      <c r="F132" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="D132" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E132" s="1" t="s">
+      <c r="G132" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I132" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="F132" s="1" t="s">
-[...8 lines deleted...]
-      <c r="I132" s="1" t="s">
+      <c r="J132" s="1" t="s">
         <v>756</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="B133" s="1" t="s">
+      <c r="C133" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="C133" s="1" t="s">
+      <c r="D133" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E133" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="D133" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F133" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I133" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="G133" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I133" s="1" t="s">
+      <c r="J133" s="1" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="B134" s="1" t="s">
         <v>764</v>
       </c>
-      <c r="B134" s="1" t="s">
+      <c r="C134" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="C134" s="1" t="s">
+      <c r="D134" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F134" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="D134" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F134" s="1" t="s">
+      <c r="G134" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I134" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="G134" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I134" s="1" t="s">
+      <c r="J134" s="1" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="B135" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="B135" s="1" t="s">
+      <c r="C135" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="C135" s="1" t="s">
+      <c r="D135" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F135" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="D135" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F135" s="1" t="s">
+      <c r="G135" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I135" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="G135" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I135" s="1" t="s">
+      <c r="J135" s="1" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="B136" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="B136" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="1" t="s">
-        <v>753</v>
+        <v>777</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>481</v>
+        <v>653</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I136" s="1" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="J136" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
-        <v>671</v>
+        <v>781</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>781</v>
+        <v>758</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>164</v>
+        <v>485</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>165</v>
+        <v>486</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>674</v>
+        <v>782</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>675</v>
+        <v>783</v>
       </c>
       <c r="J137" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1" t="s">
-        <v>783</v>
+        <v>676</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>36</v>
+        <v>170</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>37</v>
+        <v>171</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>786</v>
+        <v>679</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I138" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="J138" s="1" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B139" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="B139" s="1" t="s">
+      <c r="C139" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="C139" s="1" t="s">
+      <c r="D139" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F139" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="D139" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F139" s="1" t="s">
+      <c r="G139" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I139" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="G139" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I139" s="1" t="s">
+      <c r="J139" s="1" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="B140" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="B140" s="1" t="s">
+      <c r="C140" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F140" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="D140" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G140" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>798</v>
       </c>
       <c r="J140" s="1" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
         <v>800</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>802</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>322</v>
+        <v>58</v>
       </c>
       <c r="E141" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I141" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="F141" s="1" t="s">
+      <c r="J141" s="1" t="s">
         <v>804</v>
-      </c>
-[...10 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="B142" s="1" t="s">
+      <c r="D142" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="C142" s="1" t="s">
+      <c r="F142" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="D142" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F142" s="1" t="s">
+      <c r="G142" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I142" s="1" t="s">
         <v>810</v>
       </c>
-      <c r="G142" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I142" s="1" t="s">
+      <c r="J142" s="1" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B143" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="B143" s="1" t="s">
+      <c r="C143" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F143" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="D143" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F143" s="1" t="s">
+      <c r="G143" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I143" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="G143" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I143" s="1" t="s">
+      <c r="J143" s="1" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="B144" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="B144" s="1" t="s">
+      <c r="C144" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="F144" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="D144" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F144" s="1" t="s">
+      <c r="G144" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I144" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="G144" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I144" s="1" t="s">
+      <c r="J144" s="1" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B145" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="B145" s="1" t="s">
+      <c r="C145" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="C145" s="1" t="s">
+      <c r="D145" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="F145" s="1" t="s">
         <v>827</v>
       </c>
-      <c r="D145" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F145" s="1" t="s">
+      <c r="G145" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I145" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="G145" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I145" s="1" t="s">
+      <c r="J145" s="1" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1" t="s">
-        <v>671</v>
+        <v>830</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>832</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>674</v>
+        <v>833</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>675</v>
+        <v>834</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
-        <v>834</v>
+        <v>676</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>718</v>
+        <v>837</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>836</v>
+        <v>679</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>837</v>
+        <v>680</v>
       </c>
       <c r="J147" s="1" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1" t="s">
         <v>839</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C148" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F148" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="D148" s="1" t="s">
+      <c r="G148" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I148" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="E148" s="1" t="s">
+      <c r="J148" s="1" t="s">
         <v>843</v>
-      </c>
-[...13 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="D149" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="B149" s="1" t="s">
+      <c r="E149" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="C149" s="1" t="s">
+      <c r="F149" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="D149" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F149" s="1" t="s">
+      <c r="G149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I149" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="G149" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I149" s="1" t="s">
+      <c r="J149" s="1" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B150" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="B150" s="1" t="s">
+      <c r="C150" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="C150" s="1" t="s">
+      <c r="D150" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F150" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="D150" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F150" s="1" t="s">
+      <c r="G150" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I150" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="G150" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I150" s="1" t="s">
+      <c r="J150" s="1" t="s">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B151" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="B151" s="1" t="s">
+      <c r="C151" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="C151" s="1" t="s">
+      <c r="D151" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F151" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="D151" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F151" s="1" t="s">
+      <c r="G151" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I151" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="G151" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I151" s="1" t="s">
+      <c r="J151" s="1" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B152" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="B152" s="1" t="s">
+      <c r="C152" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="C152" s="1" t="s">
+      <c r="D152" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F152" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="D152" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G152" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>868</v>
       </c>
       <c r="J152" s="1" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1" t="s">
         <v>870</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>871</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>872</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>561</v>
+        <v>170</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>561</v>
+        <v>171</v>
       </c>
       <c r="F153" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I153" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="G153" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I153" s="1" t="s">
+      <c r="J153" s="1" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B154" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="B154" s="1" t="s">
+      <c r="C154" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="C154" s="1" t="s">
+      <c r="D154" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="F154" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="D154" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E154" s="1" t="s">
+      <c r="G154" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I154" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="F154" s="1" t="s">
+      <c r="J154" s="1" t="s">
         <v>880</v>
-      </c>
-[...10 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="B155" s="1" t="s">
+      <c r="D155" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E155" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="C155" s="1" t="s">
+      <c r="F155" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="D155" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F155" s="1" t="s">
+      <c r="G155" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I155" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="G155" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I155" s="1" t="s">
+      <c r="J155" s="1" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B156" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="B156" s="1" t="s">
+      <c r="C156" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="D156" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E156" s="1"/>
+      <c r="F156" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="D156" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G156" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>892</v>
       </c>
       <c r="J156" s="1" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1" t="s">
-        <v>671</v>
+        <v>894</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>895</v>
-[...1 lines deleted...]
-      <c r="D157" s="1"/>
+        <v>896</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>566</v>
+      </c>
       <c r="E157" s="1" t="s">
-        <v>165</v>
+        <v>566</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>674</v>
+        <v>878</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>675</v>
+        <v>897</v>
       </c>
       <c r="J157" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1" t="s">
-        <v>897</v>
+        <v>676</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>899</v>
-[...1 lines deleted...]
-      <c r="D158" s="1" t="s">
         <v>900</v>
       </c>
+      <c r="D158" s="1"/>
       <c r="E158" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="J158" s="1" t="s">
         <v>901</v>
-      </c>
-[...11 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="C159" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="B159" s="1" t="s">
+      <c r="D159" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="C159" s="1" t="s">
+      <c r="E159" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="D159" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F159" s="1" t="s">
+      <c r="F159" s="1"/>
+      <c r="G159" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I159" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="G159" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I159" s="1" t="s">
+      <c r="J159" s="1" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="B160" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="B160" s="1" t="s">
+      <c r="C160" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="C160" s="1" t="s">
+      <c r="D160" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F160" s="1" t="s">
         <v>912</v>
       </c>
-      <c r="D160" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F160" s="1" t="s">
+      <c r="G160" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I160" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="G160" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I160" s="1" t="s">
+      <c r="J160" s="1" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B161" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="B161" s="1" t="s">
+      <c r="C161" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="C161" s="1" t="s">
+      <c r="D161" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F161" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="D161" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F161" s="1" t="s">
+      <c r="G161" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I161" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="G161" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I161" s="1" t="s">
+      <c r="J161" s="1" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="B162" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="B162" s="1" t="s">
+      <c r="C162" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="C162" s="1" t="s">
+      <c r="D162" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F162" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="D162" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F162" s="1" t="s">
+      <c r="G162" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I162" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="G162" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I162" s="1" t="s">
+      <c r="J162" s="1" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="B163" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="B163" s="1" t="s">
+      <c r="C163" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="C163" s="1" t="s">
+      <c r="D163" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F163" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="D163" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F163" s="1" t="s">
+      <c r="G163" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I163" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="G163" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I163" s="1" t="s">
+      <c r="J163" s="1" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="B164" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="B164" s="1" t="s">
+      <c r="C164" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="C164" s="1" t="s">
+      <c r="D164" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F164" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="D164" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E164" s="1" t="s">
+      <c r="G164" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I164" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="F164" s="1" t="s">
+      <c r="J164" s="1" t="s">
         <v>938</v>
-      </c>
-[...10 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>941</v>
       </c>
-      <c r="B165" s="1" t="s">
+      <c r="D165" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E165" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="C165" s="1" t="s">
+      <c r="F165" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="D165" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G165" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>944</v>
       </c>
       <c r="J165" s="1" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1" t="s">
         <v>946</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>947</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>948</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>69</v>
+        <v>171</v>
       </c>
       <c r="F166" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I166" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="G166" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I166" s="1" t="s">
+      <c r="J166" s="1" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="B167" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="B167" s="1" t="s">
+      <c r="C167" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="C167" s="1" t="s">
+      <c r="D167" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F167" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="D167" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F167" s="1" t="s">
+      <c r="G167" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I167" s="1" t="s">
         <v>955</v>
-      </c>
-[...7 lines deleted...]
-        <v>887</v>
       </c>
       <c r="J167" s="1" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1" t="s">
         <v>957</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>958</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>959</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>566</v>
+      </c>
+      <c r="E168" s="1"/>
       <c r="F168" s="1" t="s">
         <v>960</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I168" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="J168" s="1" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="B169" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="B169" s="1" t="s">
+      <c r="C169" s="1" t="s">
         <v>964</v>
       </c>
-      <c r="C169" s="1" t="s">
+      <c r="D169" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E169" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="D169" s="1"/>
-      <c r="E169" s="1"/>
       <c r="F169" s="1" t="s">
-        <v>907</v>
+        <v>965</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>966</v>
       </c>
       <c r="J169" s="1" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1" t="s">
         <v>968</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="D170" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1"/>
       <c r="F170" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I170" s="1" t="s">
         <v>971</v>
       </c>
-      <c r="G170" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I170" s="1" t="s">
+      <c r="J170" s="1" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="B171" s="1" t="s">
         <v>974</v>
       </c>
-      <c r="B171" s="1" t="s">
+      <c r="C171" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="C171" s="1" t="s">
+      <c r="D171" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F171" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="D171" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F171" s="1" t="s">
+      <c r="G171" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H171" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I171" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="G171" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I171" s="1" t="s">
+      <c r="J171" s="1" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B172" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="B172" s="1" t="s">
+      <c r="C172" s="1" t="s">
         <v>981</v>
       </c>
-      <c r="C172" s="1" t="s">
+      <c r="D172" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="F172" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="D172" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F172" s="1" t="s">
+      <c r="G172" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I172" s="1" t="s">
         <v>983</v>
       </c>
-      <c r="G172" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I172" s="1" t="s">
+      <c r="J172" s="1" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="B173" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="B173" s="1" t="s">
+      <c r="C173" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="C173" s="1" t="s">
+      <c r="D173" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F173" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="D173" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F173" s="1" t="s">
+      <c r="G173" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H173" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I173" s="1" t="s">
         <v>989</v>
       </c>
-      <c r="G173" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I173" s="1" t="s">
+      <c r="J173" s="1" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="B174" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="B174" s="1" t="s">
+      <c r="C174" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="C174" s="1" t="s">
+      <c r="D174" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F174" s="1" t="s">
         <v>994</v>
       </c>
-      <c r="D174" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G174" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>961</v>
+        <v>995</v>
       </c>
       <c r="J174" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>322</v>
+        <v>58</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>748</v>
+        <v>965</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>999</v>
+        <v>965</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I175" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="J175" s="1" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B176" s="1" t="s">
         <v>1002</v>
       </c>
-      <c r="B176" s="1" t="s">
+      <c r="C176" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="C176" s="1" t="s">
+      <c r="D176" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="F176" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="D176" s="1" t="s">
+      <c r="G176" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I176" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="E176" s="1" t="s">
+      <c r="J176" s="1" t="s">
         <v>1006</v>
-      </c>
-[...13 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D177" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="B177" s="1" t="s">
+      <c r="E177" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="C177" s="1" t="s">
+      <c r="F177" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="D177" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F177" s="1" t="s">
+      <c r="G177" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H177" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I177" s="1" t="s">
         <v>1013</v>
       </c>
-      <c r="G177" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I177" s="1" t="s">
+      <c r="J177" s="1" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B178" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="B178" s="1" t="s">
+      <c r="C178" s="1" t="s">
         <v>1017</v>
       </c>
-      <c r="C178" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D178" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>505</v>
+        <v>328</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>505</v>
+        <v>1018</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>1022</v>
+        <v>1003</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>322</v>
+        <v>21</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="F179" s="1"/>
+        <v>510</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>510</v>
+      </c>
       <c r="G179" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="J179" s="1" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="F180" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F180" s="1"/>
+      <c r="G180" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H180" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I180" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="G180" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I180" s="1" t="s">
+      <c r="J180" s="1" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B181" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="B181" s="1" t="s">
+      <c r="C181" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="C181" s="1" t="s">
+      <c r="D181" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F181" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="D181" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G181" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>961</v>
+        <v>1034</v>
       </c>
       <c r="J181" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>322</v>
+        <v>21</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>323</v>
+        <v>510</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>1038</v>
+        <v>510</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I182" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="J182" s="1" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>1041</v>
       </c>
-      <c r="B183" s="1" t="s">
+      <c r="C183" s="1" t="s">
         <v>1042</v>
       </c>
-      <c r="C183" s="1" t="s">
+      <c r="D183" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E183" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F183" s="1" t="s">
         <v>1043</v>
       </c>
-      <c r="D183" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F183" s="1" t="s">
+      <c r="G183" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H183" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I183" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="G183" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I183" s="1" t="s">
+      <c r="J183" s="1" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B184" s="1" t="s">
         <v>1047</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="C184" s="1" t="s">
         <v>1048</v>
       </c>
-      <c r="C184" s="1" t="s">
+      <c r="D184" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="F184" s="1" t="s">
         <v>1049</v>
       </c>
-      <c r="D184" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E184" s="1" t="s">
+      <c r="G184" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H184" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I184" s="1" t="s">
         <v>1050</v>
       </c>
-      <c r="F184" s="1" t="s">
+      <c r="J184" s="1" t="s">
         <v>1051</v>
-      </c>
-[...10 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C185" s="1" t="s">
         <v>1054</v>
       </c>
-      <c r="B185" s="1" t="s">
+      <c r="D185" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E185" s="1" t="s">
         <v>1055</v>
       </c>
-      <c r="C185" s="1" t="s">
+      <c r="F185" s="1" t="s">
         <v>1056</v>
       </c>
-      <c r="D185" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F185" s="1" t="s">
+      <c r="G185" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I185" s="1" t="s">
         <v>1057</v>
       </c>
-      <c r="G185" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I185" s="1" t="s">
+      <c r="J185" s="1" t="s">
         <v>1058</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B186" s="1" t="s">
         <v>1060</v>
       </c>
-      <c r="B186" s="1" t="s">
+      <c r="C186" s="1" t="s">
         <v>1061</v>
       </c>
-      <c r="C186" s="1" t="s">
+      <c r="D186" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F186" s="1" t="s">
         <v>1062</v>
       </c>
-      <c r="D186" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F186" s="1" t="s">
+      <c r="G186" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I186" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="G186" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I186" s="1" t="s">
+      <c r="J186" s="1" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B187" s="1" t="s">
         <v>1066</v>
       </c>
-      <c r="B187" s="1" t="s">
+      <c r="C187" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="C187" s="1" t="s">
+      <c r="D187" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F187" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="D187" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F187" s="1" t="s">
+      <c r="G187" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I187" s="1" t="s">
         <v>1069</v>
       </c>
-      <c r="G187" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I187" s="1" t="s">
+      <c r="J187" s="1" t="s">
         <v>1070</v>
-      </c>
-[...1 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B188" s="1" t="s">
         <v>1072</v>
       </c>
-      <c r="B188" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C188" s="1" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>69</v>
+        <v>760</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="J188" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
       <c r="C189" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F189" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="D189" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F189" s="1" t="s">
+      <c r="G189" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I189" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="G189" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I189" s="1" t="s">
+      <c r="J189" s="1" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B190" s="1" t="s">
         <v>1082</v>
       </c>
-      <c r="B190" s="1" t="s">
+      <c r="C190" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="C190" s="1" t="s">
+      <c r="D190" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="F190" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="D190" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E190" s="1" t="s">
+      <c r="G190" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H190" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I190" s="1" t="s">
         <v>1085</v>
       </c>
-      <c r="F190" s="1" t="s">
+      <c r="J190" s="1" t="s">
         <v>1086</v>
-      </c>
-[...10 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C191" s="1" t="s">
         <v>1089</v>
       </c>
-      <c r="B191" s="1" t="s">
+      <c r="D191" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E191" s="1" t="s">
         <v>1090</v>
       </c>
-      <c r="C191" s="1" t="s">
+      <c r="F191" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="D191" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F191" s="1" t="s">
+      <c r="G191" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I191" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="G191" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I191" s="1" t="s">
+      <c r="J191" s="1" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="1" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I192" s="1" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="J192" s="1" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="B193" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C193" s="1" t="s">
         <v>1099</v>
       </c>
-      <c r="C193" s="1" t="s">
+      <c r="D193" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="F193" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="D193" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F193" s="1" t="s">
+      <c r="G193" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I193" s="1" t="s">
         <v>1101</v>
       </c>
-      <c r="G193" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I193" s="1" t="s">
+      <c r="J193" s="1" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B194" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="B194" s="1" t="s">
+      <c r="C194" s="1" t="s">
         <v>1105</v>
       </c>
-      <c r="C194" s="1" t="s">
+      <c r="D194" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F194" s="1" t="s">
         <v>1106</v>
       </c>
-      <c r="D194" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F194" s="1" t="s">
+      <c r="G194" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I194" s="1" t="s">
         <v>1107</v>
       </c>
-      <c r="G194" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I194" s="1" t="s">
+      <c r="J194" s="1" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B195" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="B195" s="1" t="s">
+      <c r="C195" s="1" t="s">
         <v>1111</v>
       </c>
-      <c r="C195" s="1" t="s">
+      <c r="D195" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E195" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F195" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="D195" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F195" s="1" t="s">
+      <c r="G195" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H195" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I195" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="G195" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I195" s="1" t="s">
+      <c r="J195" s="1" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B196" s="1" t="s">
         <v>1116</v>
       </c>
-      <c r="B196" s="1" t="s">
+      <c r="C196" s="1" t="s">
         <v>1117</v>
       </c>
-      <c r="C196" s="1" t="s">
+      <c r="D196" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F196" s="1" t="s">
         <v>1118</v>
       </c>
-      <c r="D196" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F196" s="1" t="s">
+      <c r="G196" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I196" s="1" t="s">
         <v>1119</v>
       </c>
-      <c r="G196" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I196" s="1" t="s">
+      <c r="J196" s="1" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B197" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="B197" s="1" t="s">
+      <c r="C197" s="1" t="s">
         <v>1123</v>
       </c>
-      <c r="C197" s="1" t="s">
+      <c r="D197" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F197" s="1" t="s">
         <v>1124</v>
       </c>
-      <c r="D197" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F197" s="1" t="s">
+      <c r="G197" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I197" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="G197" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I197" s="1" t="s">
+      <c r="J197" s="1" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B198" s="1" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="J198" s="1" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="B199" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C199" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="C199" s="1" t="s">
+      <c r="D199" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F199" s="1" t="s">
         <v>1135</v>
       </c>
-      <c r="D199" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F199" s="1" t="s">
+      <c r="G199" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H199" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I199" s="1" t="s">
         <v>1136</v>
       </c>
-      <c r="G199" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I199" s="1" t="s">
+      <c r="J199" s="1" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="J200" s="1" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C201" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="C201" s="1" t="s">
+      <c r="D201" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="F201" s="1" t="s">
         <v>1143</v>
       </c>
-      <c r="D201" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F201" s="1" t="s">
+      <c r="G201" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H201" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I201" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="G201" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I201" s="1" t="s">
+      <c r="J201" s="1" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B202" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="B202" s="1" t="s">
+      <c r="C202" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="C202" s="1" t="s">
+      <c r="D202" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E202" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F202" s="1" t="s">
         <v>1149</v>
       </c>
-      <c r="D202" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F202" s="1" t="s">
+      <c r="G202" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I202" s="1" t="s">
         <v>1150</v>
       </c>
-      <c r="G202" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I202" s="1" t="s">
+      <c r="J202" s="1" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B203" s="1" t="s">
         <v>1153</v>
       </c>
-      <c r="B203" s="1" t="s">
+      <c r="C203" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="C203" s="1" t="s">
+      <c r="D203" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E203" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F203" s="1" t="s">
         <v>1155</v>
       </c>
-      <c r="D203" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G203" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="J203" s="1" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F204" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I204" s="1" t="s">
         <v>1161</v>
       </c>
-      <c r="G204" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I204" s="1" t="s">
+      <c r="J204" s="1" t="s">
         <v>1162</v>
-      </c>
-[...1 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B205" s="1" t="s">
         <v>1164</v>
       </c>
-      <c r="B205" s="1" t="s">
+      <c r="C205" s="1" t="s">
         <v>1165</v>
       </c>
-      <c r="C205" s="1" t="s">
+      <c r="D205" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F205" s="1" t="s">
         <v>1166</v>
       </c>
-      <c r="D205" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F205" s="1" t="s">
+      <c r="G205" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I205" s="1" t="s">
         <v>1167</v>
       </c>
-      <c r="G205" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I205" s="1" t="s">
+      <c r="J205" s="1" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B206" s="1" t="s">
         <v>1170</v>
       </c>
-      <c r="B206" s="1" t="s">
+      <c r="C206" s="1" t="s">
         <v>1171</v>
       </c>
-      <c r="C206" s="1" t="s">
+      <c r="D206" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F206" s="1" t="s">
         <v>1172</v>
       </c>
-      <c r="D206" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F206" s="1" t="s">
+      <c r="G206" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H206" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I206" s="1" t="s">
         <v>1173</v>
       </c>
-      <c r="G206" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I206" s="1" t="s">
+      <c r="J206" s="1" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B207" s="1" t="s">
         <v>1176</v>
       </c>
-      <c r="B207" s="1" t="s">
+      <c r="C207" s="1" t="s">
         <v>1177</v>
       </c>
-      <c r="C207" s="1" t="s">
+      <c r="D207" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F207" s="1" t="s">
         <v>1178</v>
       </c>
-      <c r="D207" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F207" s="1" t="s">
+      <c r="G207" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H207" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I207" s="1" t="s">
         <v>1179</v>
       </c>
-      <c r="G207" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I207" s="1" t="s">
+      <c r="J207" s="1" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1" t="s">
-        <v>1076</v>
+        <v>1181</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>480</v>
+        <v>128</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>648</v>
+        <v>129</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>1080</v>
+        <v>1185</v>
       </c>
       <c r="J208" s="1" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
-        <v>671</v>
+        <v>1081</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>164</v>
+        <v>485</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>165</v>
+        <v>653</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>674</v>
+        <v>1189</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="J209" s="1" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1" t="s">
-        <v>1189</v>
+        <v>676</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>1192</v>
+        <v>679</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I210" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="J210" s="1" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B211" s="1" t="s">
         <v>1195</v>
       </c>
-      <c r="B211" s="1" t="s">
+      <c r="C211" s="1" t="s">
         <v>1196</v>
       </c>
-      <c r="C211" s="1" t="s">
+      <c r="D211" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F211" s="1" t="s">
         <v>1197</v>
       </c>
-      <c r="D211" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F211" s="1" t="s">
+      <c r="G211" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I211" s="1" t="s">
         <v>1198</v>
       </c>
-      <c r="G211" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I211" s="1" t="s">
+      <c r="J211" s="1" t="s">
         <v>1199</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B212" s="1" t="s">
         <v>1201</v>
       </c>
-      <c r="B212" s="1" t="s">
+      <c r="C212" s="1" t="s">
         <v>1202</v>
       </c>
-      <c r="C212" s="1" t="s">
+      <c r="D212" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F212" s="1" t="s">
         <v>1203</v>
       </c>
-      <c r="D212" s="1"/>
-[...1 lines deleted...]
-      <c r="F212" s="1" t="s">
+      <c r="G212" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I212" s="1" t="s">
         <v>1204</v>
       </c>
-      <c r="G212" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I212" s="1" t="s">
+      <c r="J212" s="1" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B213" s="1" t="s">
         <v>1207</v>
       </c>
-      <c r="B213" s="1" t="s">
+      <c r="C213" s="1" t="s">
         <v>1208</v>
       </c>
-      <c r="C213" s="1" t="s">
+      <c r="D213" s="1"/>
+      <c r="E213" s="1"/>
+      <c r="F213" s="1" t="s">
         <v>1209</v>
       </c>
-      <c r="D213" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F213" s="1" t="s">
+      <c r="G213" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H213" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I213" s="1" t="s">
         <v>1210</v>
       </c>
-      <c r="G213" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I213" s="1" t="s">
+      <c r="J213" s="1" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B214" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="B214" s="1" t="s">
+      <c r="C214" s="1" t="s">
         <v>1214</v>
       </c>
-      <c r="C214" s="1" t="s">
+      <c r="D214" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="F214" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="D214" s="1"/>
-[...3 lines deleted...]
-      <c r="F214" s="1" t="s">
+      <c r="G214" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I214" s="1" t="s">
         <v>1216</v>
-      </c>
-[...7 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="J214" s="1" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>1220</v>
       </c>
-      <c r="D215" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="1"/>
       <c r="E215" s="1" t="s">
-        <v>960</v>
+        <v>243</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I215" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J215" s="1" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B216" s="1" t="s">
         <v>1224</v>
       </c>
-      <c r="B216" s="1" t="s">
+      <c r="C216" s="1" t="s">
         <v>1225</v>
       </c>
-      <c r="C216" s="1" t="s">
+      <c r="D216" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E216" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="F216" s="1" t="s">
         <v>1226</v>
       </c>
-      <c r="D216" s="1"/>
-[...1 lines deleted...]
-      <c r="F216" s="1"/>
       <c r="G216" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="J216" s="1" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>1231</v>
       </c>
-      <c r="D217" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F217" s="1" t="s">
+      <c r="D217" s="1"/>
+      <c r="E217" s="1"/>
+      <c r="F217" s="1"/>
+      <c r="G217" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I217" s="1" t="s">
         <v>1232</v>
       </c>
-      <c r="G217" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I217" s="1" t="s">
+      <c r="J217" s="1" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B218" s="1" t="s">
         <v>1235</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>14</v>
+        <v>1237</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="F219" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I219" s="1" t="s">
         <v>1242</v>
       </c>
-      <c r="G219" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I219" s="1" t="s">
+      <c r="J219" s="1" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B220" s="1" t="s">
         <v>1245</v>
       </c>
-      <c r="B220" s="1" t="s">
+      <c r="C220" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="C220" s="1" t="s">
+      <c r="D220" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F220" s="1" t="s">
         <v>1247</v>
       </c>
-      <c r="D220" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G220" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="J220" s="1" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>1251</v>
-[...6 lines deleted...]
-      </c>
+        <v>1252</v>
+      </c>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1"/>
       <c r="F221" s="1" t="s">
-        <v>1252</v>
+        <v>22</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="J221" s="1" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="C222" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="F222" s="1" t="s">
         <v>1257</v>
       </c>
-      <c r="D222" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G222" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="J222" s="1" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>236</v>
+        <v>170</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>237</v>
+        <v>171</v>
       </c>
       <c r="F223" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I223" s="1" t="s">
         <v>1263</v>
       </c>
-      <c r="G223" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I223" s="1" t="s">
+      <c r="J223" s="1" t="s">
         <v>1264</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B224" s="1" t="s">
         <v>1266</v>
       </c>
-      <c r="B224" s="1" t="s">
+      <c r="C224" s="1" t="s">
         <v>1267</v>
       </c>
-      <c r="C224" s="1" t="s">
+      <c r="D224" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F224" s="1" t="s">
         <v>1268</v>
       </c>
-      <c r="D224" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F224" s="1" t="s">
+      <c r="G224" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H224" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I224" s="1" t="s">
         <v>1269</v>
-      </c>
-[...7 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="J224" s="1" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I225" s="1" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="J225" s="1" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>52</v>
+        <v>242</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>135</v>
+        <v>243</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I226" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J226" s="1" t="s">
         <v>1279</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B227" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="B227" s="1" t="s">
+      <c r="C227" s="1" t="s">
         <v>1282</v>
       </c>
-      <c r="C227" s="1" t="s">
+      <c r="D227" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F227" s="1" t="s">
         <v>1283</v>
       </c>
-      <c r="D227" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F227" s="1" t="s">
+      <c r="G227" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I227" s="1" t="s">
         <v>1284</v>
       </c>
-      <c r="G227" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I227" s="1" t="s">
+      <c r="J227" s="1" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B228" s="1" t="s">
         <v>1287</v>
       </c>
-      <c r="B228" s="1" t="s">
+      <c r="C228" s="1" t="s">
         <v>1288</v>
       </c>
-      <c r="C228" s="1" t="s">
+      <c r="D228" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F228" s="1" t="s">
         <v>1289</v>
       </c>
-      <c r="D228" s="1"/>
-[...3 lines deleted...]
-      </c>
       <c r="G228" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="J228" s="1" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>1294</v>
       </c>
-      <c r="D229" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1"/>
       <c r="F229" s="1" t="s">
-        <v>1263</v>
+        <v>1289</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I229" s="1" t="s">
-        <v>1285</v>
+        <v>1295</v>
       </c>
       <c r="J229" s="1" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>1299</v>
+        <v>1268</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I230" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="J230" s="1" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>1302</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="C231" s="1" t="s">
         <v>1303</v>
       </c>
-      <c r="C231" s="1" t="s">
+      <c r="D231" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F231" s="1" t="s">
         <v>1304</v>
       </c>
-      <c r="D231" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F231" s="1" t="s">
+      <c r="G231" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H231" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I231" s="1" t="s">
         <v>1305</v>
       </c>
-      <c r="G231" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I231" s="1" t="s">
+      <c r="J231" s="1" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>1308</v>
       </c>
-      <c r="B232" s="1" t="s">
+      <c r="C232" s="1" t="s">
         <v>1309</v>
       </c>
-      <c r="C232" s="1" t="s">
+      <c r="D232" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E232" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="F232" s="1" t="s">
         <v>1310</v>
       </c>
-      <c r="D232" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F232" s="1" t="s">
+      <c r="G232" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H232" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I232" s="1" t="s">
         <v>1311</v>
       </c>
-      <c r="G232" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I232" s="1" t="s">
+      <c r="J232" s="1" t="s">
         <v>1312</v>
-      </c>
-[...1 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B233" s="1" t="s">
         <v>1314</v>
       </c>
-      <c r="B233" s="1" t="s">
+      <c r="C233" s="1" t="s">
         <v>1315</v>
       </c>
-      <c r="C233" s="1" t="s">
+      <c r="D233" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F233" s="1" t="s">
         <v>1316</v>
       </c>
-      <c r="D233" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F233" s="1" t="s">
+      <c r="G233" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I233" s="1" t="s">
         <v>1317</v>
       </c>
-      <c r="G233" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I233" s="1" t="s">
+      <c r="J233" s="1" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B234" s="1" t="s">
         <v>1320</v>
       </c>
-      <c r="B234" s="1" t="s">
+      <c r="C234" s="1" t="s">
         <v>1321</v>
       </c>
-      <c r="C234" s="1" t="s">
+      <c r="D234" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F234" s="1" t="s">
         <v>1322</v>
       </c>
-      <c r="D234" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G234" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="J234" s="1" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>1284</v>
+        <v>1268</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I235" s="1" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>1330</v>
+        <v>1326</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>1263</v>
+        <v>1289</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="J236" s="1" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="J237" s="1" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>1284</v>
+        <v>1268</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I238" s="1" t="s">
-        <v>1323</v>
+        <v>1342</v>
       </c>
       <c r="J238" s="1" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1" t="s">
-        <v>1302</v>
+        <v>1344</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>480</v>
+        <v>242</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>481</v>
+        <v>243</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>1345</v>
+        <v>1289</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I239" s="1" t="s">
-        <v>1306</v>
+        <v>1328</v>
       </c>
       <c r="J239" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1" t="s">
-        <v>1347</v>
+        <v>1307</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>52</v>
+        <v>485</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>69</v>
+        <v>486</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I240" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J240" s="1" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1" t="s">
-        <v>1041</v>
+        <v>1352</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>480</v>
+        <v>58</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>648</v>
+        <v>75</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I241" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="J241" s="1" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1" t="s">
-        <v>1357</v>
+        <v>1046</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I242" s="1" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="J242" s="1" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1" t="s">
-        <v>327</v>
+        <v>1362</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>1361</v>
+        <v>1358</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>1362</v>
+        <v>1348</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>52</v>
+        <v>485</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>409</v>
+        <v>653</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="J243" s="1" t="s">
         <v>1365</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B244" s="1" t="s">
         <v>1366</v>
       </c>
-      <c r="B244" s="1" t="s">
+      <c r="C244" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="C244" s="1" t="s">
+      <c r="D244" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="F244" s="1" t="s">
         <v>1368</v>
       </c>
-      <c r="D244" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F244" s="1" t="s">
+      <c r="G244" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H244" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I244" s="1" t="s">
         <v>1369</v>
       </c>
-      <c r="G244" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I244" s="1" t="s">
+      <c r="J244" s="1" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I245" s="1" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="J245" s="1" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="B246" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C246" s="1" t="s">
         <v>1376</v>
       </c>
-      <c r="C246" s="1" t="s">
+      <c r="D246" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F246" s="1" t="s">
         <v>1377</v>
       </c>
-      <c r="D246" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F246" s="1" t="s">
+      <c r="G246" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H246" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I246" s="1" t="s">
         <v>1378</v>
       </c>
-      <c r="G246" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I246" s="1" t="s">
+      <c r="J246" s="1" t="s">
         <v>1379</v>
-      </c>
-[...1 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B247" s="1" t="s">
         <v>1381</v>
       </c>
-      <c r="B247" s="1" t="s">
+      <c r="C247" s="1" t="s">
         <v>1382</v>
       </c>
-      <c r="C247" s="1" t="s">
+      <c r="D247" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F247" s="1" t="s">
         <v>1383</v>
       </c>
-      <c r="D247" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F247" s="1" t="s">
+      <c r="G247" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H247" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I247" s="1" t="s">
         <v>1384</v>
       </c>
-      <c r="G247" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I247" s="1" t="s">
+      <c r="J247" s="1" t="s">
         <v>1385</v>
-      </c>
-[...1 lines deleted...]
-        <v>1386</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B248" s="1" t="s">
         <v>1387</v>
       </c>
-      <c r="B248" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E248" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="F248" s="1" t="s">
         <v>1388</v>
       </c>
-      <c r="D248" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F248" s="1" t="s">
+      <c r="G248" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H248" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I248" s="1" t="s">
         <v>1389</v>
       </c>
-      <c r="G248" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I248" s="1" t="s">
+      <c r="J248" s="1" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C249" s="1" t="s">
         <v>1392</v>
       </c>
-      <c r="B249" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D249" s="1" t="s">
-        <v>561</v>
+        <v>58</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>561</v>
+        <v>275</v>
       </c>
       <c r="F249" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I249" s="1" t="s">
         <v>1393</v>
       </c>
-      <c r="G249" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I249" s="1" t="s">
+      <c r="J249" s="1" t="s">
         <v>1394</v>
-      </c>
-[...1 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C250" s="1" t="s">
         <v>1396</v>
       </c>
-      <c r="B250" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C250" s="1" t="s">
+      <c r="D250" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="F250" s="1" t="s">
         <v>1397</v>
       </c>
-      <c r="D250" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G250" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H250" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="J250" s="1" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="B251" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C251" s="1" t="s">
         <v>1401</v>
       </c>
-      <c r="C251" s="1" t="s">
+      <c r="D251" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="F251" s="1" t="s">
         <v>1402</v>
       </c>
-      <c r="D251" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G251" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H251" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I251" s="1" t="s">
-        <v>1323</v>
+        <v>1403</v>
       </c>
       <c r="J251" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>1284</v>
+        <v>1268</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H252" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I252" s="1" t="s">
-        <v>1407</v>
+        <v>1328</v>
       </c>
       <c r="J252" s="1" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>114</v>
+        <v>242</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>1050</v>
+        <v>243</v>
       </c>
       <c r="F253" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H253" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I253" s="1" t="s">
         <v>1412</v>
       </c>
-      <c r="G253" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I253" s="1" t="s">
+      <c r="J253" s="1" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B254" s="1" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1410</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>165</v>
+        <v>1055</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>606</v>
+        <v>1417</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I254" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="J254" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>1421</v>
+        <v>611</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="J255" s="1" t="s">
         <v>1423</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1" t="s">
-        <v>1041</v>
+        <v>1424</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1424</v>
+        <v>1415</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>1353</v>
+        <v>1425</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>480</v>
+        <v>58</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>648</v>
+        <v>141</v>
       </c>
       <c r="F256" s="1" t="s">
-        <v>1184</v>
+        <v>1426</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I256" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="J256" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1" t="s">
-        <v>1427</v>
+        <v>1046</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>1428</v>
+        <v>1358</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>52</v>
+        <v>485</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>269</v>
+        <v>653</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>1378</v>
+        <v>1189</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H257" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I257" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="J257" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1432</v>
+        <v>1429</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>229</v>
+        <v>275</v>
       </c>
       <c r="F258" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I258" s="1" t="s">
         <v>1434</v>
       </c>
-      <c r="G258" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I258" s="1" t="s">
+      <c r="J258" s="1" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1" t="s">
-        <v>770</v>
+        <v>1436</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>480</v>
+        <v>128</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>648</v>
+        <v>235</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>1184</v>
+        <v>1439</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H259" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I259" s="1" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="J259" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1" t="s">
-        <v>1041</v>
+        <v>775</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>481</v>
+        <v>653</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>1442</v>
+        <v>1189</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H260" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I260" s="1" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="J260" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1" t="s">
-        <v>1445</v>
+        <v>1046</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1353</v>
+        <v>1446</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H261" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I261" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="J261" s="1" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1450</v>
+        <v>1358</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>648</v>
+        <v>486</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="J262" s="1" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1" t="s">
-        <v>1302</v>
+        <v>1454</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>481</v>
+        <v>653</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I263" s="1" t="s">
-        <v>1306</v>
+        <v>1457</v>
       </c>
       <c r="J263" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1" t="s">
-        <v>1457</v>
+        <v>1307</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1458</v>
+        <v>1442</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>114</v>
+        <v>485</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>115</v>
+        <v>486</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H264" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I264" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J264" s="1" t="s">
         <v>1461</v>
-      </c>
-[...1 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B265" s="1" t="s">
         <v>1463</v>
       </c>
-      <c r="B265" s="1" t="s">
+      <c r="C265" s="1" t="s">
         <v>1464</v>
       </c>
-      <c r="C265" s="1" t="s">
+      <c r="D265" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F265" s="1" t="s">
         <v>1465</v>
       </c>
-      <c r="D265" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F265" s="1" t="s">
+      <c r="G265" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H265" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I265" s="1" t="s">
         <v>1466</v>
       </c>
-      <c r="G265" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I265" s="1" t="s">
+      <c r="J265" s="1" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B266" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="B266" s="1" t="s">
+      <c r="C266" s="1" t="s">
         <v>1470</v>
       </c>
-      <c r="C266" s="1" t="s">
+      <c r="D266" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E266" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F266" s="1" t="s">
         <v>1471</v>
       </c>
-      <c r="D266" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F266" s="1" t="s">
+      <c r="G266" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H266" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I266" s="1" t="s">
         <v>1472</v>
       </c>
-      <c r="G266" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I266" s="1" t="s">
+      <c r="J266" s="1" t="s">
         <v>1473</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B267" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="B267" s="1" t="s">
+      <c r="C267" s="1" t="s">
         <v>1476</v>
       </c>
-      <c r="C267" s="1" t="s">
+      <c r="D267" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F267" s="1" t="s">
         <v>1477</v>
       </c>
-      <c r="D267" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F267" s="1" t="s">
+      <c r="G267" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H267" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I267" s="1" t="s">
         <v>1478</v>
       </c>
-      <c r="G267" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I267" s="1" t="s">
+      <c r="J267" s="1" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B268" s="1" t="s">
         <v>1481</v>
       </c>
-      <c r="B268" s="1" t="s">
+      <c r="C268" s="1" t="s">
         <v>1482</v>
       </c>
-      <c r="C268" s="1" t="s">
+      <c r="D268" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F268" s="1" t="s">
         <v>1483</v>
       </c>
-      <c r="D268" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F268" s="1" t="s">
+      <c r="G268" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H268" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I268" s="1" t="s">
         <v>1484</v>
       </c>
-      <c r="G268" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I268" s="1" t="s">
+      <c r="J268" s="1" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B269" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="B269" s="1" t="s">
+      <c r="C269" s="1" t="s">
         <v>1488</v>
       </c>
-      <c r="C269" s="1" t="s">
+      <c r="D269" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F269" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="D269" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F269" s="1" t="s">
+      <c r="G269" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H269" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I269" s="1" t="s">
         <v>1490</v>
       </c>
-      <c r="G269" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I269" s="1" t="s">
+      <c r="J269" s="1" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B270" s="1" t="s">
         <v>1493</v>
       </c>
-      <c r="B270" s="1" t="s">
+      <c r="C270" s="1" t="s">
         <v>1494</v>
       </c>
-      <c r="C270" s="1" t="s">
+      <c r="D270" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="F270" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="D270" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F270" s="1" t="s">
+      <c r="G270" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H270" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I270" s="1" t="s">
         <v>1496</v>
-      </c>
-[...7 lines deleted...]
-        <v>1485</v>
       </c>
       <c r="J270" s="1" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I271" s="1" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="J271" s="1" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>165</v>
+        <v>121</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>606</v>
+        <v>1506</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I272" s="1" t="s">
-        <v>1506</v>
+        <v>1490</v>
       </c>
       <c r="J272" s="1" t="s">
         <v>1507</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="E273" s="1"/>
+        <v>170</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="F273" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H273" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I273" s="1" t="s">
         <v>1511</v>
       </c>
-      <c r="G273" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I273" s="1" t="s">
+      <c r="J273" s="1" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1" t="s">
-        <v>1487</v>
+        <v>1513</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>566</v>
+      </c>
+      <c r="E274" s="1"/>
       <c r="F274" s="1" t="s">
-        <v>1490</v>
+        <v>1516</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I274" s="1" t="s">
-        <v>1491</v>
+        <v>1517</v>
       </c>
       <c r="J274" s="1" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1" t="s">
-        <v>1517</v>
+        <v>1492</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>236</v>
+        <v>120</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>237</v>
+        <v>884</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>1263</v>
+        <v>1495</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I275" s="1" t="s">
-        <v>1520</v>
+        <v>1496</v>
       </c>
       <c r="J275" s="1" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="F276" s="1"/>
+        <v>243</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>1268</v>
+      </c>
       <c r="G276" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="J276" s="1" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>114</v>
+        <v>242</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="F277" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F277" s="1"/>
+      <c r="G277" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H277" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I277" s="1" t="s">
         <v>1530</v>
-      </c>
-[...7 lines deleted...]
-        <v>1485</v>
       </c>
       <c r="J277" s="1" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>1050</v>
+        <v>319</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I278" s="1" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="J278" s="1" t="s">
         <v>1536</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>236</v>
+        <v>120</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="F279" s="1"/>
+        <v>1055</v>
+      </c>
+      <c r="F279" s="1" t="s">
+        <v>1540</v>
+      </c>
       <c r="G279" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I279" s="1" t="s">
-        <v>1300</v>
+        <v>1490</v>
       </c>
       <c r="J279" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="E280" s="1"/>
+        <v>242</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>243</v>
+      </c>
       <c r="F280" s="1"/>
       <c r="G280" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I280" s="1" t="s">
-        <v>1543</v>
+        <v>1305</v>
       </c>
       <c r="J280" s="1" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>164</v>
-[...4 lines deleted...]
-      <c r="F281" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E281" s="1"/>
+      <c r="F281" s="1"/>
+      <c r="G281" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H281" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I281" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="G281" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I281" s="1" t="s">
+      <c r="J281" s="1" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B282" s="1" t="s">
         <v>1551</v>
       </c>
-      <c r="B282" s="1" t="s">
+      <c r="C282" s="1" t="s">
         <v>1552</v>
       </c>
-      <c r="C282" s="1" t="s">
+      <c r="D282" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F282" s="1" t="s">
         <v>1553</v>
       </c>
-      <c r="D282" s="1"/>
-[...3 lines deleted...]
-      <c r="F282" s="1" t="s">
+      <c r="G282" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H282" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I282" s="1" t="s">
         <v>1554</v>
       </c>
-      <c r="G282" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I282" s="1" t="s">
+      <c r="J282" s="1" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B283" s="1" t="s">
         <v>1557</v>
       </c>
-      <c r="B283" s="1" t="s">
+      <c r="C283" s="1" t="s">
         <v>1558</v>
       </c>
-      <c r="C283" s="1" t="s">
+      <c r="D283" s="1"/>
+      <c r="E283" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F283" s="1" t="s">
         <v>1559</v>
       </c>
-      <c r="D283" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F283" s="1"/>
       <c r="G283" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="J283" s="1" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="F284" s="1"/>
       <c r="G284" s="1" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="J284" s="1" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="C285" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F285" s="1" t="s">
         <v>1569</v>
       </c>
-      <c r="D285" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F285" s="1" t="s">
+      <c r="G285" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H285" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I285" s="1" t="s">
         <v>1570</v>
       </c>
-      <c r="G285" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I285" s="1" t="s">
+      <c r="J285" s="1" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B286" s="1" t="s">
         <v>1573</v>
-      </c>
-[...1 lines deleted...]
-        <v>1574</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>1574</v>
       </c>
-      <c r="D286" s="1"/>
-[...1 lines deleted...]
-      <c r="F286" s="1"/>
+      <c r="D286" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>1575</v>
+      </c>
       <c r="G286" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I286" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="J286" s="1" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>1579</v>
       </c>
-      <c r="D287" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F287" s="1" t="s">
+      <c r="D287" s="1"/>
+      <c r="E287" s="1"/>
+      <c r="F287" s="1"/>
+      <c r="G287" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H287" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I287" s="1" t="s">
         <v>1580</v>
       </c>
-      <c r="G287" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I287" s="1" t="s">
+      <c r="J287" s="1" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B288" s="1" t="s">
         <v>1583</v>
       </c>
-      <c r="B288" s="1" t="s">
+      <c r="C288" s="1" t="s">
         <v>1584</v>
       </c>
-      <c r="C288" s="1" t="s">
+      <c r="D288" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="F288" s="1" t="s">
         <v>1585</v>
       </c>
-      <c r="D288" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F288" s="1" t="s">
+      <c r="G288" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H288" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I288" s="1" t="s">
         <v>1586</v>
       </c>
-      <c r="G288" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I288" s="1" t="s">
+      <c r="J288" s="1" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B289" s="1" t="s">
         <v>1589</v>
       </c>
-      <c r="B289" s="1" t="s">
+      <c r="C289" s="1" t="s">
         <v>1590</v>
       </c>
-      <c r="C289" s="1" t="s">
+      <c r="D289" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F289" s="1" t="s">
         <v>1591</v>
       </c>
-      <c r="D289" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F289" s="1" t="s">
+      <c r="G289" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H289" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I289" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="G289" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I289" s="1" t="s">
+      <c r="J289" s="1" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B290" s="1" t="s">
         <v>1595</v>
       </c>
-      <c r="B290" s="1" t="s">
+      <c r="C290" s="1" t="s">
         <v>1596</v>
       </c>
-      <c r="C290" s="1" t="s">
+      <c r="D290" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="F290" s="1" t="s">
         <v>1597</v>
       </c>
-      <c r="D290" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F290" s="1" t="s">
+      <c r="G290" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H290" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I290" s="1" t="s">
         <v>1598</v>
       </c>
-      <c r="G290" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I290" s="1" t="s">
+      <c r="J290" s="1" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B291" s="1" t="s">
         <v>1601</v>
       </c>
-      <c r="B291" s="1" t="s">
+      <c r="C291" s="1" t="s">
         <v>1602</v>
       </c>
-      <c r="C291" s="1" t="s">
+      <c r="D291" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F291" s="1" t="s">
         <v>1603</v>
       </c>
-      <c r="D291" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F291" s="1" t="s">
+      <c r="G291" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H291" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I291" s="1" t="s">
         <v>1604</v>
       </c>
-      <c r="G291" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I291" s="1" t="s">
+      <c r="J291" s="1" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B292" s="1" t="s">
         <v>1607</v>
       </c>
-      <c r="B292" s="1" t="s">
+      <c r="C292" s="1" t="s">
         <v>1608</v>
       </c>
-      <c r="C292" s="1" t="s">
+      <c r="D292" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F292" s="1" t="s">
         <v>1609</v>
       </c>
-      <c r="D292" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F292" s="1" t="s">
+      <c r="G292" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H292" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I292" s="1" t="s">
         <v>1610</v>
-      </c>
-[...7 lines deleted...]
-        <v>1587</v>
       </c>
       <c r="J292" s="1" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>461</v>
+        <v>59</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I293" s="1" t="s">
-        <v>1615</v>
+        <v>1592</v>
       </c>
       <c r="J293" s="1" t="s">
         <v>1616</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="C294" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F294" s="1" t="s">
         <v>1619</v>
       </c>
-      <c r="D294" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F294" s="1" t="s">
+      <c r="G294" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H294" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I294" s="1" t="s">
         <v>1620</v>
       </c>
-      <c r="G294" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I294" s="1" t="s">
+      <c r="J294" s="1" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B295" s="1" t="s">
         <v>1623</v>
       </c>
-      <c r="B295" s="1" t="s">
+      <c r="C295" s="1" t="s">
         <v>1624</v>
       </c>
-      <c r="C295" s="1" t="s">
+      <c r="D295" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F295" s="1" t="s">
         <v>1625</v>
       </c>
-      <c r="D295" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F295" s="1" t="s">
+      <c r="G295" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H295" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I295" s="1" t="s">
         <v>1626</v>
       </c>
-      <c r="G295" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I295" s="1" t="s">
+      <c r="J295" s="1" t="s">
         <v>1627</v>
-      </c>
-[...1 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B296" s="1" t="s">
         <v>1629</v>
       </c>
-      <c r="B296" s="1" t="s">
+      <c r="C296" s="1" t="s">
         <v>1630</v>
       </c>
-      <c r="C296" s="1" t="s">
+      <c r="D296" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F296" s="1" t="s">
         <v>1631</v>
       </c>
-      <c r="D296" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F296" s="1" t="s">
+      <c r="G296" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H296" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I296" s="1" t="s">
         <v>1632</v>
       </c>
-      <c r="G296" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I296" s="1" t="s">
+      <c r="J296" s="1" t="s">
         <v>1633</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B297" s="1" t="s">
         <v>1635</v>
       </c>
-      <c r="B297" s="1" t="s">
+      <c r="C297" s="1" t="s">
         <v>1636</v>
       </c>
-      <c r="C297" s="1" t="s">
+      <c r="D297" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F297" s="1" t="s">
         <v>1637</v>
       </c>
-      <c r="D297" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F297" s="1" t="s">
+      <c r="G297" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I297" s="1" t="s">
         <v>1638</v>
       </c>
-      <c r="G297" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I297" s="1" t="s">
+      <c r="J297" s="1" t="s">
         <v>1639</v>
-      </c>
-[...1 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B298" s="1" t="s">
         <v>1641</v>
       </c>
-      <c r="B298" s="1" t="s">
+      <c r="C298" s="1" t="s">
         <v>1642</v>
       </c>
-      <c r="C298" s="1" t="s">
+      <c r="D298" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F298" s="1" t="s">
         <v>1643</v>
       </c>
-      <c r="D298" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F298" s="1" t="s">
+      <c r="G298" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H298" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I298" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="G298" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I298" s="1" t="s">
+      <c r="J298" s="1" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="1" t="s">
-        <v>1583</v>
+        <v>1646</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E299" s="1" t="s">
-        <v>53</v>
+        <v>141</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H299" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I299" s="1" t="s">
-        <v>1587</v>
+        <v>1650</v>
       </c>
       <c r="J299" s="1" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="1" t="s">
-        <v>1607</v>
+        <v>1588</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E300" s="1" t="s">
-        <v>1653</v>
+        <v>59</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I300" s="1" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="J300" s="1" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B301" s="1" t="s">
         <v>1656</v>
       </c>
-      <c r="B301" s="1" t="s">
+      <c r="C301" s="1" t="s">
         <v>1657</v>
       </c>
-      <c r="C301" s="1" t="s">
+      <c r="D301" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E301" s="1" t="s">
         <v>1658</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I301" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="J301" s="1" t="s">
         <v>1660</v>
-      </c>
-[...1 lines deleted...]
-        <v>1661</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B302" s="1" t="s">
         <v>1662</v>
       </c>
-      <c r="B302" s="1" t="s">
+      <c r="C302" s="1" t="s">
         <v>1663</v>
       </c>
-      <c r="C302" s="1" t="s">
+      <c r="D302" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F302" s="1" t="s">
         <v>1664</v>
       </c>
-      <c r="D302" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G302" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="J302" s="1" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E303" s="1" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
       <c r="F303" s="1" t="s">
-        <v>1669</v>
+        <v>1625</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="J303" s="1" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="B304" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>1673</v>
       </c>
-      <c r="C304" s="1" t="s">
+      <c r="D304" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E304" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F304" s="1" t="s">
         <v>1674</v>
       </c>
-      <c r="D304" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G304" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="J304" s="1" t="s">
         <v>1676</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="E305" s="1"/>
       <c r="F305" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H305" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I305" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="G305" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I305" s="1" t="s">
+      <c r="J305" s="1" t="s">
         <v>1681</v>
-      </c>
-[...1 lines deleted...]
-        <v>1682</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B306" s="1" t="s">
         <v>1683</v>
       </c>
-      <c r="B306" s="1" t="s">
+      <c r="C306" s="1" t="s">
         <v>1684</v>
       </c>
-      <c r="C306" s="1" t="s">
+      <c r="D306" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F306" s="1" t="s">
         <v>1685</v>
       </c>
-      <c r="D306" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F306" s="1" t="s">
+      <c r="G306" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H306" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I306" s="1" t="s">
         <v>1686</v>
       </c>
-      <c r="G306" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I306" s="1" t="s">
+      <c r="J306" s="1" t="s">
         <v>1687</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B307" s="1" t="s">
         <v>1689</v>
       </c>
-      <c r="B307" s="1" t="s">
+      <c r="C307" s="1" t="s">
         <v>1690</v>
       </c>
-      <c r="C307" s="1" t="s">
+      <c r="D307" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F307" s="1" t="s">
         <v>1691</v>
       </c>
-      <c r="D307" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F307" s="1" t="s">
+      <c r="G307" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H307" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I307" s="1" t="s">
         <v>1692</v>
       </c>
-      <c r="G307" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I307" s="1" t="s">
+      <c r="J307" s="1" t="s">
         <v>1693</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1" t="s">
-        <v>1583</v>
+        <v>1694</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>566</v>
+      </c>
+      <c r="E308" s="1"/>
       <c r="F308" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H308" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I308" s="1" t="s">
-        <v>1587</v>
+        <v>1698</v>
       </c>
       <c r="J308" s="1" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1" t="s">
-        <v>1699</v>
+        <v>1588</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>1050</v>
+        <v>141</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I309" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="J309" s="1" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B310" s="1" t="s">
         <v>1705</v>
       </c>
-      <c r="B310" s="1" t="s">
+      <c r="C310" s="1" t="s">
         <v>1706</v>
       </c>
-      <c r="C310" s="1" t="s">
+      <c r="D310" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F310" s="1" t="s">
         <v>1707</v>
       </c>
-      <c r="D310" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G310" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="J310" s="1" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>114</v>
+        <v>170</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>115</v>
+        <v>171</v>
       </c>
       <c r="F311" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H311" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I311" s="1" t="s">
         <v>1713</v>
-      </c>
-[...7 lines deleted...]
-        <v>1703</v>
       </c>
       <c r="J311" s="1" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1717</v>
       </c>
-      <c r="D312" s="1"/>
-      <c r="E312" s="1"/>
+      <c r="D312" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>121</v>
+      </c>
       <c r="F312" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I312" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="J312" s="1" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B313" s="1" t="s">
         <v>1721</v>
       </c>
-      <c r="B313" s="1" t="s">
+      <c r="C313" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="C313" s="1" t="s">
+      <c r="D313" s="1"/>
+      <c r="E313" s="1"/>
+      <c r="F313" s="1" t="s">
         <v>1723</v>
       </c>
-      <c r="D313" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F313" s="1" t="s">
+      <c r="G313" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H313" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I313" s="1" t="s">
         <v>1724</v>
       </c>
-      <c r="G313" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I313" s="1" t="s">
+      <c r="J313" s="1" t="s">
         <v>1725</v>
-      </c>
-[...1 lines deleted...]
-        <v>1726</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B314" s="1" t="s">
         <v>1727</v>
       </c>
-      <c r="B314" s="1" t="s">
+      <c r="C314" s="1" t="s">
         <v>1728</v>
       </c>
-      <c r="C314" s="1" t="s">
+      <c r="D314" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E314" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F314" s="1" t="s">
         <v>1729</v>
       </c>
-      <c r="D314" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F314" s="1" t="s">
+      <c r="G314" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H314" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I314" s="1" t="s">
         <v>1730</v>
-      </c>
-[...7 lines deleted...]
-        <v>1703</v>
       </c>
       <c r="J314" s="1" t="s">
         <v>1731</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="1" t="s">
         <v>1732</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>123</v>
+        <v>1055</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I315" s="1" t="s">
-        <v>1725</v>
+        <v>1708</v>
       </c>
       <c r="J315" s="1" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>52</v>
+        <v>128</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I316" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J316" s="1" t="s">
         <v>1741</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B317" s="1" t="s">
         <v>1743</v>
       </c>
-      <c r="B317" s="1" t="s">
+      <c r="C317" s="1" t="s">
         <v>1744</v>
       </c>
-      <c r="C317" s="1" t="s">
+      <c r="D317" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E317" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F317" s="1" t="s">
         <v>1745</v>
       </c>
-      <c r="D317" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F317" s="1" t="s">
+      <c r="G317" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H317" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I317" s="1" t="s">
         <v>1746</v>
       </c>
-      <c r="G317" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I317" s="1" t="s">
+      <c r="J317" s="1" t="s">
         <v>1747</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B318" s="1" t="s">
         <v>1749</v>
       </c>
-      <c r="B318" s="1" t="s">
+      <c r="C318" s="1" t="s">
         <v>1750</v>
       </c>
-      <c r="C318" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D318" s="1" t="s">
-        <v>164</v>
+        <v>58</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>165</v>
+        <v>75</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>606</v>
+        <v>1751</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I318" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="J318" s="1" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1755</v>
+        <v>1750</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="E319" s="1"/>
+        <v>170</v>
+      </c>
+      <c r="E319" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="F319" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H319" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I319" s="1" t="s">
         <v>1756</v>
       </c>
-      <c r="G319" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I319" s="1" t="s">
+      <c r="J319" s="1" t="s">
         <v>1757</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B320" s="1" t="s">
         <v>1759</v>
       </c>
-      <c r="B320" s="1" t="s">
+      <c r="C320" s="1" t="s">
         <v>1760</v>
       </c>
-      <c r="C320" s="1" t="s">
+      <c r="D320" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E320" s="1"/>
+      <c r="F320" s="1" t="s">
         <v>1761</v>
       </c>
-      <c r="D320" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E320" s="1" t="s">
+      <c r="G320" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H320" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I320" s="1" t="s">
         <v>1762</v>
       </c>
-      <c r="F320" s="1" t="s">
+      <c r="J320" s="1" t="s">
         <v>1763</v>
-      </c>
-[...10 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C321" s="1" t="s">
         <v>1766</v>
       </c>
-      <c r="B321" s="1" t="s">
+      <c r="D321" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E321" s="1" t="s">
         <v>1767</v>
       </c>
-      <c r="C321" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E321" s="1"/>
       <c r="F321" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="J321" s="1" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1773</v>
-[...1 lines deleted...]
-      <c r="D322" s="1"/>
+        <v>1766</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>58</v>
+      </c>
       <c r="E322" s="1"/>
       <c r="F322" s="1" t="s">
-        <v>1718</v>
+        <v>1773</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I322" s="1" t="s">
-        <v>1719</v>
+        <v>1774</v>
       </c>
       <c r="J322" s="1" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="1" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>1777</v>
-[...6 lines deleted...]
-      </c>
+        <v>1778</v>
+      </c>
+      <c r="D323" s="1"/>
+      <c r="E323" s="1"/>
       <c r="F323" s="1" t="s">
-        <v>1778</v>
+        <v>1723</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I323" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="J323" s="1" t="s">
         <v>1779</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B324" s="1" t="s">
         <v>1781</v>
       </c>
-      <c r="B324" s="1" t="s">
+      <c r="C324" s="1" t="s">
         <v>1782</v>
       </c>
-      <c r="C324" s="1" t="s">
+      <c r="D324" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E324" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F324" s="1" t="s">
         <v>1783</v>
       </c>
-      <c r="D324" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G324" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>1784</v>
       </c>
       <c r="J324" s="1" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>1787</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>1788</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="E325" s="1"/>
+        <v>1010</v>
+      </c>
+      <c r="E325" s="1" t="s">
+        <v>1767</v>
+      </c>
       <c r="F325" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H325" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I325" s="1" t="s">
         <v>1789</v>
       </c>
-      <c r="G325" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I325" s="1" t="s">
+      <c r="J325" s="1" t="s">
         <v>1790</v>
-      </c>
-[...1 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B326" s="1" t="s">
         <v>1792</v>
       </c>
-      <c r="B326" s="1" t="s">
+      <c r="C326" s="1" t="s">
         <v>1793</v>
       </c>
-      <c r="C326" s="1" t="s">
+      <c r="D326" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E326" s="1"/>
+      <c r="F326" s="1" t="s">
         <v>1794</v>
       </c>
-      <c r="D326" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F326" s="1" t="s">
+      <c r="G326" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H326" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I326" s="1" t="s">
         <v>1795</v>
       </c>
-      <c r="G326" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I326" s="1" t="s">
+      <c r="J326" s="1" t="s">
         <v>1796</v>
-      </c>
-[...1 lines deleted...]
-        <v>1797</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B327" s="1" t="s">
         <v>1798</v>
       </c>
-      <c r="B327" s="1" t="s">
+      <c r="C327" s="1" t="s">
         <v>1799</v>
       </c>
-      <c r="C327" s="1" t="s">
+      <c r="D327" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E327" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="F327" s="1" t="s">
         <v>1800</v>
       </c>
-      <c r="D327" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F327" s="1" t="s">
+      <c r="G327" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H327" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I327" s="1" t="s">
         <v>1801</v>
       </c>
-      <c r="G327" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I327" s="1" t="s">
+      <c r="J327" s="1" t="s">
         <v>1802</v>
-      </c>
-[...1 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B328" s="1" t="s">
         <v>1804</v>
       </c>
-      <c r="B328" s="1" t="s">
+      <c r="C328" s="1" t="s">
         <v>1805</v>
       </c>
-      <c r="C328" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D328" s="1"/>
+      <c r="D328" s="1" t="s">
+        <v>566</v>
+      </c>
       <c r="E328" s="1"/>
       <c r="F328" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H328" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I328" s="1" t="s">
         <v>1807</v>
       </c>
-      <c r="G328" s="1" t="s">
+      <c r="J328" s="1" t="s">
         <v>1808</v>
-      </c>
-[...7 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>1811</v>
       </c>
-      <c r="B329" s="1" t="s">
+      <c r="D329" s="1"/>
+      <c r="E329" s="1"/>
+      <c r="F329" s="1" t="s">
         <v>1812</v>
       </c>
-      <c r="C329" s="1" t="s">
+      <c r="G329" s="1" t="s">
         <v>1813</v>
       </c>
-      <c r="D329" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H329" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="J329" s="1" t="s">
         <v>1815</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="1" t="s">
         <v>1816</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>1085</v>
+        <v>1767</v>
       </c>
       <c r="F330" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H330" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I330" s="1" t="s">
         <v>1819</v>
       </c>
-      <c r="G330" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I330" s="1" t="s">
+      <c r="J330" s="1" t="s">
         <v>1820</v>
-      </c>
-[...1 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B331" s="1" t="s">
         <v>1822</v>
       </c>
-      <c r="B331" s="1" t="s">
+      <c r="C331" s="1" t="s">
         <v>1823</v>
       </c>
-      <c r="C331" s="1" t="s">
+      <c r="D331" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E331" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F331" s="1" t="s">
         <v>1824</v>
       </c>
-      <c r="D331" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F331" s="1" t="s">
+      <c r="G331" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H331" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I331" s="1" t="s">
         <v>1825</v>
       </c>
-      <c r="G331" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I331" s="1" t="s">
+      <c r="J331" s="1" t="s">
         <v>1826</v>
-      </c>
-[...1 lines deleted...]
-        <v>1827</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B332" s="1" t="s">
         <v>1828</v>
       </c>
-      <c r="B332" s="1" t="s">
+      <c r="C332" s="1" t="s">
         <v>1829</v>
       </c>
-      <c r="C332" s="1" t="s">
+      <c r="D332" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E332" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F332" s="1" t="s">
         <v>1830</v>
       </c>
-      <c r="D332" s="1" t="s">
+      <c r="G332" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H332" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I332" s="1" t="s">
         <v>1831</v>
       </c>
-      <c r="E332" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I332" s="1" t="s">
+      <c r="J332" s="1" t="s">
         <v>1832</v>
-      </c>
-[...1 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B333" s="1" t="s">
         <v>1834</v>
       </c>
-      <c r="B333" s="1" t="s">
+      <c r="C333" s="1" t="s">
         <v>1835</v>
       </c>
-      <c r="C333" s="1" t="s">
+      <c r="D333" s="1" t="s">
         <v>1836</v>
       </c>
-      <c r="D333" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E333" s="1" t="s">
-        <v>201</v>
+        <v>1836</v>
       </c>
       <c r="F333" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H333" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I333" s="1" t="s">
         <v>1837</v>
       </c>
-      <c r="G333" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I333" s="1" t="s">
+      <c r="J333" s="1" t="s">
         <v>1838</v>
-      </c>
-[...1 lines deleted...]
-        <v>1839</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B334" s="1" t="s">
         <v>1840</v>
       </c>
-      <c r="B334" s="1" t="s">
+      <c r="C334" s="1" t="s">
         <v>1841</v>
       </c>
-      <c r="C334" s="1" t="s">
+      <c r="D334" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="F334" s="1" t="s">
         <v>1842</v>
       </c>
-      <c r="D334" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F334" s="1" t="s">
+      <c r="G334" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H334" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I334" s="1" t="s">
         <v>1843</v>
       </c>
-      <c r="G334" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I334" s="1" t="s">
+      <c r="J334" s="1" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B335" s="1" t="s">
         <v>1846</v>
       </c>
-      <c r="B335" s="1" t="s">
+      <c r="C335" s="1" t="s">
         <v>1847</v>
       </c>
-      <c r="C335" s="1" t="s">
+      <c r="D335" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E335" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="F335" s="1" t="s">
         <v>1848</v>
       </c>
-      <c r="D335" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F335" s="1" t="s">
+      <c r="G335" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H335" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I335" s="1" t="s">
         <v>1849</v>
       </c>
-      <c r="G335" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I335" s="1" t="s">
+      <c r="J335" s="1" t="s">
         <v>1850</v>
-      </c>
-[...1 lines deleted...]
-        <v>1851</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B336" s="1" t="s">
         <v>1852</v>
       </c>
-      <c r="B336" s="1" t="s">
+      <c r="C336" s="1" t="s">
         <v>1853</v>
       </c>
-      <c r="C336" s="1" t="s">
+      <c r="D336" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E336" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F336" s="1" t="s">
         <v>1854</v>
       </c>
-      <c r="D336" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F336" s="1" t="s">
+      <c r="G336" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H336" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I336" s="1" t="s">
         <v>1855</v>
       </c>
-      <c r="G336" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I336" s="1" t="s">
+      <c r="J336" s="1" t="s">
         <v>1856</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B337" s="1" t="s">
         <v>1858</v>
       </c>
-      <c r="B337" s="1" t="s">
+      <c r="C337" s="1" t="s">
         <v>1859</v>
       </c>
-      <c r="C337" s="1" t="s">
+      <c r="D337" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E337" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F337" s="1" t="s">
         <v>1860</v>
       </c>
-      <c r="D337" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F337" s="1" t="s">
+      <c r="G337" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H337" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I337" s="1" t="s">
         <v>1861</v>
-      </c>
-[...7 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="J337" s="1" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I338" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J338" s="1" t="s">
         <v>1867</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="1" t="s">
-        <v>770</v>
+        <v>1868</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>480</v>
+        <v>42</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>648</v>
+        <v>43</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="J339" s="1" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="B340" s="1" t="s">
         <v>1874</v>
-      </c>
-[...1 lines deleted...]
-        <v>1869</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1875</v>
       </c>
-      <c r="D340" s="1"/>
-      <c r="E340" s="1"/>
+      <c r="D340" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E340" s="1" t="s">
+        <v>653</v>
+      </c>
       <c r="F340" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="J340" s="1" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1880</v>
+        <v>1874</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>1880</v>
       </c>
-      <c r="D341" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D341" s="1"/>
+      <c r="E341" s="1"/>
       <c r="F341" s="1" t="s">
-        <v>1184</v>
+        <v>1881</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I341" s="1" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="J341" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" s="1" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>481</v>
+        <v>653</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>1885</v>
+        <v>1189</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I342" s="1" t="s">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="J342" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>52</v>
+        <v>485</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>214</v>
+        <v>486</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I343" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="J343" s="1" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B344" s="1" t="s">
         <v>1893</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>480</v>
+        <v>58</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>648</v>
+        <v>220</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>1358</v>
+        <v>1895</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I344" s="1" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="J344" s="1" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" s="1" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>114</v>
+        <v>485</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>115</v>
+        <v>653</v>
       </c>
       <c r="F345" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H345" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I345" s="1" t="s">
         <v>1900</v>
-      </c>
-[...7 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="J345" s="1" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>1903</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>52</v>
+        <v>120</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I346" s="1" t="s">
-        <v>1905</v>
+        <v>1855</v>
       </c>
       <c r="J346" s="1" t="s">
         <v>1906</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="C347" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E347" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F347" s="1" t="s">
         <v>1909</v>
       </c>
-      <c r="D347" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F347" s="1" t="s">
+      <c r="G347" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H347" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I347" s="1" t="s">
         <v>1910</v>
-      </c>
-[...7 lines deleted...]
-        <v>1891</v>
       </c>
       <c r="J347" s="1" t="s">
         <v>1911</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" s="1" t="s">
         <v>1912</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>1913</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>1914</v>
       </c>
-      <c r="D348" s="1"/>
-      <c r="E348" s="1"/>
+      <c r="D348" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E348" s="1" t="s">
+        <v>207</v>
+      </c>
       <c r="F348" s="1" t="s">
         <v>1915</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I348" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="J348" s="1" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B349" s="1" t="s">
         <v>1918</v>
       </c>
-      <c r="B349" s="1" t="s">
+      <c r="C349" s="1" t="s">
         <v>1919</v>
       </c>
-      <c r="C349" s="1" t="s">
+      <c r="D349" s="1"/>
+      <c r="E349" s="1"/>
+      <c r="F349" s="1" t="s">
         <v>1920</v>
       </c>
-      <c r="D349" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F349" s="1" t="s">
+      <c r="G349" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H349" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I349" s="1" t="s">
         <v>1921</v>
-      </c>
-[...7 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="J349" s="1" t="s">
         <v>1922</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="1" t="s">
         <v>1923</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1925</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>165</v>
+        <v>1055</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H350" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I350" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J350" s="1" t="s">
         <v>1927</v>
-      </c>
-[...1 lines deleted...]
-        <v>1928</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B351" s="1" t="s">
         <v>1929</v>
       </c>
-      <c r="B351" s="1" t="s">
+      <c r="C351" s="1" t="s">
         <v>1930</v>
       </c>
-      <c r="C351" s="1" t="s">
+      <c r="D351" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E351" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F351" s="1" t="s">
         <v>1931</v>
       </c>
-      <c r="D351" s="1" t="s">
+      <c r="G351" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H351" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I351" s="1" t="s">
         <v>1932</v>
       </c>
-      <c r="E351" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F351" s="1" t="s">
+      <c r="J351" s="1" t="s">
         <v>1933</v>
-      </c>
-[...10 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C352" s="1" t="s">
         <v>1936</v>
       </c>
-      <c r="B352" s="1" t="s">
+      <c r="D352" s="1" t="s">
         <v>1937</v>
       </c>
-      <c r="C352" s="1" t="s">
+      <c r="E352" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F352" s="1" t="s">
         <v>1938</v>
       </c>
-      <c r="D352" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F352" s="1" t="s">
+      <c r="G352" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H352" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I352" s="1" t="s">
         <v>1939</v>
-      </c>
-[...7 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="J352" s="1" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>1943</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>322</v>
+        <v>120</v>
       </c>
       <c r="E353" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F353" s="1" t="s">
         <v>1944</v>
       </c>
-      <c r="F353" s="1" t="s">
+      <c r="G353" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H353" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I353" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J353" s="1" t="s">
         <v>1945</v>
-      </c>
-[...10 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C354" s="1" t="s">
         <v>1948</v>
       </c>
-      <c r="B354" s="1" t="s">
+      <c r="D354" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E354" s="1" t="s">
         <v>1949</v>
       </c>
-      <c r="C354" s="1" t="s">
+      <c r="F354" s="1" t="s">
         <v>1950</v>
       </c>
-      <c r="D354" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F354" s="1" t="s">
+      <c r="G354" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H354" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I354" s="1" t="s">
         <v>1951</v>
-      </c>
-[...7 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="J354" s="1" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="1" t="s">
         <v>1953</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>1954</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1955</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>755</v>
+        <v>319</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>1956</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H355" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I355" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J355" s="1" t="s">
         <v>1957</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B356" s="1" t="s">
         <v>1959</v>
       </c>
-      <c r="B356" s="1" t="s">
+      <c r="C356" s="1" t="s">
         <v>1960</v>
       </c>
-      <c r="C356" s="1" t="s">
+      <c r="D356" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E356" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="F356" s="1" t="s">
         <v>1961</v>
       </c>
-      <c r="D356" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F356" s="1" t="s">
+      <c r="G356" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H356" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I356" s="1" t="s">
         <v>1962</v>
-      </c>
-[...7 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="J356" s="1" t="s">
         <v>1963</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1965</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>1967</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H357" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I357" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J357" s="1" t="s">
         <v>1968</v>
-      </c>
-[...1 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="1" t="s">
-        <v>1792</v>
+        <v>1969</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1970</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>1971</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>960</v>
+        <v>121</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>1972</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H358" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>1973</v>
       </c>
       <c r="J358" s="1" t="s">
         <v>1974</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="1" t="s">
-        <v>1858</v>
+        <v>1797</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>1976</v>
       </c>
-      <c r="D359" s="1"/>
-      <c r="E359" s="1"/>
+      <c r="D359" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>965</v>
+      </c>
       <c r="F359" s="1" t="s">
-        <v>1484</v>
+        <v>1977</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H359" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I359" s="1" t="s">
-        <v>1850</v>
+        <v>1978</v>
       </c>
       <c r="J359" s="1" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="1" t="s">
-        <v>1978</v>
+        <v>1863</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1976</v>
-[...6 lines deleted...]
-      </c>
+        <v>1981</v>
+      </c>
+      <c r="D360" s="1"/>
+      <c r="E360" s="1"/>
       <c r="F360" s="1" t="s">
-        <v>1979</v>
+        <v>1489</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I360" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="J360" s="1" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C361" s="1" t="s">
         <v>1981</v>
       </c>
-      <c r="B361" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D361" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>115</v>
+        <v>1055</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>1984</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I361" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="J361" s="1" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="1" t="s">
         <v>1986</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>313</v>
+        <v>121</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>1989</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I362" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J362" s="1" t="s">
         <v>1990</v>
-      </c>
-[...1 lines deleted...]
-        <v>1991</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B363" s="1" t="s">
         <v>1992</v>
       </c>
-      <c r="B363" s="1" t="s">
+      <c r="C363" s="1" t="s">
         <v>1993</v>
       </c>
-      <c r="C363" s="1" t="s">
+      <c r="D363" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E363" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F363" s="1" t="s">
         <v>1994</v>
       </c>
-      <c r="D363" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F363" s="1" t="s">
+      <c r="G363" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H363" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I363" s="1" t="s">
         <v>1995</v>
       </c>
-      <c r="G363" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I363" s="1" t="s">
+      <c r="J363" s="1" t="s">
         <v>1996</v>
-      </c>
-[...1 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B364" s="1" t="s">
         <v>1998</v>
       </c>
-      <c r="B364" s="1" t="s">
+      <c r="C364" s="1" t="s">
         <v>1999</v>
       </c>
-      <c r="C364" s="1" t="s">
+      <c r="D364" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="F364" s="1" t="s">
         <v>2000</v>
       </c>
-      <c r="D364" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F364" s="1" t="s">
+      <c r="G364" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H364" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I364" s="1" t="s">
         <v>2001</v>
-      </c>
-[...7 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="J364" s="1" t="s">
         <v>2002</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="1" t="s">
-        <v>1959</v>
+        <v>2003</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H365" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I365" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="J365" s="1" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C366" s="1" t="s">
         <v>2005</v>
       </c>
-      <c r="B366" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D366" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>1050</v>
+        <v>121</v>
       </c>
       <c r="F366" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H366" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I366" s="1" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="J366" s="1" t="s">
         <v>2009</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" s="1" t="s">
         <v>2010</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>2012</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>52</v>
+        <v>120</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>201</v>
+        <v>1055</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H367" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I367" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J367" s="1" t="s">
         <v>2014</v>
-      </c>
-[...1 lines deleted...]
-        <v>2015</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B368" s="1" t="s">
         <v>2016</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>2017</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>135</v>
+        <v>207</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>2018</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H368" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="J368" s="1" t="s">
         <v>2020</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" s="1" t="s">
         <v>2021</v>
       </c>
       <c r="B369" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C369" s="1" t="s">
         <v>2022</v>
       </c>
-      <c r="C369" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D369" s="1" t="s">
-        <v>164</v>
+        <v>58</v>
       </c>
       <c r="E369" s="1" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="F369" s="1" t="s">
-        <v>606</v>
+        <v>2023</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H369" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I369" s="1" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="J369" s="1" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" s="1" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E370" s="1" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="F370" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H370" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I370" s="1" t="s">
         <v>2028</v>
       </c>
-      <c r="G370" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I370" s="1" t="s">
+      <c r="J370" s="1" t="s">
         <v>2029</v>
-      </c>
-[...1 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B371" s="1" t="s">
         <v>2031</v>
       </c>
-      <c r="B371" s="1" t="s">
+      <c r="C371" s="1" t="s">
         <v>2032</v>
       </c>
-      <c r="C371" s="1" t="s">
+      <c r="D371" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F371" s="1" t="s">
         <v>2033</v>
       </c>
-      <c r="D371" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G371" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H371" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>2034</v>
       </c>
       <c r="J371" s="1" t="s">
         <v>2035</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="1" t="s">
         <v>2036</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>2037</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>2038</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>561</v>
+        <v>21</v>
       </c>
       <c r="E372" s="1" t="s">
-        <v>561</v>
+        <v>965</v>
       </c>
       <c r="F372" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H372" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I372" s="1" t="s">
         <v>2039</v>
       </c>
-      <c r="G372" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I372" s="1" t="s">
+      <c r="J372" s="1" t="s">
         <v>2040</v>
-      </c>
-[...1 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B373" s="1" t="s">
         <v>2042</v>
       </c>
-      <c r="B373" s="1" t="s">
+      <c r="C373" s="1" t="s">
         <v>2043</v>
       </c>
-      <c r="C373" s="1" t="s">
+      <c r="D373" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E373" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="F373" s="1" t="s">
         <v>2044</v>
       </c>
-      <c r="D373" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F373" s="1" t="s">
+      <c r="G373" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H373" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I373" s="1" t="s">
         <v>2045</v>
       </c>
-      <c r="G373" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I373" s="1" t="s">
+      <c r="J373" s="1" t="s">
         <v>2046</v>
-      </c>
-[...1 lines deleted...]
-        <v>2047</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B374" s="1" t="s">
         <v>2048</v>
       </c>
-      <c r="B374" s="1" t="s">
+      <c r="C374" s="1" t="s">
         <v>2049</v>
       </c>
-      <c r="C374" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D374" s="1" t="s">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="E374" s="1"/>
       <c r="F374" s="1" t="s">
-        <v>606</v>
+        <v>2050</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H374" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>2051</v>
       </c>
       <c r="J374" s="1" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="1" t="s">
         <v>2053</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>2054</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>2055</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="E375" s="1"/>
       <c r="F375" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H375" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I375" s="1" t="s">
         <v>2056</v>
       </c>
-      <c r="G375" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I375" s="1" t="s">
+      <c r="J375" s="1" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B376" s="1" t="s">
         <v>2059</v>
       </c>
-      <c r="B376" s="1" t="s">
+      <c r="C376" s="1" t="s">
         <v>2060</v>
       </c>
-      <c r="C376" s="1" t="s">
+      <c r="D376" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E376" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F376" s="1" t="s">
         <v>2061</v>
       </c>
-      <c r="D376" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F376" s="1" t="s">
+      <c r="G376" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H376" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I376" s="1" t="s">
         <v>2062</v>
       </c>
-      <c r="G376" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I376" s="1" t="s">
+      <c r="J376" s="1" t="s">
         <v>2063</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B377" s="1" t="s">
         <v>2065</v>
       </c>
-      <c r="B377" s="1" t="s">
+      <c r="C377" s="1" t="s">
         <v>2066</v>
       </c>
-      <c r="C377" s="1" t="s">
+      <c r="D377" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E377" s="1"/>
+      <c r="F377" s="1" t="s">
         <v>2067</v>
       </c>
-      <c r="D377" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F377" s="1" t="s">
+      <c r="G377" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H377" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I377" s="1" t="s">
         <v>2068</v>
       </c>
-      <c r="G377" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I377" s="1" t="s">
+      <c r="J377" s="1" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B378" s="1" t="s">
         <v>2071</v>
       </c>
-      <c r="B378" s="1" t="s">
+      <c r="C378" s="1" t="s">
         <v>2072</v>
       </c>
-      <c r="C378" s="1" t="s">
+      <c r="D378" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E378" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F378" s="1" t="s">
         <v>2073</v>
       </c>
-      <c r="D378" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F378" s="1" t="s">
+      <c r="G378" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H378" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I378" s="1" t="s">
         <v>2074</v>
       </c>
-      <c r="G378" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I378" s="1" t="s">
+      <c r="J378" s="1" t="s">
         <v>2075</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B379" s="1" t="s">
         <v>2077</v>
       </c>
-      <c r="B379" s="1" t="s">
+      <c r="C379" s="1" t="s">
         <v>2078</v>
       </c>
-      <c r="C379" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D379" s="1" t="s">
-        <v>236</v>
+        <v>50</v>
       </c>
       <c r="E379" s="1"/>
       <c r="F379" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H379" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I379" s="1" t="s">
         <v>2080</v>
       </c>
-      <c r="G379" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I379" s="1" t="s">
+      <c r="J379" s="1" t="s">
         <v>2081</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B380" s="1" t="s">
         <v>2083</v>
       </c>
-      <c r="B380" s="1" t="s">
+      <c r="C380" s="1" t="s">
         <v>2084</v>
       </c>
-      <c r="C380" s="1" t="s">
+      <c r="D380" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E380" s="1"/>
+      <c r="F380" s="1" t="s">
         <v>2085</v>
       </c>
-      <c r="D380" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F380" s="1" t="s">
+      <c r="G380" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H380" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I380" s="1" t="s">
         <v>2086</v>
       </c>
-      <c r="G380" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I380" s="1" t="s">
+      <c r="J380" s="1" t="s">
         <v>2087</v>
-      </c>
-[...1 lines deleted...]
-        <v>2088</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="1" t="s">
-        <v>2053</v>
+        <v>2088</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>2089</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>2090</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="E381" s="1" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>2091</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H381" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="J381" s="1" t="s">
         <v>2093</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B382" s="1" t="s">
         <v>2094</v>
       </c>
-      <c r="B382" s="1" t="s">
+      <c r="C382" s="1" t="s">
         <v>2095</v>
       </c>
-      <c r="C382" s="1" t="s">
+      <c r="D382" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E382" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F382" s="1" t="s">
         <v>2096</v>
       </c>
-      <c r="D382" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="G382" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H382" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>2097</v>
       </c>
       <c r="J382" s="1" t="s">
         <v>2098</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="1" t="s">
         <v>2099</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>2085</v>
+        <v>2101</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="E383" s="1"/>
       <c r="F383" s="1" t="s">
-        <v>2101</v>
+        <v>2050</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H383" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>2102</v>
       </c>
       <c r="J383" s="1" t="s">
         <v>2103</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="1" t="s">
         <v>2104</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>2100</v>
+        <v>2105</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>2067</v>
+        <v>2090</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>193</v>
+        <v>120</v>
       </c>
       <c r="E384" s="1" t="s">
-        <v>194</v>
+        <v>121</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H384" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I384" s="1" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="J384" s="1" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="1" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>2109</v>
+        <v>2105</v>
       </c>
       <c r="C385" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E385" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F385" s="1" t="s">
         <v>2110</v>
       </c>
-      <c r="D385" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F385" s="1" t="s">
+      <c r="G385" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H385" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I385" s="1" t="s">
         <v>2111</v>
       </c>
-      <c r="G385" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I385" s="1" t="s">
+      <c r="J385" s="1" t="s">
         <v>2112</v>
-      </c>
-[...1 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B386" s="1" t="s">
         <v>2114</v>
       </c>
-      <c r="B386" s="1" t="s">
+      <c r="C386" s="1" t="s">
         <v>2115</v>
       </c>
-      <c r="C386" s="1" t="s">
+      <c r="D386" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E386" s="1"/>
+      <c r="F386" s="1" t="s">
         <v>2116</v>
       </c>
-      <c r="D386" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F386" s="1" t="s">
+      <c r="G386" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H386" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I386" s="1" t="s">
         <v>2117</v>
       </c>
-      <c r="G386" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I386" s="1" t="s">
+      <c r="J386" s="1" t="s">
         <v>2118</v>
-      </c>
-[...1 lines deleted...]
-        <v>2119</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B387" s="1" t="s">
         <v>2120</v>
       </c>
-      <c r="B387" s="1" t="s">
+      <c r="C387" s="1" t="s">
         <v>2121</v>
       </c>
-      <c r="C387" s="1" t="s">
+      <c r="D387" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="E387" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="F387" s="1" t="s">
         <v>2122</v>
       </c>
-      <c r="D387" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F387" s="1" t="s">
+      <c r="G387" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H387" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I387" s="1" t="s">
         <v>2123</v>
       </c>
-      <c r="G387" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I387" s="1" t="s">
+      <c r="J387" s="1" t="s">
         <v>2124</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B388" s="1" t="s">
         <v>2126</v>
       </c>
-      <c r="B388" s="1" t="s">
+      <c r="C388" s="1" t="s">
         <v>2127</v>
       </c>
-      <c r="C388" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D388" s="1" t="s">
-        <v>114</v>
+        <v>1937</v>
       </c>
       <c r="E388" s="1"/>
       <c r="F388" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H388" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I388" s="1" t="s">
         <v>2129</v>
       </c>
-      <c r="G388" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I388" s="1" t="s">
+      <c r="J388" s="1" t="s">
         <v>2130</v>
-      </c>
-[...1 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B389" s="1" t="s">
         <v>2132</v>
       </c>
-      <c r="B389" s="1" t="s">
+      <c r="C389" s="1" t="s">
         <v>2133</v>
       </c>
-      <c r="C389" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D389" s="1" t="s">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="E389" s="1"/>
       <c r="F389" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H389" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I389" s="1" t="s">
         <v>2135</v>
       </c>
-      <c r="G389" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I389" s="1" t="s">
+      <c r="J389" s="1" t="s">
         <v>2136</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B390" s="1" t="s">
         <v>2138</v>
       </c>
-      <c r="B390" s="1" t="s">
+      <c r="C390" s="1" t="s">
         <v>2139</v>
       </c>
-      <c r="C390" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D390" s="1" t="s">
-        <v>1005</v>
+        <v>42</v>
       </c>
       <c r="E390" s="1"/>
       <c r="F390" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H390" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I390" s="1" t="s">
         <v>2141</v>
       </c>
-      <c r="G390" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I390" s="1" t="s">
+      <c r="J390" s="1" t="s">
         <v>2142</v>
-      </c>
-[...1 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B391" s="1" t="s">
         <v>2144</v>
       </c>
-      <c r="B391" s="1" t="s">
+      <c r="C391" s="1" t="s">
         <v>2145</v>
       </c>
-      <c r="C391" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D391" s="1" t="s">
-        <v>36</v>
+        <v>1010</v>
       </c>
       <c r="E391" s="1"/>
       <c r="F391" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H391" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I391" s="1" t="s">
         <v>2147</v>
       </c>
-      <c r="G391" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I391" s="1" t="s">
+      <c r="J391" s="1" t="s">
         <v>2148</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B392" s="1" t="s">
         <v>2150</v>
       </c>
-      <c r="B392" s="1" t="s">
+      <c r="C392" s="1" t="s">
         <v>2151</v>
       </c>
-      <c r="C392" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D392" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E392" s="1"/>
       <c r="F392" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H392" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I392" s="1" t="s">
         <v>2153</v>
       </c>
-      <c r="G392" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I392" s="1" t="s">
+      <c r="J392" s="1" t="s">
         <v>2154</v>
-      </c>
-[...1 lines deleted...]
-        <v>2155</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B393" s="1" t="s">
         <v>2156</v>
       </c>
-      <c r="B393" s="1" t="s">
+      <c r="C393" s="1" t="s">
         <v>2157</v>
       </c>
-      <c r="C393" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D393" s="1" t="s">
-        <v>193</v>
+        <v>42</v>
       </c>
       <c r="E393" s="1"/>
       <c r="F393" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H393" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I393" s="1" t="s">
         <v>2159</v>
       </c>
-      <c r="G393" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I393" s="1" t="s">
+      <c r="J393" s="1" t="s">
         <v>2160</v>
-      </c>
-[...1 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B394" s="1" t="s">
         <v>2162</v>
       </c>
-      <c r="B394" s="1" t="s">
+      <c r="C394" s="1" t="s">
         <v>2163</v>
       </c>
-      <c r="C394" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D394" s="1"/>
+      <c r="D394" s="1" t="s">
+        <v>199</v>
+      </c>
       <c r="E394" s="1"/>
       <c r="F394" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H394" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I394" s="1" t="s">
         <v>2165</v>
       </c>
-      <c r="G394" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I394" s="1" t="s">
+      <c r="J394" s="1" t="s">
         <v>2166</v>
-      </c>
-[...1 lines deleted...]
-        <v>2167</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B395" s="1" t="s">
         <v>2168</v>
       </c>
-      <c r="B395" s="1" t="s">
+      <c r="C395" s="1" t="s">
         <v>2169</v>
       </c>
-      <c r="C395" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D395" s="1"/>
       <c r="E395" s="1"/>
       <c r="F395" s="1" t="s">
-        <v>2086</v>
+        <v>2170</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H395" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>2171</v>
       </c>
       <c r="J395" s="1" t="s">
         <v>2172</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="1" t="s">
         <v>2173</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>2175</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E396" s="1"/>
       <c r="F396" s="1" t="s">
-        <v>2111</v>
+        <v>2091</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H396" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>2176</v>
       </c>
       <c r="J396" s="1" t="s">
         <v>2177</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="1" t="s">
         <v>2178</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>2174</v>
+        <v>2179</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>900</v>
+        <v>120</v>
       </c>
       <c r="E397" s="1"/>
       <c r="F397" s="1" t="s">
-        <v>2180</v>
+        <v>2116</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H397" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>2181</v>
       </c>
       <c r="J397" s="1" t="s">
         <v>2182</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="B398" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C398" s="1" t="s">
         <v>2184</v>
       </c>
-      <c r="C398" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D398" s="1" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="E398" s="1"/>
       <c r="F398" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H398" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I398" s="1" t="s">
         <v>2186</v>
       </c>
-      <c r="G398" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I398" s="1" t="s">
+      <c r="J398" s="1" t="s">
         <v>2187</v>
-      </c>
-[...1 lines deleted...]
-        <v>2188</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B399" s="1" t="s">
         <v>2189</v>
       </c>
-      <c r="B399" s="1" t="s">
+      <c r="C399" s="1" t="s">
         <v>2190</v>
       </c>
-      <c r="C399" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D399" s="1" t="s">
-        <v>1005</v>
+        <v>905</v>
       </c>
       <c r="E399" s="1"/>
       <c r="F399" s="1" t="s">
-        <v>2141</v>
+        <v>2191</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H399" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>2192</v>
       </c>
       <c r="J399" s="1" t="s">
         <v>2193</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" s="1" t="s">
         <v>2194</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E400" s="1"/>
       <c r="F400" s="1" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H400" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I400" s="1" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="J400" s="1" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="1" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>2200</v>
+        <v>2195</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="E401" s="1"/>
       <c r="F401" s="1" t="s">
-        <v>2141</v>
+        <v>2146</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>2202</v>
       </c>
       <c r="J401" s="1" t="s">
         <v>2203</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>2205</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>36</v>
+        <v>1010</v>
       </c>
       <c r="E402" s="1"/>
       <c r="F402" s="1" t="s">
-        <v>2135</v>
+        <v>2146</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>2207</v>
       </c>
       <c r="J402" s="1" t="s">
         <v>2208</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>2211</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>164</v>
+        <v>42</v>
       </c>
       <c r="E403" s="1"/>
       <c r="F403" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H403" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I403" s="1" t="s">
         <v>2212</v>
       </c>
-      <c r="G403" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I403" s="1" t="s">
+      <c r="J403" s="1" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B404" s="1" t="s">
         <v>2215</v>
       </c>
-      <c r="B404" s="1" t="s">
+      <c r="C404" s="1" t="s">
         <v>2216</v>
       </c>
-      <c r="C404" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D404" s="1"/>
+      <c r="D404" s="1" t="s">
+        <v>170</v>
+      </c>
       <c r="E404" s="1"/>
       <c r="F404" s="1" t="s">
-        <v>618</v>
+        <v>2217</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H404" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="J404" s="1" t="s">
         <v>2219</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="1" t="s">
         <v>2220</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>2221</v>
-[...3 lines deleted...]
-      </c>
+        <v>2222</v>
+      </c>
+      <c r="D405" s="1"/>
       <c r="E405" s="1"/>
       <c r="F405" s="1" t="s">
-        <v>2222</v>
+        <v>623</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H405" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="J405" s="1" t="s">
         <v>2224</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="1" t="s">
         <v>2225</v>
       </c>
       <c r="B406" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C406" s="1" t="s">
         <v>2226</v>
       </c>
-      <c r="C406" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D406" s="1" t="s">
-        <v>114</v>
+        <v>199</v>
       </c>
       <c r="E406" s="1"/>
       <c r="F406" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H406" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I406" s="1" t="s">
         <v>2228</v>
       </c>
-      <c r="G406" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I406" s="1" t="s">
+      <c r="J406" s="1" t="s">
         <v>2229</v>
-      </c>
-[...1 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B407" s="1" t="s">
         <v>2231</v>
       </c>
-      <c r="B407" s="1" t="s">
+      <c r="C407" s="1" t="s">
         <v>2232</v>
       </c>
-      <c r="C407" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D407" s="1" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="E407" s="1"/>
       <c r="F407" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H407" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I407" s="1" t="s">
         <v>2234</v>
       </c>
-      <c r="G407" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I407" s="1" t="s">
+      <c r="J407" s="1" t="s">
         <v>2235</v>
-      </c>
-[...1 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="1" t="s">
-        <v>471</v>
+        <v>2236</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>2237</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>193</v>
+        <v>82</v>
       </c>
       <c r="E408" s="1"/>
       <c r="F408" s="1" t="s">
         <v>2239</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H408" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>2240</v>
       </c>
       <c r="J408" s="1" t="s">
         <v>2241</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B409" s="1" t="s">
         <v>2242</v>
-      </c>
-[...1 lines deleted...]
-        <v>2237</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>2243</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>236</v>
+        <v>199</v>
       </c>
       <c r="E409" s="1"/>
       <c r="F409" s="1" t="s">
         <v>2244</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H409" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>2245</v>
       </c>
       <c r="J409" s="1" t="s">
         <v>2246</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="1" t="s">
         <v>2247</v>
       </c>
       <c r="B410" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C410" s="1" t="s">
         <v>2248</v>
       </c>
-      <c r="C410" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D410" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E410" s="1"/>
       <c r="F410" s="1" t="s">
-        <v>2244</v>
+        <v>2249</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H410" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>2250</v>
       </c>
       <c r="J410" s="1" t="s">
         <v>2251</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="1" t="s">
         <v>2252</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>2253</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>2254</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E411" s="1"/>
       <c r="F411" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H411" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I411" s="1" t="s">
         <v>2255</v>
       </c>
-      <c r="G411" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I411" s="1" t="s">
+      <c r="J411" s="1" t="s">
         <v>2256</v>
-      </c>
-[...1 lines deleted...]
-        <v>2257</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B412" s="1" t="s">
         <v>2258</v>
       </c>
-      <c r="B412" s="1" t="s">
+      <c r="C412" s="1" t="s">
         <v>2259</v>
       </c>
-      <c r="C412" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D412" s="1" t="s">
-        <v>1005</v>
+        <v>242</v>
       </c>
       <c r="E412" s="1"/>
       <c r="F412" s="1" t="s">
-        <v>2141</v>
+        <v>2260</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H412" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>2261</v>
       </c>
       <c r="J412" s="1" t="s">
         <v>2262</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="1" t="s">
         <v>2263</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>2265</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>44</v>
+        <v>1010</v>
       </c>
       <c r="E413" s="1"/>
       <c r="F413" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H413" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I413" s="1" t="s">
         <v>2266</v>
       </c>
-      <c r="G413" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I413" s="1" t="s">
+      <c r="J413" s="1" t="s">
         <v>2267</v>
-      </c>
-[...1 lines deleted...]
-        <v>2268</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="1" t="s">
-        <v>671</v>
+        <v>2268</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>2269</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>2270</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="E414" s="1"/>
       <c r="F414" s="1" t="s">
-        <v>2086</v>
+        <v>2271</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H414" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I414" s="1" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="J414" s="1" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="1" t="s">
-        <v>2273</v>
+        <v>676</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>2269</v>
+        <v>2274</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E415" s="1"/>
       <c r="F415" s="1" t="s">
-        <v>2275</v>
+        <v>2091</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H415" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>2276</v>
       </c>
       <c r="J415" s="1" t="s">
         <v>2277</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="1" t="s">
         <v>2278</v>
       </c>
       <c r="B416" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C416" s="1" t="s">
         <v>2279</v>
       </c>
-      <c r="C416" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D416" s="1" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="E416" s="1"/>
       <c r="F416" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H416" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I416" s="1" t="s">
         <v>2281</v>
       </c>
-      <c r="G416" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I416" s="1" t="s">
+      <c r="J416" s="1" t="s">
         <v>2282</v>
-      </c>
-[...1 lines deleted...]
-        <v>2283</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B417" s="1" t="s">
         <v>2284</v>
       </c>
-      <c r="B417" s="1" t="s">
+      <c r="C417" s="1" t="s">
         <v>2285</v>
       </c>
-      <c r="C417" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D417" s="1" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E417" s="1"/>
       <c r="F417" s="1" t="s">
-        <v>2234</v>
+        <v>2286</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I417" s="1" t="s">
-        <v>2282</v>
+        <v>2287</v>
       </c>
       <c r="J417" s="1" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="1" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="E418" s="1"/>
       <c r="F418" s="1" t="s">
-        <v>2291</v>
+        <v>2239</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I418" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="J418" s="1" t="s">
         <v>2292</v>
-      </c>
-[...1 lines deleted...]
-        <v>2293</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B419" s="1" t="s">
         <v>2294</v>
       </c>
-      <c r="B419" s="1" t="s">
+      <c r="C419" s="1" t="s">
         <v>2295</v>
       </c>
-      <c r="C419" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D419" s="1" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="E419" s="1"/>
       <c r="F419" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H419" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I419" s="1" t="s">
         <v>2297</v>
       </c>
-      <c r="G419" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I419" s="1" t="s">
+      <c r="J419" s="1" t="s">
         <v>2298</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B420" s="1" t="s">
         <v>2300</v>
       </c>
-      <c r="B420" s="1" t="s">
+      <c r="C420" s="1" t="s">
         <v>2301</v>
       </c>
-      <c r="C420" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D420" s="1" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="E420" s="1"/>
       <c r="F420" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H420" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I420" s="1" t="s">
         <v>2303</v>
       </c>
-      <c r="G420" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I420" s="1" t="s">
+      <c r="J420" s="1" t="s">
         <v>2304</v>
-      </c>
-[...1 lines deleted...]
-        <v>2305</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B421" s="1" t="s">
         <v>2306</v>
       </c>
-      <c r="B421" s="1" t="s">
+      <c r="C421" s="1" t="s">
         <v>2307</v>
       </c>
-      <c r="C421" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D421" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E421" s="1"/>
       <c r="F421" s="1" t="s">
-        <v>2297</v>
+        <v>2308</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>2309</v>
       </c>
       <c r="J421" s="1" t="s">
         <v>2310</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" s="1" t="s">
         <v>2311</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>2312</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>2313</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="E422" s="1"/>
       <c r="F422" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H422" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I422" s="1" t="s">
         <v>2314</v>
       </c>
-      <c r="G422" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I422" s="1" t="s">
+      <c r="J422" s="1" t="s">
         <v>2315</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B423" s="1" t="s">
         <v>2317</v>
       </c>
-      <c r="B423" s="1" t="s">
+      <c r="C423" s="1" t="s">
         <v>2318</v>
       </c>
-      <c r="C423" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D423" s="1" t="s">
-        <v>1932</v>
+        <v>42</v>
       </c>
       <c r="E423" s="1"/>
       <c r="F423" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H423" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I423" s="1" t="s">
         <v>2320</v>
       </c>
-      <c r="G423" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I423" s="1" t="s">
+      <c r="J423" s="1" t="s">
         <v>2321</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" s="1" t="s">
-        <v>273</v>
+        <v>2322</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>2323</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>36</v>
+        <v>1937</v>
       </c>
       <c r="E424" s="1"/>
       <c r="F424" s="1" t="s">
         <v>2325</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H424" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>2326</v>
       </c>
       <c r="J424" s="1" t="s">
         <v>2327</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B425" s="1" t="s">
         <v>2328</v>
       </c>
-      <c r="B425" s="1" t="s">
+      <c r="C425" s="1" t="s">
         <v>2329</v>
       </c>
-      <c r="C425" s="1" t="s">
+      <c r="D425" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E425" s="1"/>
+      <c r="F425" s="1" t="s">
         <v>2330</v>
       </c>
-      <c r="D425" s="1"/>
-[...1 lines deleted...]
-      <c r="F425" s="1"/>
       <c r="G425" s="1" t="s">
-        <v>1808</v>
+        <v>30</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>2331</v>
       </c>
       <c r="J425" s="1" t="s">
         <v>2332</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="1" t="s">
-        <v>2053</v>
+        <v>2333</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>2334</v>
-[...3 lines deleted...]
-      </c>
+        <v>2335</v>
+      </c>
+      <c r="D426" s="1"/>
       <c r="E426" s="1"/>
-      <c r="F426" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F426" s="1"/>
       <c r="G426" s="1" t="s">
-        <v>24</v>
+        <v>1813</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>2336</v>
       </c>
       <c r="J426" s="1" t="s">
         <v>2337</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="1" t="s">
-        <v>2144</v>
+        <v>2058</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>2338</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E427" s="1"/>
       <c r="F427" s="1" t="s">
         <v>2340</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H427" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>2341</v>
       </c>
       <c r="J427" s="1" t="s">
         <v>2342</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B428" s="1" t="s">
         <v>2343</v>
       </c>
-      <c r="B428" s="1" t="s">
+      <c r="C428" s="1" t="s">
         <v>2344</v>
       </c>
-      <c r="C428" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D428" s="1" t="s">
-        <v>114</v>
+        <v>42</v>
       </c>
       <c r="E428" s="1"/>
       <c r="F428" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H428" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I428" s="1" t="s">
         <v>2346</v>
       </c>
-      <c r="G428" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I428" s="1" t="s">
+      <c r="J428" s="1" t="s">
         <v>2347</v>
-      </c>
-[...1 lines deleted...]
-        <v>2348</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B429" s="1" t="s">
         <v>2349</v>
       </c>
-      <c r="B429" s="1" t="s">
+      <c r="C429" s="1" t="s">
         <v>2350</v>
       </c>
-      <c r="C429" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D429" s="1" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="E429" s="1"/>
       <c r="F429" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H429" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I429" s="1" t="s">
         <v>2352</v>
       </c>
-      <c r="G429" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I429" s="1" t="s">
+      <c r="J429" s="1" t="s">
         <v>2353</v>
-      </c>
-[...1 lines deleted...]
-        <v>2354</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B430" s="1" t="s">
         <v>2355</v>
       </c>
-      <c r="B430" s="1" t="s">
+      <c r="C430" s="1" t="s">
         <v>2356</v>
       </c>
-      <c r="C430" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D430" s="1" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="E430" s="1"/>
       <c r="F430" s="1" t="s">
-        <v>115</v>
+        <v>2357</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H430" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>2358</v>
       </c>
       <c r="J430" s="1" t="s">
         <v>2359</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>2362</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>193</v>
+        <v>120</v>
       </c>
       <c r="E431" s="1"/>
       <c r="F431" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H431" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I431" s="1" t="s">
         <v>2363</v>
       </c>
-      <c r="G431" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I431" s="1" t="s">
+      <c r="J431" s="1" t="s">
         <v>2364</v>
-      </c>
-[...1 lines deleted...]
-        <v>2365</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B432" s="1" t="s">
         <v>2366</v>
       </c>
-      <c r="B432" s="1" t="s">
+      <c r="C432" s="1" t="s">
         <v>2367</v>
       </c>
-      <c r="C432" s="1" t="s">
+      <c r="D432" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E432" s="1"/>
+      <c r="F432" s="1" t="s">
         <v>2368</v>
       </c>
-      <c r="D432" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F432" s="1" t="s">
+      <c r="G432" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H432" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I432" s="1" t="s">
         <v>2369</v>
       </c>
-      <c r="G432" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I432" s="1" t="s">
+      <c r="J432" s="1" t="s">
         <v>2370</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B433" s="1" t="s">
         <v>2372</v>
       </c>
-      <c r="B433" s="1" t="s">
+      <c r="C433" s="1" t="s">
         <v>2373</v>
       </c>
-      <c r="C433" s="1" t="s">
+      <c r="D433" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E433" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F433" s="1" t="s">
         <v>2374</v>
       </c>
-      <c r="D433" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F433" s="1" t="s">
+      <c r="G433" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H433" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I433" s="1" t="s">
         <v>2375</v>
       </c>
-      <c r="G433" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I433" s="1" t="s">
+      <c r="J433" s="1" t="s">
         <v>2376</v>
-      </c>
-[...1 lines deleted...]
-        <v>2377</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B434" s="1" t="s">
         <v>2378</v>
-      </c>
-[...1 lines deleted...]
-        <v>2373</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>2379</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>44</v>
+        <v>1937</v>
       </c>
       <c r="E434" s="1"/>
       <c r="F434" s="1" t="s">
-        <v>2297</v>
+        <v>2380</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I434" s="1" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="J434" s="1" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" s="1" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>2383</v>
+        <v>2378</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="E435" s="1"/>
       <c r="F435" s="1" t="s">
-        <v>115</v>
+        <v>2302</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="J435" s="1" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>2383</v>
+        <v>2388</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="E436" s="1"/>
       <c r="F436" s="1" t="s">
-        <v>2389</v>
+        <v>121</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="J436" s="1" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>2383</v>
+        <v>2388</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>193</v>
+        <v>42</v>
       </c>
       <c r="E437" s="1"/>
       <c r="F437" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>2395</v>
       </c>
       <c r="J437" s="1" t="s">
         <v>2396</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="B438" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C438" s="1" t="s">
         <v>2398</v>
       </c>
-      <c r="C438" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D438" s="1" t="s">
-        <v>114</v>
+        <v>199</v>
       </c>
       <c r="E438" s="1"/>
       <c r="F438" s="1" t="s">
-        <v>115</v>
+        <v>2399</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="J438" s="1" t="s">
         <v>2401</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>2403</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>480</v>
+        <v>120</v>
       </c>
       <c r="E439" s="1"/>
       <c r="F439" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H439" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I439" s="1" t="s">
         <v>2405</v>
       </c>
-      <c r="G439" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I439" s="1" t="s">
+      <c r="J439" s="1" t="s">
         <v>2406</v>
-      </c>
-[...1 lines deleted...]
-        <v>2407</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B440" s="1" t="s">
         <v>2408</v>
-      </c>
-[...1 lines deleted...]
-        <v>2403</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>2409</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E440" s="1"/>
       <c r="F440" s="1" t="s">
         <v>2410</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H440" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="J440" s="1" t="s">
         <v>2412</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="1" t="s">
-        <v>1302</v>
+        <v>2413</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>2403</v>
+        <v>2408</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E441" s="1"/>
       <c r="F441" s="1" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H441" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I441" s="1" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="J441" s="1" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" s="1" t="s">
-        <v>2417</v>
+        <v>1307</v>
       </c>
       <c r="B442" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C442" s="1" t="s">
         <v>2418</v>
       </c>
-      <c r="C442" s="1" t="s">
+      <c r="D442" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E442" s="1"/>
+      <c r="F442" s="1" t="s">
         <v>2419</v>
       </c>
-      <c r="D442" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F442" s="1" t="s">
+      <c r="G442" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H442" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I442" s="1" t="s">
         <v>2420</v>
       </c>
-      <c r="G442" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I442" s="1" t="s">
+      <c r="J442" s="1" t="s">
         <v>2421</v>
-      </c>
-[...1 lines deleted...]
-        <v>2422</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B443" s="1" t="s">
         <v>2423</v>
       </c>
-      <c r="B443" s="1" t="s">
+      <c r="C443" s="1" t="s">
         <v>2424</v>
       </c>
-      <c r="C443" s="1" t="s">
+      <c r="D443" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E443" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="F443" s="1" t="s">
         <v>2425</v>
       </c>
-      <c r="D443" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F443" s="1" t="s">
+      <c r="G443" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H443" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I443" s="1" t="s">
         <v>2426</v>
       </c>
-      <c r="G443" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I443" s="1" t="s">
+      <c r="J443" s="1" t="s">
         <v>2427</v>
-      </c>
-[...1 lines deleted...]
-        <v>2428</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B444" s="1" t="s">
         <v>2429</v>
       </c>
-      <c r="B444" s="1" t="s">
+      <c r="C444" s="1" t="s">
         <v>2430</v>
       </c>
-      <c r="C444" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D444" s="1" t="s">
-        <v>114</v>
+        <v>485</v>
       </c>
       <c r="E444" s="1"/>
       <c r="F444" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H444" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I444" s="1" t="s">
         <v>2432</v>
       </c>
-      <c r="G444" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I444" s="1" t="s">
+      <c r="J444" s="1" t="s">
         <v>2433</v>
-      </c>
-[...1 lines deleted...]
-        <v>2434</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B445" s="1" t="s">
         <v>2435</v>
       </c>
-      <c r="B445" s="1" t="s">
+      <c r="C445" s="1" t="s">
         <v>2436</v>
       </c>
-      <c r="C445" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D445" s="1" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="E445" s="1"/>
       <c r="F445" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H445" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I445" s="1" t="s">
         <v>2438</v>
-      </c>
-[...7 lines deleted...]
-        <v>2370</v>
       </c>
       <c r="J445" s="1" t="s">
         <v>2439</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" s="1" t="s">
         <v>2440</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>2441</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>2442</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="E446" s="1"/>
       <c r="F446" s="1" t="s">
         <v>2443</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H446" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I446" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="J446" s="1" t="s">
         <v>2444</v>
-      </c>
-[...1 lines deleted...]
-        <v>2445</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B447" s="1" t="s">
         <v>2446</v>
       </c>
-      <c r="B447" s="1" t="s">
+      <c r="C447" s="1" t="s">
         <v>2447</v>
       </c>
-      <c r="C447" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D447" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="E447" s="1"/>
       <c r="F447" s="1" t="s">
-        <v>135</v>
+        <v>2448</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H447" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>2449</v>
       </c>
       <c r="J447" s="1" t="s">
         <v>2450</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" s="1" t="s">
         <v>2451</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>2452</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>2453</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="E448" s="1"/>
       <c r="F448" s="1" t="s">
-        <v>755</v>
+        <v>141</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I448" s="1" t="s">
-        <v>2282</v>
+        <v>2454</v>
       </c>
       <c r="J448" s="1" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" s="1" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="E449" s="1"/>
       <c r="F449" s="1" t="s">
-        <v>2458</v>
+        <v>760</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I449" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="J449" s="1" t="s">
         <v>2459</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B450" s="1" t="s">
         <v>2461</v>
       </c>
-      <c r="B450" s="1" t="s">
+      <c r="C450" s="1" t="s">
         <v>2462</v>
       </c>
-      <c r="C450" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D450" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E450" s="1"/>
       <c r="F450" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H450" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I450" s="1" t="s">
         <v>2464</v>
       </c>
-      <c r="G450" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I450" s="1" t="s">
+      <c r="J450" s="1" t="s">
         <v>2465</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B451" s="1" t="s">
         <v>2467</v>
       </c>
-      <c r="B451" s="1" t="s">
+      <c r="C451" s="1" t="s">
         <v>2468</v>
       </c>
-      <c r="C451" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D451" s="1" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="E451" s="1"/>
       <c r="F451" s="1" t="s">
-        <v>755</v>
+        <v>2469</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>2470</v>
       </c>
       <c r="J451" s="1" t="s">
         <v>2471</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" s="1" t="s">
         <v>2472</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>2473</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>2474</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="E452" s="1"/>
       <c r="F452" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H452" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I452" s="1" t="s">
         <v>2475</v>
       </c>
-      <c r="G452" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I452" s="1" t="s">
+      <c r="J452" s="1" t="s">
         <v>2476</v>
-      </c>
-[...1 lines deleted...]
-        <v>2477</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B453" s="1" t="s">
         <v>2478</v>
       </c>
-      <c r="B453" s="1" t="s">
+      <c r="C453" s="1" t="s">
         <v>2479</v>
       </c>
-      <c r="C453" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D453" s="1" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="E453" s="1"/>
       <c r="F453" s="1" t="s">
-        <v>2234</v>
+        <v>2480</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H453" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I453" s="1" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="J453" s="1" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" s="1" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>2479</v>
+        <v>2484</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>2483</v>
+        <v>2328</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="E454" s="1"/>
       <c r="F454" s="1" t="s">
-        <v>2484</v>
+        <v>2239</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>2485</v>
       </c>
       <c r="J454" s="1" t="s">
         <v>2486</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" s="1" t="s">
         <v>2487</v>
       </c>
       <c r="B455" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C455" s="1" t="s">
         <v>2488</v>
       </c>
-      <c r="C455" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D455" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E455" s="1"/>
       <c r="F455" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H455" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I455" s="1" t="s">
         <v>2490</v>
       </c>
-      <c r="G455" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I455" s="1" t="s">
+      <c r="J455" s="1" t="s">
         <v>2491</v>
-      </c>
-[...1 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B456" s="1" t="s">
         <v>2493</v>
       </c>
-      <c r="B456" s="1" t="s">
+      <c r="C456" s="1" t="s">
         <v>2494</v>
       </c>
-      <c r="C456" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D456" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E456" s="1"/>
       <c r="F456" s="1" t="s">
-        <v>2369</v>
+        <v>2495</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H456" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="J456" s="1" t="s">
         <v>2497</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="1" t="s">
         <v>2498</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>2494</v>
+        <v>2499</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E457" s="1"/>
       <c r="F457" s="1" t="s">
-        <v>2500</v>
+        <v>2374</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H457" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>2501</v>
       </c>
       <c r="J457" s="1" t="s">
         <v>2502</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" s="1" t="s">
         <v>2503</v>
       </c>
       <c r="B458" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C458" s="1" t="s">
         <v>2504</v>
       </c>
-      <c r="C458" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D458" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E458" s="1"/>
       <c r="F458" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H458" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I458" s="1" t="s">
         <v>2506</v>
       </c>
-      <c r="G458" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I458" s="1" t="s">
+      <c r="J458" s="1" t="s">
         <v>2507</v>
-      </c>
-[...1 lines deleted...]
-        <v>2508</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B459" s="1" t="s">
         <v>2509</v>
       </c>
-      <c r="B459" s="1" t="s">
+      <c r="C459" s="1" t="s">
         <v>2510</v>
       </c>
-      <c r="C459" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D459" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E459" s="1"/>
       <c r="F459" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H459" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I459" s="1" t="s">
         <v>2512</v>
       </c>
-      <c r="G459" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I459" s="1" t="s">
+      <c r="J459" s="1" t="s">
         <v>2513</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B460" s="1" t="s">
         <v>2515</v>
-      </c>
-[...1 lines deleted...]
-        <v>2510</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>2516</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E460" s="1"/>
-      <c r="F460" s="1"/>
+      <c r="F460" s="1" t="s">
+        <v>2517</v>
+      </c>
       <c r="G460" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H460" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I460" s="1" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="J460" s="1" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" s="1" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>2520</v>
+        <v>2515</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>2521</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="E461" s="1"/>
       <c r="F461" s="1"/>
       <c r="G461" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H461" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>2522</v>
       </c>
       <c r="J461" s="1" t="s">
         <v>2523</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" s="1" t="s">
         <v>2524</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>2525</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>2526</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E462" s="1"/>
-      <c r="F462" s="1" t="s">
+      <c r="F462" s="1"/>
+      <c r="G462" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H462" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I462" s="1" t="s">
         <v>2527</v>
       </c>
-      <c r="G462" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I462" s="1" t="s">
+      <c r="J462" s="1" t="s">
         <v>2528</v>
-      </c>
-[...1 lines deleted...]
-        <v>2529</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" s="1" t="s">
-        <v>1992</v>
+        <v>2529</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>2530</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>2531</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E463" s="1"/>
       <c r="F463" s="1" t="s">
         <v>2532</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H463" s="1" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>2533</v>
       </c>
       <c r="J463" s="1" t="s">
         <v>2534</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B464" s="1" t="s">
         <v>2535</v>
       </c>
-      <c r="B464" s="1" t="s">
+      <c r="C464" s="1" t="s">
         <v>2536</v>
       </c>
-      <c r="C464" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D464" s="1" t="s">
-        <v>236</v>
+        <v>58</v>
       </c>
       <c r="E464" s="1"/>
       <c r="F464" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H464" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I464" s="1" t="s">
         <v>2538</v>
       </c>
-      <c r="G464" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I464" s="1" t="s">
+      <c r="J464" s="1" t="s">
         <v>2539</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B465" s="1" t="s">
         <v>2541</v>
       </c>
-      <c r="B465" s="1" t="s">
+      <c r="C465" s="1" t="s">
         <v>2542</v>
       </c>
-      <c r="C465" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D465" s="1" t="s">
-        <v>52</v>
+        <v>242</v>
       </c>
       <c r="E465" s="1"/>
       <c r="F465" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H465" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I465" s="1" t="s">
         <v>2544</v>
       </c>
-      <c r="G465" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I465" s="1" t="s">
+      <c r="J465" s="1" t="s">
         <v>2545</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B466" s="1" t="s">
         <v>2547</v>
       </c>
-      <c r="B466" s="1" t="s">
+      <c r="C466" s="1" t="s">
         <v>2548</v>
       </c>
-      <c r="C466" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D466" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E466" s="1"/>
       <c r="F466" s="1" t="s">
-        <v>1768</v>
+        <v>2549</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H466" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>2550</v>
       </c>
       <c r="J466" s="1" t="s">
         <v>2551</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" s="1" t="s">
         <v>2552</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>2548</v>
+        <v>2553</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E467" s="1"/>
       <c r="F467" s="1" t="s">
-        <v>2554</v>
+        <v>1773</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H467" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>2555</v>
       </c>
       <c r="J467" s="1" t="s">
         <v>2556</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" s="1" t="s">
         <v>2557</v>
       </c>
       <c r="B468" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C468" s="1" t="s">
         <v>2558</v>
       </c>
-      <c r="C468" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D468" s="1" t="s">
-        <v>1831</v>
+        <v>58</v>
       </c>
       <c r="E468" s="1"/>
       <c r="F468" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H468" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I468" s="1" t="s">
         <v>2560</v>
       </c>
-      <c r="G468" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I468" s="1" t="s">
+      <c r="J468" s="1" t="s">
         <v>2561</v>
-      </c>
-[...1 lines deleted...]
-        <v>2562</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B469" s="1" t="s">
         <v>2563</v>
       </c>
-      <c r="B469" s="1" t="s">
+      <c r="C469" s="1" t="s">
         <v>2564</v>
       </c>
-      <c r="C469" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D469" s="1" t="s">
-        <v>76</v>
+        <v>1836</v>
       </c>
       <c r="E469" s="1"/>
       <c r="F469" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H469" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I469" s="1" t="s">
         <v>2566</v>
       </c>
-      <c r="G469" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I469" s="1" t="s">
+      <c r="J469" s="1" t="s">
         <v>2567</v>
-      </c>
-[...1 lines deleted...]
-        <v>2568</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B470" s="1" t="s">
         <v>2569</v>
       </c>
-      <c r="B470" s="1" t="s">
+      <c r="C470" s="1" t="s">
         <v>2570</v>
       </c>
-      <c r="C470" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D470" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="E470" s="1"/>
       <c r="F470" s="1" t="s">
-        <v>2554</v>
+        <v>2571</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H470" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>2572</v>
       </c>
       <c r="J470" s="1" t="s">
         <v>2573</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" s="1" t="s">
         <v>2574</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>2575</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>2576</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="E471" s="1"/>
       <c r="F471" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H471" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I471" s="1" t="s">
         <v>2577</v>
       </c>
-      <c r="G471" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I471" s="1" t="s">
+      <c r="J471" s="1" t="s">
         <v>2578</v>
-      </c>
-[...1 lines deleted...]
-        <v>2579</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" s="1" t="s">
-        <v>1133</v>
+        <v>2579</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>2581</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E472" s="1"/>
       <c r="F472" s="1" t="s">
         <v>2582</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H472" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>2583</v>
       </c>
       <c r="J472" s="1" t="s">
         <v>2584</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B473" s="1" t="s">
         <v>2585</v>
       </c>
-      <c r="B473" s="1" t="s">
+      <c r="C473" s="1" t="s">
         <v>2586</v>
       </c>
-      <c r="C473" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D473" s="1" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="E473" s="1"/>
       <c r="F473" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H473" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I473" s="1" t="s">
         <v>2588</v>
       </c>
-      <c r="G473" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I473" s="1" t="s">
+      <c r="J473" s="1" t="s">
         <v>2589</v>
-      </c>
-[...1 lines deleted...]
-        <v>2590</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B474" s="1" t="s">
         <v>2591</v>
       </c>
-      <c r="B474" s="1" t="s">
+      <c r="C474" s="1" t="s">
         <v>2592</v>
       </c>
-      <c r="C474" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D474" s="1" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E474" s="1"/>
       <c r="F474" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H474" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I474" s="1" t="s">
         <v>2594</v>
       </c>
-      <c r="G474" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I474" s="1" t="s">
+      <c r="J474" s="1" t="s">
         <v>2595</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B475" s="1" t="s">
         <v>2597</v>
       </c>
-      <c r="B475" s="1" t="s">
+      <c r="C475" s="1" t="s">
         <v>2598</v>
       </c>
-      <c r="C475" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D475" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E475" s="1"/>
       <c r="F475" s="1" t="s">
-        <v>2594</v>
+        <v>2599</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H475" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>2600</v>
       </c>
       <c r="J475" s="1" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" s="1" t="s">
         <v>2602</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>2604</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E476" s="1"/>
       <c r="F476" s="1" t="s">
-        <v>2594</v>
+        <v>2599</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H476" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>2605</v>
       </c>
       <c r="J476" s="1" t="s">
         <v>2606</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" s="1" t="s">
         <v>2607</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>2608</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>2609</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>236</v>
+        <v>42</v>
       </c>
       <c r="E477" s="1"/>
       <c r="F477" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H477" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I477" s="1" t="s">
         <v>2610</v>
       </c>
-      <c r="G477" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I477" s="1" t="s">
+      <c r="J477" s="1" t="s">
         <v>2611</v>
-      </c>
-[...1 lines deleted...]
-        <v>2612</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B478" s="1" t="s">
         <v>2613</v>
       </c>
-      <c r="B478" s="1" t="s">
+      <c r="C478" s="1" t="s">
         <v>2614</v>
       </c>
-      <c r="C478" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D478" s="1" t="s">
-        <v>36</v>
+        <v>242</v>
       </c>
       <c r="E478" s="1"/>
       <c r="F478" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H478" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I478" s="1" t="s">
         <v>2616</v>
       </c>
-      <c r="G478" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I478" s="1"/>
       <c r="J478" s="1" t="s">
         <v>2617</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" s="1" t="s">
         <v>2618</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>2619</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>2620</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="E479" s="1"/>
       <c r="F479" s="1" t="s">
         <v>2621</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H479" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I479" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I479" s="1"/>
+      <c r="J479" s="1" t="s">
         <v>2622</v>
-      </c>
-[...1 lines deleted...]
-        <v>2623</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B480" s="1" t="s">
         <v>2624</v>
       </c>
-      <c r="B480" s="1" t="s">
+      <c r="C480" s="1" t="s">
         <v>2625</v>
       </c>
-      <c r="C480" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D480" s="1" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="E480" s="1"/>
       <c r="F480" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H480" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I480" s="1" t="s">
         <v>2627</v>
       </c>
-      <c r="G480" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I480" s="1" t="s">
+      <c r="J480" s="1" t="s">
         <v>2628</v>
-      </c>
-[...1 lines deleted...]
-        <v>2629</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B481" s="1" t="s">
         <v>2630</v>
       </c>
-      <c r="B481" s="1" t="s">
+      <c r="C481" s="1" t="s">
         <v>2631</v>
       </c>
-      <c r="C481" s="1"/>
       <c r="D481" s="1" t="s">
-        <v>480</v>
+        <v>42</v>
       </c>
       <c r="E481" s="1"/>
       <c r="F481" s="1" t="s">
         <v>2632</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H481" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>2633</v>
       </c>
       <c r="J481" s="1" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" s="1" t="s">
         <v>2635</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>2636</v>
       </c>
       <c r="C482" s="1"/>
       <c r="D482" s="1" t="s">
-        <v>36</v>
+        <v>485</v>
       </c>
       <c r="E482" s="1"/>
       <c r="F482" s="1" t="s">
         <v>2637</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H482" s="1" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>2638</v>
       </c>
       <c r="J482" s="1" t="s">
         <v>2639</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C483" s="1"/>
+      <c r="D483" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E483" s="1"/>
+      <c r="F483" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H483" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I483" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="J483" s="1" t="s">
+        <v>2644</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>