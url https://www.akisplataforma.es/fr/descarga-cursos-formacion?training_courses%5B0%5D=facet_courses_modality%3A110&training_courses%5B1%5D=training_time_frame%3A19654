--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -12,7151 +12,7175 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2376">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Des outils numériques qui vous aident à gérer votre exploitation agricole</t>
+  </si>
+  <si>
+    <t>dim, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>En ligne</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Ce cours en ligne analyse les décrets royaux publiés en décembre 2022 qui influenceront la conduite des activités agricoles des agriculteurs et des…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/des-outils-numeriques-qui-vous-aident-gerer-votre-exploitation-agricole</t>
+  </si>
+  <si>
+    <t>COURS POUR REJOINDRE L'ENTREPRISE AGRICOLE</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Ávila, Burgos, León, Palencia, Salamanca, Segovia, Soria, Valladolid, Zamora</t>
+  </si>
+  <si>
+    <t>En ligne, En personne</t>
+  </si>
+  <si>
+    <t>Les Cours d'Insertion aux Entreprises Agricoles, ou CIEA en abrégé, sont des activités de formation destinées à ceux qui doivent démontrer un niveau…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-rejoindre-lentreprise-agricole</t>
+  </si>
+  <si>
     <t>Innovation et durabilité dans la production de noix</t>
   </si>
   <si>
-    <t>lun 21/09/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>sam 26/09/2026 - 19:00</t>
+    <t>lun, 21/09/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>sam, 26/09/2026 - 19:00</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza</t>
   </si>
   <si>
-    <t>En ligne, En personne</t>
-[...4 lines deleted...]
-  <si>
     <t>Ce cours de perfectionnement offrira aux professionnels de l'agriculture, aux chercheurs, aux consultants et aux décideurs une compréhension…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/innovation-et-durabilite-dans-la-production-noix</t>
   </si>
   <si>
     <t>Comment appliquer l'évaluation de la durabilité pour réduire les impacts environnementaux potentiels dans le secteur du fromage</t>
   </si>
   <si>
-    <t>mar 09/06/2026 - 10:00</t>
-[...5 lines deleted...]
-    <t>En ligne</t>
+    <t>mar, 09/06/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 09/06/2026 - 12:00</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Ce cours s'adresse au personnel du secteur laitier et fromager et vise à renforcer la capacité des petites et moyennes fromageries à comprendre et à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-appliquer-levaluation-la-durabilite-pour-reduire-les-impacts</t>
   </si>
   <si>
     <t>Cours avancé : « Gestion des données et prise de décision en agriculture : mégadonnées et intelligence artificielle »</t>
   </si>
   <si>
-    <t>mer 03/06/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 04/06/2026 - 20:30</t>
+    <t>mer, 03/06/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 04/06/2026 - 20:30</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Barcelona</t>
   </si>
   <si>
     <t>C. Enamorats, 62-64 baixos 08013 Barcelona</t>
   </si>
   <si>
     <t>Formation mixte de 8 heures comprenant une session EN LIGNE sur la gestion des données pour les décisions stratégiques et une autre session HYBRIDE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-gestion-des-donnees-et-prise-decision-agriculture-megadonnees-et</t>
   </si>
   <si>
     <t>Plantes aromatiques</t>
   </si>
   <si>
-    <t>dim 31/05/2026 - 00:00</t>
+    <t>dim, 31/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Les avantages des cultures aromatiques : une alternative viable et rentable aux cultures traditionnelles, favorisant la diversification et la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/plantes-aromatiques</t>
   </si>
   <si>
     <t>Cours en ligne : Gestion avancée des serres biologiques : gestion agroécologique des ravageurs et des maladies</t>
   </si>
   <si>
     <t>Le cours est divisé en 7 modules et est prévu pour une durée de 45 heures, mais vous pouvez le terminer à votre rythme. Une fois le cours terminé,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-avancee-des-serres-biologiques-gestion-agroecologique-des</t>
   </si>
   <si>
     <t>Formation en intelligence artificielle (IA) pour les responsables de la qualité alimentaire</t>
   </si>
   <si>
-    <t>ven 29/05/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 29/08/2026 - 23:59</t>
+    <t>ven, 29/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 29/08/2026 - 23:59</t>
   </si>
   <si>
     <t>Destiné aux responsables qualité du secteur alimentaire qui souhaitent appliquer l'intelligence artificielle (IA) dans leur travail quotidien, l'…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-intelligence-artificielle-ia-pour-les-responsables-la-qualite</t>
   </si>
   <si>
     <t>Nouvelle édition du cours « Transformation numérique et durable dans la gestion agricole »</t>
   </si>
   <si>
-    <t>mer 27/05/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 28/05/2026 - 22:22</t>
+    <t>mer, 27/05/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 28/05/2026 - 22:22</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Colegio de Ingenieros Agrícolas de Almería, COITAAL C/ Ribera de las Almadrabillas 5, 04004 Almería</t>
   </si>
   <si>
     <t>La Fondation du Groupe Cajamar organisera une nouvelle édition du cours « Transformation numérique et durable dans la gestion agricole » les 27 et 28…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelle-edition-du-cours-transformation-numerique-et-durable-dans-la-gestion</t>
   </si>
   <si>
     <t>Cours de base : « Transformation numérique et durable de la gestion agricole »</t>
   </si>
   <si>
-    <t>mer 20/05/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 21/05/2026 - 19:00</t>
+    <t>mer, 20/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 21/05/2026 - 19:00</t>
   </si>
   <si>
     <t>Un cours d'apprentissage mixte de 7 heures comprenant une session en ligne sur les plateformes numériques et leur relation avec l'administration, et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-transformation-numerique-et-durable-la-gestion-agricole-0</t>
   </si>
   <si>
     <t>Cours de télédétection appliquée au conseil. Traitement d'images satellitaires et extraction d'informations utiles en agriculture.</t>
   </si>
   <si>
-    <t>lun 18/05/2026 - 15:00</t>
-[...5 lines deleted...]
-    <t>La télédétection est devenue un outil essentiel de la gestion agricole moderne, permettant l'analyse de la santé des cultures, l'optimisation de l'…</t>
+    <t>lun, 18/05/2026 - 15:00</t>
+  </si>
+  <si>
+    <t>lun, 18/05/2026 - 19:00</t>
+  </si>
+  <si>
+    <t>La télédétection est devenue un outil essentiel de la gestion agricole moderne, permettant l'analyse de la santé des cultures, l'optimisation de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-teledetection-appliquee-au-conseil-traitement-dimages-satellitaires-et</t>
   </si>
   <si>
     <t>Formation en agriculture biologique : production, réglementation, conseils et marketing</t>
   </si>
   <si>
-    <t>ven 15/05/2026 - 00:00</t>
+    <t>ven, 15/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours a pour objectif de donner un aperçu de la réglementation de la production agricole biologique et des principes de base de ce type de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-agriculture-biologique-production-reglementation-conseils-et-marketing</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/05/2026 - 20:00</t>
+    <t>jeu, 14/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/05/2026 - 20:00</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111933</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits »</t>
   </si>
   <si>
-    <t>jeu 14/05/2026 - 16:00</t>
+    <t>jeu, 14/05/2026 - 16:00</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions pour la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-1</t>
   </si>
   <si>
     <t>Webinaire de formation « Comment transformer chaque bouteille en canal de vente »</t>
   </si>
   <si>
-    <t>mer 13/05/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 13/05/2026 - 12:00</t>
+    <t>mer, 13/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 13/05/2026 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération espagnole des vins (FEV) , par le biais de son pôle Digitalisation et Vin , organise le webinaire « Comment transformer chaque…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-comment-transformer-chaque-bouteille-canal-vente</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mar 12/05/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 12/05/2026 - 20:00</t>
+    <t>mar, 12/05/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 12/05/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111932</t>
   </si>
   <si>
     <t>Gestion des données et prise de décision en agriculture : Big Data et intelligence artificielle</t>
   </si>
   <si>
-    <t>mar 12/05/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>mer 13/05/2026 - 20:30</t>
+    <t>mar, 12/05/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>mer, 13/05/2026 - 20:30</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>Ce programme de formation avancée est une initiative de la Fondation du Groupe Cajamar et du Collège officiel des ingénieurs techniques agricoles du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-des-donnees-et-prise-decision-agriculture-big-data-et-intelligence</t>
   </si>
   <si>
     <t>Webinaire de formation « L’intelligence artificielle en action : comment l’IA générative transforme la gestion et la compétitivité des domaines viticoles » - Cloned</t>
   </si>
   <si>
-    <t>jeu 07/05/2026 - 10:00</t>
-[...5 lines deleted...]
-    <t>Le La Fédération espagnole des vins (FEV) et Orisha Agrifood, par le biais de son Digitalization and Wine Hub , organisent le webinaire « L'…</t>
+    <t>jeu, 07/05/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 07/05/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Le La Fédération espagnole des vins (FEV) et Orisha Agrifood, par le biais de son Digitalization and Wine Hub , organisent le webinaire « L…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111600</t>
   </si>
   <si>
     <t>Guide pratique sur l'état de la durabilité dans les PME agroalimentaires</t>
   </si>
   <si>
-    <t>mar 05/05/2026 - 00:00</t>
+    <t>mar, 05/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours pratique vous permettra de préparer la déclaration de durabilité dans les PME agroalimentaires : vous découvrirez les normes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/guide-pratique-sur-letat-la-durabilite-dans-les-pme-agroalimentaires</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>jeu 30/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/04/2026 - 20:00</t>
+    <t>jeu, 30/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111579</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mar 28/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 28/04/2026 - 20:00</t>
+    <t>mar, 28/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 28/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111560</t>
   </si>
   <si>
     <t>Cours : Conseiller technique en lutte intégrée contre les ravageurs dans le secteur agricole</t>
   </si>
   <si>
-    <t>sam 25/04/2026 - 00:00</t>
+    <t>sam, 25/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours sur l'application du Décret Royal 1311/2012 dans le secteur agricole : Ce cours ne vous accrédite pas en tant que conseiller ; son objectif est…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-conseiller-technique-lutte-integree-contre-les-ravageurs-dans-le-secteur</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique</t>
   </si>
   <si>
     <t>Ce cours porte sur les principes et les techniques de l'agriculture biologique. Vous apprendrez à gérer des systèmes de production biologique, à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-9</t>
   </si>
   <si>
     <t>Transformation numérique et durable de la gestion agricole</t>
   </si>
   <si>
-    <t>mer 22/04/2026 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 23/04/2026 - 20:30</t>
+    <t>mer, 22/04/2026 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 23/04/2026 - 20:30</t>
   </si>
   <si>
     <t>Ce programme de formation de base est une initiative de la Fondation du Groupe Cajamar et du Collège officiel des ingénieurs techniques agricoles du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/transformation-numerique-et-durable-la-gestion-agricole</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned</t>
   </si>
   <si>
-    <t>mar 21/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 21/04/2026 - 20:00</t>
+    <t>mar, 21/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 21/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111482</t>
   </si>
   <si>
     <t>Cours pour jeunes agriculteurs en Estrémadure</t>
   </si>
   <si>
-    <t>lun 20/04/2026 - 00:00</t>
+    <t>lun, 20/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Badajoz, Cáceres</t>
   </si>
   <si>
     <t>Les certificats d'incorporation pour jeunes agriculteurs d'Estrémadure constituent une opportunité de formation essentielle pour ceux qui souhaitent…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-jeunes-agriculteurs-estremadure</t>
   </si>
   <si>
     <t>Cours en ligne : Production d'oliveraies biologiques et production d'huile biologique</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>La formation est entièrement en ligne et comprend 11 sujets, pour une durée prévue de 80 heures. Vous pouvez la suivre à tout moment. À l'issue de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-production-doliveraies-biologiques-et-production-dhuile-biologique-0</t>
   </si>
   <si>
-    <t>jeu 16/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 20:00</t>
+    <t>jeu, 16/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111484</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 14/04/2026 - 20:00</t>
+    <t>mar, 14/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 14/04/2026 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111483</t>
   </si>
   <si>
     <t>Webinaire de formation « L’intelligence artificielle en action : comment l’IA générative transforme la gestion et la compétitivité des domaines viticoles »</t>
   </si>
   <si>
-    <t>mar 14/04/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 14/04/2026 - 10:45</t>
+    <t>mar, 14/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 14/04/2026 - 10:45</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-lintelligence-artificielle-action-comment-lia-generative</t>
   </si>
   <si>
     <t>Cours sur la gestion des risques et l'assurance agricole dans un contexte de changement climatique</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 22:22</t>
+    <t>lun, 13/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 22:22</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
     <t>Du 13 au 17 avril 2026 , le CIHEAM de Saragosse accueillera le cours « Gestion des risques et assurance agricole dans un contexte de changement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-gestion-des-risques-et-lassurance-agricole-dans-contexte-changement</t>
   </si>
   <si>
     <t>Formation en production biologique : réglementation, conseils, production et commercialisation</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 22:22</t>
+    <t>lun, 13/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 22:22</t>
   </si>
   <si>
     <t>Du 13 au 16 avril 2026, le cours sur la production biologique : production, réglementation, conseils et commercialisation se déroulera en classe…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-production-biologique-reglementation-conseils-production-et</t>
   </si>
   <si>
     <t>Séminaire en ligne gratuit « SIEX, REA et CUE : les clés de l'enregistrement en tant qu'entité agréée »</t>
   </si>
   <si>
-    <t>ven 10/04/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 10/04/2026 - 22:22</t>
+    <t>ven, 10/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 10/04/2026 - 22:22</t>
   </si>
   <si>
     <t>Online</t>
   </si>
   <si>
     <t>Le 10 avril 2026 , aGROSlab organise le séminaire en ligne « SIEX, REA et CUE : Clés de l'enregistrement en tant qu'entité autorisée » , une session…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-ligne-gratuit-siex-rea-et-cue-les-cles-lenregistrement-tant-quentite</t>
   </si>
   <si>
     <t>Durabilité dans la production agricole</t>
   </si>
   <si>
-    <t>ven 10/04/2026 - 00:00</t>
+    <t>ven, 10/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours en ligne abordera la manière de produire plus de nourriture avec moins de ressources naturelles tout en préservant l'environnement.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/durabilite-dans-la-production-agricole-0</t>
   </si>
   <si>
     <t>Calcul des besoins en eau et programmation de l'irrigation</t>
   </si>
   <si>
     <t>Dans ce COURS EN LIGNE, vous apprendrez les différentes méthodologies pour déterminer les besoins en eau d'une culture et les outils pour planifier l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-des-besoins-eau-et-programmation-lirrigation-0</t>
   </si>
   <si>
     <t>Serres</t>
   </si>
   <si>
     <t>COURS EN LIGNE qui démontre le rôle de la serre, les différents types de serres, l'équipement et le contrôle climatique, entre autres aspects.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/serres-0</t>
   </si>
   <si>
     <t>Cours sur le contrôle et la gestion des œufs et des poussins nouveau-nés en aviculture</t>
   </si>
   <si>
     <t>La formation « Contrôle et gestion des œufs et des poussins en élevage avicole » proposée par Aula 10 Formación vise à doter les participants des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-controle-et-la-gestion-des-oeufs-et-des-poussins-nouveau-nes</t>
   </si>
   <si>
     <t>Élevage biologique pour le certificat professionnel AGAN0108</t>
   </si>
   <si>
     <t>Avec le cours en ligne d'élevage biologique, vous apprendrez tout ce dont vous avez besoin pour obtenir le « Certificat en élevage biologique…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/elevage-biologique-pour-le-certificat-professionnel-agan0108</t>
   </si>
   <si>
     <t>Webinaire de formation « La numérisation dans les vignobles et les caves, oui. Mais… pourquoi ? »</t>
   </si>
   <si>
-    <t>jeu 09/04/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 09/04/2026 - 12:00</t>
+    <t>jeu, 09/04/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 09/04/2026 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération espagnole des vins (FEV) , par le biais de son pôle Numérisation et Vin , organise le webinaire « La numérisation dans les vignobles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-la-numerisation-dans-les-vignobles-et-les-caves-oui-mais</t>
   </si>
   <si>
     <t>Outils avancés pour l'irrigation et la nutrition</t>
   </si>
   <si>
-    <t>jeu 09/04/2026 - 00:00</t>
+    <t>jeu, 09/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires proposent aux agriculteurs une formation en ligne sur les outils avancés d'irrigation et de nutrition.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/outils-avances-pour-lirrigation-et-la-nutrition</t>
   </si>
   <si>
     <t>Les inscriptions sont désormais ouvertes pour le cours en ligne gratuit « Numérisation des données météorologiques et détection des nuisibles ».</t>
   </si>
   <si>
-    <t>lun 06/04/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mer 08/04/2026 - 22:22</t>
+    <t>lun, 06/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mer, 08/04/2026 - 22:22</t>
   </si>
   <si>
     <t>iRiego a ouvert les inscriptions pour le cours en ligne gratuit « Numérisation des données météorologiques et détection des ravageurs » , qui se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-inscriptions-sont-desormais-ouvertes-pour-le-cours-ligne-gratuit</t>
   </si>
   <si>
     <t>Application et manipulation des produits phytosanitaires, niveau qualifié</t>
   </si>
   <si>
-    <t>lun 06/04/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 06/05/2026 - 21:30</t>
+    <t>lun, 06/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 06/05/2026 - 21:30</t>
   </si>
   <si>
     <t>Formation qualifiante, en mode mixte. 60 heures au total. La partie en présentiel comprend uniquement les 3 jours de formation pratique et l'examen.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/application-et-manipulation-des-produits-phytosanitaires-niveau-qualifie</t>
   </si>
   <si>
     <t>Cours en ligne : culture fruitière biologique</t>
   </si>
   <si>
-    <t>mer 01/04/2026 - 00:00</t>
+    <t>mer, 01/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Camí del Port s/n, km 1 - Edif. ECA Apartado 397 ES-46470 Catarroja, Valencia, España</t>
   </si>
   <si>
     <t>La formation est entièrement en ligne et comprend 7 thèmes, pour une durée prévue de 60 heures. Vous pouvez la suivre à tout moment. À l'issue de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-culture-fruitiere-biologique-0</t>
   </si>
   <si>
     <t>Cours en ligne : Culture biologique d'avocats</t>
   </si>
   <si>
     <t>La formation est divisée en 8 thèmes et dure 30 heures. Vous pouvez la terminer à tout moment. À l'issue de la formation, vous recevrez un CERTIFICAT…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-culture-biologique-davocats</t>
   </si>
   <si>
     <t>COURS EN LIGNE SUR L'AGRICULTURE DE PRÉCISION EN CULTURES EXTENSIVES IRRIGUÉES (ENREGISTRÉ)</t>
   </si>
   <si>
     <t>Ce cours aborde les technologies et méthodologies utilisées en agriculture de précision pour optimiser le rendement et l'efficacité des grandes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-lagriculture-precision-cultures-extensives-irriguees-enregistre</t>
   </si>
   <si>
     <t>Spécialisation en interprétation des sols</t>
   </si>
   <si>
-    <t>mar 31/03/2026 - 00:00</t>
+    <t>mar, 31/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Dans la poursuite d’une agriculture durable, la santé des sols, la fertilisation et l’impact environnemental sont autant de facteurs à prendre en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/specialisation-interpretation-des-sols-0</t>
   </si>
   <si>
     <t>Cours avancé - Lutte biologique contre les ravageurs</t>
   </si>
   <si>
-    <t>lun 30/03/2026 - 00:00</t>
+    <t>lun, 30/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Objectifs du cours L’utilisation d’organismes bénéfiques (pollinisateurs, prédateurs et parasitoïdes) s’est avérée utile ces dernières années pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-lutte-biologique-contre-les-ravageurs</t>
   </si>
   <si>
     <t>Cours avancé - Culture hydroponique. Culture hors-sol</t>
   </si>
   <si>
     <t>Objectifs du cours L’activité agricole, comme les autres secteurs productifs, doit optimiser la consommation d’intrants et minimiser les niveaux de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-culture-hydroponique-culture-hors-sol</t>
   </si>
   <si>
     <t>Cours supérieur en oléiculture</t>
   </si>
   <si>
-    <t>Objectifs du cours Ce cours développe et aborde en profondeur, et de manière rationnelle, les aspects les plus importants de la culture de l'olivier…</t>
+    <t>Objectifs du cours Ce cours développe et aborde en profondeur, et de manière rationnelle, les aspects les plus importants de la culture de l'olivier,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-superieur-oleiculture</t>
   </si>
   <si>
     <t>Cours spécialisé en production de plantes aromatiques et médicinales</t>
   </si>
   <si>
     <t>Objectifs du cours La culture des plantes aromatiques et médicinales (PAM) s'est récemment imposée comme une alternative agricole aux cultures…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-specialise-production-plantes-aromatiques-et-medicinales</t>
   </si>
   <si>
     <t>Cours en ligne : Conditions des sols cultivés et du climat</t>
   </si>
   <si>
     <t>Le cours « Sol et climat » vous apporte les connaissances essentielles sur la gestion des sols et son lien avec le climat en agriculture.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-conditions-des-sols-cultives-et-du-climat</t>
   </si>
   <si>
     <t>Activités auxiliaires en agriculture pour le certificat professionnel AGAX0208</t>
   </si>
   <si>
     <t>Ce cours en ligne sur les activités auxiliaires en agriculture vous permet de faire reconnaître vos compétences professionnelles et d'obtenir votre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/activites-auxiliaires-agriculture-pour-le-certificat-professionnel-agax0208</t>
   </si>
   <si>
     <t>Gestion et intégration dans l'entreprise agricole</t>
   </si>
   <si>
-    <t>sam 28/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Former les agriculteurs entrant dans le secteur agricole aux aspects liés à la performance économique des exploitations et à la protection de l'…</t>
+    <t>sam, 28/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Former les agriculteurs entrant dans le secteur agricole aux aspects liés à la performance économique des exploitations et à la protection de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-integration-dans-lentreprise-agricole-0</t>
   </si>
   <si>
     <t>Cours d'hydroponie : culture hors sol</t>
   </si>
   <si>
     <t>Ce cours offre une introduction complète à l'hydroponie et à la culture hors-sol. Il explore les composants, les substrats et les systèmes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dhydroponie-culture-hors-sol</t>
   </si>
   <si>
-    <t>jeu 26/03/2026 - 16:06</t>
-[...2 lines deleted...]
-    <t>jeu 26/03/2026 - 22:22</t>
+    <t>jeu, 26/03/2026 - 16:06</t>
+  </si>
+  <si>
+    <t>jeu, 26/03/2026 - 22:22</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-0</t>
   </si>
   <si>
     <t>Spécialiste en oléiculture, technologie de l'huile d'olive et gestion de moulins à huile</t>
   </si>
   <si>
-    <t>mer 25/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>L'objectif est d'atteindre le professionnalisme et l'excellence dans quatre domaines du secteur oléicole : la technologie de l'huile d'olive, l'…</t>
+    <t>mer, 25/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>L'objectif est d'atteindre le professionnalisme et l'excellence dans quatre domaines du secteur oléicole : la technologie de l'huile d'olive, l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/specialiste-oleiculture-technologie-lhuile-dolive-et-gestion-moulins-huile</t>
   </si>
   <si>
     <t>COURS EN LIGNE qui démontre le rôle de la serre, les différents types de serres, l'équipement et le contrôle climatique, entre autres aspects.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/serres</t>
   </si>
   <si>
     <t>Gestion et organisation de l'exploitation agricole</t>
   </si>
   <si>
-    <t>Objectifs Acquérir les connaissances technologiques et économiques nécessaires à la bonne gestion d'une exploitation agricole, garantissant ainsi l'…</t>
+    <t>Objectifs Acquérir les connaissances technologiques et économiques nécessaires à la bonne gestion d'une exploitation agricole, garantissant ainsi l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-organisation-lexploitation-agricole</t>
   </si>
   <si>
     <t>Sécurité et hygiène dans l'industrie alimentaire</t>
   </si>
   <si>
     <t>Objectifs Apprendre à effectuer des opérations de nettoyage et d'hygiène générale sur les équipements et les installations, ainsi que des opérations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-et-hygiene-dans-lindustrie-alimentaire</t>
   </si>
   <si>
     <t>Journée de formation en ligne sur les communautés d'énergie renouvelable pour les agriculteurs irrigants</t>
   </si>
   <si>
-    <t>mar 24/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mar 24/03/2026 - 22:22</t>
+    <t>mar, 24/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mar, 24/03/2026 - 22:22</t>
   </si>
   <si>
     <t>ASETAGA a organisé la journée de formation « Communautés d'énergie renouvelable – Irrigateurs » , une initiative visant à apporter les opportunités…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-ligne-sur-les-communautes-denergie-renouvelable-pour-les</t>
   </si>
   <si>
     <t>Introduction à l'agriculture biologique</t>
   </si>
   <si>
-    <t>mar 24/03/2026 - 07:00</t>
-[...2 lines deleted...]
-    <t>jeu 24/12/2026 - 00:00</t>
+    <t>mar, 24/03/2026 - 07:00</t>
+  </si>
+  <si>
+    <t>jeu, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours est entièrement en ligne et se compose de 7 modules, pour une durée prévue de 50 heures. Vous pouvez toutefois le suivre à votre rythme. Une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lagriculture-biologique-2</t>
   </si>
   <si>
     <t>production fruitière</t>
   </si>
   <si>
-    <t>mar 24/03/2026 - 00:00</t>
+    <t>mar, 24/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Dans ce cours en ligne, vous découvrirez la physiologie des arbres, la conception stratégique des plantations et l'application des techniques de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-fruitiere</t>
   </si>
   <si>
     <t>Drones et agriculture de précision</t>
   </si>
   <si>
-    <t>dim 22/03/2026 - 00:00</t>
+    <t>dim, 22/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Drones et agriculture de précision est un cours descriptif qui explore l'agriculture de précision en tant que technique et concept de l'Agriculture 4…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/drones-et-agriculture-precision</t>
   </si>
   <si>
     <t>Cours de culture d'avocat</t>
   </si>
   <si>
     <t>Ce cours offre un guide complet sur la culture de l'avocat. Vous y découvrirez les exigences pédoclimatiques, la multiplication et l'implantation des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-culture-davocat</t>
   </si>
   <si>
     <t>Séminaire en ligne gratuit « Plans de fertilisation pour les cultures extensives »</t>
   </si>
   <si>
-    <t>ven 20/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 20/03/2026 - 22:22</t>
+    <t>ven, 20/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 20/03/2026 - 22:22</t>
   </si>
   <si>
     <t>L’élaboration d’un plan de fertilisation adapté est de plus en plus cruciale pour optimiser les coûts, améliorer l’efficacité de l’utilisation des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-ligne-gratuit-plans-fertilisation-pour-les-cultures-extensives</t>
   </si>
   <si>
     <t>Bien-être animal lors du transport d'animaux vivants</t>
   </si>
   <si>
-    <t>ven 20/03/2026 - 00:00</t>
+    <t>ven, 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Qualification approuvée Places limitées OBJECTIFS: Acquérir les fondamentaux des bonnes pratiques lors du transport des animaux, incluant le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-lors-du-transport-danimaux-vivants</t>
   </si>
   <si>
     <t>Cours sur l'élevage et l'agriculture biologique</t>
   </si>
   <si>
     <t>La formation spécialisée reconnue par le Gouvernement régional de Castille-La Manche permet de valider des heures de formation en agriculture…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-lelevage-et-lagriculture-biologique</t>
   </si>
   <si>
     <t>FORMATION DES CONSEILLERS : Cours sur la gestion durable des sols agricoles</t>
   </si>
   <si>
-    <t>La gestion durable des sols agricoles est un pilier fondamental pour garantir la productivité à long terme des agroécosystèmes, la préservation de l'…</t>
+    <t>La gestion durable des sols agricoles est un pilier fondamental pour garantir la productivité à long terme des agroécosystèmes, la préservation de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-des-conseillers-cours-sur-la-gestion-durable-des-sols-agricoles</t>
   </si>
   <si>
     <t>iRiego organise un cours en ligne gratuit sur l'influence de la numérisation sur la société et l'agriculture.</t>
   </si>
   <si>
-    <t>mer 18/03/2026 - 11:11</t>
+    <t>mer, 18/03/2026 - 11:11</t>
   </si>
   <si>
     <t>iRiego organisera du 18 au 20 mars 2026 le cours en ligne gratuit « Influence de la numérisation sur la société » , une proposition de formation axée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iriego-organise-cours-ligne-gratuit-sur-linfluence-la-numerisation-sur-la</t>
   </si>
   <si>
     <t>Agriculture de précision. Cours : SIG avancé et gestion des drones</t>
   </si>
   <si>
-    <t>mer 18/03/2026 - 00:00</t>
+    <t>mer, 18/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Un cours de 60 heures, dont quatre seront dispensés en classe virtuelle avec l'instructeur en temps réel via Google Meet, abordera les questions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-precision-cours-sig-avance-et-gestion-des-drones</t>
   </si>
   <si>
     <t>Gestion d'un moulin à huile d'olive</t>
   </si>
   <si>
     <t>Certificat de formation délivré par l'INEA-École universitaire d'ingénierie technique agricole. Objectifs Comprendre la gestion globale d'un moulin à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-dun-moulin-huile-dolive</t>
   </si>
   <si>
     <t>Culture hors sol</t>
   </si>
   <si>
-    <t>mar 17/03/2026 - 00:00</t>
+    <t>mar, 17/03/2026 - 00:00</t>
   </si>
   <si>
     <t>COURS EN LIGNE pour en savoir plus sur les solutions de culture hors sol, couvrant également la qualité du substrat, les différents systèmes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-hors-sol</t>
   </si>
   <si>
-    <t>Dans ce COURS EN LIGNE, vous découvrirez les clés pour maintenir la santé des sols grâce à des pratiques durables pour une agriculture plus efficace…</t>
+    <t>Dans ce COURS EN LIGNE, vous découvrirez les clés pour maintenir la santé des sols grâce à des pratiques durables pour une agriculture plus efficace.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/specialisation-interpretation-des-sols</t>
   </si>
   <si>
     <t>Cours en ligne « Compétences du personnel travaillant avec les porcs »</t>
   </si>
   <si>
-    <t>lun 16/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 00:00</t>
+    <t>lun, 16/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Si vous souhaitez vous former aux métiers de l'élevage porcin, ne manquez pas la formation « Compétences du personnel travaillant avec les porcs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-competences-du-personnel-travaillant-avec-les-porcs</t>
   </si>
   <si>
-    <t>dim 15/03/2026 - 00:00</t>
+    <t>dim, 15/03/2026 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/durabilite-dans-la-production-agricole</t>
   </si>
   <si>
     <t>Formation : Technicien conseil en lutte intégrée dans les espaces verts</t>
   </si>
   <si>
     <t>Cours sur l'application du Décret Royal 1311/2012 aux espaces verts urbains : Ce cours ne vous accrédite pas en tant que conseiller ; son objectif…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-technicien-conseil-lutte-integree-dans-les-espaces-verts</t>
   </si>
   <si>
     <t>Gestion et vérification des systèmes d'irrigation de base</t>
   </si>
   <si>
     <t>C/ Demetrio de los Ríos, 15. 41003, Sevilla</t>
   </si>
   <si>
-    <t>Les coopératives agroalimentaires offrent aux agriculteurs et au grand public une formation sur la gestion et la vérification des systèmes d'…</t>
+    <t>Les coopératives agroalimentaires offrent aux agriculteurs et au grand public une formation sur la gestion et la vérification des systèmes d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-verification-des-systemes-dirrigation-base</t>
   </si>
   <si>
     <t>Fertilisation et fumier en agriculture biologique</t>
   </si>
   <si>
     <t>Objectifs Acquérir les principes fondamentaux de la fertilisation et des différentes techniques de compostage, ainsi que leurs principales…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fertilisation-et-fumier-agriculture-biologique</t>
   </si>
   <si>
     <t>Séminaire en ligne gratuit « La numérisation des conseils agricoles »</t>
   </si>
   <si>
-    <t>ven 13/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 13/03/2026 - 22:22</t>
+    <t>ven, 13/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 13/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Le 13 mars 2026 , de 9h00 à 10h15, aGROSlab organisera le séminaire en ligne « Numérisation du conseil agricole » , une session pratique destinée aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-ligne-gratuit-la-numerisation-des-conseils-agricoles</t>
   </si>
   <si>
     <t>Webinaire gratuit : La chlorose des nervures jaunes (CYVCV), une nouvelle menace pour la culture des agrumes en Espagne</t>
   </si>
   <si>
-    <t>mer 11/03/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>mer 11/03/2026 - 22:22</t>
+    <t>mer, 11/03/2026 - 17:07</t>
+  </si>
+  <si>
+    <t>mer, 11/03/2026 - 22:22</t>
   </si>
   <si>
     <t>La culture des agrumes espagnole est confrontée à un nouveau défi phytosanitaire avec la détection du virus de la jaunisse des agrumes (CYVCV) ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-gratuit-la-chlorose-des-nervures-jaunes-cyvcv-une-nouvelle-menace-pour</t>
   </si>
   <si>
     <t>Cours sur le registre (REA), le cahier (CUE) et SIEX</t>
   </si>
   <si>
-    <t>mer 11/03/2026 - 00:00</t>
+    <t>mer, 11/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Objectifs du cours La nouvelle réglementation de la PAC prévoit, entre autres, la création d'un Système d'information sur les exploitations agricoles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-registre-rea-le-cahier-cue-et-siex</t>
   </si>
   <si>
     <t>Gestion avancée des serres écologiques</t>
   </si>
   <si>
-    <t>jeu 05/03/2026 - 00:00</t>
+    <t>jeu, 05/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne : Gestion avancée des serres biologiques. Sols vivants et fertilité</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-avancee-des-serres-ecologiques</t>
   </si>
   <si>
     <t>COURS EN LIGNE - INTELLIGENCE ARTIFICIELLE (IA) APPLIQUÉE À L'AGRICULTURE</t>
   </si>
   <si>
-    <t>mer 04/03/2026 - 00:00</t>
+    <t>mer, 04/03/2026 - 00:00</t>
   </si>
   <si>
     <t>But Dans le cours en ligne Intelligence Artificielle (IA) appliquée à l'agriculture, l'étudiant apprendra à tirer pleinement parti des outils actuels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-intelligence-artificielle-ia-appliquee-lagriculture</t>
   </si>
   <si>
     <t>Formation des utilisateurs et vendeurs professionnels de produits phytosanitaires : Niveau débutant. Niveau intermédiaire. Niveau qualifié.</t>
   </si>
   <si>
-    <t>lun 02/03/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>Castilla y León</t>
+    <t>lun, 02/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Le décret royal 1311/2012 établit le cadre d'action pour une utilisation durable des produits phytopharmaceutiques, en réduisant les risques et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-des-utilisateurs-et-vendeurs-professionnels-produits-phytosanitaires</t>
   </si>
   <si>
     <t>2e édition du cours Conception et construction d'usines de biogaz/biométhane</t>
   </si>
   <si>
-    <t>dim 01/03/2026 - 00:00</t>
+    <t>dim, 01/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Le cours en ligne « Conception et construction d'installations de biogaz/biométhane pour ingénieurs » propose une formation spécialisée en conception…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/2e-edition-du-cours-conception-et-construction-dusines-biogazbiomethane</t>
   </si>
   <si>
     <t>aGROSlab propose un séminaire en ligne gratuit sur la manière de développer des formules d'abonnement conformes à la réglementation.</t>
   </si>
   <si>
-    <t>ven 27/02/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 27/02/2026 - 19:00</t>
+    <t>ven, 27/02/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 27/02/2026 - 19:00</t>
   </si>
   <si>
     <t>L’élaboration de plans de fertilisation clairs, justifiés et opérationnels est devenue essentielle pour répondre aux exigences réglementaires de plus…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agroslab-propose-seminaire-ligne-gratuit-sur-la-maniere-developper-des-formules</t>
   </si>
   <si>
     <t>CULTURE DE LA PAPAYE</t>
   </si>
   <si>
-    <t>ven 27/02/2026 - 00:00</t>
+    <t>ven, 27/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours aborde toutes les étapes de la culture de la papaye, des exigences pédologiques et climatiques à la transformation des fruits. Vous…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-la-papaye</t>
   </si>
   <si>
     <t>FORMATION DE MANIPULATEUR DE PRODUITS PÉPIDIQUES. NIVEAU DE RENOUVELLEMENT DE BASE – EN LIGNE – 260227FBR</t>
   </si>
   <si>
-    <t>lun 09/03/2026 - 00:00</t>
+    <t>lun, 09/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Utilisateurs professionnels dont la licence initiale de manipulation de produits phytosanitaires de base a expiré après 10 ans et qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-manipulateur-produits-pepidiques-niveau-renouvellement-base-ligne</t>
   </si>
   <si>
     <t>MANIPULATEUR D'ALIMENTS ET ALLERGÈNES.EN LIGNE – 260227MA</t>
   </si>
   <si>
     <t>Adressé à : Les personnes qui travaillent dans des activités impliquant la manipulation de produits alimentaires. Objectifs: L'objectif de ce cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments-et-allergenesen-ligne-260227ma</t>
   </si>
   <si>
     <t>Systèmes d'information géographique appliqués à la protection contre les incendies de forêt à l'aide de logiciels libres</t>
   </si>
   <si>
     <t>Objectifs Apprenez à utiliser le logiciel libre Sextante et à en acquérir une maîtrise suffisante, grâce à son application à différents aspects de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-dinformation-geographique-appliques-la-protection-contre-les-incendies</t>
   </si>
   <si>
     <t>Formation en ligne gratuite sur le compostage efficace pour valoriser les déchets agro-industriels</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>jeu 26/02/2026 - 22:22</t>
+    <t>jeu, 26/02/2026 - 17:07</t>
+  </si>
+  <si>
+    <t>jeu, 26/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Jeudi prochain, le 26 février , de 17h à 20h , ASETAGA organisera la formation en ligne gratuite « Compostage efficace : clés de la valorisation des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-ligne-gratuite-sur-le-compostage-efficace-pour-valoriser-les-dechets</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 16:06</t>
+    <t>jeu, 26/02/2026 - 16:06</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-bioeconomie-circulaire-transformation-valorisation-et</t>
   </si>
   <si>
     <t>Introduction à l'irrigation</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 07/04/2026 - 14:00</t>
+    <t>jeu, 26/02/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 07/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Campanillas, Málaga</t>
   </si>
   <si>
     <t>Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d'apprentissage en ligne de l'IFAPA combinent formation à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lirrigation</t>
   </si>
   <si>
     <t>Formation en ligne pour le personnel des élevages avicoles – 260226AVI</t>
   </si>
   <si>
-    <t>jeu 26/02/2026 - 00:00</t>
+    <t>jeu, 26/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : travailleurs des fermes avicoles Objectifs: Afin de se conformer aux exigences du décret royal 637/2021 du 27 juillet, de veiller à ce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-ligne-pour-le-personnel-des-elevages-avicoles-260226avi</t>
   </si>
   <si>
     <t>Mise en œuvre de la version 5.4 du protocole global GAP</t>
   </si>
   <si>
     <t>Contenu Module 1 Introduction à la norme GLOBAL GAP (5 heures) Objectif : Former à l'application de méthodologies avancées d'amélioration des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/mise-oeuvre-la-version-54-du-protocole-global-gap</t>
   </si>
   <si>
     <t>3e édition du cours en ligne « La numérisation par le biais des applications mobiles »</t>
   </si>
   <si>
-    <t>mer 25/02/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>ven 27/02/2026 - 22:22</t>
+    <t>mer, 25/02/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>ven, 27/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Online síncrona</t>
   </si>
   <si>
     <t>La 3e édition du cours « Numérisation par le biais des applications mobiles » , organisé par iRiego , se tiendra en ligne les 25, 26 et 27…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/3e-edition-du-cours-ligne-la-numerisation-par-le-biais-des-applications-mobiles</t>
   </si>
   <si>
     <t>FORMATION : MEILLEURES TECHNIQUES DISPONIBLES POUR RÉDUIRE L'IMPACT ENVIRONNEMENTAL DES ÉLEVAGES PORCINS. EN LIGNE – 260225FAP</t>
   </si>
   <si>
-    <t>mer 25/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 23/03/2026 - 00:00</t>
+    <t>mer, 25/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 23/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Formation validée comme formation complémentaire pour accéder à une aide destinée à encourager les jeunes à s'orienter vers le secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-meilleures-techniques-disponibles-pour-reduire-limpact-environnemental</t>
   </si>
   <si>
     <t>COURS DE BASE SUR LA PRÉVENTION DES RISQUES PROFESSIONNELS DANS LE SECTEUR AGRICOLE – EN LIGNE – 260225PRL</t>
   </si>
   <si>
-    <t>jeu 19/03/2026 - 00:00</t>
+    <t>jeu, 19/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : 🔹 Les jeunes qui souhaitent rejoindre le secteur agricole 🔹 Les chefs d'entreprise qui entreprennent des activités préventives 🔹…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-sur-la-prevention-des-risques-professionnels-dans-le-secteur-1</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Utilisation durable des déchets agro-industriels par l'élevage d'insectes »,</t>
   </si>
   <si>
-    <t>mar 24/02/2026 - 18:08</t>
-[...2 lines deleted...]
-    <t>mar 24/02/2026 - 22:22</t>
+    <t>mar, 24/02/2026 - 18:08</t>
+  </si>
+  <si>
+    <t>mar, 24/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
-    <t>Les inscriptions sont ouvertes pour le cours en ligne gratuit « Valorisation durable des déchets agro-industriels par l’élevage d’insectes…</t>
+    <t>Les inscriptions sont ouvertes pour le cours en ligne gratuit « Valorisation durable des déchets agro-industriels par l’élevage d’insectes …</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-asetaga-utilisation-durable-des-dechets-agro-industriels-par</t>
   </si>
   <si>
     <t>COURS DE CALCUL ET DE CONCEPTION DES INSTALLATIONS D'IRRIGATION</t>
   </si>
   <si>
-    <t>mar 24/02/2026 - 00:00</t>
+    <t>mar, 24/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours porte sur la conception et l'entretien des systèmes d'irrigation. Vous apprendrez à déterminer la quantité d'eau nécessaire aux cultures et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-calcul-et-conception-des-installations-dirrigation</t>
   </si>
   <si>
     <t>Webinaire gratuit : La télédétection satellitaire agricole dans le cadre du guide de gestion agricole</t>
   </si>
   <si>
-    <t>ven 20/02/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 20/02/2026 - 19:00</t>
+    <t>ven, 20/02/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 20/02/2026 - 19:00</t>
   </si>
   <si>
     <t>La numérisation du secteur agricole progresse vers une gestion plus précise, efficace et durable . Dans ce contexte, aGROSlab organise le séminaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-gratuit-la-teledetection-satellitaire-agricole-dans-le-cadre-du-guide</t>
   </si>
   <si>
     <t>Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel</t>
   </si>
   <si>
-    <t>jeu 19/02/2026 - 19:09</t>
-[...2 lines deleted...]
-    <t>jeu 19/02/2026 - 22:22</t>
+    <t>jeu, 19/02/2026 - 19:09</t>
+  </si>
+  <si>
+    <t>jeu, 19/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Le 19 février 2026 , de 17h00 à 20h00 , se tiendra en ligne la journée de formation « Compostage efficace : clés pour valoriser les déchets du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/compostage-efficace-cles-la-valorisation-des-dechets-du-secteur-agro-0</t>
   </si>
   <si>
     <t>Cours sur la gestion écologique des sols</t>
   </si>
   <si>
-    <t>jeu 19/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 06/03/2026 - 00:00</t>
+    <t>jeu, 19/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 06/03/2026 - 00:00</t>
   </si>
   <si>
     <t>GC-2, Km. 8,5 - Montaña de Cardones 35415. Arucas (Gran Canaria)</t>
   </si>
   <si>
-    <t>Ce cours vise à familiariser les agriculteurs avec la santé des sols, la manière de la diagnostiquer, l'influence des pratiques de gestion sur celle-…</t>
+    <t>Ce cours vise à familiariser les agriculteurs avec la santé des sols, la manière de la diagnostiquer, l'influence des pratiques de gestion sur celle…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-gestion-ecologique-des-sols</t>
   </si>
   <si>
     <t>L'INTÉGRATION À L'ENTREPRISE AGRICOLE : L'AGRICULTURE INTENSIVE</t>
   </si>
   <si>
-    <t>sam 14/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 24/04/2026 - 00:00</t>
+    <t>sam, 14/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 24/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca, Sevilla</t>
   </si>
   <si>
-    <t>Ce cours comporte au moins un module en présentiel. Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d'…</t>
+    <t>Ce cours comporte au moins un module en présentiel. Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lintegration-lentreprise-agricole-lagriculture-intensive</t>
   </si>
   <si>
     <t>Nouveaux modèles commerciaux : Production agro-industrielle de microalgues</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 10/02/2026 - 20:00</t>
+    <t>mar, 10/02/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 10/02/2026 - 20:00</t>
   </si>
   <si>
     <t>Nous avons le plaisir de vous informer de cette session de formation en ligne gratuite sur le thème « Nouveaux modèles commerciaux :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveaux-modeles-commerciaux-production-agro-industrielle-microalgues-1</t>
   </si>
   <si>
     <t>Utilisation de RETOAGUA_CLM pour une gestion efficace de l'irrigation et de la fertilisation</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mer 18/02/2026 - 12:22</t>
+    <t>mar, 10/02/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mer, 18/02/2026 - 12:22</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Le Collège officiel des ingénieurs agricoles d'Albacete , en collaboration avec Formación Agrónomos, organise le cours en ligne « Utilisation de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-retoaguaclm-pour-une-gestion-efficace-lirrigation-et-la</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 23.</t>
   </si>
   <si>
-    <t>mar 03/02/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 05/02/2026 - 13:33</t>
+    <t>mar, 03/02/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 05/02/2026 - 13:33</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires et leurs techniciens sont confrontés à un nouveau défi crucial : la numérisation du secteur. La mise en place…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-23</t>
   </si>
   <si>
     <t>Programme de formation des conseillers SIGCEX. Édition 7</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires espagnoles mènent une stratégie de numérisation visant à faciliter la conformité aux réglementations en vigueur et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-formation-des-conseillers-sigcex-edition-7</t>
   </si>
   <si>
     <t>Programme de formation des conseillers SIGCEX. Édition 8</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-formation-des-conseillers-sigcex-edition-8</t>
   </si>
   <si>
     <t>Cours avancé d'intelligence artificielle pour ingénieurs agronomes</t>
   </si>
   <si>
-    <t>lun 02/02/2026 - 22:22</t>
+    <t>lun, 02/02/2026 - 22:22</t>
   </si>
   <si>
     <t>L’ Ordre officiel des ingénieurs agricoles d’Andalousie , par le biais de la Fondation andalouse des ingénieurs agricoles , organise un cours avancé…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-dintelligence-artificielle-pour-ingenieurs-agronomes</t>
   </si>
   <si>
     <t>Expropriation forcée dans les zones rurales</t>
   </si>
   <si>
-    <t>lun 02/02/2026 - 22:02</t>
-[...2 lines deleted...]
-    <t>dim 29/03/2026 - 23:59</t>
+    <t>lun, 02/02/2026 - 22:02</t>
+  </si>
+  <si>
+    <t>dim, 29/03/2026 - 23:59</t>
   </si>
   <si>
     <t>L’ Ordre officiel des ingénieurs agricoles d’Andalousie , par le biais de la Fondation andalouse des ingénieurs agricoles , organise un cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/expropriation-forcee-dans-les-zones-rurales</t>
   </si>
   <si>
     <t>Webinaire sur l'intelligence artificielle pour les professionnels</t>
   </si>
   <si>
-    <t>lun 02/02/2026 - 11:11</t>
-[...5 lines deleted...]
-    <t>L’Ordre des ingénieurs agronomes d’Andalousie, par l’intermédiaire de la Fondation andalouse des ingénieurs agronomes, organise ce webinaire sur l’…</t>
+    <t>lun, 02/02/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>lun, 02/02/2026 - 12:22</t>
+  </si>
+  <si>
+    <t>L’Ordre des ingénieurs agronomes d’Andalousie, par l’intermédiaire de la Fondation andalouse des ingénieurs agronomes, organise ce webinaire sur l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-sur-lintelligence-artificielle-pour-les-professionnels</t>
   </si>
   <si>
     <t>L'INAP lance un cours en ligne sur l'évaluation des politiques publiques au niveau local.</t>
   </si>
   <si>
-    <t>lun 02/02/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>dim 12/04/2026 - 11:00</t>
+    <t>lun, 02/02/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>dim, 12/04/2026 - 11:00</t>
   </si>
   <si>
     <t>Online, tutorizada.</t>
   </si>
   <si>
-    <t>Formation appliquée visant à renforcer les capacités de gestion, d'analyse et d'amélioration des politiques publiques locales L’ Institut national d’…</t>
+    <t>Formation appliquée visant à renforcer les capacités de gestion, d'analyse et d'amélioration des politiques publiques locales L’ Institut national d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/linap-lance-cours-ligne-sur-levaluation-des-politiques-publiques-au-niveau-local</t>
   </si>
   <si>
     <t>Introduction pratique à l'intelligence artificielle</t>
   </si>
   <si>
-    <t>jeu 29/01/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>L' Ordre officiel des ingénieurs agricoles d'Andalousie , par le biais de la Fondation andalouse des ingénieurs agricoles , lance un cours d'…</t>
+    <t>jeu, 29/01/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>L' Ordre officiel des ingénieurs agricoles d'Andalousie , par le biais de la Fondation andalouse des ingénieurs agricoles , lance un cours d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-pratique-lintelligence-artificielle</t>
   </si>
   <si>
     <t>Cours sur l'étiquetage des aliments pour animaux</t>
   </si>
   <si>
-    <t>mar 27/01/2026 - 00:00</t>
+    <t>mar, 27/01/2026 - 00:00</t>
   </si>
   <si>
     <t>Le cours explique toutes les exigences légales en matière d’étiquetage auxquelles les entreprises de fourniture d’aliments pour animaux doivent se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-des-aliments-pour-animaux</t>
   </si>
   <si>
     <t>Irrigation intelligente : numérisation et optimisation énergétique dans les communautés et les systèmes d’irrigation</t>
   </si>
   <si>
-    <t>lun 26/01/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/01/2026 - 14:00</t>
+    <t>lun, 26/01/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/01/2026 - 14:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>La numérisation est désormais une réalité qui améliore la rentabilité des agriculteurs grâce aux plateformes web IoT liées aux activités agricoles et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/irrigation-intelligente-numerisation-et-optimisation-energetique-dans-les</t>
   </si>
   <si>
     <t>Conférence en ligne « Compostage efficace : clés de la valorisation des déchets du secteur agro-industriel »</t>
   </si>
   <si>
-    <t>jeu 22/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/01/2026 - 21:00</t>
+    <t>jeu, 22/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Le 22 janvier 2026, de 17h00 à 20h00 , se tiendra en ligne la journée de formation « Compostage efficace : clés pour valoriser les déchets du secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-ligne-compostage-efficace-cles-la-valorisation-des-dechets-du-secteur</t>
   </si>
   <si>
-    <t>mer 21/01/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mer 21/01/2026 - 20:00</t>
+    <t>mer, 21/01/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 21/01/2026 - 20:00</t>
   </si>
   <si>
     <t>Mercredi prochain , le 21 janvier 2026 , de 17h00 à 20h00 , se tiendra en ligne la journée de formation « Nouveaux modèles commerciaux : production…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveaux-modeles-commerciaux-production-agro-industrielle-microalgues-0</t>
   </si>
   <si>
     <t>L'UPV et Poscosecha.com lancent le VIIe cours de technologie post-récolte pour les agrumes et les cultures émergentes en Méditerranée</t>
   </si>
   <si>
-    <t>mer 21/01/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 06/03/2026 - 20:00</t>
+    <t>mer, 21/01/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 06/03/2026 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>L’Université polytechnique de Valence (UPV), en collaboration avec l’École supérieure technique d’ingénierie agricole et environnementale (ETSIAMN)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lupv-et-poscosechacom-lancent-le-viie-cours-technologie-post-recolte-pour-les</t>
   </si>
   <si>
     <t>Journée de formation « Communautés d'énergies renouvelables pour les agriculteurs irrigants »</t>
   </si>
   <si>
-    <t>mar 20/01/2026 - 20:00</t>
-[...2 lines deleted...]
-    <t>mar 20/01/2026 - 21:00</t>
+    <t>mar, 20/01/2026 - 20:00</t>
+  </si>
+  <si>
+    <t>mar, 20/01/2026 - 21:00</t>
   </si>
   <si>
     <t>Mardi prochain, le 20 janvier 2026 , de 17h00 à 20h00 , se tiendra en ligne la journée de formation du programme IIA « Communautés d’énergie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-communautes-denergies-renouvelables-pour-les-agriculteurs</t>
   </si>
   <si>
     <t>Bien-être animal dans les transports</t>
   </si>
   <si>
-    <t>mar 20/01/2026 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 18/02/2026 - 12:00</t>
+    <t>mar, 20/01/2026 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 18/02/2026 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-transports-2</t>
   </si>
   <si>
     <t>Pour les femmes : L’élevage 4.0, l’innovation et la gestion efficace des exploitations agricoles</t>
   </si>
   <si>
-    <t>lun 12/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 02/05/2025 - 00:00</t>
+    <t>lun, 12/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 02/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Ce programme de formation vise à : des éleveuses qui développent déjà leur activité dans le secteur, dans leurs propres exploitations,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pour-les-femmes-lelevage-40-linnovation-et-la-gestion-efficace-des-exploitations</t>
   </si>
   <si>
     <t>Cours en ligne spécialisé pour la préparation des ingénieurs agronomes d'État</t>
   </si>
   <si>
-    <t>jeu 08/01/2026 - 22:02</t>
-[...2 lines deleted...]
-    <t>ven 30/10/2026 - 23:59</t>
+    <t>jeu, 08/01/2026 - 22:02</t>
+  </si>
+  <si>
+    <t>ven, 30/10/2026 - 23:59</t>
   </si>
   <si>
     <t>Le Collège officiel des ingénieurs agricoles du Levant (COIAL) ouvre une nouvelle édition de son cours préparatoire destiné aux examens d'entrée du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-specialise-pour-la-preparation-des-ingenieurs-agronomes-detat</t>
   </si>
   <si>
     <t>Incendies ATEX. Protection incendie dans l'industrie alimentaire</t>
   </si>
   <si>
-    <t>dim 04/01/2026 - 14:00</t>
-[...2 lines deleted...]
-    <t>jeu 31/12/2026 - 23:00</t>
+    <t>dim, 04/01/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>jeu, 31/12/2026 - 23:00</t>
   </si>
   <si>
     <t>OBJECTIFS Acquérir des connaissances réglementaires et techniques en matière de prévention et de protection contre les incendies et les explosions,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incendies-atex-protection-incendie-dans-lindustrie-alimentaire</t>
   </si>
   <si>
     <t>Formation pour intégrer une entreprise agricole en Aragon</t>
   </si>
   <si>
-    <t>ven 19/12/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 10/02/2026 - 00:00</t>
+    <t>ven, 19/12/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 10/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours pour agriculteurs en Aragon en vue de la constitution d'entreprises agricoles, accrédité par le gouvernement d'Aragon en date du 10/07/2018 et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-pour-integrer-une-entreprise-agricole-aragon</t>
   </si>
   <si>
     <t>Formation pour intégrer une entreprise agricole en Castille-La Manche</t>
   </si>
   <si>
     <t>Appel à candidatures pour la formation d'agriculteur en Castille-La Manche OBJECTIF DU COURS L’objectif est de fournir une formation appropriée aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-pour-integrer-une-entreprise-agricole-castille-la-manche</t>
   </si>
   <si>
-    <t>jeu 18/12/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/12/2025 - 20:00</t>
+    <t>jeu, 18/12/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/12/2025 - 20:00</t>
   </si>
   <si>
     <t>ASETAGA a le plaisir d'annoncer la première édition en ligne de l'atelier « Nouveaux modèles économiques : Production agro-industrielle de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouveaux-modeles-commerciaux-production-agro-industrielle-microalgues</t>
   </si>
   <si>
     <t>Journée de formation : Bioéconomie circulaire pour une gestion durable et rentable des déjections animales</t>
   </si>
   <si>
-    <t>mar 16/12/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 16/12/2025 - 20:00</t>
+    <t>mar, 16/12/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 16/12/2025 - 20:00</t>
   </si>
   <si>
     <t>Le secteur de l'élevage évolue vers des modèles de production plus durables, ce qui engendre un besoin croissant de solutions innovantes pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-bioeconomie-circulaire-pour-une-gestion-durable-et-rentable</t>
   </si>
   <si>
     <t>Identité numérique 360º : le cas de Marqués de Cáceres</t>
   </si>
   <si>
-    <t>jeu 11/12/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/12/2025 - 12:00</t>
+    <t>jeu, 11/12/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise un webinaire inspirant le 11 décembre 2025 à 10h00 , qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/identite-numerique-360o-le-cas-marques-caceres</t>
   </si>
   <si>
     <t>Cours en ligne « SMETA v7 – Audit éthique du commerce responsable »</t>
   </si>
   <si>
-    <t>mer 10/12/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>lun 22/12/2025 - 20:00</t>
+    <t>mer, 10/12/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>lun, 22/12/2025 - 20:00</t>
   </si>
   <si>
     <t>Les exigences en matière de commerce éthique, de droits des travailleurs et de durabilité se durcissent, notamment de la part des supermarchés et des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-smeta-v7-audit-ethique-du-commerce-responsable</t>
   </si>
   <si>
     <t>Cours de base en élevage biologique, 7e édition.</t>
   </si>
   <si>
-    <t>mar 09/12/2025 - 00:00</t>
+    <t>mar, 09/12/2025 - 00:00</t>
   </si>
   <si>
     <t>L'élevage biologique est nettement moins présent au sein du secteur biologique que l'agriculture biologique, que ce soit en termes d'exploitations, d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-elevage-biologique-7e-edition</t>
   </si>
   <si>
     <t>Fertilisation durable des sols, 4e édition.</t>
   </si>
   <si>
-    <t>lun 08/12/2025 - 00:00</t>
+    <t>lun, 08/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Il est de plus en plus nécessaire de passer du modèle de production actuel à un modèle visant à fournir une alimentation saine et de qualité en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fertilisation-durable-des-sols-4e-edition</t>
   </si>
   <si>
     <t>Cours de base en agriculture biologique, 7e édition</t>
   </si>
   <si>
     <t>L'agriculture biologique occupe une place de plus en plus importante dans le secteur agroalimentaire de la Communauté valencienne, tant en termes de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-agriculture-biologique-7e-edition</t>
   </si>
   <si>
     <t>Prévention des pertes et du gaspillage alimentaires, 3e édition.</t>
   </si>
   <si>
-    <t>ven 05/12/2025 - 00:00</t>
+    <t>ven, 05/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Ce cours en autoformation s'inscrit dans le cadre du plan d'action contre le gaspillage alimentaire mis en œuvre par la Communauté valencienne, par l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prevention-des-pertes-et-du-gaspillage-alimentaires-3e-edition</t>
   </si>
   <si>
     <t>Prévention et contrôle environnementaux appliqués au secteur agroalimentaire en Andalousie</t>
   </si>
   <si>
-    <t>jeu 04/12/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>mar 23/12/2025 - 20:00</t>
+    <t>jeu, 04/12/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>mar, 23/12/2025 - 20:00</t>
   </si>
   <si>
     <t>Les entreprises agroalimentaires andalouses évoluent dans un contexte de plus en plus exigeant sur les plans environnemental et réglementaire. Afin d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prevention-et-controle-environnementaux-appliques-au-secteur-agroalimentaire</t>
   </si>
   <si>
     <t>Programme de formation pour les conseillers C3. Édition 19 (Estrémadure)</t>
   </si>
   <si>
-    <t>mer 03/12/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 05/12/2025 - 13:00</t>
+    <t>mer, 03/12/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 05/12/2025 - 13:00</t>
   </si>
   <si>
     <t>Les 3, 4 et 5 décembre, de 9h00 à 13h00 , un nouveau cours de l' itinéraire de formation virtuelle sur l'utilisation du Carnet de terrain coopératif…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-formation-pour-les-conseillers-c3-edition-19-estremadure</t>
   </si>
   <si>
     <t>Lutte contre les ravageurs et les maladies en agriculture biologique</t>
   </si>
   <si>
-    <t>lun 01/12/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>mer 03/12/2025 - 21:00</t>
+    <t>lun, 01/12/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 03/12/2025 - 21:00</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Défense contre les ravageurs et les maladies en agriculture biologique MODE : classe virtuelle (en direct en ligne*). DATES : 1er…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lutte-contre-les-ravageurs-et-les-maladies-agriculture-biologique</t>
   </si>
   <si>
     <t>Influence de la numérisation sur la société</t>
   </si>
   <si>
-    <t>mer 26/11/2025 - 20:00</t>
-[...5 lines deleted...]
-    <t>Pour clore le mois de novembre, iRiego présente le cours « Influence de la numérisation sur la société » , une proposition de formation qui aborde l’…</t>
+    <t>mer, 26/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>ven, 28/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Pour clore le mois de novembre, iRiego présente le cours « Influence de la numérisation sur la société » , une proposition de formation qui aborde l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/influence-la-numerisation-sur-la-societe</t>
   </si>
   <si>
     <t>AGRICULTURE BIOLOGIQUE</t>
   </si>
   <si>
-    <t>mar 25/11/2025 - 17:00</t>
-[...5 lines deleted...]
-    <t>TITRE DE L'ACTION : Agriculture biologique : production, réglementation, conseils et commercialisation MODE : classe virtuelle (en direct en ligne…</t>
+    <t>mar, 25/11/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/11/2025 - 21:00</t>
+  </si>
+  <si>
+    <t>TITRE DE L'ACTION : Agriculture biologique : production, réglementation, conseils et commercialisation MODE : classe virtuelle (en direct en ligne*).…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique</t>
   </si>
   <si>
     <t>Utilisation efficace de l'eau dans le secteur agricole</t>
   </si>
   <si>
-    <t>mar 25/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/11/2025 - 20:00</t>
+    <t>mar, 25/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/11/2025 - 20:00</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Utilisation efficace de l'eau dans le secteur agricole MODE : salle de classe virtuelle DATES : 25-27 novembre 2025 HORAIRES : DE…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-efficace-leau-dans-le-secteur-agricole</t>
   </si>
   <si>
     <t>L'IA dans le vignoble : anticipe la qualité, le rendement et les maladies</t>
   </si>
   <si>
-    <t>mar 25/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 25/11/2025 - 12:00</t>
+    <t>mar, 25/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 25/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le 25 novembre 2025 à 10h00 le webinaire « L'IA dans le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lia-dans-le-vignoble-anticipe-la-qualite-le-rendement-et-les-maladies</t>
   </si>
   <si>
     <t>Séminaire : Élaboration d'un plan d'irrigation et de fertilisation</t>
   </si>
   <si>
-    <t>lun 24/11/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>lun 24/11/2025 - 18:00</t>
+    <t>lun, 24/11/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>lun, 24/11/2025 - 18:00</t>
   </si>
   <si>
     <t>La numérisation du secteur agroalimentaire progresse rapidement, sous l'impulsion de réglementations de plus en plus axées sur une gestion plus…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-elaboration-dun-plan-dirrigation-et-fertilisation</t>
   </si>
   <si>
     <t>COURS EN LIGNE D'HÉLICULTURE</t>
   </si>
   <si>
-    <t>lun 24/11/2025 - 16:00</t>
+    <t>lun, 24/11/2025 - 16:00</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Héliciculture MODE : classe virtuelle (en direct en ligne*). DATES : 24-26 novembre 2025 HORAIRES : 16h00 à 20h00 DURÉE : 12…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-dheliculture</t>
   </si>
   <si>
     <t>GESTION DES CULTURES DE COUVERTURE DANS LES VIGNOBLES</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Gestion des cultures de couverture végétale dans les vignobles MODE : salle de classe virtuelle DATE : 24-26 novembre 2025…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-des-cultures-couverture-dans-les-vignobles</t>
   </si>
   <si>
     <t>Cours intensif BRC–IFS : Sécurité, qualité et compétitivité des aliments</t>
   </si>
   <si>
-    <t>ven 21/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/12/2025 - 20:00</t>
+    <t>ven, 21/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2025 - 20:00</t>
   </si>
   <si>
     <t>Mise en œuvre, maintenance et audit des systèmes BRC et IFS+ Inclut un module optionnel d'intelligence artificielle appliqué aux procédures de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-intensif-brc-ifs-securite-qualite-et-competitivite-des-aliments</t>
   </si>
   <si>
     <t>Formation intensive GLOBALG.AP V6 : mise en œuvre, maintenance et audit avec assistance technique post-formation</t>
   </si>
   <si>
-    <t>ven 21/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/12/2025 - 00:00</t>
+    <t>ven, 21/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Un programme intensif, pratique et rigoureux conçu spécifiquement pour les responsables qualité, les techniciens de terrain, les consultants et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-intensive-globalgap-v6-mise-oeuvre-maintenance-et-audit-avec</t>
   </si>
   <si>
     <t>Cours technique : Outils de numérisation en irrigation</t>
   </si>
   <si>
-    <t>jeu 20/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 22/12/2025 - 00:00</t>
+    <t>jeu, 20/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 22/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Mise à jour de l'irrigation (PERTE, PEPAC, URA) 1. Cadre général et programmes de financement PERTE Digitalisation du Cycle de l'Eau. PEPAC /…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-technique-outils-numerisation-irrigation</t>
   </si>
   <si>
     <t>Le risque de faire confiance sans vérification : la cybersécurité dans la chaîne d'approvisionnement</t>
   </si>
   <si>
-    <t>mer 19/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 19/11/2025 - 12:00</t>
+    <t>mer, 19/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 19/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise un webinaire le 19 novembre 2025, à 10h00 , pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-risque-faire-confiance-sans-verification-la-cybersecurite-dans-la-chaine</t>
   </si>
   <si>
     <t>L'importance du sol dans l'agriculture de conservation</t>
   </si>
   <si>
-    <t>mar 18/11/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 20/11/2025 - 20:30</t>
+    <t>mar, 18/11/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 20/11/2025 - 20:30</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : L'importance du sol dans l'agriculture de conservation MODE : classe virtuelle (en direct en ligne*). DATES : 18-20 novembre 2025…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/limportance-du-sol-dans-lagriculture-conservation</t>
   </si>
   <si>
     <t>PRODUCTION DE FRUITS ROUGES</t>
   </si>
   <si>
-    <t>mar 18/11/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>TITRE DE L'ACTION : Production de fruits rouges MODE : salle de classe virtuelle DATE : 18-20 novembre 2025 HORAIRES : DE 16H00 À 20H00 NOMBRE D'…</t>
+    <t>mar, 18/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>TITRE DE L'ACTION : Production de fruits rouges MODE : salle de classe virtuelle DATE : 18-20 novembre 2025 HORAIRES : DE 16H00 À 20H00 NOMBRE D…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-fruits-rouges</t>
   </si>
   <si>
     <t>Numérisation des données météorologiques et détection des ravageurs</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>mer 19/11/2025 - 20:00</t>
+    <t>lun, 17/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>mer, 19/11/2025 - 20:00</t>
   </si>
   <si>
     <t>iRiego organise le cours « Numérisation des données météorologiques et détection des ravageurs » , une formation axée sur le rôle des données…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-des-donnees-meteorologiques-et-detection-des-ravageurs</t>
   </si>
   <si>
     <t>Séminaire : Le carnet de bord numérique de l'exploitation agricole : réglementation, évolution et rôle dans la gestion agricole</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>lun 17/11/2025 - 18:00</t>
+    <t>lun, 17/11/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>lun, 17/11/2025 - 18:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-le-carnet-bord-numerique-lexploitation-agricole-reglementation-0</t>
   </si>
   <si>
     <t>Introduction aux SIG, utilisateur de QGIS</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/11/2025 - 19:00</t>
+    <t>lun, 17/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/11/2025 - 19:00</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Introduction à l'utilisation de QGIS MODE : classe virtuelle (en direct en ligne*). DATES : 17-20 novembre 2025 HORAIRES :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-aux-sig-utilisateur-qgis</t>
   </si>
   <si>
     <t>iRiego lance la deuxième édition du cours en ligne sur la numérisation des données météorologiques et la détection des nuisibles.</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 19/09/2025 - 20:00</t>
+    <t>lun, 17/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 19/09/2025 - 20:00</t>
   </si>
   <si>
     <t>La société iRiego New Generation SL organise la deuxième édition du cours « Numérisation des données météorologiques et détection des ravageurs » les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iriego-lance-la-deuxieme-edition-du-cours-ligne-sur-la-numerisation-des-donnees</t>
   </si>
   <si>
     <t>Formation sur la protection incendie en industrie agroalimentaire. Incendies ATEX.</t>
   </si>
   <si>
-    <t>lun 17/11/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>Ce cours se concentrera sur la conception de mesures de protection et la rédaction de la documentation relative à la protection incendie dans l'…</t>
+    <t>lun, 17/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 15/01/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Ce cours se concentrera sur la conception de mesures de protection et la rédaction de la documentation relative à la protection incendie dans l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-sur-la-protection-incendie-industrie-agroalimentaire-incendies-atex</t>
   </si>
   <si>
     <t>Conception et construction d'usines de biogaz/biométhane</t>
   </si>
   <si>
-    <t>mer 31/12/2025 - 00:00</t>
+    <t>mer, 31/12/2025 - 00:00</t>
   </si>
   <si>
     <t>La formation en ligne « Conception et construction d'installations de biogaz/biométhane pour ingénieurs » propose une formation spécialisée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conception-et-construction-dusines-biogazbiomethane</t>
   </si>
   <si>
     <t>Du champ au nuage : utiliser Mergin Maps et les SIG en agriculture de précision</t>
   </si>
   <si>
-    <t>ven 14/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 14/11/2025 - 21:00</t>
+    <t>ven, 14/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 14/11/2025 - 21:00</t>
   </si>
   <si>
     <t>Formation pratique à l'application des outils numériques pour une gestion efficace des exploitations agricoles Le 14 novembre 2025 , de 16h00 à 21h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/du-champ-au-nuage-utiliser-mergin-maps-et-les-sig-agriculture-precision</t>
   </si>
   <si>
     <t>Positionnement, publicité et mesure : les piliers de la stratégie numérique de votre domaine viticole</t>
   </si>
   <si>
-    <t>jeu 13/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 13/11/2025 - 12:00</t>
+    <t>jeu, 13/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 13/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le 13 novembre 2025, à 10h00, le webinaire «…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/positionnement-publicite-et-mesure-les-piliers-la-strategie-numerique-votre</t>
   </si>
   <si>
     <t>Pour les consultants : cours en ligne de base pour les futurs consultants en production biologique</t>
   </si>
   <si>
-    <t>jeu 19/02/2026 - 20:00</t>
+    <t>jeu, 19/02/2026 - 20:00</t>
   </si>
   <si>
     <t>Le projet européen OrganicAdviceNetwork lance une formation gratuite, 100 % en ligne et synchrone, destinée aux étudiants, aux jeunes professionnels…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pour-les-consultants-cours-ligne-base-pour-les-futurs-consultants-production</t>
   </si>
   <si>
     <t>UTILISATION DE PRODUITS BIOCIDIQUES AUTORISÉS POUR LE PERSONNEL PROFESSIONNEL DU SECTEUR DE L'ÉLEVAGE – 251113BPG</t>
   </si>
   <si>
-    <t>jeu 13/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 10/12/2025 - 00:00</t>
+    <t>jeu, 13/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 10/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Mode : FORMATION EN LIGNE Programme : Formation en ligne Lieu : Formation en ligne Nombre d'heures : 25 Places disponibles : 19 Prix : 150,00 €…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-produits-biocidiques-autorises-pour-le-personnel-professionnel-du</t>
   </si>
   <si>
     <t>Numérisation via les applications mobiles</t>
   </si>
   <si>
-    <t>mer 12/11/2025 - 20:00</t>
-[...2 lines deleted...]
-    <t>ven 14/11/2025 - 20:00</t>
+    <t>mer, 12/11/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>ven, 14/11/2025 - 20:00</t>
   </si>
   <si>
     <t>L'entreprise iRiego , basée à León et spécialisée dans la gestion intelligente de l'irrigation et la numérisation agricole, lance le cours gratuit «…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/numerisation-les-applications-mobiles</t>
   </si>
   <si>
     <t>Technologie logistique dans les entrepôts : augmenter la productivité des entrepôts et améliorer la chaîne d'approvisionnement</t>
   </si>
   <si>
-    <t>mer 12/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 12/11/2025 - 12:00</t>
+    <t>mer, 12/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 12/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le 12 novembre 2025 à 10h00 le webinaire Technologie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologie-logistique-dans-les-entrepots-augmenter-la-productivite-des</t>
   </si>
   <si>
     <t>FORMATION POUR LE PERSONNEL D'ÉLEVAGE DE VOLAILLES – 251112AVI</t>
   </si>
   <si>
-    <t>mer 12/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 01/12/2025 - 00:00</t>
+    <t>mer, 12/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 01/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Mode : FORMATION EN LIGNE Programme : Formation en ligne Lieu : Formation en ligne Nombre d'heures : 20 Places disponibles : 20 Objectifs Afin de se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-pour-le-personnel-delevage-volailles-251112avi</t>
   </si>
   <si>
     <t>Identification et lutte contre les ravageurs de la vigne</t>
   </si>
   <si>
-    <t>mar 11/11/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 13/11/2025 - 20:30</t>
+    <t>mar, 11/11/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 13/11/2025 - 20:30</t>
   </si>
   <si>
     <t>OBJET DE L'ACTION : Identification et lutte contre les ravageurs dans les vignobles MODE : salle de classe virtuelle. DATE DE DÉBUT : 11 novembre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/identification-et-lutte-contre-les-ravageurs-la-vigne</t>
   </si>
   <si>
     <t>Cours en ligne : Technologies de surveillance des amandiers</t>
   </si>
   <si>
-    <t>mar 11/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 13/11/2025 - 20:00</t>
+    <t>mar, 11/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 13/11/2025 - 20:00</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Technologies de surveillance de l'amandier MODE : classe virtuelle (en direct en ligne*). DATES : 11-13 novembre 2025 HORAIRES :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-technologies-surveillance-des-amandiers</t>
   </si>
   <si>
     <t>Élagage des arbres fruitiers</t>
   </si>
   <si>
     <t>OBJET DE L'ACTION : Élagage des arbres fruitiers MODE : classe virtuelle (en direct en ligne*). DATES : 11, 12 et 13 novembre 2025 HORAIRES : 16h00 à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/elagage-des-arbres-fruitiers</t>
   </si>
   <si>
     <t>À l'attention des conseillers : 4e édition du programme de formation SIGCEX</t>
   </si>
   <si>
-    <t>mar 11/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 13/11/2025 - 13:00</t>
+    <t>mar, 11/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 13/11/2025 - 13:00</t>
   </si>
   <si>
     <t>Formation pratique pour techniciens et conseillers en gestion numérique et durabilité agricole Les coopératives agroalimentaires espagnoles ont lancé…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lattention-des-conseillers-4e-edition-du-programme-formation-sigcex</t>
   </si>
   <si>
     <t>Cours en ligne sur la gestion régénératrice des pâturages</t>
   </si>
   <si>
-    <t>lun 10/11/2025 - 16:00</t>
+    <t>lun, 10/11/2025 - 16:00</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Gestion régénératrice des pâturages MODE : classe virtuelle (en direct en ligne*). DATES : 10, 11 et 12 novembre 2025 HORAIRES :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-gestion-regeneratrice-des-paturages</t>
   </si>
   <si>
     <t>Cours en ligne sur le compostage et le lombricompostage</t>
   </si>
   <si>
     <t>TITRE DE L'ACTION : Compostage et lombricompostage MODE : classe virtuelle (en direct en ligne*). DATES : 10, 11 et 12 novembre 2025 HORAIRES : 16h00…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-le-compostage-et-le-lombricompostage</t>
   </si>
   <si>
     <t>FORMATION DE MANIPULATEUR DE PRODUITS PÉPIDIQUES. NIVEAU DE RENOUVELLEMENT QUALIFIÉ. NAVARRA – 251107FCR</t>
   </si>
   <si>
-    <t>ven 07/11/2025 - 00:00</t>
+    <t>ven, 07/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Navarra</t>
   </si>
   <si>
     <t>Mode : FORMATION EN LIGNE Programme : Formation en ligne Lieu : Formation en ligne Nombre d'heures : 7 Places disponibles : 7 Adressé à : Les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-manipulateur-produits-pepidiques-niveau-renouvellement-qualifie</t>
   </si>
   <si>
     <t>Principes fondamentaux de l'imagerie par drone pour le suivi et l'estimation des rendements des cultures herbacées. Conceptualisation théorique (2e édition)</t>
   </si>
   <si>
-    <t>jeu 06/11/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Les inscriptions sont ouvertes jusqu'au 5 octobre pour le cours en ligne « Principes fondamentaux de l'imagerie par drone pour le suivi et l'…</t>
+    <t>jeu, 06/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 06/11/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Les inscriptions sont ouvertes jusqu'au 5 octobre pour le cours en ligne « Principes fondamentaux de l'imagerie par drone pour le suivi et l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/principes-fondamentaux-limagerie-par-drone-pour-le-suivi-et-lestimation-des</t>
   </si>
   <si>
     <t>FORMATION POUR LE PERSONNEL TRAVAILLANT AVEC LES BOVINS – 251106BOV</t>
   </si>
   <si>
-    <t>jeu 06/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 26/11/2025 - 00:00</t>
+    <t>jeu, 06/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 26/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Mode : FORMATION EN LIGNE Programme : Formation en ligne Lieu : Formation en ligne Nombre d'heures : 20 Places disponibles : 20 Adressé à Destiné…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-pour-le-personnel-travaillant-avec-les-bovins-251106bov</t>
   </si>
   <si>
     <t>Gestion économique d'une fromagerie artisanale</t>
   </si>
   <si>
-    <t>mer 05/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 07/11/2025 - 20:00</t>
+    <t>mer, 05/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 07/11/2025 - 20:00</t>
   </si>
   <si>
     <t>OBJECTIFS Fournir une meilleure connaissance sur l’amélioration des résultats économiques des exploitations fromagères et faciliter leur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-economique-dune-fromagerie-artisanale</t>
   </si>
   <si>
     <t>Aux commandes de l'IA : entre efficacité et cyberattaque, un seul clic</t>
   </si>
   <si>
-    <t>mer 05/11/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 05/11/2025 - 12:00</t>
+    <t>mer, 05/11/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 05/11/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le webinaire « Aux commandes de l'IA : entre efficacité…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/aux-commandes-lia-entre-efficacite-et-cyberattaque-seul-clic</t>
   </si>
   <si>
     <t>Académie Tools4CAP : Intégration des données et utilisation des outils numériques dans la mise en œuvre de la PAC</t>
   </si>
   <si>
-    <t>mer 05/11/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>mer 05/11/2025 - 11:30</t>
+    <t>mer, 05/11/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>mer, 05/11/2025 - 11:30</t>
   </si>
   <si>
     <t>Un nouveau module de la Tools4CAP Academy dédié à l'intégration des données et à l'utilisation des outils numériques dans la mise en œuvre de la PAC…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/academie-tools4cap-integration-des-donnees-et-utilisation-des-outils-numeriques</t>
   </si>
   <si>
     <t>COURS EN LIGNE - QGIS APPLIQUÉ À L'AGRICULTURE (niveau avancé)</t>
   </si>
   <si>
-    <t>mer 05/11/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 02/12/2025 - 00:00</t>
+    <t>mer, 05/11/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 02/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Grâce au campus virtuel, les étudiants accèdent au contenu théorique (vidéos théoriques) et au contenu pratique du cours (tutoriels vidéo et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-qgis-applique-lagriculture-niveau-avance</t>
   </si>
   <si>
     <t>Obtention et multiplication de semences pour l'horticulture biologique</t>
   </si>
   <si>
-    <t>mar 04/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 06/11/2025 - 20:00</t>
+    <t>mar, 04/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 06/11/2025 - 20:00</t>
   </si>
   <si>
     <t>OBJECTIFS Les semences sont essentielles à toute agriculture, et particulièrement à la production biologique, où les producteurs sont fortement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/obtention-et-multiplication-semences-pour-lhorticulture-biologique</t>
   </si>
   <si>
     <t>Agriculture régénératrice : photosynthèse et santé des cultures</t>
   </si>
   <si>
-    <t>lun 03/11/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>mer 05/11/2025 - 20:30</t>
+    <t>lun, 03/11/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mer, 05/11/2025 - 20:30</t>
   </si>
   <si>
     <t>OBJECTIFS Rapprocher les pratiques d’agriculture régénératrice de chez nous et comprendre en quoi elles diffèrent des autres modèles de production.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-regeneratrice-photosynthese-et-sante-des-cultures</t>
   </si>
   <si>
     <t>Autres utilisations apicoles de la ruche</t>
   </si>
   <si>
-    <t>lun 03/11/2025 - 16:15</t>
-[...2 lines deleted...]
-    <t>mer 05/11/2025 - 20:15</t>
+    <t>lun, 03/11/2025 - 16:15</t>
+  </si>
+  <si>
+    <t>mer, 05/11/2025 - 20:15</t>
   </si>
   <si>
     <t>Modalité : classe virtuelle (en direct en ligne*). (*) En mode classe virtuelle, les étudiants doivent se connecter à l'heure établie, car les cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/autres-utilisations-apicoles-la-ruche</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3, Édition 18</t>
   </si>
   <si>
-    <t>lun 03/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 05/11/2025 - 13:00</t>
+    <t>lun, 03/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 05/11/2025 - 13:00</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires et leurs techniciens sont confrontés à un défi nouveau et décisif : la numérisation du secteur. La mise en œuvre du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-18</t>
   </si>
   <si>
     <t>Créer des plans de fertilisation avec aGROSlab</t>
   </si>
   <si>
-    <t>ven 31/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 31/10/2025 - 10:00</t>
+    <t>ven, 31/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 31/10/2025 - 10:00</t>
   </si>
   <si>
     <t>Après avoir analysé le cadre réglementaire de base pour la nutrition durable des sols en Espagne et jeté les bases de l'élaboration de plans de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/creer-des-plans-fertilisation-avec-agroslab</t>
   </si>
   <si>
     <t>Systèmes d'information géographique appliqués à la gestion agricole avec des logiciels libres</t>
   </si>
   <si>
-    <t>ven 31/10/2025 - 00:00</t>
+    <t>ven, 31/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Acquérir les connaissances théoriques et pratiques nécessaires à l'application des Systèmes d'Information Géographique (SIG). À l'issue de ce cours,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-dinformation-geographique-appliques-la-gestion-agricole-avec-des-1</t>
   </si>
   <si>
     <t>Transformer l'incertitude en opportunité : le pouvoir de la planification de la chaîne d'approvisionnement</t>
   </si>
   <si>
-    <t>jeu 30/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 12:00</t>
+    <t>jeu, 30/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise ce webinaire le 30 octobre 2025 à 10h00 pour montrer…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/transformer-lincertitude-opportunite-le-pouvoir-la-planification-la-chaine</t>
   </si>
   <si>
     <t>La session de formation sur l'empreinte carbone et les coopératives est désormais ouverte</t>
   </si>
   <si>
-    <t>jeu 30/10/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 14:30</t>
+    <t>jeu, 30/10/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 14:30</t>
   </si>
   <si>
     <t>L'Association galicienne des coopératives agroalimentaires (AGACA) organise la conférence en ligne « Empreinte carbone et coopératives » le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-session-formation-sur-lempreinte-carbone-et-les-cooperatives-est-desormais</t>
   </si>
   <si>
     <t>Surveillance agricole par images et drones</t>
   </si>
   <si>
-    <t>jeu 30/10/2025 - 00:00</t>
+    <t>jeu, 30/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Utiliser des images provenant de diverses sources, publiques et de drones, pour analyser l’environnement agricole et prendre des décisions qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/surveillance-agricole-par-images-et-drones</t>
   </si>
   <si>
     <t>Le sol, au cœur de la durabilité agricole</t>
   </si>
   <si>
-    <t>mer 29/10/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 18/11/2025 - 00:00</t>
+    <t>mer, 29/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 18/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Accroître les connaissances techniques sur les ressources du sol et les relier à l’agriculture durable. INSCRIPTION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-sol-au-coeur-la-durabilite-agricole-1</t>
   </si>
   <si>
     <t>Formation spécialisée pour les conseillers agroalimentaires sur les avancées en fertilisation des plantes</t>
   </si>
   <si>
-    <t>mer 03/12/2025 - 00:00</t>
+    <t>mer, 03/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo. Córdoba.</t>
   </si>
   <si>
-    <t>Cours en ligne de 30 heures avec date limite de candidature jusqu'au 14/10/2025 Observations Critères d'évaluation des candidatures sur : https://…</t>
+    <t>Cours en ligne de 30 heures avec date limite de candidature jusqu'au 14/10/2025 Observations Critères d'évaluation des candidatures sur : https:/…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-pour-les-conseillers-agroalimentaires-sur-les-avancees</t>
   </si>
   <si>
     <t>Prévision du rendement des cultures grâce à la télédétection</t>
   </si>
   <si>
-    <t>mar 28/10/2025 - 00:00</t>
+    <t>mar, 28/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Diffuser les techniques et procédés de télédétection appliqués aux images satellites afin de mettre en œuvre des stratégies d'agriculture de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prevision-du-rendement-des-cultures-grace-la-teledetection</t>
   </si>
   <si>
     <t>Techniques de taille</t>
   </si>
   <si>
     <t>Acquérir les bases fondamentales des techniques de taille, en fonction du type de plante à tailler et du type de sol, en tenant compte de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/techniques-taille-0</t>
   </si>
   <si>
     <t>Cours de formation de base pour les utilisateurs et vendeurs professionnels de produits phytosanitaires.</t>
   </si>
   <si>
-    <t>lun 27/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 31/10/2025 - 21:00</t>
+    <t>lun, 27/10/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 31/10/2025 - 21:00</t>
   </si>
   <si>
     <t>Burgos</t>
   </si>
   <si>
     <t>Melgar de Fernamental, Burgos, Castilla y León</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-base-pour-les-utilisateurs-et-vendeurs-professionnels-produits-0</t>
   </si>
   <si>
     <t>Production de yaourts et de laits fermentés</t>
   </si>
   <si>
-    <t>mer 29/10/2025 - 20:00</t>
+    <t>mer, 29/10/2025 - 20:00</t>
   </si>
   <si>
     <t>Obtenez les produits laitiers de qualité désirés. Identifier les techniques de fabrication du yaourt afin de pouvoir évaluer facilement la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-yaourts-et-laits-fermentes</t>
   </si>
   <si>
     <t>Technologies de production de baies</t>
   </si>
   <si>
-    <t>lun 27/10/2025 - 00:00</t>
+    <t>lun, 27/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Maîtriser, à un niveau expert, l'utilisation des technologies nécessaires à la culture des fruits rouges, grâce à la connaissance des solutions…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technologies-production-baies</t>
   </si>
   <si>
     <t>Œnotourisme intelligent : transformer les visiteurs en fans et en acheteurs</t>
   </si>
   <si>
-    <t>mar 21/10/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mar 21/10/2025 - 13:00</t>
+    <t>mar, 21/10/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mar, 21/10/2025 - 13:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le webinaire « Œnotourisme intelligent : transformer les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/oenotourisme-intelligent-transformer-les-visiteurs-fans-et-acheteurs</t>
   </si>
   <si>
     <t>Pour les conseillers : Exploitations agricoles et d’élevage – Production, innovation, conseil et commercialisation –</t>
   </si>
   <si>
-    <t>mar 21/10/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 15:00</t>
+    <t>mar, 21/10/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 15:00</t>
   </si>
   <si>
     <t>Le Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) organise en octobre 2025 , dans le cadre du Plan de Formation 2025, le cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pour-les-conseillers-exploitations-agricoles-et-delevage-production-innovation</t>
   </si>
   <si>
     <t>GESTION ÉCONOMIQUE DE L'EXPLOITATION AGRICOLE : COMPTABILITÉ ET FISCALITÉ AGRICOLE (2025)</t>
   </si>
   <si>
-    <t>lun 20/10/2025 - 16:30</t>
-[...5 lines deleted...]
-    <t>2e édition Visioconférences en direct du 20 au 23 octobre et du 27 au 30 octobre, ainsi que du 3 au 4 novembre. 16h30-19h30. Voie L20 ouverte d'…</t>
+    <t>lun, 20/10/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mar, 04/11/2025 - 19:30</t>
+  </si>
+  <si>
+    <t>2e édition Visioconférences en direct du 20 au 23 octobre et du 27 au 30 octobre, ainsi que du 3 au 4 novembre. 16h30-19h30. Voie L20 ouverte d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-economique-lexploitation-agricole-comptabilite-et-fiscalite-agricole-0</t>
   </si>
   <si>
     <t>IBER : Modélisation hydraulique pour la classification des étangs</t>
   </si>
   <si>
-    <t>lun 20/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 03/11/2025 - 19:00</t>
+    <t>lun, 20/10/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 03/11/2025 - 19:00</t>
+  </si>
+  <si>
+    <t>DESCRIPTION: Ce cours de modélisation hydraulique avec IBER vise à fournir aux étudiants les outils et les connaissances nécessaires pour réaliser…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/iber-modelisation-hydraulique-pour-la-classification-des-etangs</t>
   </si>
   <si>
     <t>Ce cours représente une opportunité unique de se spécialiser en modélisation hydraulique, outil clé pour la gestion des ressources en eau et la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iber-modelisation-hydraulique-pour-la-classification-des-etangs-0</t>
   </si>
   <si>
-    <t>DESCRIPTION: Ce cours de modélisation hydraulique avec IBER vise à fournir aux étudiants les outils et les connaissances nécessaires pour réaliser…</t>
-[...4 lines deleted...]
-  <si>
     <t>BIOPLAT et CIEMAT lancent la 3ème édition du Cours en ligne sur le Biogaz et le Biométhane</t>
   </si>
   <si>
-    <t>lun 20/10/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>ven 24/10/2025 - 17:00</t>
+    <t>lun, 20/10/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>ven, 24/10/2025 - 17:00</t>
   </si>
   <si>
     <t>La Plateforme Espagnole de Technologie et d'Innovation « Biomasse pour la Bioéconomie » (BIOPLAT) et le Centre de Recherche Énergétique,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bioplat-et-ciemat-lancent-la-3eme-edition-du-cours-ligne-sur-le-biogaz-et-le</t>
   </si>
   <si>
     <t>Élevage de précision : stratégies et outils</t>
   </si>
   <si>
-    <t>mer 15/10/2025 - 22:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/10/2025 - 22:00</t>
+    <t>mer, 15/10/2025 - 22:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/10/2025 - 22:00</t>
   </si>
   <si>
     <t>Les inscriptions sont ouvertes pour la deuxième édition du cours en ligne « Élevage de précision : stratégies et outils » organisé par l' Université…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/elevage-precision-strategies-et-outils</t>
   </si>
   <si>
     <t>Au-delà de l'étiquette : comment la technologie RFID transforme le vin</t>
   </si>
   <si>
-    <t>mer 15/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 15/10/2025 - 12:00</t>
+    <t>mer, 15/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 15/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Pôle Digitalisation et Vin , organise le webinaire « Au-delà de l'étiquette : comment la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/au-dela-letiquette-comment-la-technologie-rfid-transforme-le-vin</t>
   </si>
   <si>
     <t>Conférence sur les opportunités de l'agriculture régénératrice appliquée au conseil</t>
   </si>
   <si>
-    <t>mar 14/10/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>mar 14/10/2025 - 18:00</t>
+    <t>mar, 14/10/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>mar, 14/10/2025 - 18:00</t>
   </si>
   <si>
     <t>L'agriculture régénératrice est une approche de gestion agricole fondée sur des principes écologiques qui vise à restaurer, maintenir et améliorer la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-opportunites-lagriculture-regeneratrice-appliquee-au-conseil</t>
   </si>
   <si>
     <t>Viticulture intelligente : surveillance en temps réel par l'IA</t>
   </si>
   <si>
-    <t>mar 14/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 14/10/2025 - 12:00</t>
+    <t>mar, 14/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 14/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Pôle Digitalisation et Vin , organise le webinaire « Viticulture Intelligente : Suivi en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/viticulture-intelligente-surveillance-temps-reel-par-lia</t>
   </si>
   <si>
     <t>Devenez un agent de changement organique !</t>
   </si>
   <si>
     <t>Finca "El Encín", Autovía A-2. Km 38,2.  28805 Alcalá de Henares</t>
   </si>
   <si>
     <t>Favoriser le changement biologique local Une équipe de spécialistes vous accompagne dans la conception de solutions de gestion décentralisée des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/devenez-agent-changement-organique</t>
   </si>
   <si>
     <t>Norme ISO 22000:2018</t>
   </si>
   <si>
-    <t>mar 14/10/2025 - 00:00</t>
+    <t>mar, 14/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Le cours est structuré en quatre modules de formation, et les modules doivent être complétés séquentiellement dans l'ordre établi. Les étudiants…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/norme-iso-220002018</t>
   </si>
   <si>
     <t>Atelier d'introduction à l'agriculture régénératrice organisé par le Réseau PAC</t>
   </si>
   <si>
-    <t>lun 13/10/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>mer 15/10/2025 - 18:30</t>
+    <t>lun, 13/10/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mer, 15/10/2025 - 18:30</t>
   </si>
   <si>
     <t>Castilla y León, Cataluña, Extremadura</t>
   </si>
   <si>
     <t>Cáceres, Tarragona, Valladolid</t>
   </si>
   <si>
     <t>Valladolid, Tarragona o Cáceres</t>
   </si>
   <si>
-    <t>Le Réseau PAC , qui fait partie du ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , a ouvert les inscriptions pour l' « …</t>
+    <t>Le Réseau PAC , qui fait partie du ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) , a ouvert les inscriptions pour l' «…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-dintroduction-lagriculture-regeneratrice-organise-par-le-reseau-pac</t>
   </si>
   <si>
     <t>Fiscalité des activités agricoles</t>
   </si>
   <si>
-    <t>lun 13/10/2025 - 00:00</t>
+    <t>lun, 13/10/2025 - 00:00</t>
   </si>
   <si>
     <t>La formation en ligne « Fiscalité des activités agricoles » se tiendra du 8 octobre au 12 novembre 2025. Les inscriptions sont ouvertes et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fiscalite-des-activites-agricoles</t>
   </si>
   <si>
     <t>COURS EN LIGNE AVANCÉ - CONCEPTION, GESTION ET ENTRETIEN DES ESPACES VERTS</t>
   </si>
   <si>
-    <t>lun 07/09/2026 - 00:00</t>
+    <t>lun, 07/09/2026 - 00:00</t>
   </si>
   <si>
     <t>Apprentissage en ligne. Grâce à notre Campus Virtuel, dans un environnement pratique et flexible, les étudiants peuvent suivre leur propre rythme de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-avance-conception-gestion-et-entretien-des-espaces-verts</t>
   </si>
   <si>
     <t>Cours de mise à jour : Introduction à l'évaluation foncière rurale</t>
   </si>
   <si>
-    <t>jeu 09/10/2025 - 00:00</t>
+    <t>jeu, 09/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Ce cours offre un aperçu complet et actualisé du système d'évaluation, alliant fondements théoriques et implications pratiques et juridiques. Il…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-mise-jour-introduction-levaluation-fonciere-rurale</t>
   </si>
   <si>
     <t>Manque de visibilité dans le secteur HORECA ? Utilisez l'IA pour découvrir où se trouvent vos vins, à quels prix ils se vendent et comment ils se positionnent par rapport à la concurrence.</t>
   </si>
   <si>
-    <t>mer 08/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 08/10/2025 - 12:00</t>
+    <t>mer, 08/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 08/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise un nouveau webinaire le 8 octobre 2025, à 10h00, dans le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manque-visibilite-dans-le-secteur-horeca-utilisez-lia-pour-decouvrir-ou-se</t>
   </si>
   <si>
     <t>Certificat de sécurité alimentaire</t>
   </si>
   <si>
-    <t>mer 08/10/2025 - 00:00</t>
+    <t>mer, 08/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Le cours de certification en ligne en sécurité alimentaire BRC-IFS comprend quatre modules théoriques et un module pratique. INSCRIPTION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/certificat-securite-alimentaire</t>
   </si>
   <si>
     <t>Authenticité et traçabilité : comment protéger votre vin et votre marque sur les marchés internationaux</t>
   </si>
   <si>
-    <t>mar 07/10/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 07/10/2025 - 12:00</t>
+    <t>mar, 07/10/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 07/10/2025 - 12:00</t>
   </si>
   <si>
     <t>Le La Fédération Espagnole du Vin (FEV) , à travers son Hub Digitalisation et Vin , organise le webinaire « Authenticité et traçabilité : comment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/authenticite-et-tracabilite-comment-proteger-votre-vin-et-votre-marque-sur-les</t>
   </si>
   <si>
     <t>Innovations techniques dans les machines pour la gestion des cultures</t>
   </si>
   <si>
-    <t>lun 06/10/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 06/10/2025 - 18:00</t>
+    <t>lun, 06/10/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 06/10/2025 - 18:00</t>
   </si>
   <si>
     <t>Les inscriptions sont ouvertes jusqu'au 5 octobre pour le cours en ligne « Innovations techniques dans les machines pour la gestion des cultures » de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/innovations-techniques-dans-les-machines-pour-la-gestion-des-cultures</t>
   </si>
   <si>
     <t>Gestion des drones appliquée à l'agriculture de précision</t>
   </si>
   <si>
-    <t>lun 06/10/2025 - 09:00</t>
+    <t>lun, 06/10/2025 - 09:00</t>
   </si>
   <si>
     <t>Les inscriptions au cours en ligne « Gestion des drones appliquée à l'agriculture de précision » sont ouvertes jusqu'au 5 octobre 2025. Il se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-des-drones-appliquee-lagriculture-precision</t>
   </si>
   <si>
     <t>Nouvelles technologies appliquées à la gestion de l'irrigation</t>
   </si>
   <si>
-    <t>jeu 16/10/2025 - 20:00</t>
+    <t>jeu, 16/10/2025 - 20:00</t>
   </si>
   <si>
     <t>L' Université de Córdoba organise le cours en ligne « Nouvelles technologies appliquées à la gestion de l'irrigation » du 6 au 16 octobre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-appliquees-la-gestion-lirrigation</t>
   </si>
   <si>
     <t>Programme Copernicus : Cloud computing d'images satellites pour la prise de décision en agriculture</t>
   </si>
   <si>
     <t>L' Université de Córdoba organise le cours en ligne « Programme Copernicus : Cloud Computing d'images satellites pour la prise de décision…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-copernicus-cloud-computing-dimages-satellites-pour-la-prise-decision</t>
   </si>
   <si>
     <t>Formation spécialisée pour conseillers agroalimentaires en horticulture biologique protégée</t>
   </si>
   <si>
-    <t>jeu 25/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Cours en ligne de 50 heures avec date limite de candidature jusqu'au 09/11/2025 Observations Critères d'évaluation des candidatures sur : https://…</t>
+    <t>jeu, 25/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours en ligne de 50 heures avec date limite de candidature jusqu'au 09/11/2025 Observations Critères d'évaluation des candidatures sur : https:/…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-pour-conseillers-agroalimentaires-horticulture-biologique</t>
   </si>
   <si>
     <t>Cours en ligne « Gestion de la canopée des agrumes » (Région C)</t>
   </si>
   <si>
-    <t>mer 24/09/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>*Destiné aux travailleurs d'Andalousie, de Castille-La Manche, d'Estrémadure, de Ceuta et de Melilla. Face à l'intérêt croissant des producteurs d'…</t>
+    <t>mer, 24/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 15/10/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>*Destiné aux travailleurs d'Andalousie, de Castille-La Manche, d'Estrémadure, de Ceuta et de Melilla. Face à l'intérêt croissant des producteurs d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-la-canopee-des-agrumes-region-c</t>
   </si>
   <si>
     <t>Formation spécialisée pour conseillers agroalimentaires en oléiculture biologique</t>
   </si>
   <si>
-    <t>Cours en ligne de 40 heures avec date limite d'inscription jusqu'au 09/10/2025 Observations Critères d'évaluation des candidatures sur : https://…</t>
+    <t>Cours en ligne de 40 heures avec date limite d'inscription jusqu'au 09/10/2025 Observations Critères d'évaluation des candidatures sur : https:/…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-pour-conseillers-agroalimentaires-oleiculture-biologique</t>
   </si>
   <si>
     <t>Formation spécialisée en agriculture biologique pour conseillers agroalimentaires</t>
   </si>
   <si>
-    <t>mar 23/09/2025 - 00:00</t>
+    <t>mar, 23/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne de 80 heures. La période de candidature est ouverte jusqu'au 09/08/2025 Observations Il est essentiel de prendre en compte les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-agriculture-biologique-pour-conseillers-agroalimentaires</t>
   </si>
   <si>
     <t>Webinaire EATEX : Plateforme de fabricants tiers, la voie vers l'industrialisation agroalimentaire</t>
   </si>
   <si>
-    <t>lun 22/09/2025 - 13:00</t>
-[...2 lines deleted...]
-    <t>lun 22/09/2025 - 14:00</t>
+    <t>lun, 22/09/2025 - 13:00</t>
+  </si>
+  <si>
+    <t>lun, 22/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Lundi prochain, le 22 septembre 2025, à 13h00 , EATEX Food Innovation Hub organise un webinaire express de 40 minutes pour présenter la Plateforme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-eatex-plateforme-fabricants-tiers-la-voie-vers-lindustrialisation</t>
   </si>
   <si>
     <t>Cours en ligne « Gestion de la canopée des agrumes » (Région B)</t>
   </si>
   <si>
-    <t>lun 22/09/2025 - 00:00</t>
+    <t>lun, 22/09/2025 - 00:00</t>
   </si>
   <si>
     <t>*Destiné aux travailleurs de la Principauté des Asturies, des Îles Baléares, des Îles Canaries, de Cantabrie, de Castille et León, de Galice, de La…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-la-canopee-des-agrumes-region-b</t>
   </si>
   <si>
     <t>Formation spécialisée pour les conseillers agroalimentaires sur les toitures végétalisées</t>
   </si>
   <si>
-    <t>Cours en ligne de 25 heures avec date limite de candidature jusqu'au 09/08/2025 Observations Critères d'évaluation des candidatures sur : https://…</t>
+    <t>Cours en ligne de 25 heures avec date limite de candidature jusqu'au 09/08/2025 Observations Critères d'évaluation des candidatures sur : https:/…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-pour-les-conseillers-agroalimentaires-sur-les-toitures</t>
   </si>
   <si>
     <t>Les Unions agraires-UPA organisent une conférence en ligne sur l'agriculture régénératrice et l'élevage</t>
   </si>
   <si>
-    <t>mer 17/09/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 17/09/2025 - 14:00</t>
+    <t>mer, 17/09/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 17/09/2025 - 14:00</t>
   </si>
   <si>
     <t>Le 17 septembre 2025 , Unións Agrarias-UPA organisera la septième édition de la conférence technique A2 : « L’agriculture régénératrice et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-unions-agraires-upa-organisent-une-conference-ligne-sur-lagriculture</t>
   </si>
   <si>
     <t>Cours en ligne « Politiques agricoles et production biologique » (région B)</t>
   </si>
   <si>
-    <t>mer 17/09/2025 - 00:00</t>
+    <t>mer, 17/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne « Politiques agricoles et production biologique » *Destiné aux travailleurs de la Principauté des Asturies, des Îles Baléares, des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-politiques-agricoles-et-production-biologique-region-b</t>
   </si>
   <si>
     <t>Séquestration du carbone dans les sols agricoles : défis et opportunités</t>
   </si>
   <si>
-    <t>mar 16/09/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 17/09/2025 - 18:30</t>
+    <t>mar, 16/09/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 17/09/2025 - 18:30</t>
   </si>
   <si>
     <t>La séquestration du carbone dans les sols agricoles comme stratégie d'atténuation du changement climatique et d'amélioration de la durabilité des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/sequestration-du-carbone-dans-les-sols-agricoles-defis-et-opportunites</t>
   </si>
   <si>
     <t>Cours en ligne « Politiques agricoles et production biologique » (Région A)</t>
   </si>
   <si>
-    <t>lun 15/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 06/10/2025 - 00:00</t>
+    <t>lun, 15/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 06/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne « Politiques agricoles et production biologique » *Destiné aux travailleurs d'Aragon, de Catalogne, de la Communauté de Madrid, de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-politiques-agricoles-et-production-biologique-region</t>
   </si>
   <si>
     <t>COURS D'APPLICATION ET DE GESTION PHYTOSANITAIRES 2025 NIVEAU QUALIFIÉ SEMI-PRÉSENTIEL</t>
   </si>
   <si>
     <t>En ligne, Mélangé</t>
   </si>
   <si>
     <t>Niveau qualifié, apprentissage mixte. 60 heures au total. La partie en présentiel comprend uniquement les trois jours de pratique et d'examen. Vous…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dapplication-et-gestion-phytosanitaires-2025-niveau-qualifie-semi</t>
   </si>
   <si>
     <t>Horticulture biologique</t>
   </si>
   <si>
-    <t>COURS EN LIGNE qui fournit des outils de diagnostic pour améliorer la qualité des fruits en production biologique. Objectifs du cours : Souligner l'…</t>
+    <t>COURS EN LIGNE qui fournit des outils de diagnostic pour améliorer la qualité des fruits en production biologique. Objectifs du cours : Souligner l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-0</t>
   </si>
   <si>
     <t>Introduction aux espaces de données et aux applications dans le secteur AgriFoodTech</t>
   </si>
   <si>
-    <t>jeu 11/09/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>jeu 11/09/2025 - 18:00</t>
+    <t>jeu, 11/09/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>jeu, 11/09/2025 - 18:00</t>
   </si>
   <si>
     <t>Jusqu'au 9 septembre, vous pouvez vous inscrire à ce cours en ligne. Il offrira un aperçu complet des espaces de données, notamment des défis qu'ils…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-aux-espaces-donnees-et-aux-applications-dans-le-secteur</t>
   </si>
   <si>
     <t>MODULE GÉNÉRIQUE : QUALIFICATION DES TECHNICIENS EN PRODUCTION INTÉGRÉE DE PRODUITS AGRICOLES ET D'ÉLEVAGE</t>
   </si>
   <si>
-    <t>mer 10/09/2025 - 10:00</t>
+    <t>mer, 10/09/2025 - 10:00</t>
   </si>
   <si>
     <t>Contenu Notions de base de la Production Intégrée : concept et objectifs de la Production Intégrée ; problèmes de la protection conventionnelle des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-generique-qualification-des-techniciens-production-integree-produits-0</t>
   </si>
   <si>
     <t>Cours en ligne sur l'hydraulique de base</t>
   </si>
   <si>
-    <t>lun 08/09/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>dim 30/11/2025 - 00:00</t>
+    <t>lun, 08/09/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 30/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Description  Le Collège Officiel des Ingénieurs Agronomes d'Andalousie, par l'intermédiaire de la Fondation Andalouse des Ingénieurs Agronomes,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-lhydraulique-base</t>
   </si>
   <si>
     <t>Certificat professionnel en activités auxiliaires en agriculture</t>
   </si>
   <si>
-    <t>dim 07/09/2025 - 00:00</t>
+    <t>dim, 07/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Effectuer des opérations auxiliaires sur les cultures agricoles en suivant les instructions des supérieurs ou un plan de travail et en respectant les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/certificat-professionnel-activites-auxiliaires-agriculture-0</t>
   </si>
   <si>
     <t>Cours « Manipulateurs d'aliments, sécurité alimentaire et contrôle des mycotoxines »</t>
   </si>
   <si>
-    <t>mar 02/09/2025 - 00:00</t>
+    <t>mar, 02/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Un cours complet pour les manipulateurs d'aliments qui comprend une formation en HACCP et en bonnes pratiques d'hygiène pour la prévention et le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-manipulateurs-daliments-securite-alimentaire-et-controle-des-mycotoxines</t>
   </si>
   <si>
     <t>Cours officiel pour les pilotes applicateurs de produits phytosanitaires</t>
   </si>
   <si>
-    <t>lun 01/09/2025 - 00:00</t>
+    <t>lun, 01/09/2025 - 00:00</t>
   </si>
   <si>
     <t>L'objectif principal du cours est que les participants acquièrent les connaissances et les compétences théoriques et pratiques nécessaires pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-officiel-pour-les-pilotes-applicateurs-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Sécurité alimentaire</t>
   </si>
   <si>
     <t>Offrir une formation en sécurité alimentaire pour le secteur agroalimentaire</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-alimentaire-0</t>
   </si>
   <si>
     <t>Programme complet de formation en étiquetage alimentaire – 203 heures</t>
   </si>
   <si>
-    <t>Programme de formation complet sur l'étiquetage des aliments (203 heures d'enseignement) qui couvre à la fois les exigences générales en matière d'…</t>
+    <t>Programme de formation complet sur l'étiquetage des aliments (203 heures d'enseignement) qui couvre à la fois les exigences générales en matière d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-complet-formation-etiquetage-alimentaire-203-heures</t>
   </si>
   <si>
     <t>Cours sur les biocides destinés à l'élevage</t>
   </si>
   <si>
-    <t>jeu 28/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 09/09/2025 - 00:00</t>
+    <t>jeu, 28/08/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 09/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours sur les biocides à usage animal qui doit être complété par la personne responsable de la procédure d'application dans les centres de nettoyage…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-les-biocides-destines-lelevage</t>
   </si>
   <si>
     <t>Appel à candidatures pour le cours d'agriculture à Madrid</t>
   </si>
   <si>
-    <t>ven 08/08/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 21/10/2025 - 00:00</t>
+    <t>ven, 08/08/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 21/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Travesia Eras, 10, Villaviciosa de Odón, Madrid, España</t>
   </si>
   <si>
     <t>Cours de création d'entreprise agricole dans la Communauté de Madrid ou de modernisation des exploitations agricoles pour permettre aux jeunes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/appel-candidatures-pour-le-cours-dagriculture-madrid</t>
   </si>
   <si>
     <t>Formation sur l'influence de la numérisation sur la société</t>
   </si>
   <si>
-    <t>mer 06/08/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 08/08/2025 - 13:30</t>
+    <t>mer, 06/08/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 08/08/2025 - 13:30</t>
   </si>
   <si>
     <t>Le cours de formation sur l'influence de la numérisation sur la société, qui fait partie du programme PI.C1 du projet iRiego , se tiendra du 6 au 8…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-sur-linfluence-la-numerisation-sur-la-societe</t>
   </si>
   <si>
     <t>Cours en ligne sur la numérisation agricole à l'aide d'applications mobiles</t>
   </si>
   <si>
-    <t>mer 30/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 01/08/2025 - 23:00</t>
+    <t>mer, 30/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 01/08/2025 - 23:00</t>
   </si>
   <si>
     <t>Du 30 juillet au 1er août 2025 , iRiego organisera en ligne la formation « Numérisation via des applications mobiles » . Ce cours vise à former les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-numerisation-agricole-laide-dapplications-mobiles</t>
   </si>
   <si>
     <t>La Fondation Entretantos organise un séminaire technique en ligne sur les programmes européens de formation agricole.</t>
   </si>
   <si>
-    <t>mer 23/07/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>mer 23/07/2025 - 13:00</t>
+    <t>mer, 23/07/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>mer, 23/07/2025 - 13:00</t>
   </si>
   <si>
     <t>Le mercredi 23 juillet 2025 , la Fondation Entretantos organisera un séminaire technique en ligne destiné aux techniciens et conseillers du secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/la-fondation-entretantos-organise-seminaire-technique-ligne-sur-les-programmes</t>
   </si>
   <si>
     <t>Séminaire technique sur les dispositifs européens de formation au conseil en circuits courts de commercialisation (CSC)</t>
   </si>
   <si>
     <t>Mercredi prochain, 23 juillet 2025 , de 11h00 à 13h00 , se tiendra en ligne (plateforme Zoom) le premier séminaire technique thématique organisé dans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-technique-sur-les-dispositifs-europeens-formation-au-conseil-circuits</t>
   </si>
   <si>
     <t>Cours en ligne sur la numérisation des données météorologiques et la détection des nuisibles</t>
   </si>
   <si>
-    <t>mer 16/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 18/07/2025 - 15:00</t>
+    <t>mer, 16/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 18/07/2025 - 15:00</t>
   </si>
   <si>
     <t>La première édition du cours en ligne « Numérisation des données météorologiques et détection des nuisibles » se tiendra les 16, 17 et 18 juillet…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-numerisation-des-donnees-meteorologiques-et-la-detection-des</t>
   </si>
   <si>
     <t>Plus de rentabilité, moins de gaspillage : l'avenir intelligent de l'industrie de la viande</t>
   </si>
   <si>
-    <t>mar 15/07/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>mar 15/07/2025 - 16:00</t>
+    <t>mar, 15/07/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>mar, 15/07/2025 - 16:00</t>
   </si>
   <si>
     <t>L'industrie de la viande évolue avec des marges serrées et des délais serrés. Les principaux producteurs trouvent de nouvelles façons d'accroître…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/plus-rentabilite-moins-gaspillage-lavenir-intelligent-lindustrie-la-viande</t>
   </si>
   <si>
     <t>Technicien-conseil en fertilisation</t>
   </si>
   <si>
-    <t>lun 14/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 17/07/2025 - 20:00</t>
+    <t>lun, 14/07/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 17/07/2025 - 20:00</t>
   </si>
   <si>
     <t>Travailleurs des secteurs agricole et agroalimentaire et ceux intéressés à se joindre à ces secteurs. CONTENU: Le sol comme récepteur de nutriments…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/technicien-conseil-fertilisation</t>
   </si>
   <si>
-    <t>lun 14/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 01/08/2025 - 00:00</t>
+    <t>lun, 14/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 01/08/2025 - 00:00</t>
   </si>
   <si>
     <t>Formation à distance (en ligne via une plateforme de formation, disponible 24h/24 et 365 jours par an).</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/techniques-taille</t>
   </si>
   <si>
     <t>Le sol au cœur de la durabilité agricole</t>
   </si>
   <si>
-    <t>jeu 10/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 23/07/2025 - 00:00</t>
+    <t>jeu, 10/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 23/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Formation destinée principalement aux travailleurs agricoles de tout le pays. 30% des places sont disponibles pour les chômeurs et les travailleurs d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-sol-au-coeur-la-durabilite-agricole</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 12 (Communauté valencienne)</t>
   </si>
   <si>
-    <t>mar 08/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 10/07/2025 - 14:00</t>
+    <t>mar, 08/07/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Les 8, 9 et 10 juillet, de 10h00 à 14h00 , se tiendra une nouvelle formation virtuelle sur l'utilisation du Cahier de Terrain Coopératif (C3) ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-12-communaute-valencienne</t>
   </si>
   <si>
     <t>Itinéraire de formation des conseillers C3. 13e édition (Catalogne)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-des-conseillers-c3-13e-edition-catalogne</t>
   </si>
   <si>
     <t>Parcours de formation des conseillers C3. Édition 14 (Castille-La Manche)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/parcours-formation-des-conseillers-c3-edition-14-castille-la-manche</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3. 15e édition (Murcie, Région de)</t>
   </si>
   <si>
-    <t>ven 11/07/2025 - 14:00</t>
+    <t>ven, 11/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Les 8, 9 et 11 juillet, de 10h00 à 14h00 , se tiendra une nouvelle formation virtuelle sur l'utilisation du Cahier de Terrain Coopératif (C3) ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-15e-edition-murcie-region</t>
   </si>
   <si>
     <t>Cours : L'intelligence artificielle appliquée à l'amélioration de la productivité au travail</t>
   </si>
   <si>
-    <t>lun 07/07/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 23/07/2025 - 18:00</t>
+    <t>lun, 07/07/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 23/07/2025 - 18:00</t>
   </si>
   <si>
     <t>DESCRIPTION: La Fondation pour la promotion de l'ingénierie agricole organise le cours « Intelligence artificielle appliquée à l'amélioration de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-lintelligence-artificielle-appliquee-lamelioration-la-productivite-au</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 11 (Asturies, Principauté des)</t>
   </si>
   <si>
-    <t>lun 07/07/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 09/07/2025 - 14:00</t>
+    <t>lun, 07/07/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 09/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Asturias, Principado de</t>
   </si>
   <si>
     <t>Les 7, 8 et 9 juillet, de 10h00 à 14h00 , se tiendra une nouvelle formation virtuelle sur l'utilisation du Cahier de Terrain Coopératif (C3) ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-11-asturies-principaute-des</t>
   </si>
   <si>
     <t>Agriculture biologique EN LIGNE</t>
   </si>
   <si>
-    <t>lun 07/07/2025 - 00:00</t>
+    <t>lun, 07/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires proposent un cours en ligne de 30 heures sur l'agriculture biologique, destiné aux jeunes agriculteurs, aux membres…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-biologique-ligne</t>
   </si>
   <si>
     <t>Programme de formation pour les conseillers C3. Édition 17 (Andalousie)</t>
   </si>
   <si>
-    <t>ven 04/07/2025 - 10:00</t>
+    <t>ven, 04/07/2025 - 10:00</t>
   </si>
   <si>
     <t>Les 4, 7 et 11 juillet, de 10h00 à 14h00 , un nouveau cours de l' itinéraire de formation virtuelle sur l'utilisation du Carnet de terrain coopératif…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-formation-pour-les-conseillers-c3-edition-17-andalousie</t>
   </si>
   <si>
     <t>Rejoindre l'entreprise agricole (en ligne)</t>
   </si>
   <si>
-    <t>mer 02/07/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 03/09/2025 - 00:00</t>
+    <t>mer, 02/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 03/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>Nombre d'heures : 200 Destinataires : Ces formations s'adressent aux jeunes sans formation professionnelle en agriculture qui envisagent d'entrer…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-10</t>
   </si>
   <si>
+    <t>Parcours de formation des conseillers C3. Édition 10 (Castille-La Manche)</t>
+  </si>
+  <si>
+    <t>mar, 01/07/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 03/07/2025 - 14:00</t>
+  </si>
+  <si>
+    <t>Les 1er, 2 et 3 juillet, de 10h00 à 14h00 , se tiendra une nouvelle formation virtuelle sur l'utilisation du Cahier de Terrain Coopératif (C3) ,…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/parcours-formation-des-conseillers-c3-edition-10-castille-la-manche</t>
+  </si>
+  <si>
     <t>Programme de formation pour les conseillers C3. Édition 11 (Andalousie)</t>
   </si>
   <si>
-    <t>mar 01/07/2025 - 10:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Les 1er, 2 et 3 juillet, de 10h00 à 14h00 , un nouveau cours de l' itinéraire de formation virtuelle sur l'utilisation du Carnet de terrain…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-formation-pour-les-conseillers-c3-edition-11-andalousie</t>
   </si>
   <si>
-    <t>Parcours de formation des conseillers C3. Édition 10 (Castille-La Manche)</t>
-[...7 lines deleted...]
-  <si>
     <t>Gestion de la fertilité et amélioration des sols vivants en production biologique</t>
   </si>
   <si>
-    <t>mar 01/07/2025 - 08:00</t>
-[...2 lines deleted...]
-    <t>ven 15/08/2025 - 23:59</t>
+    <t>mar, 01/07/2025 - 08:00</t>
+  </si>
+  <si>
+    <t>ven, 15/08/2025 - 23:59</t>
   </si>
   <si>
     <t>Andalucía, Castilla - La Mancha, Extremadura</t>
   </si>
   <si>
     <t>Ceuta, Melilla</t>
   </si>
   <si>
     <t>Ce cours en ligne gratuit de 60 heures s'adresse aux travailleurs d'Andalousie, de Castille-La Manche, de Ceuta, d'Estrémadure et de Melilla. Les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-la-fertilite-et-amelioration-des-sols-vivants-production-biologique</t>
   </si>
   <si>
     <t>SIGCEX. Édition 1 (Andalousie)</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>jeu 03/07/2025 - 16:00</t>
+    <t>lun, 30/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>jeu, 03/07/2025 - 16:00</t>
   </si>
   <si>
     <t>Un cours en ligne qui aborde les aspects clés du respect de la réglementation en vigueur et de l'intégration des données dans les systèmes publics…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/sigcex-edition-1-andalousie</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 8 (Îles Baléares)</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 02/07/2025 - 14:00</t>
+    <t>lun, 30/06/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 02/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Balears, Illes</t>
   </si>
   <si>
     <t>Les 30 juin et 1er et 2 juillet, de 10h00 à 14h00 , se tiendra une nouvelle formation virtuelle sur l'utilisation du Cahier de Terrain Coopératif (C3…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-8-iles-baleares</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 9 (Communauté valencienne)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-9-communaute-valencienne</t>
   </si>
   <si>
     <t>Cours de préparation aux examens d'ingénieur technique agricole du gouvernement régional d'Andalousie</t>
   </si>
   <si>
-    <t>lun 30/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 01/06/2026 - 00:00</t>
+    <t>lun, 30/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 01/06/2026 - 00:00</t>
   </si>
   <si>
     <t>Les inscriptions au cours de préparation au concours du Corps des Techniciens Intermédiaires, spécialité A2.2002 en Ingénierie Agricole du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-preparation-aux-examens-dingenieur-technique-agricole-du-gouvernement</t>
   </si>
   <si>
     <t>Santé animale en Espagne : importance, risques et conséquences</t>
   </si>
   <si>
-    <t>ven 27/06/2025 - 12:30</t>
-[...2 lines deleted...]
-    <t>ven 27/06/2025 - 14:10</t>
+    <t>ven, 27/06/2025 - 12:30</t>
+  </si>
+  <si>
+    <t>ven, 27/06/2025 - 14:10</t>
   </si>
   <si>
     <t>Ce webinaire abordera l’état actuel des principales maladies animales affectant le secteur, leurs conséquences sur le commerce et l’importance de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/sante-animale-espagne-importance-risques-et-consequences</t>
   </si>
   <si>
     <t>Comment charger des parcelles dans le journal d'exploitation</t>
   </si>
   <si>
-    <t>ven 27/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 27/06/2025 - 10:00</t>
+    <t>ven, 27/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 27/06/2025 - 10:00</t>
   </si>
   <si>
     <t>Comment charger des parcelles dans le journal d'exploitation Dans cet atelier, nous expliquerons comment charger des parcelles dans le journal de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-charger-des-parcelles-dans-le-journal-dexploitation</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 7 (Galice)</t>
   </si>
   <si>
-    <t>mer 25/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 27/06/2025 - 14:00</t>
+    <t>mer, 25/06/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 27/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Les 25, 26 et 27 juin, de 10h00 à 14h00 , se tiendra une nouvelle formation virtuelle sur l'utilisation du Cahier de Terrain Coopératif (C3) ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-7-galice</t>
   </si>
   <si>
-    <t>mer 25/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 26/08/2025 - 00:00</t>
+    <t>mer, 25/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 26/08/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-11</t>
   </si>
   <si>
     <t>Parcours de formation des conseillers C3. Édition 6 (Castille-La Manche)</t>
   </si>
   <si>
-    <t>mar 24/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 26/06/2025 - 14:00</t>
+    <t>mar, 24/06/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Les 24, 25 et 26 juin, de 10h00 à 14h00 , se tiendra une nouvelle formation virtuelle sur l'utilisation du Cahier de Terrain Coopératif (C3) ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/parcours-formation-des-conseillers-c3-edition-6-castille-la-manche</t>
   </si>
   <si>
-    <t>mar 24/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>lun 18/08/2025 - 00:00</t>
+    <t>mar, 24/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 18/08/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-12</t>
   </si>
   <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 5 (Andalousie)</t>
   </si>
   <si>
-    <t>lun 23/06/2025 - 10:00</t>
+    <t>lun, 23/06/2025 - 10:00</t>
   </si>
   <si>
     <t>Les 23, 25 et 26 juin, de 10h00 à 14h00 , se tiendra une nouvelle formation virtuelle sur l'utilisation du Cahier de Terrain Coopératif (C3) ,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-5-andalousie</t>
   </si>
   <si>
     <t>Incorporation dans l'entreprise agricole pour jeunes agriculteurs - Connaissance de l'environnement et de la durabilité (20h)</t>
   </si>
   <si>
-    <t>lun 23/06/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>OBJECTIFS GÉNÉRAUX Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du secteur…</t>
+    <t>lun, 23/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 03/07/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>OBJECTIFS GÉNÉRAUX Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du secteur.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-pour-jeunes-agriculteurs-connaissance</t>
   </si>
   <si>
     <t>Kit numérique pour les membres des coopératives agricoles</t>
   </si>
   <si>
-    <t>ven 20/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 20/06/2025 - 10:00</t>
+    <t>ven, 20/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 20/06/2025 - 10:00</t>
   </si>
   <si>
     <t>Kit numérique pour les membres des coopératives agricoles La mise en œuvre du Journal de Bord Numérique de l'Exploitation Agricole , dans le domaine…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/kit-numerique-pour-les-membres-des-cooperatives-agricoles</t>
   </si>
   <si>
     <t>Bien-être animal dans les élevages</t>
   </si>
   <si>
-    <t>mer 18/06/2025 - 23:59</t>
-[...2 lines deleted...]
-    <t>jeu 10/07/2025 - 23:59</t>
+    <t>mer, 18/06/2025 - 23:59</t>
+  </si>
+  <si>
+    <t>jeu, 10/07/2025 - 23:59</t>
   </si>
   <si>
     <t>Un cours en ligne de 20 heures conçu pour obtenir un certificat de formation en bien-être animal. La qualification sera obtenue en suivant le cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-elevages</t>
   </si>
   <si>
     <t>Parcours de formation des conseillers C3. Édition 4 (Castille et León)</t>
   </si>
   <si>
-    <t>mer 18/06/2025 - 10:00</t>
-[...5 lines deleted...]
-    <t>Un nouveau cours de formation virtuel sur l'utilisation du Cahier de Terrain Coopératif (C3) organisé par Cooperativas Agro-alimentarias de España (…</t>
+    <t>mer, 18/06/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 20/06/2025 - 14:00</t>
+  </si>
+  <si>
+    <t>Un nouveau cours de formation virtuel sur l'utilisation du Cahier de Terrain Coopératif (C3) organisé par Cooperativas Agro-alimentarias de España…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/parcours-formation-des-conseillers-c3-edition-4-castille-et-leon</t>
   </si>
   <si>
+    <t>Webinaire de formation « Du vignoble au cloud : comment protéger la digitalisation de votre domaine viticole »</t>
+  </si>
+  <si>
+    <t>mar, 17/06/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 17/06/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>La FEV (Fédération Espagnole du Vin) et son groupe de travail sur la numérisation, le Digitalization and Wine Hub , organisent un nouveau webinaire…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-du-vignoble-au-cloud-comment-proteger-la-digitalisation</t>
+  </si>
+  <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 3.</t>
   </si>
   <si>
-    <t>mar 17/06/2025 - 10:00</t>
-[...5 lines deleted...]
-    <t>Une nouvelle formation virtuelle sur l'utilisation du Cahier de terrain coopératif (C3), organisée par Cooperativas Agro-alimentarias de España (…</t>
+    <t>jeu, 19/06/2025 - 14:00</t>
+  </si>
+  <si>
+    <t>Une nouvelle formation virtuelle sur l'utilisation du Cahier de terrain coopératif (C3), organisée par Cooperativas Agro-alimentarias de España…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-3</t>
   </si>
   <si>
-    <t>Webinaire de formation « Du vignoble au cloud : comment protéger la digitalisation de votre domaine viticole »</t>
-[...10 lines deleted...]
-  <si>
     <t>Itinéraire de formation pour les conseillers C3. Édition 2.</t>
   </si>
   <si>
-    <t>mar 17/06/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 19/06/2025 - 13:30</t>
+    <t>mar, 17/06/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 19/06/2025 - 13:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/itineraire-formation-pour-les-conseillers-c3-edition-2</t>
   </si>
   <si>
     <t>Bureau du cadastre électronique : un outil de conseil : procédures, cartographie et fiscalité</t>
   </si>
   <si>
-    <t>lun 16/06/2025 - 12:30</t>
-[...2 lines deleted...]
-    <t>mer 18/06/2025 - 14:00</t>
+    <t>lun, 16/06/2025 - 12:30</t>
+  </si>
+  <si>
+    <t>mer, 18/06/2025 - 14:00</t>
   </si>
   <si>
     <t>Les conseillers doivent connaître et maîtriser la plateforme du Cadastre Immobilier ou Territorial, car il s'agit du registre administratif de l'État…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bureau-du-cadastre-electronique-outil-conseil-procedures-cartographie-et</t>
   </si>
   <si>
-    <t>lun 16/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 13/08/2025 - 00:00</t>
+    <t>lun, 16/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 13/08/2025 - 00:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-13</t>
   </si>
   <si>
     <t>Prescription phytosanitaire pour les conseillers en lutte intégrée contre les ravageurs</t>
   </si>
   <si>
-    <t>ven 13/06/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 13/06/2025 - 10:30</t>
+    <t>ven, 13/06/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 13/06/2025 - 10:30</t>
   </si>
   <si>
     <t>Prescription phytosanitaire pour les conseillers en lutte intégrée contre les ravageurs La Prescription Phytosanitaire est l'outil fondamental du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prescription-phytosanitaire-pour-les-conseillers-lutte-integree-contre-les</t>
   </si>
   <si>
     <t>Session de formation sur les opportunités d'affaires liées à l'élevage du Porco Celta</t>
   </si>
   <si>
-    <t>jeu 12/06/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 12/06/2025 - 14:30</t>
+    <t>jeu, 12/06/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 12/06/2025 - 14:30</t>
   </si>
   <si>
     <t>Le 12 avril , l'Association galicienne des coopératives agroalimentaires ( AGACA ) organisera un événement en ligne consacré à l'élevage du porc…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/session-formation-sur-les-opportunites-daffaires-liees-lelevage-du-porco-celta</t>
   </si>
   <si>
     <t>Cours sur l'intégration dans les entreprises agricoles (Castille-et-León)</t>
   </si>
   <si>
-    <t>mer 11/06/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>mar 26/08/2025 - 23:59</t>
+    <t>mer, 11/06/2025 - 01:00</t>
+  </si>
+  <si>
+    <t>mar, 26/08/2025 - 23:59</t>
   </si>
   <si>
     <t>L'intégration des jeunes agriculteurs en Castille-et-León est un cours en ligne de 180 heures destiné à former des professionnels des secteurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-lintegration-dans-les-entreprises-agricoles-castille-et-leon</t>
   </si>
   <si>
-    <t>mer 11/06/2025 - 00:00</t>
+    <t>mer, 11/06/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-14</t>
   </si>
   <si>
     <t>III Cours pratique en ligne sur la topographie et le cadastre. Création de fichiers GML pour la coordination. Cadastre et registre foncier</t>
   </si>
   <si>
-    <t>mar 10/06/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Description Le Collège Officiel des Ingénieurs Agronomes des Îles Centrales et Canaries organise ce cours en ligne sur la topographie et le cadastre…</t>
+    <t>mar, 10/06/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/06/2025 - 19:00</t>
+  </si>
+  <si>
+    <t>Description Le Collège Officiel des Ingénieurs Agronomes des Îles Centrales et Canaries organise ce cours en ligne sur la topographie et le cadastre,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iii-cours-pratique-ligne-sur-la-topographie-et-le-cadastre-creation-fichiers-gml</t>
   </si>
   <si>
     <t>Cours gratuit sur les certifications qualité et environnementales</t>
   </si>
   <si>
-    <t>lun 09/06/2025 - 23:00</t>
-[...2 lines deleted...]
-    <t>dim 20/07/2025 - 23:00</t>
+    <t>lun, 09/06/2025 - 23:00</t>
+  </si>
+  <si>
+    <t>dim, 20/07/2025 - 23:00</t>
   </si>
   <si>
     <t>L'Association galicienne des coopératives agroalimentaires ( AGACA ) annonce un nouvel appel à candidatures pour le cours gratuit « L'économie…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gratuit-sur-les-certifications-qualite-et-environnementales</t>
   </si>
   <si>
     <t>Cours pour conseillers en agrovoltaïque</t>
   </si>
   <si>
-    <t>lun 09/06/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 11/06/2025 - 18:00</t>
+    <t>lun, 09/06/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 11/06/2025 - 18:00</t>
   </si>
   <si>
     <t>L'agrovoltaïque représente une solution innovante qui combine la production d'énergie solaire avec les activités agricoles et d'élevage dans un seul…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-conseillers-agrovoltaique</t>
   </si>
   <si>
+    <t>COURS DE FORMATION POUR LE PERSONNEL DES ÉLEVAGES AVICOLE</t>
+  </si>
+  <si>
+    <t>ven, 06/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Adressé à : Ouvriers d'une ferme avicole. Objectifs: Se conformer à l'exigence du décret royal 637/2021, du 27 juillet, visant à garantir que toutes…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-des-elevages-avicole</t>
+  </si>
+  <si>
+    <t>Gestionnaire d'approvisionnement en eau potable et en produits désinfectants biocides (TP4 et TP5)</t>
+  </si>
+  <si>
+    <t>Adressé à : PERSONNEL D'ENTRETIEN EN CONTACT AVEC LES INSTALLATIONS D'EAU POTABLE (RESERVOIRS, RÉSERVOIRS, ACCUMULATEURS, RÉSEAU DE DISTRIBUTION, ETC…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/gestionnaire-dapprovisionnement-eau-potable-et-produits-desinfectants-biocides</t>
+  </si>
+  <si>
     <t>Lutte antiparasitaire pour IFS</t>
   </si>
   <si>
-    <t>ven 06/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Avec ce cours, vous apprendrez toutes les exigences et tous les besoins en matière de lutte antiparasitaire qui vous seront demandés lors de l'audit…</t>
+    <t>Avec ce cours, vous apprendrez toutes les exigences et tous les besoins en matière de lutte antiparasitaire qui vous seront demandés lors de l'audit.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lutte-antiparasitaire-pour-ifs</t>
   </si>
   <si>
     <t>Programme de sécurité alimentaire</t>
   </si>
   <si>
-    <t>Un cours qui couvrira rapidement les exigences HACCP, la traçabilité, l'étiquetage des aliments, la gestion des allergènes et la gestion législative.…</t>
+    <t>Un cours qui couvrira rapidement les exigences HACCP, la traçabilité, l'étiquetage des aliments, la gestion des allergènes et la gestion législative…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-securite-alimentaire</t>
   </si>
   <si>
-    <t>COURS DE FORMATION POUR LE PERSONNEL DES ÉLEVAGES AVICOLE</t>
-[...19 lines deleted...]
-  <si>
     <t>Gestion efficace de l'irrigation</t>
   </si>
   <si>
-    <t>jeu 05/06/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 05/06/2025 - 18:30</t>
+    <t>jeu, 05/06/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 05/06/2025 - 18:30</t>
   </si>
   <si>
     <t>Dans le cadre du cours pratique sur la « Gestion efficace de l'irrigation », la Fondation Cajamar , en collaboration avec Carrefour , organisera le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-efficace-lirrigation</t>
   </si>
   <si>
     <t>Webinaire : « Plus d'excuses pour ne pas profiter des déductions fiscales pour la R&amp;D »</t>
   </si>
   <si>
-    <t>jeu 05/06/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/06/2025 - 11:00</t>
+    <t>jeu, 05/06/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/06/2025 - 11:00</t>
   </si>
   <si>
     <t>Alors que la campagne sur l'impôt sur les sociétés approche à grands pas, PTE Disruptive , en collaboration avec INCOTEC , organise un webinaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-plus-dexcuses-pour-ne-pas-profiter-des-deductions-fiscales-pour-la-rd</t>
   </si>
   <si>
     <t>Cours MTD pour réduire l'impact environnemental des élevages porcins</t>
   </si>
   <si>
-    <t>jeu 05/06/2025 - 00:01</t>
-[...5 lines deleted...]
-    <t>Un cours en ligne de 10 heures visant à former le personnel des élevages porcins à comprendre et à appliquer les meilleures techniques disponibles (…</t>
+    <t>jeu, 05/06/2025 - 00:01</t>
+  </si>
+  <si>
+    <t>jeu, 19/06/2025 - 23:59</t>
+  </si>
+  <si>
+    <t>Un cours en ligne de 10 heures visant à former le personnel des élevages porcins à comprendre et à appliquer les meilleures techniques disponibles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-mtd-pour-reduire-limpact-environnemental-des-elevages-porcins-0</t>
   </si>
   <si>
     <t>COURS DE RÉNOVATION DE BASE POUR MANIPULATEURS PHYTOSANITAIRES. NAVARRE</t>
   </si>
   <si>
-    <t>mer 04/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 18/06/2025 - 00:00</t>
+    <t>mer, 04/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 18/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Résidents de la Communauté autonome de Navarre dont la licence initiale de base de manipulation de pesticides est valable depuis 10 ans…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-renovation-base-pour-manipulateurs-phytosanitaires-navarre</t>
   </si>
   <si>
     <t>Cours pour conseillers dans le processus de mise en œuvre du Cahier de terrain coopératif (C3)</t>
   </si>
   <si>
-    <t>mar 03/06/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 05/06/2025 - 13:30</t>
+    <t>mar, 03/06/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 05/06/2025 - 13:30</t>
   </si>
   <si>
     <t>Du 3 au 5 juin 2025, les Coopératives Agroalimentaires d'Espagne organisent ce cours destiné aux conseillers chargés d'accompagner les techniciens…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-conseillers-dans-le-processus-mise-oeuvre-du-cahier-terrain</t>
   </si>
   <si>
     <t>Le programme de formation en digitalisation agricole pour les conseillers coopératifs démarre.</t>
   </si>
   <si>
-    <t>mar 03/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 16/07/2025 - 00:00</t>
+    <t>mar, 03/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 16/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Du 3 juin au 16 juillet 2025 , Cooperativas Agro-alimentarias de España lance un programme de formation virtuelle à l'utilisation du Cahier de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-programme-formation-digitalisation-agricole-pour-les-conseillers-cooperatifs</t>
   </si>
   <si>
     <t>Conseillers en formation : Cours sur les biostimulants en agronomie</t>
   </si>
   <si>
-    <t>lun 02/06/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>mar 03/06/2025 - 18:30</t>
+    <t>lun, 02/06/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>mar, 03/06/2025 - 18:30</t>
   </si>
   <si>
     <t>Un cours en ligne de 6 heures s'adresse aux ingénieurs agronomes, aux masters en génie agricole, aux ingénieurs techniques agricoles, aux bacheliers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conseillers-formation-cours-sur-les-biostimulants-agronomie</t>
   </si>
   <si>
     <t>Intégration dans l'entreprise agricole pour jeunes agriculteurs - Partie spécifique (50 heures)</t>
   </si>
   <si>
-    <t>lun 02/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 20/06/2025 - 00:00</t>
+    <t>lun, 02/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 20/06/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-pour-jeunes-agriculteurs-partie-0</t>
   </si>
   <si>
     <t>Simplifier la technologie d'irrigation</t>
   </si>
   <si>
-    <t>mer 28/05/2025 - 17:00</t>
-[...5 lines deleted...]
-    <t>Le mercredi 28 mai, de 17h00 à 19h00, Hispatec Agrointeligencia accueillera le webinaire « Simplifier la technologie d'irrigation, autonomiser l'…</t>
+    <t>mer, 28/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 28/05/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Le mercredi 28 mai, de 17h00 à 19h00, Hispatec Agrointeligencia accueillera le webinaire « Simplifier la technologie d'irrigation, autonomiser l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/simplifier-la-technologie-dirrigation</t>
   </si>
   <si>
     <t>Agrogéomatique : géotechnologies appliquées au domaine agroforestier</t>
   </si>
   <si>
-    <t>mer 28/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 10/06/2025 - 19:00</t>
+    <t>mer, 28/05/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 10/06/2025 - 19:00</t>
   </si>
   <si>
     <t>Ce cours vise à : 1. Fournir une base solide en Systèmes d’Information Géographique (SIG) appliqués au secteur agroforestier. Offrir une formation à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agrogeomatique-geotechnologies-appliquees-au-domaine-agroforestier</t>
   </si>
   <si>
     <t>Introduction à l'agriculture de précision</t>
   </si>
   <si>
-    <t>mar 27/05/2025 - 18:00</t>
-[...5 lines deleted...]
-    <t>Cours en ligne de 2 heures pour apprendre les principes de base et les possibilités offertes par l'agriculture de précision . PROGRAMME |  …</t>
+    <t>mar, 27/05/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>mar, 27/05/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Cours en ligne de 2 heures pour apprendre les principes de base et les possibilités offertes par l'agriculture de précision . PROGRAMME |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lagriculture-precision</t>
   </si>
   <si>
     <t>Techniques numériques en production horticole biologique</t>
   </si>
   <si>
     <t>Organisé par l' Université Polytechnique de Madrid , ce cours se concentre sur la mise en œuvre et l'adaptation de systèmes numériques à différentes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/techniques-numeriques-production-horticole-biologique</t>
   </si>
   <si>
     <t>Cours pour jeunes agriculteurs pour intégrer le secteur agricole (Aragon)</t>
   </si>
   <si>
-    <t>ven 23/05/2025 - 23:59</t>
-[...2 lines deleted...]
-    <t>mar 22/07/2025 - 23:59</t>
+    <t>ven, 23/05/2025 - 23:59</t>
+  </si>
+  <si>
+    <t>mar, 22/07/2025 - 23:59</t>
   </si>
   <si>
     <t>Un programme de formation en ligne de 200 heures visant à former les jeunes agriculteurs entrant dans le secteur agricole aux aspects liés à ce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-jeunes-agriculteurs-pour-integrer-le-secteur-agricole-aragon</t>
   </si>
   <si>
     <t>Cours pour jeunes agriculteurs pour intégrer le secteur agricole (Madrid)</t>
   </si>
   <si>
-    <t>mar 12/08/2025 - 23:59</t>
+    <t>mar, 12/08/2025 - 23:59</t>
   </si>
   <si>
     <t>Ce programme de formation en ligne de 200 heures offre une opportunité unique aux jeunes intéressés à entrer dans le secteur agricole. Grâce à ce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-jeunes-agriculteurs-pour-integrer-le-secteur-agricole-madrid</t>
   </si>
   <si>
     <t>Cours pour jeunes agriculteurs pour intégrer le secteur agricole (Communauté Valencienne)</t>
   </si>
   <si>
     <t>Un cours en ligne conçu spécifiquement pour ceux qui souhaitent acquérir des connaissances spécialisées et des compétences pratiques en agriculture,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-jeunes-agriculteurs-pour-integrer-le-secteur-agricole-communaute</t>
   </si>
   <si>
     <t>Cours pour jeunes agriculteurs pour intégrer le secteur agricole (Cantabrie)</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
-    <t>L'objectif fondamental de ce cours en ligne de 150 heures est d'offrir la formation de base essentielle qui permettra aux jeunes agriculteurs d'…</t>
+    <t>L'objectif fondamental de ce cours en ligne de 150 heures est d'offrir la formation de base essentielle qui permettra aux jeunes agriculteurs d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-jeunes-agriculteurs-pour-integrer-le-secteur-agricole-cantabrie</t>
   </si>
   <si>
     <t>Cours en ligne pour jeunes agriculteurs en Castille-La Manche pour intégrer le secteur agricole</t>
   </si>
   <si>
-    <t>ven 23/05/2025 - 01:00</t>
-[...2 lines deleted...]
-    <t>mar 08/07/2025 - 23:59</t>
+    <t>ven, 23/05/2025 - 01:00</t>
+  </si>
+  <si>
+    <t>mar, 08/07/2025 - 23:59</t>
   </si>
   <si>
     <t>Le cours en ligne de 150 heures destiné aux jeunes agriculteurs souhaitant entrer dans le secteur agricole offre une opportunité unique d'acquérir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-pour-jeunes-agriculteurs-castille-la-manche-pour-integrer-le-secteur</t>
   </si>
   <si>
     <t>MANIPULATEUR D'ALIMENTS. SECTEUR DES ŒUFS</t>
   </si>
   <si>
-    <t>ven 23/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 30/05/2025 - 00:00</t>
+    <t>ven, 23/05/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 30/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : COURS DESTINÉ À : * Travailleurs dans les centres de tri et d’emballage des œufs. * Personnel des fermes avicoles qui manipulent des œufs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/manipulateur-daliments-secteur-des-oeufs</t>
   </si>
   <si>
     <t>Cours en ligne sur la technologie 4.0 en agriculture de précision</t>
   </si>
   <si>
-    <t>jeu 22/05/2025 - 23:59</t>
-[...5 lines deleted...]
-    <t>L'objectif du cours en ligne de 30 heures est de contribuer à garantir l' utilisation correcte et l'application pratique des technologies 4.0 dans l'…</t>
+    <t>jeu, 22/05/2025 - 23:59</t>
+  </si>
+  <si>
+    <t>mar, 10/06/2025 - 23:59</t>
+  </si>
+  <si>
+    <t>L'objectif du cours en ligne de 30 heures est de contribuer à garantir l' utilisation correcte et l'application pratique des technologies 4.0 dans l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-technologie-40-agriculture-precision</t>
   </si>
   <si>
     <t>Capteurs et IA pour la régulation et le contrôle des systèmes de réfrigération</t>
   </si>
   <si>
-    <t>jeu 22/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 22/05/2025 - 19:00</t>
+    <t>jeu, 22/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 22/05/2025 - 19:00</t>
   </si>
   <si>
     <t>L'objectif de ce cours est de fournir aux étudiants les connaissances et les mécanismes d'action basés sur l'Intelligence Artificielle pour les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/capteurs-et-ia-pour-la-regulation-et-le-controle-des-systemes-refrigeration</t>
   </si>
   <si>
     <t>COURS DE FORMATION POUR LE PERSONNEL TRAVAILLANT AVEC LES PORCS</t>
   </si>
   <si>
-    <t>jeu 22/05/2025 - 00:00</t>
+    <t>jeu, 22/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Ouvriers d'une ferme porcine Objectifs: SE CONFORMER À L'EXIGENCE DU RD 306/2020 DE GARANTIR QUE TOUTES LES PERSONNES DANS LES ÉLEVAGES…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-travaillant-avec-les-porcs</t>
   </si>
   <si>
     <t>Webinaire de formation « Marketing et communication pour votre domaine viticole : stratégies digitales pour attirer, connecter et fidéliser votre clientèle »</t>
   </si>
   <si>
-    <t>mer 21/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 21/05/2025 - 12:00</t>
+    <t>mer, 21/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 21/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-marketing-et-communication-pour-votre-domaine-viticole</t>
   </si>
   <si>
     <t>Applications de l'élevage de précision</t>
   </si>
   <si>
-    <t>mar 20/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/06/2025 - 20:00</t>
+    <t>mar, 20/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/06/2025 - 20:00</t>
   </si>
   <si>
     <t>Organisé par l' Université Polytechnique de Madrid , ce cours fait partie de la Stratégie de numérisation des secteurs agroalimentaire, forestier et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applications-lelevage-precision</t>
   </si>
   <si>
     <t>Webinaire de formation « Facturation électronique et loi anti-fraude : découvrez les différences, les points clés et les principales évolutions »</t>
   </si>
   <si>
-    <t>mar 20/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 20/05/2025 - 12:00</t>
+    <t>mar, 20/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 20/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-facturation-electronique-et-loi-anti-fraude-decouvrez-les</t>
   </si>
   <si>
     <t>Systèmes d'information géographique et télédétection à logiciel libre</t>
   </si>
   <si>
-    <t>lun 19/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/05/2025 - 20:00</t>
+    <t>lun, 19/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/05/2025 - 20:00</t>
   </si>
   <si>
     <t>Les objectifs du cours comprennent : • Savoir définir un projet SIG dans ses compartiments (objectifs, analyse, stockage, produits…). • Interpréter,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-dinformation-geographique-et-teledetection-logiciel-libre</t>
   </si>
   <si>
     <t>Génération et validation de GML dans le Cadastre : intégration SIG-CAO</t>
   </si>
   <si>
-    <t>lun 19/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 27/05/2025 - 00:00</t>
+    <t>lun, 19/05/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 27/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Le Collège Officiel des Ingénieurs Techniques Agricoles d'Andalousie Occidentale (COITAND), en collaboration avec l'Université Pablo de Olavide,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/generation-et-validation-gml-dans-le-cadastre-integration-sig-cao</t>
   </si>
   <si>
     <t>Cours en ligne sur les licences commerciales pour les ingénieurs agronomes</t>
   </si>
   <si>
-    <t>dim 15/06/2025 - 00:00</t>
+    <t>dim, 15/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Description  Le Collège Officiel des Ingénieurs Agronomes d'Andalousie, par l'intermédiaire de la Fondation Andalouse des Ingénieurs Agronomes, lance…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-les-licences-commerciales-pour-les-ingenieurs-agronomes</t>
   </si>
   <si>
     <t>COURS DE BASE SUR LA PRÉVENTION DES RISQUES PROFESSIONNELS DANS LE SECTEUR AGRICOLE</t>
   </si>
   <si>
-    <t>ven 16/05/2025 - 00:00</t>
+    <t>ven, 16/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : 🔹 Les jeunes qui souhaitent rejoindre le secteur agricole 🔹 Les entrepreneurs qui entreprennent des activités préventives 🔹 Travailleurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-sur-la-prevention-des-risques-professionnels-dans-le-secteur-0</t>
   </si>
   <si>
     <t>LE BIEN-ÊTRE ANIMAL DANS LES TRANSPORTS. EN LIGNE</t>
   </si>
   <si>
-    <t>lun 09/06/2025 - 00:00</t>
+    <t>lun, 09/06/2025 - 00:00</t>
   </si>
   <si>
     <t>LE BIEN-ÊTRE ANIMAL DANS LES TRANSPORTS. EN LIGNE – 250516BAT Début : 16/05/2025 Finale : 09-06-2025 Modalité : FORMATION À DISTANCE Horaire :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-bien-etre-animal-dans-les-transports-ligne-0</t>
   </si>
   <si>
     <t>COURS DE FORMATION POUR LE PERSONNEL TRAVAILLANT AVEC LES BOVINS</t>
   </si>
   <si>
-    <t>jeu 15/05/2025 - 00:00</t>
+    <t>jeu, 15/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Destiné principalement aux travailleurs des élevages, aux chômeurs du secteur et aux personnes souhaitant se lancer dans cette activité.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-travaillant-avec-les-bovins-0</t>
   </si>
   <si>
     <t>Formation pour le personnel travaillant avec les bovins – 250515BOV Début : 15-05-2025 Finale : 04-06-2025 Modalité : FORMATION À DISTANCE Horaire :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-travaillant-avec-les-bovins</t>
   </si>
   <si>
     <t>Carnet numérique : Description et usages des outils numériques</t>
   </si>
   <si>
-    <t>mer 14/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>mer 14/05/2025 - 19:00</t>
+    <t>mer, 14/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mer, 14/05/2025 - 19:00</t>
   </si>
   <si>
     <t>Le cours vise à : Introduire le cahier numérique et la réglementation espagnole . Définir l’impact sur les exploitations et les conseillers agricoles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/carnet-numerique-description-et-usages-des-outils-numeriques</t>
   </si>
   <si>
     <t>LE BIEN-ÊTRE ANIMAL DANS LES ABATTOIRS. EN LIGNE</t>
   </si>
   <si>
-    <t>mer 14/05/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/06/2025 - 00:00</t>
+    <t>mer, 14/05/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/06/2025 - 00:00</t>
   </si>
   <si>
     <t>LE BIEN-ÊTRE ANIMAL DANS LES ABATTOIRS. EN LIGNE – 250514BAM Début : 14/05/2025 Finale : 05-06-2025 Modalité : FORMATION À DISTANCE Horaire :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-bien-etre-animal-dans-les-abattoirs-ligne-0</t>
   </si>
   <si>
     <t>Innovation numérique pour le développement rural : technologies immersives et intelligence artificielle</t>
   </si>
   <si>
-    <t>mar 13/05/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>mar 13/05/2025 - 18:30</t>
+    <t>mar, 13/05/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mar, 13/05/2025 - 18:30</t>
   </si>
   <si>
     <t>OBJECTIFS: • Comprendre les principes de base des technologies immersives (VR, AR, MR) et leur pertinence dans les contextes ruraux. • Acquérir des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/innovation-numerique-pour-le-developpement-rural-technologies-immersives-et</t>
   </si>
   <si>
     <t>Modèles prédictifs pour déterminer le rendement des cultures</t>
   </si>
   <si>
-    <t>mar 13/05/2025 - 18:00</t>
+    <t>mar, 13/05/2025 - 18:00</t>
   </si>
   <si>
     <t>Le 13 mai , la Fondation Cajamar organisera un webinaire de formation axé sur l'utilisation de modèles mathématiques et de l'intelligence…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/modeles-predictifs-pour-determiner-le-rendement-des-cultures</t>
   </si>
   <si>
     <t>Connaissance et accès à l'information des principales bases de données environnementales</t>
   </si>
   <si>
-    <t>lun 12/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>lun 12/05/2025 - 19:00</t>
+    <t>lun, 12/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>lun, 12/05/2025 - 19:00</t>
   </si>
   <si>
     <t>Organisé par l'Université de Lleida. Objectifs: Connaître et accéder aux principales bases de données environnementales . Connaître le diagnostic…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/connaissance-et-acces-linformation-des-principales-bases-donnees</t>
   </si>
   <si>
     <t>Cours en ligne sur la culture des plantes aromatiques</t>
   </si>
   <si>
-    <t>lun 12/05/2025 - 15:30</t>
-[...2 lines deleted...]
-    <t>mer 14/05/2025 - 18:30</t>
+    <t>lun, 12/05/2025 - 15:30</t>
+  </si>
+  <si>
+    <t>mer, 14/05/2025 - 18:30</t>
   </si>
   <si>
     <t>Description  Le Collège Officiel des Ingénieurs Agronomes d'Aragon, de Navarre et du Pays Basque organise ce cours en ligne les 12, 13 et 14 mai.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-culture-des-plantes-aromatiques</t>
   </si>
   <si>
     <t>Cours sur la culture des plantes aromatiques pour les conseillers</t>
   </si>
   <si>
     <t>La culture de plantes aromatiques est devenue une option viable pour diversifier la production agricole et améliorer la rentabilité des exploitations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-culture-des-plantes-aromatiques-pour-les-conseillers</t>
   </si>
   <si>
+    <t>ChatGPT pour les ingénieurs et les architectes</t>
+  </si>
+  <si>
+    <t>lun, 12/05/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 22/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Le Collège Officiel des Ingénieurs Techniques Agricoles d'Andalousie Occidentale (COITAND), en collaboration avec RBC Ingenieros, organise le cours…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/chatgpt-pour-les-ingenieurs-et-les-architectes</t>
+  </si>
+  <si>
     <t>Étiquetage des denrées alimentaires : Application du règlement 1169/2011 Cours sur l'étiquetage des denrées alimentaires : Application du règlement 1169/2011</t>
   </si>
   <si>
-    <t>lun 12/05/2025 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Cours sur l'étiquetage des aliments : Application du règlement 1169/2011 144,00€ – 250,00€ PROCHAINES ÉDITIONS / INSCRIPTIONS OUVERTES 12 mars - 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/etiquetage-des-denrees-alimentaires-application-du-reglement-11692011-cours-sur</t>
   </si>
   <si>
-    <t>ChatGPT pour les ingénieurs et les architectes</t>
-[...10 lines deleted...]
-  <si>
     <t>Toutes les façons d'enregistrer un traitement phytosanitaire dans aGROSlab</t>
   </si>
   <si>
-    <t>ven 09/05/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 09/05/2025 - 10:00</t>
+    <t>ven, 09/05/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 09/05/2025 - 10:00</t>
   </si>
   <si>
     <t>Conformément aux dispositions du Décret Royal 34/2025, du 21 janvier , dans son premier article, qui modifie le Décret Royal 1311/2012 , à compter du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/toutes-les-facons-denregistrer-traitement-phytosanitaire-dans-agroslab</t>
   </si>
   <si>
     <t>Capteurs et gestion agronomique de l'irrigation des agrumes</t>
   </si>
   <si>
-    <t>jeu 08/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/05/2025 - 18:00</t>
+    <t>jeu, 08/05/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/05/2025 - 18:00</t>
   </si>
   <si>
     <t>Organisé par l'Université Polytechnique de Valence. Ces dernières années, la pénurie d’eau est devenue un problème majeur, en particulier dans les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/capteurs-et-gestion-agronomique-lirrigation-des-agrumes</t>
   </si>
   <si>
     <t>Webinaire de formation « Sécurité, confiance et NIS2 : comment transformer la réglementation en avantage concurrentiel »</t>
   </si>
   <si>
-    <t>jeu 08/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/05/2025 - 12:00</t>
+    <t>jeu, 08/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/05/2025 - 12:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-formation-securite-confiance-et-nis2-comment-transformer-la</t>
   </si>
   <si>
     <t>Innovations techniques dans les machines de gestion des cultures</t>
   </si>
   <si>
-    <t>mer 07/05/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Organisé par l' Université de Cordoue , ce cours permettra aux participants de connaître les dernières technologies en matière de contrôle et d'…</t>
+    <t>mer, 07/05/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 07/05/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Organisé par l' Université de Cordoue , ce cours permettra aux participants de connaître les dernières technologies en matière de contrôle et d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/innovations-techniques-dans-les-machines-gestion-des-cultures</t>
   </si>
   <si>
     <t>Utilisation de l'outil en ligne « MOPECO Irrigation Scheduling » pour les cultures ligneuses</t>
   </si>
   <si>
-    <t>mar 06/05/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 06/05/2025 - 19:00</t>
+    <t>mar, 06/05/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 06/05/2025 - 19:00</t>
   </si>
   <si>
     <t>Organisé par l' Université de Castille-La Manche , ce cours a pour objectif principal d'enseigner aux techniciens et aux agriculteurs comment…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-loutil-ligne-mopeco-irrigation-scheduling-pour-les-cultures</t>
   </si>
   <si>
     <t>Webinaire « Modèles prédictifs en viticulture : l'IA appliquée aux maladies, à la production et à la qualité »</t>
   </si>
   <si>
-    <t>mar 06/05/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 06/05/2025 - 12:00</t>
+    <t>mar, 06/05/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 06/05/2025 - 12:00</t>
   </si>
   <si>
     <t>La Fédération espagnole du vin ( FEV ) et son groupe de travail sur la numérisation, le Digitalization and Wine Hub , organisent un nouveau webinaire…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-modeles-predictifs-viticulture-lia-appliquee-aux-maladies-la</t>
   </si>
   <si>
     <t>Biofertilisants microbiens 4.0</t>
   </si>
   <si>
-    <t>lun 05/05/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 13/05/2025 - 20:00</t>
+    <t>lun, 05/05/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 13/05/2025 - 20:00</t>
   </si>
   <si>
     <t>Organisé par l'Université catholique Santa Teresa de Jesús d'Ávila, ce cours permettra aux étudiants de connaître les dernières technologies…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/biofertilisants-microbiens-40</t>
   </si>
   <si>
     <t>Agriculture autosuffisante</t>
   </si>
   <si>
-    <t>lun 05/05/2025 - 00:00</t>
+    <t>lun, 05/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Montrer le schéma à suivre pour passer d’une terre abandonnée ou improductive à une terre cultivée qui permet l’autosuffisance, en réduisant au…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-autosuffisante</t>
   </si>
   <si>
     <t>Cours de gestion durable des sols agricoles pour les conseillers</t>
   </si>
   <si>
-    <t>mer 30/04/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>mer 30/04/2025 - 18:00</t>
+    <t>mer, 30/04/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>mer, 30/04/2025 - 18:00</t>
   </si>
   <si>
     <t>L’utilisation durable des terres est essentielle pour garantir la productivité agricole à long terme, protéger l’environnement et lutter contre le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-gestion-durable-des-sols-agricoles-pour-les-conseillers</t>
   </si>
   <si>
     <t>Collecte et intégration des données dans le secteur forêt-bois</t>
   </si>
   <si>
-    <t>mer 30/04/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>mer 30/04/2025 - 12:00</t>
+    <t>mer, 30/04/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>mer, 30/04/2025 - 12:00</t>
   </si>
   <si>
     <t>La formation aborde la capture de données sous différents angles et son intégration avec les données d'entreprise, en s'adaptant aux spécificités du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/collecte-et-integration-des-donnees-dans-le-secteur-foret-bois</t>
   </si>
   <si>
     <t>Rejoindre l'entreprise agricole</t>
   </si>
   <si>
-    <t>mer 30/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 01/07/2025 - 00:00</t>
+    <t>mer, 30/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 01/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne sur l'insertion dans le monde agricole, d'une durée de 200 heures, avec des séances le matin et l'après-midi. Destinataires : Ces…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole</t>
   </si>
   <si>
     <t>Alcalá del Río. Sevilla.</t>
   </si>
   <si>
     <t>Cours en ligne de 80 heures. La période de candidature est ouverte jusqu'au 15/04/2025 Observations Il est essentiel de prendre en compte les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-agriculture-biologique-pour-conseillers-agroalimentaires-0</t>
   </si>
   <si>
     <t>Formation des conseillers à la mise en œuvre du Cahier de Terrain Coopératif (C3)</t>
   </si>
   <si>
-    <t>lun 28/04/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 30/04/2025 - 13:00</t>
+    <t>lun, 28/04/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 30/04/2025 - 13:00</t>
   </si>
   <si>
     <t>Les Coopératives Agroalimentaires d'Espagne mènent une stratégie de numérisation visant à faciliter le respect des réglementations en vigueur par les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-des-conseillers-la-mise-oeuvre-du-cahier-terrain-cooperatif-c3</t>
   </si>
   <si>
     <t>Incorporation à l'entreprise agricole pour jeunes agriculteurs - Partie générale (80 heures)</t>
   </si>
   <si>
-    <t>lun 28/04/2025 - 00:00</t>
+    <t>lun, 28/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Objectifs généraux : Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-lentreprise-agricole-pour-jeunes-agriculteurs-partie-generale-80</t>
   </si>
   <si>
     <t>Introduction à l'intelligence artificielle pour le secteur alimentaire</t>
   </si>
   <si>
-    <t>ven 25/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Créez des procédures spécifiques, extrayez ce dont vous avez besoin d’une nouvelle réglementation ou vérifiez les étiquettes de vos produits avec l’…</t>
+    <t>ven, 25/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Créez des procédures spécifiques, extrayez ce dont vous avez besoin d’une nouvelle réglementation ou vérifiez les étiquettes de vos produits avec l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lintelligence-artificielle-pour-le-secteur-alimentaire-0</t>
   </si>
   <si>
     <t>Agriculture de précision et cultures 3D : application de produits phytosanitaires</t>
   </si>
   <si>
-    <t>jeu 24/04/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 08/05/2025 - 20:00</t>
+    <t>jeu, 24/04/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 08/05/2025 - 20:00</t>
   </si>
   <si>
     <t>Tout au long du cours, les participants apprendront les technologies les plus avancées pour un dosage précis des cultures en 3D basé sur des cartes…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-precision-et-cultures-3d-application-produits-phytosanitaires</t>
   </si>
   <si>
     <t>Collecte et intégration de données dans les secteurs agroalimentaire et aquacole</t>
   </si>
   <si>
-    <t>jeu 24/04/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 24/04/2025 - 12:00</t>
+    <t>jeu, 24/04/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 24/04/2025 - 12:00</t>
   </si>
   <si>
     <t>La formation aborde la capture de données sous différentes perspectives et son intégration aux données d'entreprise, en s'adaptant aux spécificités…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/collecte-et-integration-donnees-dans-les-secteurs-agroalimentaire-et-aquacole</t>
   </si>
   <si>
     <t>Eaux récupérées. Application en irrigation</t>
   </si>
   <si>
-    <t>jeu 24/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 24/04/2025 - 23:00</t>
+    <t>jeu, 24/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 24/04/2025 - 23:00</t>
   </si>
   <si>
     <t>Aula Virtual</t>
   </si>
   <si>
     <t>COORDINATEUR: Santiago Artillo Sánchez bzn-formregadios@mapa.es OBJECTIFS : Connaissance de l'application du Règlement UE 2020/741, relatif à la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/eaux-recuperees-application-irrigation</t>
   </si>
   <si>
     <t>L'intelligence artificielle (IA) appliquée à l'agriculture : clés pour comprendre son fonctionnement et son utilité</t>
   </si>
   <si>
-    <t>mar 22/04/2025 - 13:00</t>
-[...2 lines deleted...]
-    <t>mar 22/04/2025 - 15:00</t>
+    <t>mar, 22/04/2025 - 13:00</t>
+  </si>
+  <si>
+    <t>mar, 22/04/2025 - 15:00</t>
   </si>
   <si>
     <t>Organisé par l'Université de Séville, ce cours de deux heures vise à comprendre son fonctionnement en général et comment il peut être appliqué pour…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lintelligence-artificielle-ia-appliquee-lagriculture-cles-pour-comprendre-son</t>
   </si>
   <si>
     <t>Nouvelles technologies dans les machines pour la production de plantes ligneuses</t>
   </si>
   <si>
-    <t>lun 21/04/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Organisé par l'Université de Córdoba, le cours permettra aux participants de connaître les dernières technologies en matière de contrôle et d'…</t>
+    <t>lun, 21/04/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 29/04/2025 - 20:00</t>
+  </si>
+  <si>
+    <t>Organisé par l'Université de Córdoba, le cours permettra aux participants de connaître les dernières technologies en matière de contrôle et d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-dans-les-machines-pour-la-production-plantes-ligneuses</t>
   </si>
   <si>
     <t>Voulez-vous savoir quelle est la durée de conservation des aliments ?</t>
   </si>
   <si>
-    <t>mer 09/04/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 10/04/2025 - 13:00</t>
+    <t>mer, 09/04/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/04/2025 - 13:00</t>
   </si>
   <si>
     <t>Cours virtuel, comprend une dégustation individuelle (informations en attente)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/voulez-vous-savoir-quelle-est-la-duree-conservation-des-aliments</t>
   </si>
   <si>
-    <t>mer 09/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 06/05/2025 - 00:00</t>
+    <t>mer, 09/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 06/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Conducteurs et responsables du transport d'animaux vivants. Objectifs: Obtention du Certificat Officiel de Compétence pour le transport d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-bien-etre-animal-dans-les-transports-ligne</t>
   </si>
   <si>
+    <t>Agriculture et élevage : Production, innovation, conseil et commercialisation (MOOC)</t>
+  </si>
+  <si>
+    <t>mar, 01/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>MOOC</t>
+  </si>
+  <si>
+    <t>En ligne, Formation continue</t>
+  </si>
+  <si>
+    <t>L’objectif de ce cours est de donner un aperçu du fonctionnement des systèmes de conseil dans le cadre de la dernière réforme de la PAC. Les éléments…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-et-elevage-production-innovation-conseil-et-commercialisation-mooc</t>
+  </si>
+  <si>
     <t>7ème édition. Cours en ligne QGIS appliqué à l'agriculture de précision. Niveau 1</t>
   </si>
   <si>
-    <t>mar 01/04/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 13/05/2025 - 00:00</t>
+    <t>mar, 13/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Le programme de cours que nous proposons maintenant est basé sur la présentation d'un logiciel libre et open source connu sous le nom de QGIS. Le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/7eme-edition-cours-ligne-qgis-applique-lagriculture-precision-niveau-1</t>
   </si>
   <si>
-    <t>Agriculture et élevage : Production, innovation, conseil et commercialisation (MOOC)</t>
-[...13 lines deleted...]
-  <si>
     <t>COURS MTD POUR RÉDUIRE L'IMPACT ENVIRONNEMENTAL DES ÉLEVAGES PORCINS</t>
   </si>
   <si>
-    <t>ven 28/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 29/04/2025 - 00:00</t>
+    <t>ven, 28/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 29/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Formation validée comme formation complémentaire pour accéder aux aides destinées à encourager les jeunes à s'orienter vers le secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-mtd-pour-reduire-limpact-environnemental-des-elevages-porcins</t>
   </si>
   <si>
     <t>Écosystème AGROTECH espagnol. Défis et opportunités d'affaires</t>
   </si>
   <si>
-    <t>mar 25/03/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>mar 25/03/2025 - 18:30</t>
+    <t>mar, 25/03/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>mar, 25/03/2025 - 18:30</t>
   </si>
   <si>
     <t>Ce webinaire présentera les informations collectées dans le rapport Cartographie de l'écosystème agrotechnologique en Espagne, 2024 , produit par…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ecosysteme-agrotech-espagnol-defis-et-opportunites-daffaires</t>
   </si>
   <si>
     <t>Cours en ligne : Gestion des déchets</t>
   </si>
   <si>
-    <t>mar 25/03/2025 - 00:00</t>
+    <t>mar, 25/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Description  Le cours s'adresse à toute personne souhaitant acquérir des connaissances sur la gestion des déchets. Objectifs Comprendre sa pertinence…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-des-dechets</t>
   </si>
   <si>
     <t>Glutopeak, évaluation rapide de la qualité du gluten. IV webinaire du cycle « Le laboratoire comme source de données pour la prise de décision » de l'AETC.</t>
   </si>
   <si>
-    <t>lun 24/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 24/03/2025 - 17:40</t>
+    <t>lun, 24/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 24/03/2025 - 17:40</t>
   </si>
   <si>
     <t>Dans le cadre du cycle de formation « Le laboratoire comme source de données pour la prise de décision » de l'Association espagnole des techniciens…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/glutopeak-evaluation-rapide-la-qualite-du-gluten-iv-webinaire-du-cycle-le</t>
   </si>
   <si>
     <t>Cultures de service en agriculture de conservation, pour les conseillers</t>
   </si>
   <si>
-    <t>lun 24/03/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>mar 25/03/2025 - 18:00</t>
+    <t>lun, 24/03/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>mar, 25/03/2025 - 18:00</t>
   </si>
   <si>
     <t>Les cultures de service sont devenues un outil fondamental de l’agriculture de conservation , apportant des avantages essentiels aux sols et aux…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cultures-service-agriculture-conservation-pour-les-conseillers</t>
   </si>
   <si>
     <t>Les cultures de service en agriculture de conservation</t>
   </si>
   <si>
-    <t>lun 24/03/2025 - 00:00</t>
+    <t>lun, 24/03/2025 - 00:00</t>
   </si>
   <si>
     <t>PRÉSENTATION DU COURS Les cultures de service dans l'agriculture de conservation sont incorporées dans le but d'améliorer la santé des sols, la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-cultures-service-agriculture-conservation</t>
   </si>
   <si>
     <t>Associationnisme, commercialisation et législation agricole</t>
   </si>
   <si>
-    <t>ven 11/04/2025 - 00:00</t>
+    <t>ven, 11/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Identifier les types de sociétés et d'associations, ainsi que leurs caractéristiques juridiques, économiques et fiscales. Renseignez-vous sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/associationnisme-commercialisation-et-legislation-agricole</t>
   </si>
   <si>
     <t>Atelier sur la gestion du transport et de l'application du fumier et du lisier comme engrais</t>
   </si>
   <si>
-    <t>ven 21/03/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 21/03/2025 - 10:00</t>
+    <t>ven, 21/03/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 21/03/2025 - 10:00</t>
   </si>
   <si>
     <t>Cet atelier s'adresse aux centres de gestion du fumier, aux transporteurs et aux éleveurs qui gèrent directement leur fumier ou leur lisier. Le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-sur-la-gestion-du-transport-et-lapplication-du-fumier-et-du-lisier-comme</t>
   </si>
   <si>
     <t>UTILISATION DE PRODUITS BIOCIDES AUTORISÉS PAR LE PERSONNEL PROFESSIONNEL, DOMAINE DE L'ÉLEVAGE</t>
   </si>
   <si>
-    <t>ven 21/03/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>Adressé à : À toutes les personnes qui, dans leur environnement de travail, utilisent des biocides autorisés à l'usage du personnel professionnel (…</t>
+    <t>ven, 21/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>lun, 14/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Adressé à : À toutes les personnes qui, dans leur environnement de travail, utilisent des biocides autorisés à l'usage du personnel professionnel…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-produits-biocides-autorises-par-le-personnel-professionnel-domaine</t>
   </si>
   <si>
     <t>BIEN-ÊTRE ANIMAL DANS LES FERMES D'ÉLEVAGE EN LIGNE</t>
   </si>
   <si>
-    <t>jeu 20/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 08/04/2025 - 00:00</t>
+    <t>jeu, 20/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 08/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Destiné aux propriétaires, aux ouvriers agricoles et à toute personne souhaitant se lancer dans l'élevage. Objectifs: Obtention du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-fermes-delevage-ligne</t>
   </si>
   <si>
     <t>Formation en ligne sur l'insetting régénératif du GO AGRIREGENCARBÓN</t>
   </si>
   <si>
-    <t>lun 17/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 17/03/2025 - 17:30</t>
+    <t>lun, 17/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 17/03/2025 - 17:30</t>
   </si>
   <si>
     <t>Groupe opérationnel AGRIREGENCARBÓN (Validation d'une proposition méthodologique pour l'agriculture régénératrice du carbone) a organisé une journée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-ligne-sur-linsetting-regeneratif-du-go-agriregencarbon</t>
   </si>
   <si>
     <t>Cours sur la télédétection appliquée au conseil</t>
   </si>
   <si>
-    <t>lun 17/03/2025 - 15:00</t>
-[...5 lines deleted...]
-    <t>L’utilisation d’images satellites et d’outils de télédétection constitue une stratégie essentielle pour améliorer la gestion des cultures et l’…</t>
+    <t>lun, 17/03/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>lun, 17/03/2025 - 19:00</t>
+  </si>
+  <si>
+    <t>L’utilisation d’images satellites et d’outils de télédétection constitue une stratégie essentielle pour améliorer la gestion des cultures et l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-teledetection-appliquee-au-conseil</t>
   </si>
   <si>
     <t>"Amylograph, Viscograph et Viscoquick : utilisations et applications." III webinaire du cycle « Le laboratoire comme source de données pour la prise de décision » de l'AETC.</t>
   </si>
   <si>
-    <t>lun 10/03/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 10/03/2025 - 17:40</t>
+    <t>lun, 10/03/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 10/03/2025 - 17:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/amylograph-viscograph-et-viscoquick-utilisations-et-applications-iii-webinaire</t>
   </si>
   <si>
     <t>Module générique : qualification des techniciens en production intégrée de produits agricoles et d'élevage</t>
   </si>
   <si>
-    <t>jeu 06/03/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>jeu 10/04/2025 - 14:00</t>
+    <t>jeu, 06/03/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/04/2025 - 14:00</t>
   </si>
   <si>
     <t>Cabra. Córdoba.</t>
   </si>
   <si>
     <t>Date limite de candidature jusqu'au 20/02/2025 Observations Il est indispensable d'avoir préalablement suivi ce cours pour pouvoir accéder à l'un des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/module-generique-qualification-des-techniciens-production-integree-produits</t>
   </si>
   <si>
     <t>Cours sur le protocole IFS v8 : Contenu et processus de certification</t>
   </si>
   <si>
-    <t>lun 03/03/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>dim 13/04/2025 - 00:00</t>
+    <t>lun, 03/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>dim, 13/04/2025 - 00:00</t>
   </si>
   <si>
     <t>DESTINATAIRES Professionnels du secteur alimentaire, Directeurs Production-Qualité et Achats, Consultants spécialisés, Techniciens destinés à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-protocole-ifs-v8-contenu-et-processus-certification</t>
   </si>
   <si>
     <t>Stratégies pour améliorer l'efficacité de l'utilisation de l'azote dans les cultures horticoles de plein air</t>
   </si>
   <si>
-    <t>jeu 27/02/2025 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 27/02/2025 - 18:00</t>
+    <t>jeu, 27/02/2025 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 27/02/2025 - 18:00</t>
   </si>
   <si>
     <t>Ce WEBINAIRE présentera les résultats des expériences avec les engrais azotés Fertinagro Biotech basés sur la biostimulation du microbiote du sol…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/strategies-pour-ameliorer-lefficacite-lutilisation-lazote-dans-les-cultures</t>
   </si>
   <si>
     <t>Sessions de formation en ligne sur les crédits carbone</t>
   </si>
   <si>
-    <t>mer 26/02/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 26/02/2025 - 17:30</t>
+    <t>mer, 26/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 26/02/2025 - 17:30</t>
   </si>
   <si>
     <t>Zoom</t>
   </si>
   <si>
     <t>Organisé par le projet AgriRegenCarbon , l'événement se concentre sur le potentiel des crédits carbone et leur impact sur la durabilité du secteur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/sessions-formation-ligne-sur-les-credits-carbone</t>
   </si>
   <si>
     <t>Élaboration et mise en œuvre d’un plan de culture de sécurité alimentaire</t>
   </si>
   <si>
-    <t>mar 18/02/2025 - 11:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/02/2025 - 14:00</t>
+    <t>mar, 18/02/2025 - 11:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/02/2025 - 14:00</t>
   </si>
   <si>
     <t>Introduction Les pratiques en matière de sécurité alimentaire continuent de revêtir une grande importance et les entreprises alimentaires consacrent…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/elaboration-et-mise-oeuvre-dun-plan-culture-securite-alimentaire-0</t>
   </si>
   <si>
     <t>Cours de valorisation et de transfert de technologies</t>
   </si>
   <si>
-    <t>mar 18/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/02/2025 - 23:00</t>
+    <t>mar, 18/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/02/2025 - 23:00</t>
   </si>
   <si>
     <t>Ce cours intensif de 6 heures, divisé en deux sessions de 3 heures à choisir parmi les trois dates disponibles, allie théorie et pratique pour offrir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-valorisation-et-transfert-technologies</t>
   </si>
   <si>
     <t>Farinographe et Extensographe, principe de fonctionnement, utilisation et applications. II webinaire du cycle « Le laboratoire comme source de données pour la prise de décision » de l'AETC.</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 17/02/2025 - 17:40</t>
+    <t>lun, 17/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 17/02/2025 - 17:40</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/farinographe-et-extensographe-principe-fonctionnement-utilisation-et</t>
   </si>
   <si>
     <t>Rejoindre l'entreprise agricole : Diversification</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 14:00</t>
-[...2 lines deleted...]
-    <t>ven 31/10/2025 - 14:00</t>
+    <t>lun, 17/02/2025 - 14:00</t>
+  </si>
+  <si>
+    <t>ven, 31/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
-    <t>Modules ENTREPRISE AGRICOLE 17/02/2025 - 21/03/2025 Date limite de candidature jusqu'au 02/02/2025 Observations Module commun : valable pour n’…</t>
+    <t>Modules ENTREPRISE AGRICOLE 17/02/2025 - 21/03/2025 Date limite de candidature jusqu'au 02/02/2025 Observations Module commun : valable pour n…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-diversification</t>
   </si>
   <si>
+    <t>lun, 17/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 10/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Miajadas (Cáceres)</t>
+  </si>
+  <si>
+    <t>Intégration dans l'entreprise agricole (en ligne), 200 heures matin et après-midi.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-5</t>
+  </si>
+  <si>
     <t>Gestion écologique des sols</t>
   </si>
   <si>
-    <t>lun 17/02/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 07/03/2025 - 00:00</t>
+    <t>ven, 07/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Sensibiliser à la complexité du sol en tant que système et à l’importance de maintenir sa santé. Connaître les principales propriétés physiques,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-ecologique-des-sols</t>
   </si>
   <si>
-    <t>jeu 10/04/2025 - 00:00</t>
-[...10 lines deleted...]
-  <si>
     <t>Cours pour jeunes agriculteurs en Aragon</t>
   </si>
   <si>
-    <t>ven 14/02/2025 - 00:00</t>
+    <t>ven, 14/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours pour les agriculteurs d'Aragon pour l'incorporation dans une entreprise agricole accréditée par le Gouvernement d'Aragon en date du 10/07/2018…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-jeunes-agriculteurs-aragon</t>
   </si>
   <si>
     <t>Contrôle qualité des grains et farines. I webinaire du cycle « Le laboratoire comme source de données pour la prise de décision » de l'AETC.</t>
   </si>
   <si>
-    <t>mer 12/02/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 12/02/2025 - 18:00</t>
+    <t>mer, 12/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 12/02/2025 - 18:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/controle-qualite-des-grains-et-farines-i-webinaire-du-cycle-le-laboratoire-comme</t>
   </si>
   <si>
+    <t>mer, 12/02/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 15/04/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Mérida (Badajoz)</t>
+  </si>
+  <si>
+    <t>Cours sur l'intégration dans une entreprise agricole (en ligne), d'une durée de 200 heures, le matin et l'après-midi. Population: Date de début : 12…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/rejoindre-lentreprise-agricole-ligne-6</t>
+  </si>
+  <si>
     <t>Cours sur la conception d'installations d'irrigation efficaces en jardinage urbain</t>
   </si>
   <si>
-    <t>mer 12/02/2025 - 00:00</t>
-[...5 lines deleted...]
-    <t>PRÉSENTATION DU COURS Le contenu de ce cours se concentre sur la conception et le dimensionnement de systèmes d'irrigation qui optimisent l'…</t>
+    <t>mer, 26/03/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>PRÉSENTATION DU COURS Le contenu de ce cours se concentre sur la conception et le dimensionnement de systèmes d'irrigation qui optimisent l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-conception-dinstallations-dirrigation-efficaces-jardinage-urbain</t>
   </si>
   <si>
-    <t>mar 15/04/2025 - 00:00</t>
-[...10 lines deleted...]
-  <si>
     <t>Développement de bioproduits : de l'idée au marché</t>
   </si>
   <si>
-    <t>mar 11/02/2025 - 12:00</t>
-[...2 lines deleted...]
-    <t>mar 11/02/2025 - 14:00</t>
+    <t>mar, 11/02/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>mar, 11/02/2025 - 14:00</t>
   </si>
   <si>
     <t>Ce webinaire explorera le processus de développement , d’évaluation et d’enregistrement des produits agricoles . Il bénéficiera de la participation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/developpement-bioproduits-lidee-au-marche</t>
   </si>
   <si>
     <t>Webinaire de SOUTIEN : Législation sur la protection des cultures</t>
   </si>
   <si>
-    <t>ven 07/02/2025 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 07/02/2025 - 12:15</t>
+    <t>ven, 07/02/2025 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 07/02/2025 - 12:15</t>
   </si>
   <si>
     <t>Le projet européen SUPPORT, axé sur aider les agriculteurs à atteindre les objectifs de réduction phytosanitaire de la stratégie Farm to Fork, à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-soutien-legislation-sur-la-protection-des-cultures</t>
   </si>
   <si>
     <t>IBER : Modélisation hydraulique pour la classification des radeaux</t>
   </si>
   <si>
-    <t>lun 03/02/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 17/02/2025 - 19:00</t>
+    <t>lun, 03/02/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 17/02/2025 - 19:00</t>
   </si>
   <si>
     <t>Ce cours de modélisation hydraulique avec IBER est conçu pour fournir les outils et les connaissances nécessaires à l'étudiant pour réaliser des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iber-modelisation-hydraulique-pour-la-classification-des-radeaux</t>
   </si>
   <si>
     <t>Forum des kits numériques pour les agriculteurs et les collaborateurs aGROSlab</t>
   </si>
   <si>
-    <t>ven 31/01/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 31/01/2025 - 10:30</t>
+    <t>ven, 31/01/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 31/01/2025 - 10:30</t>
   </si>
   <si>
     <t>Ce « Forum du kit numérique pour les agriculteurs et les collaborateurs d'aGROSlab » se concentrera sur toutes les questions liées à la proposition…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/forum-des-kits-numeriques-pour-les-agriculteurs-et-les-collaborateurs-agroslab</t>
   </si>
   <si>
-    <t>ven 31/01/2025 - 00:00</t>
+    <t>ven, 31/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Apprenez à appliquer l'intelligence artificielle dans votre vie quotidienne Créez des procédures spécifiques, extrayez ce dont vous avez besoin d'une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lintelligence-artificielle-pour-le-secteur-alimentaire</t>
   </si>
   <si>
     <t>Pré-inscription à une formation gratuite aux compétences numériques pour les ingénieurs agronomes subventionnée par RED.ES</t>
   </si>
   <si>
-    <t>ven 31/01/2025 - 23:00</t>
+    <t>ven, 31/01/2025 - 23:00</t>
   </si>
   <si>
     <t>Au cours des années 2025 et 2026, une FORMATION GRATUITE aux compétences numériques dans le domaine des métiers collégiaux sera réalisée, coordonnée…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pre-inscription-une-formation-gratuite-aux-competences-numeriques-pour-les</t>
   </si>
   <si>
     <t>Valorisation agricole : concepts et leur application pratique</t>
   </si>
   <si>
-    <t>lun 27/01/2025 - 00:00</t>
+    <t>lun, 27/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Connaître la valeur réelle des choses nécessite continuellement une évaluation. Cette valeur peut varier en fonction de son objectif. Parfois,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/valorisation-agricole-concepts-et-leur-application-pratique-0</t>
   </si>
   <si>
     <t>Cours pour les agriculteurs Cahier opérationnel aGROSlab</t>
   </si>
   <si>
-    <t>ven 24/01/2025 - 09:00</t>
-[...5 lines deleted...]
-    <t>Dans ce cours destiné aux agriculteurs "aGROSlab Exploitation Notebook", les concepts de base seront présentés pour commencer à travailler avec l'…</t>
+    <t>ven, 24/01/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 24/01/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>Dans ce cours destiné aux agriculteurs "aGROSlab Exploitation Notebook", les concepts de base seront présentés pour commencer à travailler avec l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-pour-les-agriculteurs-cahier-operationnel-agroslab</t>
   </si>
   <si>
     <t>Cours en ligne BIM appliqué aux marchés publics (4e édition)</t>
   </si>
   <si>
-    <t>mer 22/01/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 22/04/2025 - 00:00</t>
+    <t>mer, 22/01/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 22/04/2025 - 00:00</t>
   </si>
   <si>
     <t>Vous êtes ingénieur agronome non diplômé ou étudiant au master en génie agronome et vous êtes intéressé à participer à ce cours gratuit ? COLLEGE ou…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-bim-applique-aux-marches-publics-4e-edition</t>
   </si>
   <si>
     <t>Nouvelles techniques de production et de gestion de la grenade</t>
   </si>
   <si>
-    <t>mar 21/01/2025 - 16:00</t>
-[...5 lines deleted...]
-    <t>Webinaire gratuit sur les nouvelles techniques de production et de gestion du grenadier, un arbre fruitier au grand potentiel productif et adaptable…</t>
+    <t>mar, 21/01/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 21/01/2025 - 18:00</t>
+  </si>
+  <si>
+    <t>Webinaire gratuit sur les nouvelles techniques de production et de gestion du grenadier, un arbre fruitier au grand potentiel productif et adaptable.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-techniques-production-et-gestion-la-grenade</t>
   </si>
   <si>
     <t>Incorporation dans l'entreprise agricole</t>
   </si>
   <si>
-    <t>lun 20/01/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 30/01/2025 - 00:00</t>
+    <t>lun, 20/01/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 30/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Améliorer la qualification des professionnels du secteur agroalimentaire et améliorer la compétitivité des entreprises du secteur. Promouvoir le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-2</t>
   </si>
   <si>
     <t>Cours sur le protocole globalGAP (IFA) v.6. Fruits et légumes : Contenus et démarches de certification INSCRIPTION OUVERTE</t>
   </si>
   <si>
-    <t>ven 28/02/2025 - 00:00</t>
+    <t>ven, 28/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Cette action de formation vise à ACQUÉRIR LES CONNAISSANCES NÉCESSAIRES ET LES CLÉS DU SCHÉMA GLOBALG.AP IFA, version 6 et à OBTENIR LES…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-protocole-globalgap-ifa-v6-fruits-et-legumes-contenus-et-demarches</t>
   </si>
   <si>
     <t>Séminaire en ligne pour techniciens et conseillers. aGROSlab Carnet d’exploitation agricole.</t>
   </si>
   <si>
-    <t>ven 17/01/2025 - 09:00</t>
-[...5 lines deleted...]
-    <t>Séminaire pour techniciens et conseillers en lutte intégrée contre les nuisibles pour découvrir les principales fonctionnalités du cahier d'…</t>
+    <t>ven, 17/01/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 17/01/2025 - 10:30</t>
+  </si>
+  <si>
+    <t>Séminaire pour techniciens et conseillers en lutte intégrée contre les nuisibles pour découvrir les principales fonctionnalités du cahier d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seminaire-ligne-pour-techniciens-et-conseillers-agroslab-carnet-dexploitation</t>
   </si>
   <si>
     <t>Cours bonus Global GAP – GRASP et SPRING</t>
   </si>
   <si>
-    <t>jeu 16/01/2025 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 16/01/2025 - 14:30</t>
+    <t>jeu, 16/01/2025 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 16/01/2025 - 14:30</t>
   </si>
   <si>
     <t>Cours bonus Global GAP – GRASP et SPRING Le service Formation de la Fecoam organise le parcours « Global GAP-GRASP et SPRING » à travers une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-bonus-global-gap-grasp-et-spring</t>
   </si>
   <si>
     <t>GoNexus Winter School : façonner le Nexus WEFE pour un avenir durable</t>
   </si>
   <si>
-    <t>mer 15/01/2025 - 15:00</t>
-[...2 lines deleted...]
-    <t>ven 17/01/2025 - 14:00</t>
+    <t>mer, 15/01/2025 - 15:00</t>
+  </si>
+  <si>
+    <t>ven, 17/01/2025 - 14:00</t>
   </si>
   <si>
     <t>Un cours unique sur les stratégies avancées de gestion intégrée des ressources dans le cadre du projet GoNexus. Mode en ligne ouvert jusqu'au 13…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gonexus-winter-school-faconner-le-nexus-wefe-pour-avenir-durable</t>
   </si>
   <si>
     <t>Formation continue des formateurs au Cahier de Terrain Coopératif (C3). Édition 3</t>
   </si>
   <si>
-    <t>mar 14/01/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/01/2025 - 13:00</t>
+    <t>mar, 14/01/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/01/2025 - 13:00</t>
   </si>
   <si>
     <t>En línea</t>
   </si>
   <si>
-    <t>Destiné aux professionnels qui prodiguent des conseils dans le secteur agroalimentaire. Les 14, 15 et 16 janvier, de 9h00 à 13h00 (4 heures par jour…</t>
+    <t>Destiné aux professionnels qui prodiguent des conseils dans le secteur agroalimentaire. Les 14, 15 et 16 janvier, de 9h00 à 13h00 (4 heures par jour)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-continue-des-formateurs-au-cahier-terrain-cooperatif-c3-edition-3</t>
   </si>
   <si>
     <t>"Intégration dans l'entreprise agricole" pour jeunes agriculteurs - Partie spécifique : Connaissances techniques et sectorielles. Partie spécifique</t>
   </si>
   <si>
-    <t>lun 23/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/01/2025 - 00:00</t>
+    <t>lun, 23/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/01/2025 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-dans-lentreprise-agricole-pour-jeunes-agriculteurs-partie-specifique</t>
   </si>
   <si>
     <t>Le DÉFI dans le secteur du traitement : réglementation et outils aGROSlab</t>
   </si>
   <si>
-    <t>ven 20/12/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 20/12/2024 - 10:00</t>
+    <t>ven, 20/12/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 20/12/2024 - 10:00</t>
   </si>
   <si>
     <t>Le DÉFI dans le Secteur du Traitement est réglementé par le Décret Royal 285/2021 , ce qui a entraîné un changement pertinent dans la situation de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-defi-dans-le-secteur-du-traitement-reglementation-et-outils-agroslab</t>
   </si>
   <si>
     <t>Cours en ligne Incorporation de jeunes agriculteurs de Castilla León</t>
   </si>
   <si>
-    <t>mer 18/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 14/03/2025 - 00:00</t>
+    <t>mer, 18/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 14/03/2025 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne de constitution d'entreprises agraires de 200 heures par réglementation régionale selon l'ORDRE AYG/298/2017, du 10 avril, de la Junta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-incorporation-jeunes-agriculteurs-castilla-leon</t>
   </si>
   <si>
     <t>Utilisez l'intelligence artificielle pour générer du contenu sur vos réseaux sociaux</t>
   </si>
   <si>
-    <t>mar 17/12/2024 - 09:30</t>
+    <t>mar, 17/12/2024 - 09:30</t>
   </si>
   <si>
     <t>WEBINAR</t>
   </si>
   <si>
     <t>Les outils d'intelligence artificielle (IA) peuvent nous aider à la fois à générer du contenu pour les réseaux et à gérer dynamiquement sa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisez-lintelligence-artificielle-pour-generer-du-contenu-sur-vos-reseaux</t>
   </si>
   <si>
     <t>Atelier de télédétection par satellite en agriculture : indices NDVI et NDMI</t>
   </si>
   <si>
-    <t>ven 13/12/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 13/12/2024 - 14:00</t>
+    <t>ven, 13/12/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 13/12/2024 - 14:00</t>
   </si>
   <si>
     <t>Dans cet atelier sur la télédétection par satellite dans l'agriculture, nous présentons le nouveau module de notre plateforme aGROSlab Digital…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-teledetection-par-satellite-agriculture-indices-ndvi-et-ndmi</t>
   </si>
   <si>
     <t>Webinaire : EU-FARMBOOK « L'endroit pour stocker vos matériaux avec une approche pratique »</t>
   </si>
   <si>
-    <t>jeu 12/12/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 12/12/2024 - 14:00</t>
+    <t>jeu, 12/12/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 12/12/2024 - 14:00</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
-    <t>Webinaire organisé dans le cadre du projet européen EU-FarmBook , qui se tiendra le 12 décembre. Cet événement est organisé par le ministère de l'…</t>
+    <t>Webinaire organisé dans le cadre du projet européen EU-FarmBook , qui se tiendra le 12 décembre. Cet événement est organisé par le ministère de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/webinaire-eu-farmbook-lendroit-pour-stocker-vos-materiaux-avec-une-approche</t>
   </si>
   <si>
     <t>Conférence sur les tests agricoles</t>
   </si>
   <si>
-    <t>jeu 12/12/2024 - 09:30</t>
-[...2 lines deleted...]
-    <t>jeu 12/12/2024 - 17:00</t>
+    <t>jeu, 12/12/2024 - 09:30</t>
+  </si>
+  <si>
+    <t>jeu, 12/12/2024 - 17:00</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
-    <t>Le Réseau PAC, appartenant à la Sous-direction Générale de Planification de la Politique Agraire du Ministère de l'Agriculture, de la Pêche et de l'…</t>
+    <t>Le Réseau PAC, appartenant à la Sous-direction Générale de Planification de la Politique Agraire du Ministère de l'Agriculture, de la Pêche et de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-sur-les-tests-agricoles</t>
   </si>
   <si>
-    <t>jeu 12/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 00:00</t>
+    <t>jeu, 12/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 00:00</t>
   </si>
   <si>
     <t>A qui s'adresse le cours ? Toute personne intéressée à acquérir des connaissances sur l'Agriculture Biologique. Ne nécessite pas de connaissances…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-0</t>
   </si>
   <si>
     <t>Comment remplir le cahier d'exploitation numérique</t>
   </si>
   <si>
-    <t>mer 11/12/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>Explication pratique sur la manière de remplir le nouveau cahier numérique de nos exploitations agricoles et son intégration dans le Système d'…</t>
+    <t>mer, 11/12/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>Explication pratique sur la manière de remplir le nouveau cahier numérique de nos exploitations agricoles et son intégration dans le Système d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-remplir-le-cahier-dexploitation-numerique-1</t>
   </si>
   <si>
-    <t>mar 10/12/2024 - 00:00</t>
-[...5 lines deleted...]
-    <t>DESCRIPTION: TITRE DE L'ACTION : Gestion et Intégration dans l'entreprise agricole MODALITÉ : téléformation (en ligne via la plateforme de formation…</t>
+    <t>mar, 10/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 25/02/2025 - 23:00</t>
+  </si>
+  <si>
+    <t>DESCRIPTION: TITRE DE L'ACTION : Gestion et Intégration dans l'entreprise agricole MODALITÉ : téléformation (en ligne via la plateforme de formation,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-et-integration-dans-lentreprise-agricole</t>
   </si>
   <si>
     <t>Niveau qualifié de pesticides à usage agricole</t>
   </si>
   <si>
-    <t>mar 03/12/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 09/01/2025 - 00:00</t>
+    <t>mar, 03/12/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 09/01/2025 - 00:00</t>
   </si>
   <si>
     <t>Destiné aux utilisateurs professionnels chargés de traitements terrestres, y compris non agricoles, et aux agriculteurs effectuant des traitements…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/niveau-qualifie-pesticides-usage-agricole</t>
   </si>
   <si>
     <t>Agriculture régénérative : le pâturage dirigé comme outil de guérison des sols et des économies</t>
   </si>
   <si>
-    <t>lun 02/12/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 04/12/2024 - 20:00</t>
+    <t>lun, 02/12/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 04/12/2024 - 20:00</t>
   </si>
   <si>
     <t>Palencia</t>
   </si>
   <si>
     <t>Introduction au Voisin Rational Grazing (PRV) : une technique de gestion qui maximise la production des pâturages. Pâturage dirigé de gros bétail,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-regenerative-le-paturage-dirige-comme-outil-guerison-des-sols-et-des</t>
   </si>
   <si>
     <t>Bien-être animal dans les élevages en ligne</t>
   </si>
   <si>
-    <t>ven 29/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 19/12/2024 - 00:00</t>
+    <t>ven, 29/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 19/12/2024 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Destiné aux propriétaires, aux ouvriers d'élevages ou à tous ceux qui souhaitent se joindre à l'activité d'élevage. Objectifs: Obtention…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-dans-les-elevages-ligne</t>
   </si>
   <si>
     <t>Cours de base sur la prévention des risques professionnels dans le secteur agricole</t>
   </si>
   <si>
-    <t>jeu 28/11/2024 - 00:00</t>
+    <t>jeu, 28/11/2024 - 00:00</t>
   </si>
   <si>
     <t>Adressé à : Entrepreneurs du secteur agricole et de l'élevage qui assument personnellement une activité préventive dans leurs exploitations,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-sur-la-prevention-des-risques-professionnels-dans-le-secteur-agricole</t>
   </si>
   <si>
     <t>Programme de formation intensif « Smart rural »</t>
   </si>
   <si>
-    <t>jeu 21/11/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 28/11/2024 - 12:00</t>
+    <t>jeu, 21/11/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 28/11/2024 - 12:00</t>
   </si>
   <si>
     <t>L'objectif du programme intensif de formation en ligne est de former des agents comme moteurs clés des processus stratégiques et méthodologiques de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/programme-formation-intensif-smart-rural</t>
   </si>
   <si>
     <t>Gestion économique de l'exploitation agricole : comptabilité et fiscalité agricole</t>
   </si>
   <si>
-    <t>lun 11/11/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>mar 26/11/2024 - 19:30</t>
+    <t>lun, 11/11/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>mar, 26/11/2024 - 19:30</t>
   </si>
   <si>
     <t>Cours en format vidéoconférence en direct (30 heures) + plateforme télématique pendant le temps libre (10 heures) + propre dédicace pendant le temps…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-economique-lexploitation-agricole-comptabilite-et-fiscalite-agricole</t>
   </si>
   <si>
     <t>Gestion durable des déchets et sous-produits de l'industrie laitière</t>
   </si>
   <si>
-    <t>lun 04/11/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 03/12/2024 - 18:00</t>
+    <t>lun, 04/11/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 03/12/2024 - 18:00</t>
   </si>
   <si>
     <t>Formation théorique et pratique en ligne de 40 heures qui aborde la gestion des déchets et sous-produits de l'industrie laitière. Contenu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-durable-des-dechets-et-sous-produits-lindustrie-laitiere</t>
   </si>
   <si>
     <t>Le Registre Régional de l'Exploration (REA), le Carnet numérique d'exploitation (CUA) et le Système d'information sur l'exploitation (SIEX)</t>
   </si>
   <si>
-    <t>lun 04/11/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 19/11/2024 - 00:00</t>
+    <t>lun, 04/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 19/11/2024 - 00:00</t>
   </si>
   <si>
     <t>L'objectif de ce cours en ligne de 30 heures est d'informer les responsables des exploitations agricoles actuelles et futures sur les nouvelles…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-registre-regional-lexploration-rea-le-carnet-numerique-dexploitation-cua-et-0</t>
   </si>
   <si>
     <t>Culture de mangue</t>
   </si>
   <si>
-    <t>lun 25/11/2024 - 00:00</t>
+    <t>lun, 25/11/2024 - 00:00</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>ECA Tacoronte. Ctra. de Guayonje, 68, 38358 Tacoronte, Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Cours en ligne de 30 heures pour apprendre les caractéristiques générales de la plante et des variétés de mangues. Le cours présente leurs cadres de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-mangue</t>
   </si>
   <si>
     <t>Évaluation environnementale et atténuation des systèmes de lait et de viande de brebis et de chèvre de CLM</t>
   </si>
   <si>
-    <t>mar 22/10/2024 - 12:00</t>
-[...2 lines deleted...]
-    <t>mer 23/10/2024 - 14:00</t>
+    <t>mar, 22/10/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>mer, 23/10/2024 - 14:00</t>
   </si>
   <si>
     <t>Les 22 et 23 octobre , de 12h00 à 14h00 , un cours virtuel sera donné sur les effets du changement climatique sur la gestion des élevages ovins et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/evaluation-environnementale-et-attenuation-des-systemes-lait-et-viande-brebis-et</t>
   </si>
   <si>
     <t>Les drones en agriculture : la télédétection comme outil d’aide à la décision</t>
   </si>
   <si>
-    <t>mar 08/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 17/10/2024 - 20:00</t>
+    <t>mar, 08/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 17/10/2024 - 20:00</t>
   </si>
   <si>
     <t>Ce cours en ligne en direct formera les participants à l'utilisation de drones et de technologies de télédétection pour obtenir, traiter, interpréter…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/les-drones-agriculture-la-teledetection-comme-outil-daide-la-decision</t>
   </si>
   <si>
     <t>Entreprises agroécologiques et marketing sur les réseaux sociaux</t>
   </si>
   <si>
-    <t>lun 07/10/2024 - 00:00</t>
-[...5 lines deleted...]
-    <t>La Confédération des Fédérations et Associations de Familles et de Femmes des Zones Rurales ( AFAMMER ) a organisé un cours de 50 heures dont l'…</t>
+    <t>lun, 07/10/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 07/11/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>La Confédération des Fédérations et Associations de Familles et de Femmes des Zones Rurales ( AFAMMER ) a organisé un cours de 50 heures dont l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/entreprises-agroecologiques-et-marketing-sur-les-reseaux-sociaux</t>
   </si>
   <si>
     <t>Couvertures végétales dans différentes cultures</t>
   </si>
   <si>
-    <t>jeu 03/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 28/10/2024 - 18:30</t>
+    <t>jeu, 03/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 28/10/2024 - 18:30</t>
   </si>
   <si>
     <t>Dans ce cours EN LIGNE synchrone de 5 séances , les avantages des couvertures végétales dans les cultures de fruits à pépins, d'oliviers, d'amandiers…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/couvertures-vegetales-dans-differentes-cultures</t>
   </si>
   <si>
     <t>Formation spécialisée en solutions technologiques pour le secteur agricole</t>
   </si>
   <si>
-    <t>jeu 03/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/11/2024 - 15:00</t>
+    <t>jeu, 03/10/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo (Córdoba)</t>
   </si>
   <si>
     <t>Les contenus du cours de 40 heures sont les logiciels de gestion agricole, le Big Data, la robotique, les Marketplaces : e-commerce, la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-solutions-technologiques-pour-le-secteur-agricole</t>
   </si>
   <si>
     <t>Formation Spécialisée en Horticulture Biologique Protégée</t>
   </si>
   <si>
-    <t>mer 02/10/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 13/11/2024 - 15:00</t>
+    <t>mer, 02/10/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 13/11/2024 - 15:00</t>
   </si>
   <si>
     <t>Cours spécialisé de 50 heures dans lequel sont étudiés différents aspects de l'horticulture écologique protégée : lutte contre les ravageurs et les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-horticulture-biologique-protegee</t>
   </si>
   <si>
     <t>Efficacité et durabilité dans l’élevage</t>
   </si>
   <si>
-    <t>mar 01/10/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 29/10/2024 - 18:30</t>
+    <t>mar, 01/10/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 29/10/2024 - 18:30</t>
   </si>
   <si>
     <t>Cours en ligne synchrone de 5 sessions, qui explique comment optimiser l'efficacité productive dans les exploitations agricoles pour contribuer à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/efficacite-et-durabilite-dans-lelevage</t>
   </si>
   <si>
     <t>Utilisation du numérique dans le secteur agricole (Avancé)</t>
   </si>
   <si>
-    <t>mar 01/10/2024 - 00:00</t>
-[...5 lines deleted...]
-    <t>Cours en ligne de 30 heures pour obtenir les connaissances avancées nécessaires pour interagir de manière plus agile et sécurisée avec l'…</t>
+    <t>mar, 01/10/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 30/10/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours en ligne de 30 heures pour obtenir les connaissances avancées nécessaires pour interagir de manière plus agile et sécurisée avec l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-du-numerique-dans-le-secteur-agricole-avance</t>
   </si>
   <si>
     <t>Entreprenariat en milieu rural, grâce à RedPAC</t>
   </si>
   <si>
-    <t>mar 24/09/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>jeu 07/11/2024 - 20:00</t>
+    <t>mar, 24/09/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>jeu, 07/11/2024 - 20:00</t>
   </si>
   <si>
     <t>Jusqu'au 9 septembre, la période d'inscription est ouverte pour deux nouvelles éditions du   Formation à distance (streaming) : « Entreprendre…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/entreprenariat-milieu-rural-grace-redpac</t>
   </si>
   <si>
     <t>Formation spécialisée en bien-être animal</t>
   </si>
   <si>
-    <t>jeu 19/09/2024 - 09:00</t>
-[...5 lines deleted...]
-    <t>Cours spécialisé de 30 heures sur le bien-être animal des porcs, des ruminants et des oiseaux. PROGRAMME | Date limite de CANDIDATURE jusqu'au 20/08/…</t>
+    <t>jeu, 19/09/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 31/10/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Cours spécialisé de 30 heures sur le bien-être animal des porcs, des ruminants et des oiseaux. PROGRAMME | Date limite de CANDIDATURE jusqu'au 20/08…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-bien-etre-animal</t>
   </si>
   <si>
     <t>Gestion des infrastructures vertes et lutte biologique contre les nuisibles</t>
   </si>
   <si>
-    <t>jeu 12/09/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 26/09/2024 - 19:00</t>
+    <t>jeu, 12/09/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 26/09/2024 - 19:00</t>
   </si>
   <si>
     <t>Série de 5 sessions en ligne qui montrent comment l'utilisation des infrastructures écologiques favorise une bonne lutte antiparasitaire dans les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-des-infrastructures-vertes-et-lutte-biologique-contre-les-nuisibles</t>
   </si>
   <si>
-    <t>jeu 12/09/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 26/09/2024 - 00:00</t>
+    <t>jeu, 12/09/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 26/09/2024 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/le-registre-regional-lexploration-rea-le-carnet-numerique-dexploitation-cua-et</t>
   </si>
   <si>
     <t>Bases de la production horticole biologique</t>
   </si>
   <si>
-    <t>mar 10/09/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 29/11/2024 - 20:00</t>
+    <t>mar, 10/09/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 29/11/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours de 60 heures destiné aux personnes du secteur et aux personnes qui souhaitent se lancer dans ce type de production et qui souhaitent obtenir…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bases-la-production-horticole-biologique</t>
   </si>
   <si>
     <t>Cours de niveau qualifié pour manutentionnaire et applicateur de produits phytosanitaires</t>
   </si>
   <si>
-    <t>ven 22/11/2024 - 20:00</t>
-[...2 lines deleted...]
-    <t>Cours de 60 heures qui offre une formation générale et spécifique sur l'utilisation et la manipulation des produits phytosanitaires, qui permet d'…</t>
+    <t>ven, 22/11/2024 - 20:00</t>
+  </si>
+  <si>
+    <t>Cours de 60 heures qui offre une formation générale et spécifique sur l'utilisation et la manipulation des produits phytosanitaires, qui permet d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-niveau-qualifie-pour-manutentionnaire-et-applicateur-produits</t>
   </si>
   <si>
     <t>Culture hors sol, en ligne.</t>
   </si>
   <si>
-    <t>sam 31/08/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 12/10/2024 - 00:00</t>
+    <t>sam, 31/08/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 12/10/2024 - 00:00</t>
   </si>
   <si>
     <t>Formation continue en ligne que, depuis akisplataforma.es, nous vous recommandons de suivre cet été, en profitant du ralentissement du rythme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-hors-sol-ligne</t>
   </si>
   <si>
     <t>Outils de gestion des sols. Systèmes d'information géographique avec logiciels (GvSIG)</t>
   </si>
   <si>
     <t>Cours en ligne gratuit de 210 heures destiné aux professionnels actifs du secteur agricole dans toute l'Espagne. Cette formation aborde deux points…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/outils-gestion-des-sols-systemes-dinformation-geographique-avec-logiciels-gvsig</t>
   </si>
   <si>
     <t>Cours en ligne gratuit de 150 heures pour obtenir les connaissances nécessaires pour utiliser facilement l'outil gratuit Qgis (qui est plus…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/systemes-dinformation-geographique-appliques-la-gestion-agricole-avec-des</t>
   </si>
   <si>
     <t>Personnel travaillant avec du bétail (Décret Royal 1053/2022)</t>
   </si>
   <si>
-    <t>mar 20/08/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 17/09/2024 - 00:00</t>
+    <t>mar, 20/08/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 17/09/2024 - 00:00</t>
   </si>
   <si>
     <t>Online. Nacional.</t>
   </si>
   <si>
-    <t>Cours de 20 heures d'enseignement + examen présentiel (selon le CC.AA.) Depuis le 1er janvier 2020, il est obligatoire, selon le décret royal 1053/…</t>
+    <t>Cours de 20 heures d'enseignement + examen présentiel (selon le CC.AA.) Depuis le 1er janvier 2020, il est obligatoire, selon le décret royal 1053…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/personnel-travaillant-avec-du-betail-decret-royal-10532022</t>
   </si>
   <si>
     <t>Gestion durable de l'eau dans l'industrie laitière</t>
   </si>
   <si>
-    <t>ven 16/08/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 15/10/2024 - 18:00</t>
+    <t>ven, 16/08/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 15/10/2024 - 18:00</t>
   </si>
   <si>
     <t>Formation théorique et pratique en ligne de 40 heures dans laquelle sont connus les types de consommation et de rejets d'eau, les techniques de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-durable-leau-dans-lindustrie-laitiere</t>
   </si>
   <si>
     <t>Cours en ligne de superviseur de lutte antiparasitaire selon IFS Food</t>
   </si>
   <si>
-    <t>mar 06/08/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 25/09/2024 - 00:00</t>
+    <t>mar, 06/08/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 25/09/2024 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne de 12 heures d'enseignement pour les travailleurs des entreprises liées au domaine alimentaire certifiées par les normes de qualité…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-superviseur-lutte-antiparasitaire-selon-ifs-food</t>
   </si>
   <si>
-    <t>mer 24/07/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 18/09/2024 - 00:00</t>
+    <t>mer, 24/07/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 18/09/2024 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne de 200 heures destiné aux jeunes sans Formation Professionnelle Agricole qui souhaitent rejoindre le secteur en tant qu'entrepreneurs…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-1</t>
   </si>
   <si>
     <t>IoT et cybersécurité en milieu rural : tendances et bonnes pratiques</t>
   </si>
   <si>
-    <t>mer 17/07/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>ven 19/07/2024 - 14:00</t>
+    <t>mer, 17/07/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>ven, 19/07/2024 - 14:00</t>
   </si>
   <si>
     <t>Ponferrada. Castilla y León.</t>
   </si>
   <si>
     <t>L'utilisation de technologies telles que l'IoT et l'intelligence artificielle dans des environnements tels que l'agriculture , la conservation du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/iot-et-cybersecurite-milieu-rural-tendances-et-bonnes-pratiques</t>
   </si>
   <si>
-    <t>mer 17/07/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 17/07/2024 - 12:00</t>
+    <t>mer, 17/07/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 17/07/2024 - 12:00</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Webinaire pratique de 3 heures qui développe une explication sur la façon de remplir le nouveau cahier numérique pour les exploitations agricoles, et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-remplir-le-cahier-dexploitation-numerique-0</t>
   </si>
   <si>
     <t>Durabilité et systèmes alimentaires</t>
   </si>
   <si>
-    <t>jeu 11/07/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>sam 13/07/2024 - 13:30</t>
+    <t>jeu, 11/07/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>sam, 13/07/2024 - 13:30</t>
   </si>
   <si>
     <t>CA UNED  Illes Balears. MENORCA.</t>
   </si>
   <si>
-    <t>À partir d'une approche multidisciplinaire, la relation entre les réserves de biosphère en tant que territoires sera discutée, dont l'objectif est d'…</t>
+    <t>À partir d'une approche multidisciplinaire, la relation entre les réserves de biosphère en tant que territoires sera discutée, dont l'objectif est d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/durabilite-et-systemes-alimentaires</t>
   </si>
   <si>
     <t>Économiser l’énergie dans l’industrie agroalimentaire grâce à l’utilisation des données</t>
   </si>
   <si>
-    <t>ven 28/06/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>ven 28/06/2024 - 13:00</t>
+    <t>ven, 28/06/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>ven, 28/06/2024 - 13:00</t>
   </si>
   <si>
     <t>Webinaire de 3 heures visant à rencontrer des acteurs clés et des experts pour révéler les points les plus importants de la transition énergétique…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/economiser-lenergie-dans-lindustrie-agroalimentaire-grace-lutilisation-des-0</t>
   </si>
   <si>
     <t>Des éco-régimes orientés vers les zones de pâturage</t>
   </si>
   <si>
-    <t>mar 25/06/2024 - 16:30</t>
-[...2 lines deleted...]
-    <t>jeu 27/06/2024 - 20:30</t>
+    <t>mar, 25/06/2024 - 16:30</t>
+  </si>
+  <si>
+    <t>jeu, 27/06/2024 - 20:30</t>
   </si>
   <si>
     <t>Activité de formation en ligne de 12 heures qui aborde l'amélioration de la gestion et la durabilité des surfaces de pâturage et élargit les concepts…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/des-eco-regimes-orientes-vers-les-zones-paturage</t>
   </si>
   <si>
-    <t>jeu 20/06/2024 - 09:00</t>
-[...5 lines deleted...]
-    <t>Explication pratique de la manière dont les exploitations agricoles doivent être intégrées au Système d'Information des Exploitations Agricoles, d'…</t>
+    <t>jeu, 20/06/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/06/2024 - 12:00</t>
+  </si>
+  <si>
+    <t>Explication pratique de la manière dont les exploitations agricoles doivent être intégrées au Système d'Information des Exploitations Agricoles, d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-remplir-le-cahier-dexploitation-numerique</t>
   </si>
   <si>
+    <t>Formation spécialisée aux avancées de la santé des végétaux</t>
+  </si>
+  <si>
+    <t>mar, 11/06/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 10/07/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Cours de 30 heures qui aborde la situation actuelle de la protection des plantes, les progrès en matière de ravageurs et de maladies, les agents…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-aux-avancees-la-sante-des-vegetaux</t>
+  </si>
+  <si>
     <t>Impact du changement climatique sur l'agriculture irriguée : stratégies d'adaptation</t>
   </si>
   <si>
-    <t>mar 11/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 11/06/2024 - 20:00</t>
+    <t>mar, 11/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours du plan de formation continue des techniciens ruraux du Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) FORMATION CARTE</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/impact-du-changement-climatique-sur-lagriculture-irriguee-strategies-dadaptation</t>
   </si>
   <si>
-    <t>Formation spécialisée aux avancées de la santé des végétaux</t>
-[...10 lines deleted...]
-  <si>
     <t>Formation spécialisée en gestion de la biodiversité dans les écosystèmes agricoles</t>
   </si>
   <si>
-    <t>lun 10/06/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 09/07/2024 - 15:00</t>
+    <t>lun, 10/06/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 09/07/2024 - 15:00</t>
   </si>
   <si>
     <t>Cours de 30 heures qui aborde des contenus sur la biodiversité, la gestion de la biodiversité et l'intensification durable. PROGRAMME | Date limite…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-gestion-la-biodiversite-dans-les-ecosystemes-agricoles</t>
   </si>
   <si>
     <t>Rentabilité et durabilité dans le secteur laitier</t>
   </si>
   <si>
-    <t>lun 20/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 21/05/2024 - 20:00</t>
+    <t>lun, 20/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 21/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours du plan de formation continue des techniciens ruraux du Ministère de l'Agriculture, de la Pêche et de l'Alimentation (MAPA) FORMATION CARTE |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/rentabilite-et-durabilite-dans-le-secteur-laitier</t>
   </si>
   <si>
     <t>Cours sur le bien-être animal dans les élevages porcins</t>
   </si>
   <si>
-    <t>ven 17/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 14/06/2024 - 20:00</t>
+    <t>ven, 17/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 14/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Cette formation à distance de 20 heures propose aux producteurs et éleveurs de porcs une formation générale et spécifique sur le bien-être animal, ce…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-le-bien-etre-animal-dans-les-elevages-porcins</t>
   </si>
   <si>
     <t>Formation spécialisée aux avancées de la fertilisation des plantes</t>
   </si>
   <si>
-    <t>jeu 09/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 13/06/2024 - 15:00</t>
+    <t>jeu, 09/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 13/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Cours de 30 heures qui aborde la réglementation en matière d'engrais, de biostimulants, de micro-organismes, de fertilisation à libération lente et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-aux-avancees-la-fertilisation-des-plantes</t>
   </si>
   <si>
     <t>Appellations d’origine à influence méditerranéenne</t>
   </si>
   <si>
-    <t>mer 08/05/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>jeu 23/05/2024 - 20:00</t>
+    <t>mer, 08/05/2024 - 19:00</t>
+  </si>
+  <si>
+    <t>jeu, 23/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours en ligne de 10 heures au cours duquel vous découvrirez les conditions climatiques, pédologiques et les traditions culturelles liées à la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/appellations-dorigine-influence-mediterraneenne</t>
   </si>
   <si>
     <t>Cépages insulaires espagnols et cépages étrangers d'Espagne</t>
   </si>
   <si>
-    <t>mer 08/05/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>dim 23/05/2004 - 11:00</t>
+    <t>mer, 08/05/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>dim, 23/05/2004 - 11:00</t>
   </si>
   <si>
     <t>Cours en ligne de 10 heures dans lequel vous découvrez les cépages étrangers qui ont su s'implanter en Espagne et proposer des vins de qualité, aussi…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cepages-insulaires-espagnols-et-cepages-etrangers-despagne</t>
   </si>
   <si>
     <t>Formation spécialisée sur les nouvelles tendances des cultures</t>
   </si>
   <si>
-    <t>mer 08/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 12/06/2024 - 15:00</t>
+    <t>mer, 08/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 12/06/2024 - 15:00</t>
   </si>
   <si>
     <t>Cours de 30 heures au cours duquel sont analysées les nouvelles cultures, notamment durables, la récupération des cultures, les plantes aromatiques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-sur-les-nouvelles-tendances-des-cultures</t>
   </si>
   <si>
     <t>Cours de base sur la production agricole biologique</t>
   </si>
   <si>
-    <t>mar 07/05/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 21/06/2024 - 20:00</t>
+    <t>mar, 07/05/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 21/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours de 30 heures qui offre des connaissances de base spécifiques sur les bases de la Production Agricole Biologique (PAE), ainsi que sur les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-sur-la-production-agricole-biologique</t>
   </si>
   <si>
     <t>Prévention et réduction du gaspillage alimentaire</t>
   </si>
   <si>
-    <t>ven 07/06/2024 - 20:00</t>
+    <t>ven, 07/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours de 20 heures au cours duquel les participants pourront élaborer leur plan pour prévenir et réduire les pertes et gaspillages alimentaires,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/prevention-et-reduction-du-gaspillage-alimentaire</t>
   </si>
   <si>
     <t>Cours de base sur l'épandage d'engrais</t>
   </si>
   <si>
-    <t>Cours de 20 heures dans lequel les participants apprendront les bases de la fertilisation des cultures, du stockage, du transport et de l'…</t>
+    <t>Cours de 20 heures dans lequel les participants apprendront les bases de la fertilisation des cultures, du stockage, du transport et de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-base-sur-lepandage-dengrais</t>
   </si>
   <si>
     <t>Réseaux de coopération et de soutien aux paysans</t>
   </si>
   <si>
     <t>Cours de 20 heures pour favoriser les petits producteurs, les projets agricoles et agroalimentaires à se regrouper pour rendre viables leurs projets…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/reseaux-cooperation-et-soutien-aux-paysans</t>
   </si>
   <si>
     <t>Sécurité de base et prévention des risques professionnels dans l'exploitation agricole</t>
   </si>
   <si>
     <t>Cours de 30 heures qui propose des notions de base sur la sécurité et la prévention des risques professionnels dans une entreprise agricole.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/securite-base-et-prevention-des-risques-professionnels-dans-lexploitation</t>
   </si>
   <si>
     <t>Bien-être animal en élevage de volailles</t>
   </si>
   <si>
-    <t>lun 06/05/2024 - 16:00</t>
-[...2 lines deleted...]
-    <t>jeu 16/05/2024 - 20:00</t>
+    <t>lun, 06/05/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Finca experimental INTIASA Cadreita</t>
   </si>
   <si>
     <t>Cours pour former les participants à l'application des règles de l'arrêté royal sur l'élevage des volailles : réglementation, bien-être animal,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/bien-etre-animal-elevage-volailles</t>
   </si>
   <si>
     <t>Formation spécialisée en toitures végétalisées</t>
   </si>
   <si>
-    <t>lun 06/05/2024 - 09:00</t>
+    <t>lun, 06/05/2024 - 09:00</t>
   </si>
   <si>
     <t>Le cours de 25 heures aborde différents aspects liés à la gestion, au rayonnement et aux tendances et machineries actuelles des couverts végétaux.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-toitures-vegetalisees</t>
   </si>
   <si>
     <t>Nouvelles méthodologies appliquées à l'irrigation : drones et bim *PENDING DATE*</t>
   </si>
   <si>
-    <t>mer 01/05/2024 - 09:00</t>
+    <t>mer, 01/05/2024 - 09:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-methodologies-appliquees-lirrigation-drones-et-bim-pending-date</t>
   </si>
   <si>
     <t>Formation spécialisée en agriculture biologique</t>
   </si>
   <si>
-    <t>mar 30/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 25/06/2024 - 14:00</t>
+    <t>mar, 30/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 25/06/2024 - 14:00</t>
   </si>
   <si>
     <t>Contenu Contexte et concepts précédents Législation : réglementations et aides Contrôle et certification en production Fertilisation Biodiversité…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-agriculture-biologique</t>
   </si>
   <si>
     <t>Durée de conservation des aliments</t>
   </si>
   <si>
-    <t>lun 29/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 30/04/2024 - 13:00</t>
+    <t>lun, 29/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 30/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Cours CNTA pour l'acquisition des connaissances nécessaires sur les méthodologies à appliquer dans l'étude de la durée de conservation des aliments…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/duree-conservation-des-aliments</t>
   </si>
   <si>
     <t>Ecorégimes orientés vers les cultures ligneuses : couvertures végétales spontanées ou semées et couvertures inertes constituées de restes de taille</t>
   </si>
   <si>
-    <t>mar 30/04/2024 - 20:00</t>
+    <t>mar, 30/04/2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ecoregimes-orientes-vers-les-cultures-ligneuses-couvertures-vegetales-spontanees</t>
   </si>
   <si>
     <t>L'étiquetage alimentaire en Europe : déclaration nutritionnelle et sanitaire</t>
   </si>
   <si>
-    <t>jeu 25/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 25/04/2024 - 11:00</t>
+    <t>jeu, 25/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 25/04/2024 - 11:00</t>
   </si>
   <si>
     <t>Cours CNTA pour connaître la législation applicable aux allégations nutritionnelles et de santé en Europe et apprendre à identifier et justifier les…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/letiquetage-alimentaire-europe-declaration-nutritionnelle-et-sanitaire</t>
   </si>
   <si>
     <t>Utilisation du big data, des capteurs et de la télédétection pour calculer les doses d'irrigation</t>
   </si>
   <si>
-    <t>mar 23/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 23/04/2024 - 20:00</t>
+    <t>mar, 23/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 23/04/2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-du-big-data-des-capteurs-et-la-teledetection-pour-calculer-les-doses</t>
   </si>
   <si>
     <t>Appellations d'origine à influence continentale</t>
   </si>
   <si>
-    <t>mer 17/04/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>mar 07/05/2024 - 20:00</t>
+    <t>mer, 17/04/2024 - 19:00</t>
+  </si>
+  <si>
+    <t>mar, 07/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours en ligne de 10 heures dans lequel vous apprendrez la variété des climats continentaux et de transition qui se produisent à l'intérieur de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/appellations-dorigine-influence-continentale</t>
   </si>
   <si>
     <t>Cépages de climat chaud</t>
   </si>
   <si>
-    <t>mer 17/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 07/05/2024 - 11:00</t>
+    <t>mer, 17/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 07/05/2024 - 11:00</t>
   </si>
   <si>
     <t>Cours en ligne de 10 heures dans lequel vous découvrirez les caractéristiques particulières et l'adaptation biologique des cépages des territoires au…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cepages-climat-chaud</t>
   </si>
   <si>
     <t>Législation alimentaire : FSSC 22000 v6</t>
   </si>
   <si>
-    <t>mar 16/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 17/04/2024 - 13:00</t>
+    <t>mar, 16/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 17/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Ce cours CNTA a pour but d'aider les entreprises qui font leurs premiers pas dans la mise en œuvre de cette norme de sécurité alimentaire et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/legislation-alimentaire-fssc-22000-v6</t>
   </si>
   <si>
     <t>Transports et bien-être animal</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>jeu 23/05/2024 - 19:00</t>
+    <t>lun, 15/04/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>jeu, 23/05/2024 - 19:00</t>
   </si>
   <si>
     <t>Cours au cours duquel seront analysés différents aspects liés aux animaux transportés, de leur anatomie à leur sécurité et bien-être, et seront…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/transports-et-bien-etre-animal</t>
   </si>
   <si>
     <t>Comment préparer une proposition européenne réussie ?</t>
   </si>
   <si>
-    <t>lun 15/04/2024 - 10:00</t>
-[...2 lines deleted...]
-    <t>mar 23/04/2024 - 13:30</t>
+    <t>lun, 15/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 23/04/2024 - 13:30</t>
   </si>
   <si>
     <t>Sala de Juntas de la Escuela Politécnica de Ingeniería de Gijón. Edificio polivalente</t>
   </si>
   <si>
     <t>Cours théorique-pratique de 16 heures pour apprendre les clés pour soumettre une proposition au programme Horizon Europe. PROGRAMME | INSCRIPTION |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-preparer-une-proposition-europeenne-reussie</t>
   </si>
   <si>
     <t>De nouvelles obligations en matière de fertilisation</t>
   </si>
   <si>
-    <t>mer 10/04/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>jeu 18/04/2024 - 13:00</t>
+    <t>mer, 10/04/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>jeu, 18/04/2024 - 13:00</t>
   </si>
   <si>
     <t>Les implications de la nouvelle législation sur la fertilisation des champs de cultures seront discutées : Décret royal 1051/2022, du 27 décembre,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-obligations-matiere-fertilisation</t>
   </si>
   <si>
+    <t>Formation spécialisée en oléiculture biologique</t>
+  </si>
+  <si>
+    <t>mer, 10/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 16/05/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Cours de 40 heures avec un contenu lié aux oliveraies biologiques, à la lutte contre les ravageurs et les maladies, à la fertilisation, à la gestion…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-oleiculture-biologique</t>
+  </si>
+  <si>
     <t>Étiquetage des aliments d'origine animale</t>
   </si>
   <si>
-    <t>mer 10/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/06/2024 - 20:00</t>
+    <t>jeu, 20/06/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours en ligne de 50 heures dans lequel seront abordés les aspects spécifiques de l'étiquetage de tous les produits d'origine animale : étiquetage de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/etiquetage-des-aliments-dorigine-animale</t>
   </si>
   <si>
     <t>Mise en place du système d'autocontrôle dans l'entreprise écologique</t>
   </si>
   <si>
-    <t>mar 31/12/2024 - 23:50</t>
+    <t>mar, 31/12/2024 - 23:50</t>
   </si>
   <si>
     <t>Cours en ligne de 80 heures qui offre aux participants des connaissances sur la production biologique et des lignes directrices pour des conseils sur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/mise-place-du-systeme-dautocontrole-dans-lentreprise-ecologique</t>
   </si>
   <si>
-    <t>Formation spécialisée en oléiculture biologique</t>
-[...10 lines deleted...]
-  <si>
     <t>Introduction à l'apiculture</t>
   </si>
   <si>
-    <t>lun 08/04/2024 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 16/04/2024 - 21:00</t>
+    <t>lun, 08/04/2024 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 16/04/2024 - 21:00</t>
   </si>
   <si>
     <t>Lorca, Murcia</t>
   </si>
   <si>
     <t>Cours présentiel de 20 heures qui vise à montrer les procédures actualisées pour le maintien et la préservation de ce type de production comme une…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/introduction-lapiculture</t>
   </si>
   <si>
     <t>Formation spécialisée en utilisation et valorisation des sous-produits agricoles</t>
   </si>
   <si>
-    <t>lun 08/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 07/05/2024 - 15:00</t>
+    <t>lun, 08/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 07/05/2024 - 15:00</t>
   </si>
   <si>
     <t>Centro IFAPA Alameda del Obispo, Córdoba</t>
   </si>
   <si>
-    <t>Cours de 30 heures au cours duquel vous verrez un contenu spécifique sur l'utilisation et la valorisation des déchets des oliveraies, de l'…</t>
+    <t>Cours de 30 heures au cours duquel vous verrez un contenu spécifique sur l'utilisation et la valorisation des déchets des oliveraies, de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-utilisation-et-valorisation-des-sous-produits-agricoles</t>
   </si>
   <si>
     <t>Agriculture écologique</t>
   </si>
   <si>
-    <t>ven 05/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 20:00</t>
+    <t>ven, 05/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours en ligne de 40 heures qui vise à offrir les connaissances nécessaires pour convertir une ferme à la production biologique. PROGRAMME |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-ecologique</t>
   </si>
   <si>
     <t>Élevage biologique</t>
   </si>
   <si>
-    <t>mar 31/12/2024 - 23:00</t>
+    <t>mar, 31/12/2024 - 23:00</t>
   </si>
   <si>
     <t>Cours en ligne de 40 heures qui vise à offrir les connaissances nécessaires pour convertir votre ferme à la production biologique. PROGRAMME |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/elevage-biologique</t>
   </si>
   <si>
     <t>Traçabilité dans les entreprises du secteur alimentaire</t>
   </si>
   <si>
-    <t>jeu 04/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>dim 14/04/2024 - 20:00</t>
+    <t>jeu, 04/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>dim, 14/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours en ligne de 40 heures sur la traçabilité particulièrement intéressant pour ceux qui travaillent dans le secteur alimentaire (vétérinaires,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/tracabilite-dans-les-entreprises-du-secteur-alimentaire</t>
   </si>
   <si>
     <t>Production écologique</t>
   </si>
   <si>
-    <t>mer 03/04/2024 - 09:00</t>
+    <t>mer, 03/04/2024 - 09:00</t>
   </si>
   <si>
     <t>Formation en ligne de 80 heures destinée aux professionnels souhaitant gérer une ferme en production biologique, qui vise à offrir les connaissances…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-ecologique</t>
   </si>
   <si>
     <t>Pesticides à usage agricole, niveau qualifié</t>
   </si>
   <si>
-    <t>mar 02/04/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 02/05/2024 - 20:00</t>
+    <t>mar, 02/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 02/05/2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-usage-agricole-niveau-qualifie</t>
   </si>
   <si>
     <t>Appellations d’origine à influence atlantique</t>
   </si>
   <si>
-    <t>lun 01/04/2024 - 19:00</t>
-[...2 lines deleted...]
-    <t>mar 16/04/2024 - 20:00</t>
+    <t>lun, 01/04/2024 - 19:00</t>
+  </si>
+  <si>
+    <t>mar, 16/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Cours pour connaître les caractéristiques des vins des appellations d'origine du nord de l'Espagne et des îles Canaries.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/appellations-dorigine-influence-atlantique</t>
   </si>
   <si>
     <t>Cépages de climat tempéré froid</t>
   </si>
   <si>
-    <t>lun 01/04/2024 - 10:00</t>
-[...5 lines deleted...]
-    <t>Cours en ligne de 10 heures dans lequel vous découvrirez les caractéristiques particulières des cépages les mieux adaptés aux climats du nord de l'…</t>
+    <t>lun, 01/04/2024 - 10:00</t>
+  </si>
+  <si>
+    <t>mar, 16/04/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>Cours en ligne de 10 heures dans lequel vous découvrirez les caractéristiques particulières des cépages les mieux adaptés aux climats du nord de l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cepages-climat-tempere-froid</t>
   </si>
   <si>
-    <t>lun 01/04/2024 - 09:00</t>
+    <t>lun, 01/04/2024 - 09:00</t>
   </si>
   <si>
     <t>Cours de formation en ligne de 30 heures sur « l'agriculture écologique » dans le cadre du Programme national de formation pour l'attention…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/agriculture-ecologique-1</t>
   </si>
   <si>
-    <t>mer 29/05/2024 - 20:00</t>
+    <t>mer, 29/05/2024 - 20:00</t>
   </si>
   <si>
     <t>Destiné aux jeunes qui n'ont pas de Formation Professionnelle Agricole et qui vont rejoindre le secteur en tant qu'entrepreneurs agricoles, ou qui…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole</t>
   </si>
   <si>
     <t>Conseils en agriculture biologique</t>
   </si>
   <si>
-    <t>ven 22/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 09:00</t>
+    <t>ven, 22/03/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 09:00</t>
   </si>
   <si>
     <t>Cours gratuit qui offre un aperçu de la régulation de la production agricole biologique, et des fondements de base de ce type de production. Le cours…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conseils-agriculture-biologique</t>
   </si>
   <si>
     <t>Comment optimiser l'irrigation et la fertilisation des cultures de tomates en serre</t>
   </si>
   <si>
-    <t>mar 12/03/2024 - 11:30</t>
-[...2 lines deleted...]
-    <t>mar 12/03/2024 - 13:30</t>
+    <t>mar, 12/03/2024 - 11:30</t>
+  </si>
+  <si>
+    <t>mar, 12/03/2024 - 13:30</t>
   </si>
   <si>
     <t>Paraje de Las Palmerillas, 25, 04711 Santa María del Águila - El Ejido - Almería</t>
   </si>
   <si>
     <t>Webinaire sur les outils et les résultats du projet iGUESS-MED du programme PRIMA financé par l'UE pour la gestion durable de l'irrigation et de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/comment-optimiser-lirrigation-et-la-fertilisation-des-cultures-tomates-serre</t>
   </si>
   <si>
-    <t>mar 12/03/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 14/05/2024 - 14:00</t>
+    <t>mar, 12/03/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 14/05/2024 - 14:00</t>
   </si>
   <si>
     <t>Alcalá del Río</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-specialisee-agriculture-biologique-0</t>
   </si>
   <si>
     <t>Cours de Conseil en Agriculture Biologique</t>
   </si>
   <si>
-    <t>ven 01/03/2024 - 08:00</t>
-[...2 lines deleted...]
-    <t>mar 31/12/2024 - 23:59</t>
+    <t>ven, 01/03/2024 - 08:00</t>
+  </si>
+  <si>
+    <t>mar, 31/12/2024 - 23:59</t>
   </si>
   <si>
     <t>L' objectif de ce cours en ligne du Campus Virtuel du Ministère de l'Agriculture, de la Pêche et de l'Alimentation est d'offrir un aperçu de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-conseil-agriculture-biologique-0</t>
   </si>
   <si>
     <t>Cours de conseil pour les opérations agricoles et d'élevage</t>
   </si>
   <si>
     <t>L' objectif de ce cours en ligne du Campus Virtuel du Ministère de l'Agriculture, de la Pêche et de l'Alimentation est d'offrir un aperçu du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-conseil-pour-les-operations-agricoles-et-delevage</t>
   </si>
   <si>
-    <t>mar 20/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mar 20/02/2024 - 12:00</t>
+    <t>mar, 20/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mar, 20/02/2024 - 12:00</t>
   </si>
   <si>
     <t>Lors de cette journée, nous aurons l'occasion de rencontrer une série d'acteurs clés et d'experts pour révéler les clés de la transition énergétique…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/economiser-lenergie-dans-lindustrie-agroalimentaire-grace-lutilisation-des</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 11:00</t>
-[...2 lines deleted...]
-    <t>mer 21/02/2024 - 14:00</t>
+    <t>lun, 19/02/2024 - 11:00</t>
+  </si>
+  <si>
+    <t>mer, 21/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Ce cours en ligne vous permettra de planifier le processus d'identification, de mesure et d'amélioration de la culture de sécurité alimentaire de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/elaboration-et-mise-oeuvre-dun-plan-culture-securite-alimentaire</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 17/04/2024 - 20:00</t>
+    <t>lun, 19/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 17/04/2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/incorporation-dans-lentreprise-agricole-0</t>
   </si>
   <si>
-    <t>dim 17/03/2024 - 20:00</t>
+    <t>dim, 17/03/2024 - 20:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/pesticides-usage-agricole-niveau-qualifie-0</t>
   </si>
   <si>
     <t>Cours en ligne sur le « Renouvellement des gestionnaires de pesticides »</t>
   </si>
   <si>
-    <t>lun 19/02/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 29/02/2024 - 00:00</t>
+    <t>lun, 19/02/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 29/02/2024 - 00:00</t>
   </si>
   <si>
     <t>Cours en ligne sur le « Renouvellement des gestionnaires de pesticides » Valable pour renouveler les niveaux de base et qualifiés Ouvert du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-le-renouvellement-des-gestionnaires-pesticides</t>
   </si>
   <si>
     <t>Approche de détection : outils d’aide au conseil</t>
   </si>
   <si>
-    <t>dim 18/02/2024 - 15:00</t>
-[...2 lines deleted...]
-    <t>dim 18/02/2024 - 19:00</t>
+    <t>dim, 18/02/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>dim, 18/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Connaissances initiales et générales en télédétection avec lesquelles disposer des bases de base pour tirer parti des images satellite et connaître…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/approche-detection-outils-daide-au-conseil</t>
   </si>
   <si>
     <t>Certification de sécurité alimentaire : IFS BRC</t>
   </si>
   <si>
-    <t>jeu 15/02/2024 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 14/03/2024 - 20:00</t>
+    <t>jeu, 15/02/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 14/03/2024 - 20:00</t>
   </si>
   <si>
     <t>Certification des entreprises de transformation alimentaire aux normes de sécurité alimentaire   Elle se consolide comme garantie de la qualité…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/certification-securite-alimentaire-ifs-brc</t>
   </si>
   <si>
     <t>Certification de sécurité alimentaire : GLOBAL GAP</t>
   </si>
   <si>
-    <t>jeu 21/03/2024 - 20:00</t>
+    <t>jeu, 21/03/2024 - 20:00</t>
   </si>
   <si>
     <t>Ce cours en ligne Son objectif est d'étudier les exigences d'application de GLOBAL GAP pour mettre en œuvre les normes dans les produits primaires du…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/certification-securite-alimentaire-global-gap</t>
   </si>
   <si>
     <t>Gestion de la fertilité des sols</t>
   </si>
   <si>
-    <t>lun 08/01/2024 - 09:00</t>
+    <t>lun, 08/01/2024 - 09:00</t>
   </si>
   <si>
     <t>Montañana (Zaragoza)</t>
   </si>
   <si>
     <t>Caractéristiques des sols à tous les niveaux, physiques, chimiques et biologiques, options disponibles pour améliorer la fertilité des sols à long…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-la-fertilite-des-sols</t>
   </si>
   <si>
     <t>Horticulture biologique | 2ème édition</t>
   </si>
   <si>
-    <t>lun 01/01/2024 - 00:00</t>
-[...2 lines deleted...]
-    <t>sam 10/02/2024 - 00:00</t>
+    <t>lun, 01/01/2024 - 00:00</t>
+  </si>
+  <si>
+    <t>sam, 10/02/2024 - 00:00</t>
   </si>
   <si>
     <t>Actuellement, les opérateurs et conseillers en production biologique du pays doivent avoir une formation approfondie et diversifiée en cultures…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/horticulture-biologique-2eme-edition</t>
   </si>
   <si>
     <t>Cours de formation pour le personnel des élevages de volailles</t>
   </si>
   <si>
-    <t>mar 05/12/2023 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 22/12/2023 - 20:00</t>
+    <t>mar, 05/12/2023 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 22/12/2023 - 20:00</t>
   </si>
   <si>
     <t>L' objectif de ce cours est de se conformer à l'exigence du RD 637/2021, qui établit les règles de base pour la gestion des élevages de volailles et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-formation-pour-le-personnel-des-elevages-volailles</t>
   </si>
   <si>
     <t>Utilisation de produits biocides autorisés à l'usage du personnel professionnel. Champ d'élevage.</t>
   </si>
   <si>
     <t>Destiné à toutes les personnes qui, dans leur environnement de travail, utilisent des biocides autorisés à l'usage du personnel professionnel (non…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-produits-biocides-autorises-lusage-du-personnel-professionnel-champ</t>
   </si>
   <si>
     <t>Cours ATEX dans l'industrie agroalimentaire</t>
   </si>
   <si>
-    <t>lun 06/11/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>sam 14/10/2023 - 19:00</t>
+    <t>lun, 06/11/2023 - 16:00</t>
+  </si>
+  <si>
+    <t>sam, 14/10/2023 - 19:00</t>
   </si>
   <si>
     <t>PRÉSENTATION DU COURS Les explosions constituent un risque dans l’industrie agroalimentaire, même si elles se produisent rarement, lorsqu’elles se…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-atex-dans-lindustrie-agroalimentaire</t>
   </si>
   <si>
     <t>IVe édition. Cours en ligne QGIS appliqué à l'agriculture de précision. Niveau 1.</t>
   </si>
   <si>
-    <t>lun 16/10/2023 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 27/11/2023 - 20:00</t>
+    <t>lun, 16/10/2023 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 27/11/2023 - 20:00</t>
   </si>
   <si>
     <t>PRÉSENTATION DU COURS Le programme de cours que nous proposons désormais est basé sur la présentation d'un logiciel libre appelé QGIS. Le programme…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ive-edition-cours-ligne-qgis-applique-lagriculture-precision-niveau-1</t>
   </si>
   <si>
     <t>Valorisation agricole. Concepts et leur application pratique</t>
   </si>
   <si>
-    <t>jeu 05/10/2023 - 16:30</t>
-[...2 lines deleted...]
-    <t>mer 15/03/2023 - 20:30</t>
+    <t>jeu, 05/10/2023 - 16:30</t>
+  </si>
+  <si>
+    <t>mer, 15/03/2023 - 20:30</t>
   </si>
   <si>
     <t>PRÉSENTATION DU COURS Connaître la valeur réelle des choses nécessite continuellement une évaluation. Cette valeur peut varier en fonction de son…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/valorisation-agricole-concepts-et-leur-application-pratique</t>
   </si>
   <si>
     <t>Calcul de l'empreinte carbone et de l'empreinte eau</t>
   </si>
   <si>
-    <t>mar 03/10/2023 - 00:00</t>
-[...5 lines deleted...]
-    <t>PRÉSENTATION DU COURS Le système agroalimentaire est l'un des principaux secteurs responsables de la dégradation de l'environnement. Aujourd'hui, c'…</t>
+    <t>mar, 03/10/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/10/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>PRÉSENTATION DU COURS Le système agroalimentaire est l'un des principaux secteurs responsables de la dégradation de l'environnement. Aujourd'hui, c…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-lempreinte-carbone-et-lempreinte-eau</t>
   </si>
   <si>
     <t>Cours de résultats pratiques en gestion céréalière par l'agriculture de précision. Solutions de contrôle des mauvaises herbes</t>
   </si>
   <si>
-    <t>mer 27/09/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 28/09/2023 - 00:00</t>
+    <t>mer, 27/09/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 28/09/2023 - 00:00</t>
   </si>
   <si>
     <t>PRÉSENTATION DU COURS L’agriculture de précision unifie la technologie et les connaissances agronomiques pour parvenir à une agriculture durable et…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-resultats-pratiques-gestion-cerealiere-par-lagriculture-precision</t>
   </si>
   <si>
     <t>Cours en ligne : Santé des plantes dans les cultures horticoles biologiques</t>
   </si>
   <si>
-    <t>jeu 22/06/2023 - 00:00</t>
-[...5 lines deleted...]
-    <t>FORMULAIRE D'INSCRIPTION La croissance continue de la production biologique, observée tant au niveau national qu’international, met en évidence l’…</t>
+    <t>jeu, 22/06/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 08/08/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>FORMULAIRE D'INSCRIPTION La croissance continue de la production biologique, observée tant au niveau national qu’international, met en évidence l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sante-des-plantes-dans-les-cultures-horticoles-biologiques</t>
   </si>
   <si>
     <t>Cours en ligne : Gestion des couverts végétaux en production biologique</t>
   </si>
   <si>
-    <t>mar 20/06/2023 - 00:00</t>
+    <t>mar, 20/06/2023 - 00:00</t>
   </si>
   <si>
     <t>FORMULAIRE D'INSCRIPTION Il existe un intérêt croissant parmi les agriculteurs pour accroître leurs connaissances sur la gestion des couvertures…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-gestion-des-couverts-vegetaux-production-biologique</t>
   </si>
   <si>
     <t>Cours en ligne sur la durabilité dans la production agricole</t>
   </si>
   <si>
-    <t>jeu 08/06/2023 - 00:00</t>
+    <t>jeu, 08/06/2023 - 00:00</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Uniquement pour les étudiants de la Communauté valencienne ayant des liens avec le secteur agroalimentaire Le mot durabilité est passé, en quelques…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-durabilite-dans-la-production-agricole</t>
   </si>
   <si>
-    <t>dim 04/06/2023 - 12:00</t>
+    <t>dim, 04/06/2023 - 12:00</t>
   </si>
   <si>
     <t>La stratégie mondiale visant à garantir l'approvisionnement alimentaire de la population actuelle envisage inévitablement une augmentation parallèle…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/calcul-des-besoins-eau-et-programmation-lirrigation</t>
   </si>
   <si>
     <t>Biocides à usage d'élevage</t>
   </si>
   <si>
-    <t>ven 19/05/2023 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 30/05/2023 - 00:00</t>
+    <t>ven, 19/05/2023 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 30/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Villaviciosa de Odón (Madrid)</t>
   </si>
   <si>
     <t>Le cours s'adresse à la « personne responsable » visée à l'article 2.e) du décret royal 638/2019 : Article 2.e) Personne responsable de la…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/biocides-usage-delevage</t>
   </si>
   <si>
-    <t>mer 10/05/2023 - 00:00</t>
+    <t>mer, 10/05/2023 - 00:00</t>
   </si>
   <si>
     <t>L'objectif de ce cours est d'offrir un aperçu de la régulation de la production agricole biologique, et des fondements de base de ce type de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-conseil-agriculture-biologique</t>
   </si>
   <si>
     <t>Cours sur l'empreinte hydrique dans le secteur agroalimentaire</t>
   </si>
   <si>
-    <t>jeu 01/12/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>lun 19/12/2022 - 20:00</t>
+    <t>jeu, 01/12/2022 - 16:00</t>
+  </si>
+  <si>
+    <t>lun, 19/12/2022 - 20:00</t>
   </si>
   <si>
     <t>Empreinte eau dans le secteur agroalimentaire. Qu'est-ce que c'est, comment le calculer et pourquoi est-il calculé ? Objectifs: Acquérir une bonne…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-lempreinte-hydrique-dans-le-secteur-agroalimentaire</t>
   </si>
   <si>
     <t>Stratégies pour améliorer les rendements des cultures</t>
   </si>
   <si>
-    <t>mer 16/11/2022 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 16/11/2022 - 17:00</t>
+    <t>mer, 16/11/2022 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 16/11/2022 - 17:00</t>
   </si>
   <si>
     <t>Séminaire en ligne. Stratégies pour améliorer les rendements des cultures Des cas seront présentés expliquant comment la technologie BeCrop® a été…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/strategies-pour-ameliorer-les-rendements-des-cultures</t>
   </si>
   <si>
     <t>Nutrition et santé chez l'élevage biologique</t>
   </si>
   <si>
-    <t>lun 24/10/2022 - 00:00</t>
-[...2 lines deleted...]
-    <t>mer 09/11/2022 - 00:00</t>
+    <t>lun, 24/10/2022 - 00:00</t>
+  </si>
+  <si>
+    <t>mer, 09/11/2022 - 00:00</t>
   </si>
   <si>
     <t>La Société espagnole d'agriculture biologique et d'agroécologie (SEAE) propose une série de cours gratuits destinés aux chômeurs d'Estrémadure, sur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nutrition-et-sante-chez-lelevage-biologique</t>
   </si>
   <si>
     <t>Cours d'introduction au carnet de terrain numérique pour les agriculteurs</t>
   </si>
   <si>
-    <t>ven 07/10/2022 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 07/10/2022 - 10:15</t>
+    <t>ven, 07/10/2022 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 07/10/2022 - 10:15</t>
   </si>
   <si>
     <t>Agroslab</t>
   </si>
   <si>
     <t>L'entrée en vigueur du CHALLENGE dans le secteur du traitement en novembre de l'année dernière a entraîné un changement important dans la situation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dintroduction-au-carnet-terrain-numerique-pour-les-agriculteurs</t>
   </si>
   <si>
     <t>Nouvelles technologies et pratiques pour l’agriculture familiale</t>
   </si>
   <si>
-    <t>mar 07/06/2022 - 12:00</t>
-[...2 lines deleted...]
-    <t>ven 30/12/2022 - 12:00</t>
+    <t>mar, 07/06/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>ven, 30/12/2022 - 12:00</t>
   </si>
   <si>
     <t>Le cours d'auto-apprentissage de 20 heures vise à promouvoir l'écosystème d'innovation auprès des agents impliqués dans l'agriculture familiale et à…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nouvelles-technologies-et-pratiques-pour-lagriculture-familiale</t>
   </si>
   <si>
     <t>Utilisation de l'information géographique dans les coopératives agroalimentaires dans l'environnement ArcGis Hub</t>
   </si>
   <si>
-    <t>ven 20/05/2022 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 01/06/2023 - 13:30</t>
+    <t>ven, 20/05/2022 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 01/06/2023 - 13:30</t>
   </si>
   <si>
     <t>Grâce à l'exécution d'actions de formation non réglementées et à l'acquisition de compétences en numérisation dans le cadre du paquet de numérisation…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/utilisation-linformation-geographique-dans-les-cooperatives-agroalimentaires</t>
   </si>
   <si>
     <t>Outil d’évaluation des performances agroécologiques (TAPE)</t>
   </si>
   <si>
-    <t>mer 15/12/2021 - 12:00</t>
-[...5 lines deleted...]
-    <t>Le cours d'autoformation de 25 heures « Outil d'évaluation des performances agroécologiques (TAPE) » fournit des conseils sur la manière d'évaluer l'…</t>
+    <t>mer, 15/12/2021 - 12:00</t>
+  </si>
+  <si>
+    <t>sam, 31/12/2022 - 12:00</t>
+  </si>
+  <si>
+    <t>Le cours d'autoformation de 25 heures « Outil d'évaluation des performances agroécologiques (TAPE) » fournit des conseils sur la manière d'évaluer l…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/outil-devaluation-des-performances-agroecologiques-tape</t>
   </si>
   <si>
     <t>COURS D'HYDROPONIE. CULTURE HORS-SOL</t>
   </si>
   <si>
-    <t>dim 14/11/2021 - 00:00</t>
+    <t>dim, 14/11/2021 - 00:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dhydroponie-culture-hors-sol-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -7466,14276 +7490,14328 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J520"/>
+  <dimension ref="A1:J522"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J520"/>
+      <selection activeCell="A1" sqref="A1:J522"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="253.51" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="52.987" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="180.385" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="1" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>15</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-      <c r="E3" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>18</v>
+      </c>
       <c r="F3" s="1"/>
       <c r="G3" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="G4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>29</v>
-      </c>
-[...19 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C5" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="1"/>
+      <c r="E6" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="G6" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I6" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="C8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="J8" s="1" t="s">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="J9" s="1" t="s">
         <v>55</v>
-      </c>
-[...25 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="G10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D10" s="1"/>
-[...8 lines deleted...]
-      <c r="I10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C11" s="1"/>
-[...2 lines deleted...]
-      <c r="F11" s="1"/>
+      <c r="D11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="G11" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>76</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>81</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="E18" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C18" s="1"/>
-[...1 lines deleted...]
-      <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>101</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C20" s="1" t="s">
         <v>109</v>
       </c>
+      <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>112</v>
-[...7 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C22" s="1"/>
+        <v>117</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>118</v>
+      </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="C23" s="1"/>
       <c r="D23" s="1" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C25" s="1"/>
+      <c r="C25" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="D25" s="1" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I25" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="J25" s="1" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D26" s="1" t="s">
+      <c r="C26" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="E26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="J26" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="E27" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D27" s="1"/>
-      <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>72</v>
+        <v>140</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="1" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-      <c r="E28" s="1"/>
+        <v>137</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>144</v>
+      </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>72</v>
+        <v>145</v>
       </c>
       <c r="J28" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="1" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>150</v>
-[...7 lines deleted...]
-      <c r="F30" s="1" t="s">
         <v>151</v>
       </c>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
       <c r="G30" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I30" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J30" s="1" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B31" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B31" s="1" t="s">
+      <c r="C31" s="1" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>157</v>
+        <v>106</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="D32" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F32" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="G32" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D32" s="1"/>
-[...1 lines deleted...]
-      <c r="F32" s="1" t="s">
+      <c r="J32" s="1" t="s">
         <v>162</v>
-      </c>
-[...10 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I33" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="J33" s="1" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B34" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B34" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="1"/>
+      <c r="C34" s="1" t="s">
+        <v>170</v>
+      </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
-      <c r="F34" s="1"/>
+      <c r="F34" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G34" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B36" s="1" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I36" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="C39" s="1"/>
-      <c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="1" t="s">
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="F39" s="1" t="s">
+      <c r="J39" s="1" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="F41" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="G41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D41" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I41" s="1" t="s">
+      <c r="J41" s="1" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B42" s="1" t="s">
+      <c r="C42" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C42" s="1"/>
-[...6 lines deleted...]
-      <c r="F42" s="1" t="s">
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I42" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="G42" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I42" s="1" t="s">
+      <c r="J42" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B43" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B43" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="1"/>
+      <c r="C43" s="1" t="s">
+        <v>208</v>
+      </c>
       <c r="D43" s="1" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="F43" s="1"/>
       <c r="G43" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J43" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1" t="s">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F44" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>213</v>
+      </c>
       <c r="G44" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="J44" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="F45" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>213</v>
+      </c>
       <c r="G45" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J45" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C46" s="1"/>
-      <c r="D46" s="1"/>
-      <c r="E46" s="1"/>
+      <c r="D46" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C47" s="1"/>
-      <c r="D47" s="1"/>
+      <c r="D47" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I49" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I51" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>74</v>
+        <v>245</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I54" s="1" t="s">
-        <v>72</v>
+        <v>247</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B55" s="1" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
-        <v>172</v>
+        <v>83</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>247</v>
-[...7 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>250</v>
+        <v>81</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="J57" s="1" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="1" t="s">
-        <v>255</v>
+        <v>181</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="C58" s="1"/>
-      <c r="D58" s="1"/>
-      <c r="E58" s="1"/>
+      <c r="D58" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I58" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="J58" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I59" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="J59" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I60" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="J60" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B61" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="C61" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>270</v>
       </c>
       <c r="J61" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C62" s="1"/>
+      <c r="C62" s="1" t="s">
+        <v>274</v>
+      </c>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="J63" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
-      <c r="F64" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F64" s="1"/>
       <c r="G64" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="J64" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C65" s="1"/>
       <c r="D65" s="1"/>
       <c r="E65" s="1"/>
       <c r="F65" s="1"/>
       <c r="G65" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>286</v>
       </c>
       <c r="J65" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="C66" s="1"/>
+        <v>289</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>290</v>
+      </c>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
-      <c r="F66" s="1"/>
+      <c r="F66" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G66" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="J66" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" s="1"/>
       <c r="E67" s="1"/>
       <c r="F67" s="1"/>
       <c r="G67" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="J67" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B68" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="B68" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C68" s="1"/>
       <c r="D68" s="1"/>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="J68" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1"/>
       <c r="E69" s="1"/>
       <c r="F69" s="1"/>
       <c r="G69" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="C70" s="1"/>
+        <v>304</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>290</v>
+      </c>
       <c r="D70" s="1"/>
       <c r="E70" s="1"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C71" s="1"/>
-      <c r="D71" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="J71" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="1" t="s">
-        <v>213</v>
+        <v>311</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C72" s="1"/>
-      <c r="D72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="J72" s="1" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-      <c r="E73" s="1"/>
+        <v>315</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="J73" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>167</v>
+        <v>318</v>
       </c>
       <c r="J74" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>316</v>
-[...7 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
       <c r="F75" s="1"/>
       <c r="G75" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="J75" s="1" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
-        <v>321</v>
+        <v>174</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="C76" s="1"/>
       <c r="D76" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="F76" s="1"/>
       <c r="G76" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>323</v>
+        <v>176</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B77" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="B77" s="1" t="s">
-[...6 lines deleted...]
-      <c r="E77" s="1"/>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>100</v>
+      </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I77" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>329</v>
-[...6 lines deleted...]
-      <c r="F78" s="1"/>
+        <v>325</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>331</v>
+      </c>
       <c r="G78" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>335</v>
+        <v>256</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I79" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="J79" s="1" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="B80" s="1" t="s">
+      <c r="C80" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="J80" s="1" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="B81" s="1" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I81" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="J81" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="C82" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...3 lines deleted...]
-      <c r="E82" s="1"/>
+      <c r="E82" s="1" t="s">
+        <v>350</v>
+      </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="J82" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C83" s="1"/>
       <c r="D83" s="1" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="E83" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>144</v>
+      </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>355</v>
       </c>
       <c r="J83" s="1" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" s="1" t="s">
         <v>357</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>214</v>
+        <v>278</v>
       </c>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>359</v>
       </c>
       <c r="J84" s="1" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
         <v>361</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="1"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I85" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="J85" s="1" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="B86" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="1"/>
+      <c r="C86" s="1" t="s">
+        <v>223</v>
+      </c>
       <c r="D86" s="1"/>
       <c r="E86" s="1"/>
       <c r="F86" s="1"/>
       <c r="G86" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I86" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="J86" s="1" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="1"/>
       <c r="F87" s="1"/>
       <c r="G87" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>372</v>
       </c>
       <c r="J87" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>367</v>
-[...3 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="C88" s="1"/>
       <c r="D88" s="1"/>
       <c r="E88" s="1"/>
       <c r="F88" s="1"/>
       <c r="G88" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J88" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>313</v>
+        <v>379</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1"/>
       <c r="F89" s="1"/>
       <c r="G89" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
-      <c r="F90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F90" s="1"/>
       <c r="G90" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>383</v>
       </c>
       <c r="J90" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="1" t="s">
-        <v>74</v>
+        <v>385</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>382</v>
+        <v>322</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="1"/>
       <c r="F91" s="1"/>
       <c r="G91" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>72</v>
+        <v>386</v>
       </c>
       <c r="J91" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>389</v>
-[...4 lines deleted...]
-      <c r="E92" s="1" t="s">
         <v>390</v>
       </c>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1"/>
       <c r="F92" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I92" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="G92" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I92" s="1" t="s">
+      <c r="J92" s="1" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="1" t="s">
-        <v>394</v>
+        <v>83</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>306</v>
+        <v>390</v>
       </c>
       <c r="D93" s="1"/>
       <c r="E93" s="1"/>
       <c r="F93" s="1"/>
       <c r="G93" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>396</v>
+        <v>81</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E94" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B94" s="1" t="s">
-[...7 lines deleted...]
-      <c r="F94" s="1"/>
+      <c r="F94" s="1" t="s">
+        <v>399</v>
+      </c>
       <c r="G94" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>403</v>
+        <v>315</v>
       </c>
       <c r="D95" s="1"/>
       <c r="E95" s="1"/>
-      <c r="F95" s="1" t="s">
+      <c r="F95" s="1"/>
+      <c r="G95" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I95" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G95" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I95" s="1" t="s">
+      <c r="J95" s="1" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="1" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>409</v>
+        <v>278</v>
       </c>
       <c r="D96" s="1"/>
       <c r="E96" s="1"/>
       <c r="F96" s="1"/>
       <c r="G96" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" s="1" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D97" s="1"/>
       <c r="E97" s="1"/>
-      <c r="F97" s="1"/>
+      <c r="F97" s="1" t="s">
+        <v>412</v>
+      </c>
       <c r="G97" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I97" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="J97" s="1" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B98" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B98" s="1" t="s">
+      <c r="C98" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="D98" s="1"/>
+      <c r="E98" s="1"/>
+      <c r="F98" s="1"/>
+      <c r="G98" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I98" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="D98" s="1"/>
-      <c r="E98" s="1" t="s">
+      <c r="J98" s="1" t="s">
         <v>419</v>
-      </c>
-[...13 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="1" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="C99" s="1"/>
+        <v>416</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>421</v>
+      </c>
       <c r="D99" s="1"/>
       <c r="E99" s="1"/>
       <c r="F99" s="1"/>
       <c r="G99" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="J99" s="1" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="B100" s="1" t="s">
+      <c r="D100" s="1"/>
+      <c r="E100" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="F100" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I100" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="D100" s="1"/>
-[...8 lines deleted...]
-      <c r="I100" s="1" t="s">
+      <c r="J100" s="1" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B101" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C101" s="1"/>
       <c r="D101" s="1"/>
       <c r="E101" s="1"/>
       <c r="F101" s="1"/>
       <c r="G101" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="J101" s="1" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="B102" s="1" t="s">
+      <c r="D102" s="1"/>
+      <c r="E102" s="1"/>
+      <c r="F102" s="1"/>
+      <c r="G102" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I102" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="J102" s="1" t="s">
         <v>438</v>
-      </c>
-[...19 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1"/>
+      <c r="G103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I103" s="1" t="s">
         <v>442</v>
       </c>
-      <c r="B103" s="1" t="s">
+      <c r="J103" s="1" t="s">
         <v>443</v>
-      </c>
-[...22 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I104" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="B104" s="1" t="s">
+      <c r="J104" s="1" t="s">
         <v>449</v>
-      </c>
-[...16 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F105" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="B105" s="1" t="s">
+      <c r="G105" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I105" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="C105" s="1" t="s">
+      <c r="J105" s="1" t="s">
         <v>455</v>
-      </c>
-[...17 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="1" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D106" s="1"/>
       <c r="E106" s="1"/>
-      <c r="F106" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F106" s="1"/>
       <c r="G106" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="J106" s="1" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="B107" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1" t="s">
-        <v>404</v>
+        <v>171</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>465</v>
       </c>
       <c r="J107" s="1" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="D108" s="1"/>
       <c r="E108" s="1"/>
       <c r="F108" s="1" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="J108" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D109" s="1"/>
       <c r="E109" s="1"/>
-      <c r="F109" s="1"/>
+      <c r="F109" s="1" t="s">
+        <v>412</v>
+      </c>
       <c r="G109" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="J109" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="1" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="D110" s="1"/>
       <c r="E110" s="1"/>
       <c r="F110" s="1" t="s">
-        <v>162</v>
+        <v>412</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I110" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="J110" s="1" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B111" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="B111" s="1" t="s">
+      <c r="C111" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E111" s="1"/>
+      <c r="F111" s="1"/>
+      <c r="G111" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I111" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="C111" s="1" t="s">
+      <c r="J111" s="1" t="s">
         <v>480</v>
-      </c>
-[...17 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C112" s="1" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>485</v>
       </c>
       <c r="D112" s="1"/>
       <c r="E112" s="1"/>
       <c r="F112" s="1" t="s">
-        <v>486</v>
+        <v>171</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="J112" s="1" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E113" s="1"/>
+      <c r="F113" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I113" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B113" s="1" t="s">
+      <c r="J113" s="1" t="s">
         <v>490</v>
-      </c>
-[...18 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>493</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D114" s="1"/>
       <c r="E114" s="1"/>
-      <c r="F114" s="1"/>
+      <c r="F114" s="1" t="s">
+        <v>494</v>
+      </c>
       <c r="G114" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>495</v>
       </c>
       <c r="J114" s="1" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C115" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E115" s="1"/>
+      <c r="F115" s="1"/>
+      <c r="G115" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I115" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="D115" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F115" s="1" t="s">
+      <c r="J115" s="1" t="s">
         <v>500</v>
-      </c>
-[...10 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="1" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>505</v>
+        <v>256</v>
       </c>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="J116" s="1" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="1" t="s">
-        <v>448</v>
+        <v>505</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F117" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="G117" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I117" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="D117" s="1"/>
-[...8 lines deleted...]
-      <c r="I117" s="1" t="s">
+      <c r="J117" s="1" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B118" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="B118" s="1" t="s">
+      <c r="C118" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="C118" s="1" t="s">
+      <c r="D118" s="1"/>
+      <c r="E118" s="1"/>
+      <c r="F118" s="1"/>
+      <c r="G118" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I118" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="D118" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F118" s="1" t="s">
+      <c r="J118" s="1" t="s">
         <v>515</v>
-      </c>
-[...10 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="1" t="s">
-        <v>518</v>
+        <v>456</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
-      <c r="F119" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F119" s="1"/>
       <c r="G119" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="J119" s="1" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F120" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B120" s="1" t="s">
+      <c r="G120" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I120" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C120" s="1" t="s">
+      <c r="J120" s="1" t="s">
         <v>525</v>
-      </c>
-[...19 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="B121" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="B121" s="1" t="s">
+      <c r="C121" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="C121" s="1" t="s">
+      <c r="D121" s="1"/>
+      <c r="E121" s="1"/>
+      <c r="F121" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I121" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="D121" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I121" s="1" t="s">
+      <c r="J121" s="1" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B122" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="B122" s="1" t="s">
+      <c r="C122" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="C122" s="1" t="s">
+      <c r="D122" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I122" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="J122" s="1" t="s">
         <v>534</v>
-      </c>
-[...15 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="B123" s="1" t="s">
+      <c r="D123" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" s="1"/>
+      <c r="F123" s="1"/>
+      <c r="G123" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I123" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="C123" s="1" t="s">
+      <c r="J123" s="1" t="s">
         <v>539</v>
-      </c>
-[...15 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C124" s="1" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>544</v>
       </c>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
-      <c r="F124" s="1"/>
+      <c r="F124" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G124" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="J124" s="1" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>547</v>
-      </c>
-[...4 lines deleted...]
-        <v>494</v>
       </c>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
-      <c r="F125" s="1"/>
+      <c r="F125" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G125" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>548</v>
       </c>
       <c r="J125" s="1" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="1" t="s">
-        <v>448</v>
+        <v>550</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I126" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="J126" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>556</v>
+        <v>502</v>
       </c>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
-      <c r="F127" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F127" s="1"/>
       <c r="G127" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I127" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J127" s="1" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>559</v>
-      </c>
-[...4 lines deleted...]
-        <v>561</v>
       </c>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
-      <c r="F128" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F128" s="1"/>
       <c r="G128" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="J128" s="1" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>564</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
       <c r="D129" s="1"/>
       <c r="E129" s="1"/>
       <c r="F129" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="J129" s="1" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C130" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="B130" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
-      <c r="F130" s="1"/>
+      <c r="F130" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G130" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I130" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="J130" s="1" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B131" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="B131" s="1" t="s">
+      <c r="C131" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="C131" s="1"/>
       <c r="D131" s="1"/>
       <c r="E131" s="1"/>
-      <c r="F131" s="1"/>
+      <c r="F131" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G131" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>575</v>
       </c>
       <c r="J131" s="1" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" s="1" t="s">
         <v>577</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="C132" s="1"/>
       <c r="D132" s="1"/>
       <c r="E132" s="1"/>
       <c r="F132" s="1"/>
       <c r="G132" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="J132" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C133" s="1"/>
       <c r="D133" s="1"/>
       <c r="E133" s="1"/>
       <c r="F133" s="1"/>
       <c r="G133" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="J133" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="C134" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1"/>
+      <c r="F134" s="1"/>
+      <c r="G134" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I134" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="D134" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I134" s="1" t="s">
+      <c r="J134" s="1" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B135" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="B135" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
       <c r="E135" s="1"/>
       <c r="F135" s="1"/>
       <c r="G135" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="J135" s="1" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="B136" s="1" t="s">
+      <c r="D136" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E136" s="1"/>
+      <c r="F136" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I136" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="J136" s="1" t="s">
         <v>596</v>
-      </c>
-[...13 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C137" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="B137" s="1" t="s">
+      <c r="D137" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E137" s="1"/>
+      <c r="F137" s="1"/>
+      <c r="G137" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I137" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="C137" s="1" t="s">
+      <c r="J137" s="1" t="s">
         <v>601</v>
-      </c>
-[...15 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C138" s="1" t="s">
         <v>604</v>
-      </c>
-[...4 lines deleted...]
-        <v>606</v>
       </c>
       <c r="D138" s="1"/>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="J138" s="1" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C139" s="1" t="s">
         <v>609</v>
-      </c>
-[...4 lines deleted...]
-        <v>611</v>
       </c>
       <c r="D139" s="1"/>
       <c r="E139" s="1"/>
-      <c r="F139" s="1"/>
+      <c r="F139" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G139" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="J139" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>614</v>
-      </c>
-[...4 lines deleted...]
-        <v>616</v>
       </c>
       <c r="D140" s="1"/>
       <c r="E140" s="1"/>
-      <c r="F140" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F140" s="1"/>
       <c r="G140" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="J140" s="1" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
       <c r="D141" s="1"/>
       <c r="E141" s="1"/>
-      <c r="F141" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F141" s="1"/>
       <c r="G141" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I141" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="J141" s="1" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>624</v>
-      </c>
-[...4 lines deleted...]
-        <v>600</v>
       </c>
       <c r="D142" s="1"/>
       <c r="E142" s="1"/>
-      <c r="F142" s="1"/>
+      <c r="F142" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G142" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I142" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="J142" s="1" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B143" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="B143" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143" s="1" t="s">
-        <v>600</v>
+        <v>629</v>
       </c>
       <c r="D143" s="1"/>
       <c r="E143" s="1"/>
-      <c r="F143" s="1"/>
+      <c r="F143" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G143" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="J143" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="D144" s="1"/>
       <c r="E144" s="1"/>
       <c r="F144" s="1"/>
       <c r="G144" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>634</v>
       </c>
       <c r="J144" s="1" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" s="1" t="s">
         <v>636</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>638</v>
+        <v>608</v>
       </c>
       <c r="D145" s="1"/>
       <c r="E145" s="1"/>
       <c r="F145" s="1"/>
       <c r="G145" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="J145" s="1" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="B146" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D146" s="1"/>
+      <c r="D146" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E146" s="1"/>
       <c r="F146" s="1"/>
       <c r="G146" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="J146" s="1" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>646</v>
-      </c>
-[...4 lines deleted...]
-        <v>648</v>
       </c>
       <c r="D147" s="1"/>
       <c r="E147" s="1"/>
-      <c r="F147" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F147" s="1"/>
       <c r="G147" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="J147" s="1" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C148" s="1" t="s">
         <v>651</v>
-      </c>
-[...4 lines deleted...]
-        <v>653</v>
       </c>
       <c r="D148" s="1"/>
       <c r="E148" s="1"/>
       <c r="F148" s="1"/>
       <c r="G148" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="J148" s="1" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C149" s="1" t="s">
         <v>656</v>
-      </c>
-[...4 lines deleted...]
-        <v>658</v>
       </c>
       <c r="D149" s="1"/>
       <c r="E149" s="1"/>
-      <c r="F149" s="1"/>
+      <c r="F149" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G149" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="J149" s="1" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C150" s="1" t="s">
         <v>661</v>
-      </c>
-[...4 lines deleted...]
-        <v>663</v>
       </c>
       <c r="D150" s="1"/>
       <c r="E150" s="1"/>
-      <c r="F150" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F150" s="1"/>
       <c r="G150" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="J150" s="1" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C151" s="1" t="s">
         <v>666</v>
-      </c>
-[...4 lines deleted...]
-        <v>668</v>
       </c>
       <c r="D151" s="1"/>
       <c r="E151" s="1"/>
-      <c r="F151" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F151" s="1"/>
       <c r="G151" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I151" s="1" t="s">
-        <v>622</v>
+        <v>667</v>
       </c>
       <c r="J151" s="1" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="B152" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="B152" s="1" t="s">
+      <c r="C152" s="1" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="D152" s="1"/>
       <c r="E152" s="1"/>
-      <c r="F152" s="1"/>
+      <c r="F152" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G152" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I152" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="J152" s="1" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="B153" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B153" s="1" t="s">
+      <c r="C153" s="1" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
       <c r="D153" s="1"/>
       <c r="E153" s="1"/>
       <c r="F153" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>678</v>
+        <v>630</v>
       </c>
       <c r="J153" s="1" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>680</v>
-      </c>
-[...4 lines deleted...]
-        <v>682</v>
       </c>
       <c r="D154" s="1"/>
       <c r="E154" s="1"/>
       <c r="F154" s="1"/>
       <c r="G154" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I154" s="1" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="J154" s="1" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="B155" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C155" s="1" t="s">
+      <c r="D155" s="1"/>
+      <c r="E155" s="1"/>
+      <c r="F155" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I155" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="D155" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I155" s="1" t="s">
+      <c r="J155" s="1" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B156" s="1" t="s">
         <v>689</v>
       </c>
-      <c r="B156" s="1" t="s">
+      <c r="C156" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="C156" s="1" t="s">
+      <c r="D156" s="1"/>
+      <c r="E156" s="1"/>
+      <c r="F156" s="1"/>
+      <c r="G156" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I156" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="D156" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I156" s="1" t="s">
+      <c r="J156" s="1" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C157" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="B157" s="1" t="s">
+      <c r="D157" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E157" s="1"/>
+      <c r="F157" s="1"/>
+      <c r="G157" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I157" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="C157" s="1" t="s">
+      <c r="J157" s="1" t="s">
         <v>696</v>
-      </c>
-[...15 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="B158" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D158" s="1"/>
+      <c r="D158" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E158" s="1"/>
       <c r="F158" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I158" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="J158" s="1" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="B159" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="B159" s="1" t="s">
+      <c r="C159" s="1" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
       <c r="D159" s="1"/>
       <c r="E159" s="1"/>
-      <c r="F159" s="1"/>
+      <c r="F159" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G159" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I159" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="J159" s="1" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>708</v>
-      </c>
-[...4 lines deleted...]
-        <v>710</v>
       </c>
       <c r="D160" s="1"/>
       <c r="E160" s="1"/>
       <c r="F160" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="J160" s="1" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C161" s="1" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>715</v>
       </c>
       <c r="D161" s="1"/>
       <c r="E161" s="1"/>
-      <c r="F161" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F161" s="1"/>
       <c r="G161" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="J161" s="1" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>718</v>
-      </c>
-[...4 lines deleted...]
-        <v>720</v>
       </c>
       <c r="D162" s="1"/>
       <c r="E162" s="1"/>
-      <c r="F162" s="1"/>
+      <c r="F162" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G162" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="J162" s="1" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C163" s="1" t="s">
         <v>723</v>
-      </c>
-[...4 lines deleted...]
-        <v>725</v>
       </c>
       <c r="D163" s="1"/>
       <c r="E163" s="1"/>
-      <c r="F163" s="1"/>
+      <c r="F163" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G163" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="J163" s="1" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C164" s="1" t="s">
         <v>728</v>
-      </c>
-[...4 lines deleted...]
-        <v>730</v>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="1"/>
       <c r="F164" s="1"/>
       <c r="G164" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="J164" s="1" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>733</v>
-      </c>
-[...4 lines deleted...]
-        <v>730</v>
       </c>
       <c r="D165" s="1"/>
       <c r="E165" s="1"/>
       <c r="F165" s="1"/>
       <c r="G165" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>734</v>
       </c>
       <c r="J165" s="1" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="1" t="s">
         <v>736</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>738</v>
       </c>
       <c r="D166" s="1"/>
       <c r="E166" s="1"/>
-      <c r="F166" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F166" s="1"/>
       <c r="G166" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>739</v>
       </c>
       <c r="J166" s="1" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="1" t="s">
         <v>741</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>709</v>
+        <v>738</v>
       </c>
       <c r="D167" s="1"/>
       <c r="E167" s="1"/>
       <c r="F167" s="1"/>
       <c r="G167" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I167" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="J167" s="1" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B168" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="B168" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C168" s="1" t="s">
-        <v>709</v>
+        <v>746</v>
       </c>
       <c r="D168" s="1"/>
       <c r="E168" s="1"/>
-      <c r="F168" s="1"/>
+      <c r="F168" s="1" t="s">
+        <v>412</v>
+      </c>
       <c r="G168" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="J168" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>637</v>
-[...6 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1"/>
       <c r="F169" s="1"/>
       <c r="G169" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I169" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="J169" s="1" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" s="1" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>756</v>
+        <v>717</v>
       </c>
       <c r="D170" s="1"/>
       <c r="E170" s="1"/>
-      <c r="F170" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F170" s="1"/>
       <c r="G170" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="J170" s="1" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E171" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="B171" s="1" t="s">
-[...6 lines deleted...]
-      <c r="E171" s="1"/>
       <c r="F171" s="1"/>
       <c r="G171" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="J171" s="1" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="C172" s="1" t="s">
         <v>764</v>
       </c>
-      <c r="B172" s="1" t="s">
+      <c r="D172" s="1"/>
+      <c r="E172" s="1"/>
+      <c r="F172" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I172" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="C172" s="1" t="s">
+      <c r="J172" s="1" t="s">
         <v>766</v>
-      </c>
-[...15 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C173" s="1" t="s">
         <v>769</v>
-      </c>
-[...4 lines deleted...]
-        <v>771</v>
       </c>
       <c r="D173" s="1"/>
       <c r="E173" s="1"/>
-      <c r="F173" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F173" s="1"/>
       <c r="G173" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I173" s="1" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="J173" s="1" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C174" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="B174" s="1" t="s">
+      <c r="D174" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E174" s="1"/>
+      <c r="F174" s="1"/>
+      <c r="G174" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H174" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I174" s="1" t="s">
         <v>775</v>
       </c>
-      <c r="C174" s="1" t="s">
+      <c r="J174" s="1" t="s">
         <v>776</v>
-      </c>
-[...15 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C175" s="1" t="s">
         <v>779</v>
-      </c>
-[...4 lines deleted...]
-        <v>781</v>
       </c>
       <c r="D175" s="1"/>
       <c r="E175" s="1"/>
-      <c r="F175" s="1"/>
+      <c r="F175" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G175" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="J175" s="1" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="C176" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="B176" s="1" t="s">
+      <c r="D176" s="1"/>
+      <c r="E176" s="1"/>
+      <c r="F176" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I176" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="C176" s="1" t="s">
+      <c r="J176" s="1" t="s">
         <v>786</v>
-      </c>
-[...15 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="C177" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="B177" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D177" s="1"/>
       <c r="E177" s="1"/>
       <c r="F177" s="1"/>
       <c r="G177" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="J177" s="1" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="C178" s="1" t="s">
         <v>794</v>
       </c>
-      <c r="B178" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D178" s="1" t="s">
-        <v>354</v>
+        <v>17</v>
       </c>
       <c r="E178" s="1"/>
       <c r="F178" s="1"/>
       <c r="G178" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="J178" s="1" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="C179" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="B179" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D179" s="1"/>
+      <c r="D179" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E179" s="1"/>
       <c r="F179" s="1"/>
       <c r="G179" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="J179" s="1" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="C180" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="B180" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D180" s="1"/>
+      <c r="D180" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E180" s="1"/>
       <c r="F180" s="1"/>
       <c r="G180" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="J180" s="1" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="C181" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="B181" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D181" s="1"/>
       <c r="E181" s="1"/>
       <c r="F181" s="1"/>
       <c r="G181" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I181" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="J181" s="1" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B182" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="B182" s="1" t="s">
+      <c r="C182" s="1" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
       <c r="D182" s="1"/>
       <c r="E182" s="1"/>
-      <c r="F182" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F182" s="1"/>
       <c r="G182" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I182" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="J182" s="1" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="B183" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="B183" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C183" s="1" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="D183" s="1"/>
+        <v>551</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E183" s="1"/>
       <c r="F183" s="1"/>
       <c r="G183" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="J183" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="B184" s="1" t="s">
+      <c r="D184" s="1"/>
+      <c r="E184" s="1"/>
+      <c r="F184" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H184" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I184" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="C184" s="1" t="s">
-[...13 lines deleted...]
-      <c r="I184" s="1" t="s">
+      <c r="J184" s="1" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="B185" s="1" t="s">
         <v>827</v>
       </c>
-      <c r="B185" s="1" t="s">
+      <c r="C185" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="C185" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I185" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="J185" s="1" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="B186" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="B186" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C186" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E186" s="1"/>
+      <c r="F186" s="1"/>
+      <c r="G186" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I186" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="D186" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E186" s="1" t="s">
+      <c r="J186" s="1" t="s">
         <v>834</v>
-      </c>
-[...13 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="1" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>681</v>
+        <v>837</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>354</v>
+        <v>17</v>
       </c>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I187" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="J187" s="1" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E188" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="B188" s="1" t="s">
-[...9 lines deleted...]
-      <c r="F188" s="1"/>
+      <c r="F188" s="1" t="s">
+        <v>843</v>
+      </c>
       <c r="G188" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="J188" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>847</v>
+        <v>689</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="E189" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E189" s="1"/>
+      <c r="F189" s="1"/>
+      <c r="G189" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I189" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="F189" s="1" t="s">
+      <c r="J189" s="1" t="s">
         <v>849</v>
-      </c>
-[...10 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" s="1" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>852</v>
+        <v>689</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>354</v>
+        <v>17</v>
       </c>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I190" s="1" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="J190" s="1" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="C191" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="B191" s="1" t="s">
+      <c r="D191" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E191" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="C191" s="1" t="s">
-[...6 lines deleted...]
-      <c r="F191" s="1"/>
+      <c r="F191" s="1" t="s">
+        <v>857</v>
+      </c>
       <c r="G191" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I191" s="1" t="s">
-        <v>857</v>
+        <v>363</v>
       </c>
       <c r="J191" s="1" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" s="1" t="s">
         <v>859</v>
       </c>
       <c r="B192" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="C192" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="C192" s="1" t="s">
+      <c r="D192" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E192" s="1"/>
+      <c r="F192" s="1"/>
+      <c r="G192" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I192" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="D192" s="1"/>
-[...10 lines deleted...]
-      <c r="I192" s="1" t="s">
+      <c r="J192" s="1" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="B193" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="B193" s="1" t="s">
+      <c r="C193" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E193" s="1"/>
+      <c r="F193" s="1"/>
+      <c r="G193" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I193" s="1" t="s">
         <v>865</v>
       </c>
-      <c r="C193" s="1" t="s">
+      <c r="J193" s="1" t="s">
         <v>866</v>
-      </c>
-[...15 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="C194" s="1" t="s">
         <v>869</v>
       </c>
-      <c r="B194" s="1" t="s">
+      <c r="D194" s="1"/>
+      <c r="E194" s="1"/>
+      <c r="F194" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I194" s="1" t="s">
         <v>870</v>
       </c>
-      <c r="C194" s="1" t="s">
+      <c r="J194" s="1" t="s">
         <v>871</v>
-      </c>
-[...17 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C195" s="1" t="s">
         <v>874</v>
-      </c>
-[...4 lines deleted...]
-        <v>876</v>
       </c>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
-      <c r="F195" s="1"/>
+      <c r="F195" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G195" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="J195" s="1" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" s="1" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="F196" s="1"/>
       <c r="G196" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="J196" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>883</v>
-[...5 lines deleted...]
-      </c>
+        <v>884</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F197" s="1"/>
       <c r="G197" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="J197" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="1" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
-      <c r="F198" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F198" s="1"/>
       <c r="G198" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="J198" s="1" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C199" s="1" t="s">
         <v>891</v>
-      </c>
-[...4 lines deleted...]
-        <v>893</v>
       </c>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="J199" s="1" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="C200" s="1" t="s">
         <v>896</v>
-      </c>
-[...4 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D200" s="1"/>
       <c r="E200" s="1"/>
-      <c r="F200" s="1"/>
+      <c r="F200" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G200" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="J200" s="1" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C201" s="1" t="s">
         <v>901</v>
-      </c>
-[...4 lines deleted...]
-        <v>903</v>
       </c>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="J201" s="1" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="C202" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="B202" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F202" s="1" t="s">
+      <c r="D202" s="1"/>
+      <c r="E202" s="1"/>
+      <c r="F202" s="1"/>
+      <c r="G202" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I202" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="G202" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I202" s="1" t="s">
+      <c r="J202" s="1" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="B203" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="B203" s="1" t="s">
+      <c r="C203" s="1" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="D203" s="1"/>
       <c r="E203" s="1"/>
-      <c r="F203" s="1"/>
+      <c r="F203" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G203" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>912</v>
       </c>
       <c r="J203" s="1" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" s="1" t="s">
         <v>914</v>
       </c>
       <c r="B204" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F204" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="C204" s="1" t="s">
+      <c r="G204" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I204" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="D204" s="1" t="s">
+      <c r="J204" s="1" t="s">
         <v>917</v>
-      </c>
-[...16 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" s="1" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>719</v>
+        <v>788</v>
       </c>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="J205" s="1" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" s="1" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C206" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="F206" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="D206" s="1"/>
-[...1 lines deleted...]
-      <c r="F206" s="1"/>
       <c r="G206" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>928</v>
       </c>
       <c r="J206" s="1" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" s="1" t="s">
         <v>930</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>931</v>
-[...6 lines deleted...]
-      </c>
+        <v>727</v>
+      </c>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1"/>
       <c r="F207" s="1"/>
       <c r="G207" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H207" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>932</v>
       </c>
       <c r="J207" s="1" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" s="1" t="s">
         <v>934</v>
       </c>
       <c r="B208" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="C208" s="1" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
-      <c r="F208" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F208" s="1"/>
       <c r="G208" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I208" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="J208" s="1" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B209" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="B209" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C209" s="1" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-      <c r="E209" s="1"/>
+        <v>939</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E209" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="F209" s="1"/>
       <c r="G209" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I209" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="J209" s="1" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B210" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="B210" s="1" t="s">
+      <c r="C210" s="1" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I210" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="J210" s="1" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="B211" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="B211" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C211" s="1" t="s">
-        <v>950</v>
+        <v>788</v>
       </c>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
-      <c r="F211" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F211" s="1"/>
       <c r="G211" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I211" s="1" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="J211" s="1" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="C212" s="1" t="s">
         <v>953</v>
-      </c>
-[...4 lines deleted...]
-        <v>852</v>
       </c>
       <c r="D212" s="1"/>
       <c r="E212" s="1"/>
       <c r="F212" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I212" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="J212" s="1" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="B213" s="1" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D213" s="1"/>
       <c r="E213" s="1"/>
       <c r="F213" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>959</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" s="1" t="s">
         <v>961</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>958</v>
+        <v>860</v>
       </c>
       <c r="D214" s="1"/>
       <c r="E214" s="1"/>
       <c r="F214" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I214" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="J214" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>760</v>
-[...6 lines deleted...]
-      </c>
+        <v>966</v>
+      </c>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1"/>
       <c r="F215" s="1" t="s">
-        <v>835</v>
+        <v>171</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I215" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="J215" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="C216" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1"/>
+      <c r="F216" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I216" s="1" t="s">
         <v>970</v>
       </c>
-      <c r="D216" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I216" s="1" t="s">
+      <c r="J216" s="1" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B217" s="1" t="s">
         <v>973</v>
       </c>
-      <c r="B217" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C217" s="1" t="s">
-        <v>780</v>
+        <v>768</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>974</v>
       </c>
       <c r="J217" s="1" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="1" t="s">
         <v>976</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>829</v>
+        <v>978</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>50</v>
+        <v>143</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>834</v>
+        <v>144</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>835</v>
+        <v>213</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I218" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="J218" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="C219" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E219" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I219" s="1" t="s">
         <v>982</v>
       </c>
-      <c r="D219" s="1"/>
-[...10 lines deleted...]
-      <c r="I219" s="1" t="s">
+      <c r="J219" s="1" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B220" s="1" t="s">
         <v>985</v>
       </c>
-      <c r="B220" s="1" t="s">
+      <c r="C220" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I220" s="1" t="s">
         <v>986</v>
       </c>
-      <c r="C220" s="1" t="s">
-[...17 lines deleted...]
-      <c r="I220" s="1" t="s">
+      <c r="J220" s="1" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="B221" s="1" t="s">
         <v>989</v>
       </c>
-      <c r="B221" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C221" s="1" t="s">
-        <v>839</v>
-[...6 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1"/>
       <c r="F221" s="1" t="s">
-        <v>835</v>
+        <v>171</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="J221" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-      <c r="E222" s="1"/>
+        <v>931</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>144</v>
+      </c>
       <c r="F222" s="1" t="s">
-        <v>162</v>
+        <v>213</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>995</v>
       </c>
       <c r="J222" s="1" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" s="1" t="s">
         <v>997</v>
       </c>
       <c r="B223" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I223" s="1" t="s">
         <v>998</v>
       </c>
-      <c r="C223" s="1" t="s">
-[...17 lines deleted...]
-      <c r="I223" s="1" t="s">
+      <c r="J223" s="1" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B224" s="1" t="s">
         <v>1001</v>
       </c>
-      <c r="B224" s="1" t="s">
+      <c r="C224" s="1" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="D224" s="1"/>
       <c r="E224" s="1"/>
-      <c r="F224" s="1"/>
+      <c r="F224" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G224" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I224" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J224" s="1" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B225" s="1" t="s">
         <v>1006</v>
       </c>
-      <c r="B225" s="1" t="s">
+      <c r="C225" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I225" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="C225" s="1" t="s">
+      <c r="J225" s="1" t="s">
         <v>1008</v>
-      </c>
-[...19 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C226" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="B226" s="1" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1"/>
       <c r="F226" s="1"/>
       <c r="G226" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I226" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="H226" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I226" s="1" t="s">
+      <c r="J226" s="1" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B227" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="B227" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C227" s="1"/>
+      <c r="C227" s="1" t="s">
+        <v>1016</v>
+      </c>
       <c r="D227" s="1" t="s">
-        <v>50</v>
+        <v>143</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="F227" s="1"/>
+        <v>144</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>213</v>
+      </c>
       <c r="G227" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I227" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="J227" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>1019</v>
+        <v>1015</v>
       </c>
       <c r="C228" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F228" s="1"/>
+      <c r="G228" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="D228" s="1"/>
-[...6 lines deleted...]
-      </c>
       <c r="H228" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="J228" s="1" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="B229" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F229" s="1"/>
+      <c r="G229" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I229" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="C229" s="1" t="s">
-[...17 lines deleted...]
-      <c r="I229" s="1" t="s">
+      <c r="J229" s="1" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B230" s="1" t="s">
         <v>1027</v>
       </c>
-      <c r="B230" s="1" t="s">
+      <c r="C230" s="1" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
       <c r="D230" s="1"/>
       <c r="E230" s="1"/>
-      <c r="F230" s="1"/>
+      <c r="F230" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G230" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I230" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J230" s="1" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B231" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="B231" s="1" t="s">
+      <c r="C231" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H231" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I231" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="C231" s="1"/>
-[...9 lines deleted...]
-      <c r="I231" s="1" t="s">
+      <c r="J231" s="1" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B232" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="B232" s="1" t="s">
+      <c r="C232" s="1" t="s">
         <v>1037</v>
       </c>
-      <c r="C232" s="1"/>
       <c r="D232" s="1"/>
       <c r="E232" s="1"/>
       <c r="F232" s="1"/>
       <c r="G232" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H232" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="J232" s="1" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C233" s="1"/>
       <c r="D233" s="1"/>
       <c r="E233" s="1"/>
       <c r="F233" s="1"/>
       <c r="G233" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="J233" s="1" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="C234" s="1"/>
       <c r="D234" s="1"/>
       <c r="E234" s="1"/>
       <c r="F234" s="1"/>
       <c r="G234" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I234" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="J234" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>1041</v>
+        <v>1049</v>
       </c>
       <c r="C235" s="1"/>
       <c r="D235" s="1"/>
       <c r="E235" s="1"/>
       <c r="F235" s="1"/>
       <c r="G235" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I235" s="1" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="1" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>1051</v>
-[...9 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="C236" s="1"/>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1"/>
       <c r="F236" s="1"/>
       <c r="G236" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="J236" s="1" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="B237" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C237" s="1"/>
+      <c r="D237" s="1"/>
+      <c r="E237" s="1"/>
+      <c r="F237" s="1"/>
+      <c r="G237" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H237" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I237" s="1" t="s">
         <v>1056</v>
       </c>
-      <c r="C237" s="1" t="s">
+      <c r="J237" s="1" t="s">
         <v>1057</v>
-      </c>
-[...19 lines deleted...]
-        <v>1060</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="1" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>1063</v>
-[...2 lines deleted...]
-      <c r="E238" s="1"/>
+        <v>1060</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>100</v>
+      </c>
       <c r="F238" s="1"/>
       <c r="G238" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I238" s="1" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="J238" s="1" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F239" s="1" t="s">
         <v>1066</v>
       </c>
-      <c r="B239" s="1" t="s">
+      <c r="G239" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I239" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="C239" s="1" t="s">
+      <c r="J239" s="1" t="s">
         <v>1068</v>
-      </c>
-[...15 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C240" s="1" t="s">
         <v>1071</v>
-      </c>
-[...4 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="D240" s="1"/>
       <c r="E240" s="1"/>
       <c r="F240" s="1"/>
       <c r="G240" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I240" s="1" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="J240" s="1" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C241" s="1" t="s">
         <v>1076</v>
-      </c>
-[...4 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="D241" s="1"/>
       <c r="E241" s="1"/>
       <c r="F241" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="J241" s="1" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="D242" s="1"/>
       <c r="E242" s="1"/>
       <c r="F242" s="1"/>
       <c r="G242" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="J242" s="1" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="D243" s="1"/>
       <c r="E243" s="1"/>
-      <c r="F243" s="1"/>
+      <c r="F243" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G243" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I243" s="1" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="J243" s="1" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C244" s="1" t="s">
         <v>1089</v>
-      </c>
-[...4 lines deleted...]
-        <v>1091</v>
       </c>
       <c r="D244" s="1"/>
       <c r="E244" s="1"/>
       <c r="F244" s="1"/>
       <c r="G244" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I244" s="1" t="s">
-        <v>1092</v>
+        <v>1090</v>
       </c>
       <c r="J244" s="1" t="s">
-        <v>1093</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" s="1" t="s">
-        <v>842</v>
+        <v>1092</v>
       </c>
       <c r="B245" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C245" s="1" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
       <c r="D245" s="1"/>
       <c r="E245" s="1"/>
       <c r="F245" s="1"/>
       <c r="G245" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I245" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J245" s="1" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B246" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="B246" s="1" t="s">
+      <c r="C246" s="1" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="D246" s="1"/>
       <c r="E246" s="1"/>
       <c r="F246" s="1"/>
       <c r="G246" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I246" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J246" s="1" t="s">
         <v>1101</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C247" s="1" t="s">
         <v>1103</v>
       </c>
-      <c r="B247" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D247" s="1"/>
       <c r="E247" s="1"/>
       <c r="F247" s="1"/>
       <c r="G247" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I247" s="1" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="J247" s="1" t="s">
-        <v>1107</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C248" s="1" t="s">
         <v>1108</v>
       </c>
-      <c r="B248" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D248" s="1"/>
       <c r="E248" s="1"/>
       <c r="F248" s="1"/>
       <c r="G248" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I248" s="1" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="J248" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>1105</v>
+        <v>1113</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>456</v>
+        <v>143</v>
       </c>
       <c r="E249" s="1"/>
       <c r="F249" s="1"/>
       <c r="G249" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I249" s="1" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="J249" s="1" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B250" s="1" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>1114</v>
+        <v>39</v>
       </c>
       <c r="E250" s="1"/>
       <c r="F250" s="1"/>
       <c r="G250" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H250" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I250" s="1" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="J250" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="1" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>1118</v>
+        <v>1112</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>1119</v>
-[...1 lines deleted...]
-      <c r="D251" s="1"/>
+        <v>1113</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>464</v>
+      </c>
       <c r="E251" s="1"/>
       <c r="F251" s="1"/>
       <c r="G251" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H251" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I251" s="1" t="s">
-        <v>1120</v>
+        <v>1114</v>
       </c>
       <c r="J251" s="1" t="s">
-        <v>1121</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>1122</v>
-      </c>
-[...7 lines deleted...]
-        <v>1125</v>
       </c>
       <c r="E252" s="1"/>
       <c r="F252" s="1"/>
       <c r="G252" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H252" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I252" s="1" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
       <c r="J252" s="1" t="s">
-        <v>1127</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="1" t="s">
-        <v>1128</v>
+        <v>1125</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>1129</v>
+        <v>1126</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>1100</v>
+        <v>1127</v>
       </c>
       <c r="D253" s="1"/>
       <c r="E253" s="1"/>
       <c r="F253" s="1"/>
       <c r="G253" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H253" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I253" s="1" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="J253" s="1" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C254" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="B254" s="1" t="s">
+      <c r="D254" s="1" t="s">
         <v>1133</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E254" s="1"/>
       <c r="F254" s="1"/>
       <c r="G254" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="J254" s="1" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>1138</v>
-[...6 lines deleted...]
-      </c>
+        <v>1108</v>
+      </c>
+      <c r="D255" s="1"/>
+      <c r="E255" s="1"/>
       <c r="F255" s="1"/>
       <c r="G255" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I255" s="1" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
       <c r="J255" s="1" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" s="1" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1143</v>
+        <v>1141</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>1144</v>
+        <v>1121</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E256" s="1"/>
       <c r="F256" s="1"/>
       <c r="G256" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I256" s="1" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="J256" s="1" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E257" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="B257" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E257" s="1"/>
       <c r="F257" s="1"/>
       <c r="G257" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H257" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="J257" s="1" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>1153</v>
-[...3 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="E258" s="1"/>
       <c r="F258" s="1"/>
       <c r="G258" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H258" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I258" s="1" t="s">
-        <v>1155</v>
+        <v>1153</v>
       </c>
       <c r="J258" s="1" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" s="1" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1158</v>
+        <v>1151</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1159</v>
+        <v>1152</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E259" s="1"/>
       <c r="F259" s="1"/>
       <c r="G259" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H259" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I259" s="1" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
       <c r="J259" s="1" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E260" s="1" t="s">
         <v>1162</v>
       </c>
-      <c r="B260" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E260" s="1"/>
       <c r="F260" s="1"/>
       <c r="G260" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H260" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I260" s="1" t="s">
-        <v>1166</v>
+        <v>1163</v>
       </c>
       <c r="J260" s="1" t="s">
-        <v>1167</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" s="1" t="s">
-        <v>1168</v>
+        <v>1165</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>134</v>
+        <v>59</v>
       </c>
       <c r="E261" s="1"/>
       <c r="F261" s="1"/>
       <c r="G261" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H261" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I261" s="1" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="J261" s="1" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>50</v>
+        <v>1173</v>
       </c>
       <c r="E262" s="1"/>
       <c r="F262" s="1"/>
       <c r="G262" s="1" t="s">
-        <v>1012</v>
+        <v>12</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I262" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="J262" s="1" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1176</v>
+        <v>1171</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1177</v>
-[...1 lines deleted...]
-      <c r="D263" s="1"/>
+        <v>1172</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>143</v>
+      </c>
       <c r="E263" s="1"/>
       <c r="F263" s="1"/>
       <c r="G263" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I263" s="1" t="s">
-        <v>1178</v>
+        <v>1174</v>
       </c>
       <c r="J263" s="1" t="s">
-        <v>1179</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C264" s="1" t="s">
         <v>1180</v>
       </c>
-      <c r="B264" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D264" s="1"/>
+      <c r="D264" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E264" s="1"/>
       <c r="F264" s="1"/>
       <c r="G264" s="1" t="s">
-        <v>23</v>
+        <v>1020</v>
       </c>
       <c r="H264" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I264" s="1" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
       <c r="J264" s="1" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C265" s="1" t="s">
         <v>1185</v>
       </c>
-      <c r="B265" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D265" s="1"/>
       <c r="E265" s="1"/>
       <c r="F265" s="1"/>
       <c r="G265" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I265" s="1" t="s">
-        <v>1189</v>
+        <v>1186</v>
       </c>
       <c r="J265" s="1" t="s">
-        <v>1190</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" s="1" t="s">
-        <v>1136</v>
+        <v>1188</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1192</v>
-[...6 lines deleted...]
-      </c>
+        <v>1190</v>
+      </c>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1"/>
       <c r="F266" s="1"/>
       <c r="G266" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H266" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I266" s="1" t="s">
-        <v>1140</v>
+        <v>1191</v>
       </c>
       <c r="J266" s="1" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B267" s="1" t="s">
         <v>1194</v>
       </c>
-      <c r="B267" s="1" t="s">
+      <c r="C267" s="1" t="s">
         <v>1195</v>
       </c>
-      <c r="C267" s="1" t="s">
+      <c r="D267" s="1" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="E267" s="1"/>
       <c r="F267" s="1"/>
       <c r="G267" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H267" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="J267" s="1" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" s="1" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>1139</v>
+        <v>1147</v>
       </c>
       <c r="F268" s="1"/>
       <c r="G268" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I268" s="1" t="s">
-        <v>1140</v>
+        <v>1148</v>
       </c>
       <c r="J268" s="1" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1196</v>
+        <v>1204</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>50</v>
+        <v>464</v>
       </c>
       <c r="E269" s="1"/>
       <c r="F269" s="1"/>
       <c r="G269" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I269" s="1" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="J269" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" s="1" t="s">
-        <v>1206</v>
+        <v>1144</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>456</v>
-[...4 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F270" s="1"/>
       <c r="G270" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H270" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I270" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J270" s="1" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B271" s="1" t="s">
         <v>1211</v>
       </c>
-      <c r="B271" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C271" s="1" t="s">
-        <v>1213</v>
-[...1 lines deleted...]
-      <c r="D271" s="1"/>
+        <v>1204</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E271" s="1"/>
       <c r="F271" s="1"/>
       <c r="G271" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I271" s="1" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
       <c r="J271" s="1" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C272" s="1" t="s">
         <v>1216</v>
       </c>
-      <c r="B272" s="1" t="s">
+      <c r="D272" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E272" s="1"/>
+      <c r="F272" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H272" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I272" s="1" t="s">
         <v>1217</v>
       </c>
-      <c r="C272" s="1" t="s">
+      <c r="J272" s="1" t="s">
         <v>1218</v>
-      </c>
-[...15 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C273" s="1" t="s">
         <v>1221</v>
       </c>
-      <c r="B273" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D273" s="1"/>
       <c r="E273" s="1"/>
       <c r="F273" s="1"/>
       <c r="G273" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H273" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I273" s="1" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="J273" s="1" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C274" s="1" t="s">
         <v>1226</v>
       </c>
-      <c r="B274" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D274" s="1"/>
+      <c r="D274" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E274" s="1"/>
       <c r="F274" s="1"/>
       <c r="G274" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I274" s="1" t="s">
-        <v>1229</v>
+        <v>1227</v>
       </c>
       <c r="J274" s="1" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C275" s="1" t="s">
         <v>1231</v>
       </c>
-      <c r="B275" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D275" s="1"/>
+      <c r="D275" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E275" s="1"/>
       <c r="F275" s="1"/>
       <c r="G275" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I275" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="J275" s="1" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B276" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="B276" s="1" t="s">
+      <c r="C276" s="1" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
       <c r="D276" s="1"/>
       <c r="E276" s="1"/>
       <c r="F276" s="1"/>
       <c r="G276" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I276" s="1" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
       <c r="J276" s="1" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="B277" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C277" s="1" t="s">
         <v>1240</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241</v>
       </c>
       <c r="D277" s="1"/>
       <c r="E277" s="1"/>
       <c r="F277" s="1"/>
       <c r="G277" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I277" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J277" s="1" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="1" t="s">
-        <v>1136</v>
+        <v>1243</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>1245</v>
       </c>
-      <c r="D278" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D278" s="1"/>
+      <c r="E278" s="1"/>
       <c r="F278" s="1"/>
       <c r="G278" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I278" s="1" t="s">
-        <v>1140</v>
+        <v>1241</v>
       </c>
       <c r="J278" s="1" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B279" s="1" t="s">
         <v>1248</v>
       </c>
-      <c r="B279" s="1" t="s">
+      <c r="C279" s="1" t="s">
         <v>1249</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
       <c r="D279" s="1"/>
       <c r="E279" s="1"/>
       <c r="F279" s="1"/>
       <c r="G279" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I279" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="J279" s="1" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C280" s="1" t="s">
         <v>1253</v>
       </c>
-      <c r="B280" s="1" t="s">
+      <c r="D280" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E280" s="1" t="s">
         <v>1254</v>
       </c>
-      <c r="C280" s="1" t="s">
+      <c r="F280" s="1"/>
+      <c r="G280" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H280" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I280" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J280" s="1" t="s">
         <v>1255</v>
-      </c>
-[...15 lines deleted...]
-        <v>1257</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C281" s="1" t="s">
         <v>1258</v>
       </c>
-      <c r="B281" s="1" t="s">
+      <c r="D281" s="1"/>
+      <c r="E281" s="1"/>
+      <c r="F281" s="1"/>
+      <c r="G281" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H281" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I281" s="1" t="s">
         <v>1259</v>
       </c>
-      <c r="C281" s="1" t="s">
+      <c r="J281" s="1" t="s">
         <v>1260</v>
-      </c>
-[...17 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" s="1" t="s">
-        <v>1136</v>
+        <v>1261</v>
       </c>
       <c r="B282" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C282" s="1" t="s">
         <v>1263</v>
       </c>
-      <c r="C282" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F282" s="1"/>
+      <c r="D282" s="1"/>
+      <c r="E282" s="1"/>
+      <c r="F282" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G282" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I282" s="1" t="s">
-        <v>1140</v>
+        <v>1264</v>
       </c>
       <c r="J282" s="1" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" s="1" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1267</v>
-[...1 lines deleted...]
-      <c r="D283" s="1"/>
+        <v>1268</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E283" s="1"/>
-      <c r="F283" s="1"/>
+      <c r="F283" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="G283" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I283" s="1" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="J283" s="1" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" s="1" t="s">
-        <v>1270</v>
+        <v>1144</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1272</v>
-[...2 lines deleted...]
-      <c r="E284" s="1"/>
+        <v>1253</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>1147</v>
+      </c>
       <c r="F284" s="1"/>
       <c r="G284" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I284" s="1" t="s">
-        <v>1273</v>
+        <v>1148</v>
       </c>
       <c r="J284" s="1" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C285" s="1" t="s">
         <v>1275</v>
-      </c>
-[...4 lines deleted...]
-        <v>1277</v>
       </c>
       <c r="D285" s="1"/>
       <c r="E285" s="1"/>
-      <c r="F285" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F285" s="1"/>
       <c r="G285" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I285" s="1" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
       <c r="J285" s="1" t="s">
-        <v>1279</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C286" s="1" t="s">
         <v>1280</v>
-      </c>
-[...4 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="D286" s="1"/>
       <c r="E286" s="1"/>
       <c r="F286" s="1"/>
       <c r="G286" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I286" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="J286" s="1" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B287" s="1" t="s">
         <v>1284</v>
       </c>
-      <c r="B287" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C287" s="1" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="D287" s="1"/>
       <c r="E287" s="1"/>
-      <c r="F287" s="1"/>
+      <c r="F287" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G287" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I287" s="1" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="J287" s="1" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" s="1" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1281</v>
+        <v>1289</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="D288" s="1"/>
       <c r="E288" s="1"/>
       <c r="F288" s="1"/>
       <c r="G288" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I288" s="1" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="J288" s="1" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" s="1" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1281</v>
+        <v>1289</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="D289" s="1"/>
       <c r="E289" s="1"/>
       <c r="F289" s="1"/>
       <c r="G289" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I289" s="1" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="J289" s="1" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="1" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>1295</v>
+        <v>1289</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1296</v>
+        <v>1289</v>
       </c>
       <c r="D290" s="1"/>
       <c r="E290" s="1"/>
       <c r="F290" s="1"/>
       <c r="G290" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="J290" s="1" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1300</v>
+        <v>1289</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1301</v>
+        <v>1289</v>
       </c>
       <c r="D291" s="1"/>
       <c r="E291" s="1"/>
       <c r="F291" s="1"/>
       <c r="G291" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H291" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I291" s="1" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="J291" s="1" t="s">
-        <v>1303</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C292" s="1" t="s">
         <v>1304</v>
-      </c>
-[...4 lines deleted...]
-        <v>1306</v>
       </c>
       <c r="D292" s="1"/>
       <c r="E292" s="1"/>
       <c r="F292" s="1"/>
       <c r="G292" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H292" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I292" s="1" t="s">
-        <v>1307</v>
+        <v>1305</v>
       </c>
       <c r="J292" s="1" t="s">
-        <v>1308</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C293" s="1" t="s">
         <v>1309</v>
-      </c>
-[...4 lines deleted...]
-        <v>1311</v>
       </c>
       <c r="D293" s="1"/>
       <c r="E293" s="1"/>
       <c r="F293" s="1"/>
       <c r="G293" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I293" s="1" t="s">
-        <v>1312</v>
+        <v>1310</v>
       </c>
       <c r="J293" s="1" t="s">
-        <v>1313</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C294" s="1" t="s">
         <v>1314</v>
-      </c>
-[...4 lines deleted...]
-        <v>1316</v>
       </c>
       <c r="D294" s="1"/>
       <c r="E294" s="1"/>
-      <c r="F294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F294" s="1"/>
       <c r="G294" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I294" s="1" t="s">
-        <v>1317</v>
+        <v>1315</v>
       </c>
       <c r="J294" s="1" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C295" s="1" t="s">
         <v>1319</v>
-      </c>
-[...4 lines deleted...]
-        <v>1321</v>
       </c>
       <c r="D295" s="1"/>
       <c r="E295" s="1"/>
       <c r="F295" s="1"/>
       <c r="G295" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I295" s="1" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
       <c r="J295" s="1" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C296" s="1" t="s">
         <v>1324</v>
-      </c>
-[...4 lines deleted...]
-        <v>1326</v>
       </c>
       <c r="D296" s="1"/>
       <c r="E296" s="1"/>
       <c r="F296" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I296" s="1" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
       <c r="J296" s="1" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>1329</v>
       </c>
-      <c r="B297" s="1" t="s">
+      <c r="D297" s="1"/>
+      <c r="E297" s="1"/>
+      <c r="F297" s="1"/>
+      <c r="G297" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I297" s="1" t="s">
         <v>1330</v>
       </c>
-      <c r="C297" s="1" t="s">
+      <c r="J297" s="1" t="s">
         <v>1331</v>
-      </c>
-[...17 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B298" s="1" t="s">
         <v>1333</v>
       </c>
-      <c r="B298" s="1" t="s">
+      <c r="C298" s="1" t="s">
         <v>1334</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335</v>
       </c>
       <c r="D298" s="1"/>
       <c r="E298" s="1"/>
-      <c r="F298" s="1"/>
+      <c r="F298" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G298" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H298" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I298" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="J298" s="1" t="s">
         <v>1336</v>
-      </c>
-[...1 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B299" s="1" t="s">
         <v>1338</v>
       </c>
-      <c r="B299" s="1" t="s">
+      <c r="C299" s="1" t="s">
         <v>1339</v>
       </c>
-      <c r="C299" s="1" t="s">
+      <c r="D299" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E299" s="1"/>
+      <c r="F299" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H299" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I299" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J299" s="1" t="s">
         <v>1340</v>
-      </c>
-[...13 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C300" s="1" t="s">
         <v>1343</v>
-      </c>
-[...4 lines deleted...]
-        <v>1345</v>
       </c>
       <c r="D300" s="1"/>
       <c r="E300" s="1"/>
       <c r="F300" s="1"/>
       <c r="G300" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I300" s="1" t="s">
-        <v>1346</v>
+        <v>1344</v>
       </c>
       <c r="J300" s="1" t="s">
-        <v>1347</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C301" s="1" t="s">
         <v>1348</v>
-      </c>
-[...4 lines deleted...]
-        <v>1345</v>
       </c>
       <c r="D301" s="1"/>
       <c r="E301" s="1"/>
       <c r="F301" s="1"/>
       <c r="G301" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="J301" s="1" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>1353</v>
       </c>
-      <c r="D302" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D302" s="1"/>
       <c r="E302" s="1"/>
       <c r="F302" s="1"/>
       <c r="G302" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="J302" s="1" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="C303" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D303" s="1"/>
+      <c r="E303" s="1"/>
+      <c r="F303" s="1"/>
+      <c r="G303" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H303" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I303" s="1" t="s">
         <v>1357</v>
       </c>
-      <c r="D303" s="1" t="s">
-[...14 lines deleted...]
-      <c r="I303" s="1" t="s">
+      <c r="J303" s="1" t="s">
         <v>1358</v>
-      </c>
-[...1 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B304" s="1" t="s">
         <v>1360</v>
       </c>
-      <c r="B304" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C304" s="1" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="E304" s="1"/>
-      <c r="F304" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F304" s="1"/>
       <c r="G304" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I304" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="J304" s="1" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="1" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1352</v>
+        <v>1360</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1353</v>
+        <v>1365</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>1364</v>
+        <v>99</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>1364</v>
+        <v>100</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>1364</v>
+        <v>100</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I305" s="1" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="J305" s="1" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1368</v>
+        <v>1360</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1369</v>
+        <v>1361</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>456</v>
+        <v>143</v>
       </c>
       <c r="E306" s="1"/>
       <c r="F306" s="1" t="s">
-        <v>456</v>
+        <v>143</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I306" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="J306" s="1" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D307" s="1" t="s">
         <v>1372</v>
       </c>
-      <c r="B307" s="1" t="s">
+      <c r="E307" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F307" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H307" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I307" s="1" t="s">
         <v>1373</v>
       </c>
-      <c r="C307" s="1" t="s">
+      <c r="J307" s="1" t="s">
         <v>1374</v>
-      </c>
-[...13 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C308" s="1" t="s">
         <v>1377</v>
       </c>
-      <c r="B308" s="1" t="s">
+      <c r="D308" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E308" s="1"/>
+      <c r="F308" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H308" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I308" s="1" t="s">
         <v>1378</v>
       </c>
-      <c r="C308" s="1" t="s">
+      <c r="J308" s="1" t="s">
         <v>1379</v>
-      </c>
-[...13 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C309" s="1" t="s">
         <v>1382</v>
-      </c>
-[...4 lines deleted...]
-        <v>1384</v>
       </c>
       <c r="D309" s="1"/>
       <c r="E309" s="1"/>
       <c r="F309" s="1"/>
       <c r="G309" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I309" s="1" t="s">
-        <v>1385</v>
+        <v>1383</v>
       </c>
       <c r="J309" s="1" t="s">
-        <v>1386</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C310" s="1" t="s">
         <v>1387</v>
-      </c>
-[...4 lines deleted...]
-        <v>1244</v>
       </c>
       <c r="D310" s="1"/>
       <c r="E310" s="1"/>
       <c r="F310" s="1"/>
       <c r="G310" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I310" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="J310" s="1" t="s">
         <v>1389</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B311" s="1" t="s">
         <v>1391</v>
       </c>
-      <c r="B311" s="1" t="s">
+      <c r="C311" s="1" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
       <c r="D311" s="1"/>
       <c r="E311" s="1"/>
       <c r="F311" s="1"/>
       <c r="G311" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I311" s="1" t="s">
-        <v>1233</v>
+        <v>1393</v>
       </c>
       <c r="J311" s="1" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1397</v>
+        <v>1252</v>
       </c>
       <c r="D312" s="1"/>
       <c r="E312" s="1"/>
       <c r="F312" s="1"/>
       <c r="G312" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I312" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="J312" s="1" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B313" s="1" t="s">
         <v>1400</v>
       </c>
-      <c r="B313" s="1" t="s">
+      <c r="C313" s="1" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
       <c r="D313" s="1"/>
       <c r="E313" s="1"/>
       <c r="F313" s="1"/>
       <c r="G313" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I313" s="1" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="J313" s="1" t="s">
-        <v>1403</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B314" s="1" t="s">
         <v>1404</v>
       </c>
-      <c r="B314" s="1" t="s">
+      <c r="C314" s="1" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="D314" s="1"/>
       <c r="E314" s="1"/>
       <c r="F314" s="1"/>
       <c r="G314" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I314" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="J314" s="1" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B315" s="1" t="s">
         <v>1409</v>
       </c>
-      <c r="B315" s="1" t="s">
+      <c r="C315" s="1" t="s">
         <v>1410</v>
-      </c>
-[...1 lines deleted...]
-        <v>1411</v>
       </c>
       <c r="D315" s="1"/>
       <c r="E315" s="1"/>
       <c r="F315" s="1"/>
       <c r="G315" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I315" s="1" t="s">
-        <v>1412</v>
+        <v>1237</v>
       </c>
       <c r="J315" s="1" t="s">
-        <v>1413</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C316" s="1" t="s">
         <v>1414</v>
-      </c>
-[...4 lines deleted...]
-        <v>1415</v>
       </c>
       <c r="D316" s="1"/>
       <c r="E316" s="1"/>
       <c r="F316" s="1"/>
       <c r="G316" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I316" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="J316" s="1" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B317" s="1" t="s">
         <v>1418</v>
       </c>
-      <c r="B317" s="1" t="s">
+      <c r="C317" s="1" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244</v>
       </c>
       <c r="D317" s="1"/>
       <c r="E317" s="1"/>
       <c r="F317" s="1"/>
       <c r="G317" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="J317" s="1" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1419</v>
+        <v>1418</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="D318" s="1"/>
       <c r="E318" s="1"/>
       <c r="F318" s="1"/>
       <c r="G318" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="J318" s="1" t="s">
         <v>1425</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1310</v>
+        <v>1252</v>
       </c>
       <c r="D319" s="1"/>
       <c r="E319" s="1"/>
       <c r="F319" s="1"/>
       <c r="G319" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="J319" s="1" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="1" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1310</v>
+        <v>1431</v>
       </c>
       <c r="D320" s="1"/>
       <c r="E320" s="1"/>
       <c r="F320" s="1"/>
       <c r="G320" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I320" s="1" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="J320" s="1" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>1434</v>
+        <v>1318</v>
       </c>
       <c r="D321" s="1"/>
       <c r="E321" s="1"/>
       <c r="F321" s="1"/>
       <c r="G321" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I321" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="J321" s="1" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" s="1" t="s">
-        <v>1437</v>
+        <v>1434</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1438</v>
+        <v>1435</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>1439</v>
+        <v>1318</v>
       </c>
       <c r="D322" s="1"/>
       <c r="E322" s="1"/>
       <c r="F322" s="1"/>
       <c r="G322" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I322" s="1" t="s">
-        <v>1440</v>
+        <v>1438</v>
       </c>
       <c r="J322" s="1" t="s">
-        <v>1441</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C323" s="1" t="s">
         <v>1442</v>
-      </c>
-[...4 lines deleted...]
-        <v>1444</v>
       </c>
       <c r="D323" s="1"/>
       <c r="E323" s="1"/>
       <c r="F323" s="1"/>
       <c r="G323" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I323" s="1" t="s">
-        <v>1445</v>
+        <v>1443</v>
       </c>
       <c r="J323" s="1" t="s">
-        <v>1446</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C324" s="1" t="s">
         <v>1447</v>
-      </c>
-[...4 lines deleted...]
-        <v>1448</v>
       </c>
       <c r="D324" s="1"/>
       <c r="E324" s="1"/>
       <c r="F324" s="1"/>
       <c r="G324" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I324" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J324" s="1" t="s">
         <v>1449</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B325" s="1" t="s">
         <v>1451</v>
       </c>
-      <c r="B325" s="1" t="s">
+      <c r="C325" s="1" t="s">
         <v>1452</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453</v>
       </c>
       <c r="D325" s="1"/>
       <c r="E325" s="1"/>
       <c r="F325" s="1"/>
       <c r="G325" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I325" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="J325" s="1" t="s">
         <v>1454</v>
-      </c>
-[...1 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C326" s="1" t="s">
         <v>1456</v>
-      </c>
-[...4 lines deleted...]
-        <v>1458</v>
       </c>
       <c r="D326" s="1"/>
       <c r="E326" s="1"/>
       <c r="F326" s="1"/>
       <c r="G326" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I326" s="1" t="s">
-        <v>1459</v>
+        <v>1457</v>
       </c>
       <c r="J326" s="1" t="s">
-        <v>1460</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C327" s="1" t="s">
         <v>1461</v>
-      </c>
-[...4 lines deleted...]
-        <v>1458</v>
       </c>
       <c r="D327" s="1"/>
       <c r="E327" s="1"/>
-      <c r="F327" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F327" s="1"/>
       <c r="G327" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H327" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="J327" s="1" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1419</v>
+        <v>1466</v>
       </c>
       <c r="D328" s="1"/>
       <c r="E328" s="1"/>
       <c r="F328" s="1"/>
       <c r="G328" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I328" s="1" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="J328" s="1" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" s="1" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1469</v>
+        <v>1466</v>
       </c>
       <c r="D329" s="1"/>
       <c r="E329" s="1"/>
-      <c r="F329" s="1"/>
+      <c r="F329" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G329" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>1470</v>
       </c>
       <c r="J329" s="1" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="D330" s="1"/>
       <c r="E330" s="1"/>
       <c r="F330" s="1"/>
       <c r="G330" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="J330" s="1" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>1478</v>
+        <v>1473</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>1479</v>
+        <v>1427</v>
       </c>
       <c r="D331" s="1"/>
       <c r="E331" s="1"/>
       <c r="F331" s="1"/>
       <c r="G331" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H331" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I331" s="1" t="s">
-        <v>1480</v>
+        <v>1478</v>
       </c>
       <c r="J331" s="1" t="s">
-        <v>1481</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>1482</v>
-      </c>
-[...4 lines deleted...]
-        <v>1484</v>
       </c>
       <c r="D332" s="1"/>
       <c r="E332" s="1"/>
       <c r="F332" s="1"/>
       <c r="G332" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H332" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I332" s="1" t="s">
-        <v>1233</v>
+        <v>1483</v>
       </c>
       <c r="J332" s="1" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B333" s="1" t="s">
         <v>1486</v>
       </c>
-      <c r="B333" s="1" t="s">
+      <c r="C333" s="1" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
       <c r="D333" s="1"/>
       <c r="E333" s="1"/>
       <c r="F333" s="1"/>
       <c r="G333" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H333" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I333" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J333" s="1" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B334" s="1" t="s">
         <v>1491</v>
       </c>
-      <c r="B334" s="1" t="s">
+      <c r="C334" s="1" t="s">
         <v>1492</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493</v>
       </c>
       <c r="D334" s="1"/>
       <c r="E334" s="1"/>
       <c r="F334" s="1"/>
       <c r="G334" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H334" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I334" s="1" t="s">
-        <v>1494</v>
+        <v>1237</v>
       </c>
       <c r="J334" s="1" t="s">
-        <v>1495</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C335" s="1" t="s">
         <v>1496</v>
-      </c>
-[...4 lines deleted...]
-        <v>1498</v>
       </c>
       <c r="D335" s="1"/>
       <c r="E335" s="1"/>
-      <c r="F335" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F335" s="1"/>
       <c r="G335" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H335" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I335" s="1" t="s">
-        <v>1499</v>
+        <v>1497</v>
       </c>
       <c r="J335" s="1" t="s">
-        <v>1500</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C336" s="1" t="s">
         <v>1501</v>
-      </c>
-[...4 lines deleted...]
-        <v>1503</v>
       </c>
       <c r="D336" s="1"/>
       <c r="E336" s="1"/>
       <c r="F336" s="1"/>
       <c r="G336" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H336" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I336" s="1" t="s">
-        <v>1504</v>
+        <v>1502</v>
       </c>
       <c r="J336" s="1" t="s">
-        <v>1505</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C337" s="1" t="s">
         <v>1506</v>
-      </c>
-[...4 lines deleted...]
-        <v>1419</v>
       </c>
       <c r="D337" s="1"/>
       <c r="E337" s="1"/>
-      <c r="F337" s="1"/>
+      <c r="F337" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G337" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I337" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J337" s="1" t="s">
         <v>1508</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B338" s="1" t="s">
         <v>1510</v>
       </c>
-      <c r="B338" s="1" t="s">
+      <c r="C338" s="1" t="s">
         <v>1511</v>
-      </c>
-[...1 lines deleted...]
-        <v>1512</v>
       </c>
       <c r="D338" s="1"/>
       <c r="E338" s="1"/>
-      <c r="F338" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F338" s="1"/>
       <c r="G338" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I338" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="J338" s="1" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B339" s="1" t="s">
         <v>1515</v>
       </c>
-      <c r="B339" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C339" s="1" t="s">
-        <v>1517</v>
+        <v>1427</v>
       </c>
       <c r="D339" s="1"/>
       <c r="E339" s="1"/>
       <c r="F339" s="1"/>
       <c r="G339" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I339" s="1" t="s">
-        <v>1518</v>
+        <v>1516</v>
       </c>
       <c r="J339" s="1" t="s">
-        <v>1519</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C340" s="1" t="s">
         <v>1520</v>
       </c>
-      <c r="B340" s="1" t="s">
+      <c r="D340" s="1"/>
+      <c r="E340" s="1"/>
+      <c r="F340" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H340" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I340" s="1" t="s">
         <v>1521</v>
       </c>
-      <c r="C340" s="1" t="s">
+      <c r="J340" s="1" t="s">
         <v>1522</v>
-      </c>
-[...15 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" s="1" t="s">
-        <v>976</v>
+        <v>1523</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1171</v>
-[...7 lines deleted...]
-      <c r="F341" s="1" t="s">
         <v>1525</v>
       </c>
+      <c r="D341" s="1"/>
+      <c r="E341" s="1"/>
+      <c r="F341" s="1"/>
       <c r="G341" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>1526</v>
       </c>
       <c r="J341" s="1" t="s">
         <v>1527</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>1530</v>
       </c>
-      <c r="D342" s="1"/>
+      <c r="D342" s="1" t="s">
+        <v>138</v>
+      </c>
       <c r="E342" s="1"/>
       <c r="F342" s="1"/>
       <c r="G342" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="J342" s="1" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E343" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F343" s="1" t="s">
         <v>1533</v>
       </c>
-      <c r="B343" s="1" t="s">
+      <c r="G343" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H343" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I343" s="1" t="s">
         <v>1534</v>
       </c>
-      <c r="C343" s="1" t="s">
-[...15 lines deleted...]
-      <c r="I343" s="1" t="s">
+      <c r="J343" s="1" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B344" s="1" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="D344" s="1"/>
       <c r="E344" s="1"/>
       <c r="F344" s="1"/>
       <c r="G344" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="J344" s="1" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>1542</v>
       </c>
       <c r="C345" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E345" s="1"/>
+      <c r="F345" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H345" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I345" s="1" t="s">
         <v>1543</v>
       </c>
-      <c r="D345" s="1"/>
-[...8 lines deleted...]
-      <c r="I345" s="1" t="s">
+      <c r="J345" s="1" t="s">
         <v>1544</v>
-      </c>
-[...1 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B346" s="1" t="s">
         <v>1546</v>
       </c>
-      <c r="B346" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C346" s="1" t="s">
-        <v>1548</v>
+        <v>1546</v>
       </c>
       <c r="D346" s="1"/>
       <c r="E346" s="1"/>
       <c r="F346" s="1"/>
       <c r="G346" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I346" s="1" t="s">
-        <v>1549</v>
+        <v>1547</v>
       </c>
       <c r="J346" s="1" t="s">
-        <v>1550</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C347" s="1" t="s">
         <v>1551</v>
-      </c>
-[...4 lines deleted...]
-        <v>1553</v>
       </c>
       <c r="D347" s="1"/>
       <c r="E347" s="1"/>
-      <c r="F347" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F347" s="1"/>
       <c r="G347" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I347" s="1" t="s">
-        <v>1555</v>
+        <v>1552</v>
       </c>
       <c r="J347" s="1" t="s">
-        <v>1556</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" s="1" t="s">
-        <v>1557</v>
+        <v>1554</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1558</v>
+        <v>1555</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1559</v>
+        <v>1556</v>
       </c>
       <c r="D348" s="1"/>
       <c r="E348" s="1"/>
       <c r="F348" s="1"/>
       <c r="G348" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I348" s="1" t="s">
-        <v>1560</v>
+        <v>1557</v>
       </c>
       <c r="J348" s="1" t="s">
-        <v>1561</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" s="1" t="s">
-        <v>1562</v>
+        <v>1559</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1563</v>
+        <v>1560</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1564</v>
+        <v>1561</v>
       </c>
       <c r="D349" s="1"/>
       <c r="E349" s="1"/>
-      <c r="F349" s="1"/>
+      <c r="F349" s="1" t="s">
+        <v>1562</v>
+      </c>
       <c r="G349" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H349" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I349" s="1" t="s">
-        <v>1565</v>
+        <v>1563</v>
       </c>
       <c r="J349" s="1" t="s">
-        <v>1566</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C350" s="1" t="s">
         <v>1567</v>
-      </c>
-[...4 lines deleted...]
-        <v>1569</v>
       </c>
       <c r="D350" s="1"/>
       <c r="E350" s="1"/>
       <c r="F350" s="1"/>
       <c r="G350" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H350" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I350" s="1" t="s">
-        <v>1570</v>
+        <v>1568</v>
       </c>
       <c r="J350" s="1" t="s">
-        <v>1571</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" s="1" t="s">
-        <v>1422</v>
+        <v>1570</v>
       </c>
       <c r="B351" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C351" s="1" t="s">
         <v>1572</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
       <c r="D351" s="1"/>
       <c r="E351" s="1"/>
       <c r="F351" s="1"/>
       <c r="G351" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H351" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I351" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J351" s="1" t="s">
         <v>1574</v>
-      </c>
-[...1 lines deleted...]
-        <v>1575</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B352" s="1" t="s">
         <v>1576</v>
       </c>
-      <c r="B352" s="1" t="s">
+      <c r="C352" s="1" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578</v>
       </c>
       <c r="D352" s="1"/>
       <c r="E352" s="1"/>
       <c r="F352" s="1"/>
       <c r="G352" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H352" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I352" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="J352" s="1" t="s">
         <v>1579</v>
-      </c>
-[...1 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C353" s="1" t="s">
         <v>1581</v>
-      </c>
-[...4 lines deleted...]
-        <v>686</v>
       </c>
       <c r="D353" s="1"/>
       <c r="E353" s="1"/>
-      <c r="F353" s="1" t="s">
+      <c r="F353" s="1"/>
+      <c r="G353" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H353" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I353" s="1" t="s">
         <v>1582</v>
       </c>
-      <c r="G353" s="1" t="s">
+      <c r="J353" s="1" t="s">
         <v>1583</v>
-      </c>
-[...7 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" s="1" t="s">
-        <v>1586</v>
+        <v>1584</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1587</v>
+        <v>1585</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1588</v>
+        <v>694</v>
       </c>
       <c r="D354" s="1"/>
       <c r="E354" s="1"/>
-      <c r="F354" s="1"/>
+      <c r="F354" s="1" t="s">
+        <v>1586</v>
+      </c>
       <c r="G354" s="1" t="s">
-        <v>23</v>
+        <v>1587</v>
       </c>
       <c r="H354" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I354" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="J354" s="1" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C355" s="1" t="s">
         <v>1591</v>
-      </c>
-[...4 lines deleted...]
-        <v>1593</v>
       </c>
       <c r="D355" s="1"/>
       <c r="E355" s="1"/>
       <c r="F355" s="1"/>
       <c r="G355" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H355" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I355" s="1" t="s">
-        <v>1594</v>
+        <v>1592</v>
       </c>
       <c r="J355" s="1" t="s">
-        <v>1595</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C356" s="1" t="s">
         <v>1596</v>
       </c>
-      <c r="B356" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C356" s="1"/>
       <c r="D356" s="1"/>
       <c r="E356" s="1"/>
       <c r="F356" s="1"/>
       <c r="G356" s="1" t="s">
-        <v>1583</v>
+        <v>12</v>
       </c>
       <c r="H356" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I356" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J356" s="1" t="s">
         <v>1598</v>
-      </c>
-[...1 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B357" s="1" t="s">
         <v>1600</v>
       </c>
-      <c r="B357" s="1" t="s">
+      <c r="C357" s="1" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
       <c r="D357" s="1"/>
       <c r="E357" s="1"/>
       <c r="F357" s="1"/>
       <c r="G357" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H357" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I357" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="J357" s="1" t="s">
         <v>1603</v>
-      </c>
-[...1 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B358" s="1" t="s">
         <v>1605</v>
       </c>
-      <c r="B358" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C358" s="1"/>
       <c r="D358" s="1"/>
       <c r="E358" s="1"/>
       <c r="F358" s="1"/>
       <c r="G358" s="1" t="s">
-        <v>23</v>
+        <v>1587</v>
       </c>
       <c r="H358" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I358" s="1" t="s">
-        <v>1608</v>
+        <v>1606</v>
       </c>
       <c r="J358" s="1" t="s">
-        <v>1609</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C359" s="1" t="s">
         <v>1610</v>
-      </c>
-[...4 lines deleted...]
-        <v>1597</v>
       </c>
       <c r="D359" s="1"/>
       <c r="E359" s="1"/>
       <c r="F359" s="1"/>
       <c r="G359" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H359" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I359" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="J359" s="1" t="s">
         <v>1612</v>
-      </c>
-[...1 lines deleted...]
-        <v>1613</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B360" s="1" t="s">
         <v>1614</v>
-      </c>
-[...1 lines deleted...]
-        <v>1611</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>1615</v>
       </c>
-      <c r="D360" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D360" s="1"/>
       <c r="E360" s="1"/>
       <c r="F360" s="1"/>
       <c r="G360" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="J360" s="1" t="s">
         <v>1617</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1620</v>
+        <v>1605</v>
       </c>
       <c r="D361" s="1"/>
       <c r="E361" s="1"/>
       <c r="F361" s="1"/>
       <c r="G361" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I361" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J361" s="1" t="s">
         <v>1621</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C362" s="1" t="s">
         <v>1623</v>
       </c>
-      <c r="B362" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D362" s="1"/>
+      <c r="D362" s="1" t="s">
+        <v>349</v>
+      </c>
       <c r="E362" s="1"/>
       <c r="F362" s="1"/>
       <c r="G362" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I362" s="1" t="s">
-        <v>1626</v>
+        <v>1624</v>
       </c>
       <c r="J362" s="1" t="s">
-        <v>1627</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>1628</v>
-      </c>
-[...4 lines deleted...]
-        <v>1630</v>
       </c>
       <c r="D363" s="1"/>
       <c r="E363" s="1"/>
       <c r="F363" s="1"/>
       <c r="G363" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H363" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I363" s="1" t="s">
-        <v>1631</v>
+        <v>1629</v>
       </c>
       <c r="J363" s="1" t="s">
-        <v>1632</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C364" s="1" t="s">
         <v>1633</v>
-      </c>
-[...4 lines deleted...]
-        <v>1635</v>
       </c>
       <c r="D364" s="1"/>
       <c r="E364" s="1"/>
-      <c r="F364" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F364" s="1"/>
       <c r="G364" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H364" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I364" s="1" t="s">
-        <v>1636</v>
+        <v>1634</v>
       </c>
       <c r="J364" s="1" t="s">
-        <v>1637</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C365" s="1" t="s">
         <v>1638</v>
-      </c>
-[...4 lines deleted...]
-        <v>1640</v>
       </c>
       <c r="D365" s="1"/>
       <c r="E365" s="1"/>
       <c r="F365" s="1"/>
       <c r="G365" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H365" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I365" s="1" t="s">
-        <v>1641</v>
+        <v>1639</v>
       </c>
       <c r="J365" s="1" t="s">
-        <v>1642</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C366" s="1" t="s">
         <v>1643</v>
-      </c>
-[...4 lines deleted...]
-        <v>1645</v>
       </c>
       <c r="D366" s="1"/>
       <c r="E366" s="1"/>
-      <c r="F366" s="1"/>
+      <c r="F366" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G366" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H366" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I366" s="1" t="s">
-        <v>1603</v>
+        <v>1644</v>
       </c>
       <c r="J366" s="1" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B367" s="1" t="s">
         <v>1647</v>
       </c>
-      <c r="B367" s="1" t="s">
+      <c r="C367" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="C367" s="1" t="s">
+      <c r="D367" s="1"/>
+      <c r="E367" s="1"/>
+      <c r="F367" s="1"/>
+      <c r="G367" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H367" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I367" s="1" t="s">
         <v>1649</v>
       </c>
-      <c r="D367" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F367" s="1" t="s">
+      <c r="J367" s="1" t="s">
         <v>1650</v>
-      </c>
-[...10 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C368" s="1" t="s">
         <v>1653</v>
       </c>
-      <c r="B368" s="1" t="s">
+      <c r="D368" s="1"/>
+      <c r="E368" s="1"/>
+      <c r="F368" s="1"/>
+      <c r="G368" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H368" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I368" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="J368" s="1" t="s">
         <v>1654</v>
-      </c>
-[...20 lines deleted...]
-        <v>1657</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E369" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="F369" s="1" t="s">
         <v>1658</v>
       </c>
-      <c r="B369" s="1" t="s">
+      <c r="G369" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H369" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I369" s="1" t="s">
         <v>1659</v>
       </c>
-      <c r="C369" s="1" t="s">
+      <c r="J369" s="1" t="s">
         <v>1660</v>
-      </c>
-[...15 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C370" s="1" t="s">
         <v>1663</v>
       </c>
-      <c r="B370" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D370" s="1"/>
+      <c r="D370" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E370" s="1"/>
       <c r="F370" s="1" t="s">
-        <v>1666</v>
+        <v>171</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H370" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I370" s="1" t="s">
-        <v>1667</v>
+        <v>1664</v>
       </c>
       <c r="J370" s="1" t="s">
-        <v>1668</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="1" t="s">
-        <v>1669</v>
+        <v>1666</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1670</v>
+        <v>1667</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1671</v>
+        <v>1668</v>
       </c>
       <c r="D371" s="1"/>
       <c r="E371" s="1"/>
-      <c r="F371" s="1"/>
+      <c r="F371" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G371" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H371" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I371" s="1" t="s">
-        <v>1672</v>
+        <v>1669</v>
       </c>
       <c r="J371" s="1" t="s">
-        <v>1673</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="1" t="s">
-        <v>1674</v>
+        <v>1671</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1675</v>
+        <v>1672</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1676</v>
+        <v>1673</v>
       </c>
       <c r="D372" s="1"/>
       <c r="E372" s="1"/>
-      <c r="F372" s="1"/>
+      <c r="F372" s="1" t="s">
+        <v>1674</v>
+      </c>
       <c r="G372" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H372" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I372" s="1" t="s">
-        <v>1677</v>
+        <v>1675</v>
       </c>
       <c r="J372" s="1" t="s">
-        <v>1678</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C373" s="1" t="s">
         <v>1679</v>
-      </c>
-[...4 lines deleted...]
-        <v>1681</v>
       </c>
       <c r="D373" s="1"/>
       <c r="E373" s="1"/>
       <c r="F373" s="1"/>
       <c r="G373" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H373" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I373" s="1" t="s">
-        <v>1603</v>
+        <v>1680</v>
       </c>
       <c r="J373" s="1" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B374" s="1" t="s">
         <v>1683</v>
       </c>
-      <c r="B374" s="1" t="s">
+      <c r="C374" s="1" t="s">
         <v>1684</v>
       </c>
-      <c r="C374" s="1" t="s">
+      <c r="D374" s="1"/>
+      <c r="E374" s="1"/>
+      <c r="F374" s="1"/>
+      <c r="G374" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H374" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I374" s="1" t="s">
         <v>1685</v>
       </c>
-      <c r="D374" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E374" s="1" t="s">
+      <c r="J374" s="1" t="s">
         <v>1686</v>
-      </c>
-[...13 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1689</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D375" s="1"/>
       <c r="E375" s="1"/>
       <c r="F375" s="1"/>
       <c r="G375" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H375" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I375" s="1" t="s">
-        <v>1692</v>
+        <v>1611</v>
       </c>
       <c r="J375" s="1" t="s">
-        <v>1693</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="1" t="s">
-        <v>1136</v>
+        <v>1691</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="C376" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E376" s="1" t="s">
         <v>1694</v>
       </c>
-      <c r="D376" s="1"/>
-      <c r="E376" s="1"/>
       <c r="F376" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H376" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I376" s="1" t="s">
         <v>1695</v>
       </c>
-      <c r="G376" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I376" s="1" t="s">
+      <c r="J376" s="1" t="s">
         <v>1696</v>
-      </c>
-[...1 lines deleted...]
-        <v>1697</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C377" s="1" t="s">
         <v>1698</v>
       </c>
-      <c r="B377" s="1" t="s">
+      <c r="D377" s="1"/>
+      <c r="E377" s="1"/>
+      <c r="F377" s="1" t="s">
         <v>1699</v>
       </c>
-      <c r="C377" s="1" t="s">
-[...6 lines deleted...]
-      <c r="F377" s="1"/>
       <c r="G377" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="J377" s="1" t="s">
         <v>1701</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="B378" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C378" s="1" t="s">
         <v>1703</v>
       </c>
-      <c r="C378" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D378" s="1"/>
+      <c r="D378" s="1" t="s">
+        <v>349</v>
+      </c>
       <c r="E378" s="1"/>
       <c r="F378" s="1"/>
       <c r="G378" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H378" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I378" s="1" t="s">
-        <v>1603</v>
+        <v>1704</v>
       </c>
       <c r="J378" s="1" t="s">
         <v>1705</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="C379" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E379" s="1"/>
+      <c r="F379" s="1"/>
+      <c r="G379" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H379" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I379" s="1" t="s">
         <v>1708</v>
       </c>
-      <c r="D379" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I379" s="1" t="s">
+      <c r="J379" s="1" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" s="1" t="s">
-        <v>1136</v>
+        <v>1710</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1711</v>
-[...7 lines deleted...]
-      <c r="F380" s="1" t="s">
         <v>1712</v>
       </c>
+      <c r="D380" s="1"/>
+      <c r="E380" s="1"/>
+      <c r="F380" s="1"/>
       <c r="G380" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H380" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I380" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="J380" s="1" t="s">
         <v>1713</v>
-      </c>
-[...1 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C381" s="1" t="s">
         <v>1715</v>
       </c>
-      <c r="B381" s="1" t="s">
+      <c r="D381" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E381" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F381" s="1" t="s">
         <v>1716</v>
       </c>
-      <c r="C381" s="1" t="s">
+      <c r="G381" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H381" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I381" s="1" t="s">
         <v>1717</v>
       </c>
-      <c r="D381" s="1"/>
-[...8 lines deleted...]
-      <c r="I381" s="1" t="s">
+      <c r="J381" s="1" t="s">
         <v>1718</v>
-      </c>
-[...1 lines deleted...]
-        <v>1719</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C382" s="1" t="s">
         <v>1720</v>
       </c>
-      <c r="B382" s="1" t="s">
+      <c r="D382" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E382" s="1"/>
+      <c r="F382" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H382" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I382" s="1" t="s">
         <v>1721</v>
       </c>
-      <c r="C382" s="1" t="s">
+      <c r="J382" s="1" t="s">
         <v>1722</v>
-      </c>
-[...13 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C383" s="1" t="s">
         <v>1725</v>
-      </c>
-[...4 lines deleted...]
-        <v>1727</v>
       </c>
       <c r="D383" s="1"/>
       <c r="E383" s="1"/>
       <c r="F383" s="1"/>
       <c r="G383" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H383" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I383" s="1" t="s">
-        <v>1728</v>
+        <v>1726</v>
       </c>
       <c r="J383" s="1" t="s">
-        <v>1729</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C384" s="1" t="s">
         <v>1730</v>
-      </c>
-[...4 lines deleted...]
-        <v>1732</v>
       </c>
       <c r="D384" s="1"/>
       <c r="E384" s="1"/>
       <c r="F384" s="1"/>
       <c r="G384" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H384" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I384" s="1" t="s">
-        <v>1733</v>
+        <v>1731</v>
       </c>
       <c r="J384" s="1" t="s">
-        <v>1734</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" s="1" t="s">
-        <v>1537</v>
+        <v>1733</v>
       </c>
       <c r="B385" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C385" s="1" t="s">
         <v>1735</v>
-      </c>
-[...1 lines deleted...]
-        <v>1587</v>
       </c>
       <c r="D385" s="1"/>
       <c r="E385" s="1"/>
-      <c r="F385" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F385" s="1"/>
       <c r="G385" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H385" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="J385" s="1" t="s">
         <v>1737</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="D386" s="1"/>
       <c r="E386" s="1"/>
       <c r="F386" s="1"/>
       <c r="G386" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H386" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I386" s="1" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="J386" s="1" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" s="1" t="s">
-        <v>1742</v>
+        <v>1545</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>686</v>
+        <v>1595</v>
       </c>
       <c r="D387" s="1"/>
       <c r="E387" s="1"/>
-      <c r="F387" s="1"/>
+      <c r="F387" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G387" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H387" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="J387" s="1" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="B388" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C388" s="1" t="s">
         <v>1747</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748</v>
       </c>
       <c r="D388" s="1"/>
       <c r="E388" s="1"/>
-      <c r="F388" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F388" s="1"/>
       <c r="G388" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H388" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I388" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="J388" s="1" t="s">
         <v>1749</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B389" s="1" t="s">
         <v>1751</v>
       </c>
-      <c r="B389" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C389" s="1" t="s">
-        <v>1753</v>
+        <v>694</v>
       </c>
       <c r="D389" s="1"/>
       <c r="E389" s="1"/>
       <c r="F389" s="1"/>
       <c r="G389" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H389" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I389" s="1" t="s">
-        <v>1754</v>
+        <v>1752</v>
       </c>
       <c r="J389" s="1" t="s">
-        <v>1755</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C390" s="1" t="s">
         <v>1756</v>
-      </c>
-[...4 lines deleted...]
-        <v>1758</v>
       </c>
       <c r="D390" s="1"/>
       <c r="E390" s="1"/>
       <c r="F390" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H390" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I390" s="1" t="s">
-        <v>1759</v>
+        <v>1757</v>
       </c>
       <c r="J390" s="1" t="s">
-        <v>1760</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C391" s="1" t="s">
         <v>1761</v>
-      </c>
-[...4 lines deleted...]
-        <v>1763</v>
       </c>
       <c r="D391" s="1"/>
       <c r="E391" s="1"/>
       <c r="F391" s="1"/>
       <c r="G391" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H391" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I391" s="1" t="s">
-        <v>1764</v>
+        <v>1762</v>
       </c>
       <c r="J391" s="1" t="s">
-        <v>1765</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C392" s="1" t="s">
         <v>1766</v>
       </c>
-      <c r="B392" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C392" s="1" t="s">
+      <c r="D392" s="1"/>
+      <c r="E392" s="1"/>
+      <c r="F392" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H392" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I392" s="1" t="s">
         <v>1767</v>
       </c>
-      <c r="D392" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I392" s="1" t="s">
+      <c r="J392" s="1" t="s">
         <v>1768</v>
-      </c>
-[...1 lines deleted...]
-        <v>1769</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B393" s="1" t="s">
         <v>1770</v>
       </c>
-      <c r="B393" s="1" t="s">
+      <c r="C393" s="1" t="s">
         <v>1771</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772</v>
       </c>
       <c r="D393" s="1"/>
       <c r="E393" s="1"/>
-      <c r="F393" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F393" s="1"/>
       <c r="G393" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H393" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I393" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="J393" s="1" t="s">
         <v>1773</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B394" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C394" s="1" t="s">
         <v>1775</v>
       </c>
-      <c r="B394" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D394" s="1"/>
+      <c r="D394" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E394" s="1"/>
       <c r="F394" s="1"/>
       <c r="G394" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H394" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I394" s="1" t="s">
-        <v>1778</v>
+        <v>1776</v>
       </c>
       <c r="J394" s="1" t="s">
-        <v>1779</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B395" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C395" s="1" t="s">
         <v>1780</v>
-      </c>
-[...4 lines deleted...]
-        <v>1782</v>
       </c>
       <c r="D395" s="1"/>
       <c r="E395" s="1"/>
       <c r="F395" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H395" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I395" s="1" t="s">
-        <v>1783</v>
+        <v>1781</v>
       </c>
       <c r="J395" s="1" t="s">
-        <v>1784</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B396" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C396" s="1" t="s">
         <v>1785</v>
-      </c>
-[...4 lines deleted...]
-        <v>1787</v>
       </c>
       <c r="D396" s="1"/>
       <c r="E396" s="1"/>
-      <c r="F396" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F396" s="1"/>
       <c r="G396" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H396" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I396" s="1" t="s">
-        <v>1789</v>
+        <v>1786</v>
       </c>
       <c r="J396" s="1" t="s">
-        <v>1790</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" s="1" t="s">
-        <v>1791</v>
+        <v>1788</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1792</v>
+        <v>1789</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1793</v>
+        <v>1790</v>
       </c>
       <c r="D397" s="1"/>
       <c r="E397" s="1"/>
-      <c r="F397" s="1"/>
+      <c r="F397" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G397" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H397" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I397" s="1" t="s">
-        <v>1209</v>
+        <v>1791</v>
       </c>
       <c r="J397" s="1" t="s">
-        <v>1794</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B398" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C398" s="1" t="s">
         <v>1795</v>
-      </c>
-[...4 lines deleted...]
-        <v>1797</v>
       </c>
       <c r="D398" s="1"/>
       <c r="E398" s="1"/>
-      <c r="F398" s="1"/>
+      <c r="F398" s="1" t="s">
+        <v>1796</v>
+      </c>
       <c r="G398" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H398" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I398" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="J398" s="1" t="s">
         <v>1798</v>
-      </c>
-[...1 lines deleted...]
-        <v>1799</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B399" s="1" t="s">
         <v>1800</v>
       </c>
-      <c r="B399" s="1" t="s">
+      <c r="C399" s="1" t="s">
         <v>1801</v>
       </c>
-      <c r="C399" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D399" s="1"/>
       <c r="E399" s="1"/>
       <c r="F399" s="1"/>
       <c r="G399" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H399" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I399" s="1" t="s">
-        <v>1803</v>
+        <v>1217</v>
       </c>
       <c r="J399" s="1" t="s">
-        <v>1804</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B400" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C400" s="1" t="s">
         <v>1805</v>
-      </c>
-[...4 lines deleted...]
-        <v>1806</v>
       </c>
       <c r="D400" s="1"/>
       <c r="E400" s="1"/>
-      <c r="F400" s="1" t="s">
+      <c r="F400" s="1"/>
+      <c r="G400" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H400" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I400" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="J400" s="1" t="s">
         <v>1807</v>
-      </c>
-[...10 lines deleted...]
-        <v>1809</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B401" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C401" s="1" t="s">
         <v>1810</v>
       </c>
-      <c r="B401" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D401" s="1"/>
+      <c r="D401" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E401" s="1"/>
       <c r="F401" s="1"/>
       <c r="G401" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I401" s="1" t="s">
-        <v>1813</v>
+        <v>1811</v>
       </c>
       <c r="J401" s="1" t="s">
-        <v>1814</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" s="1" t="s">
-        <v>1815</v>
+        <v>1813</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1816</v>
+        <v>1814</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1817</v>
+        <v>1814</v>
       </c>
       <c r="D402" s="1"/>
       <c r="E402" s="1"/>
       <c r="F402" s="1" t="s">
-        <v>1818</v>
+        <v>1815</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I402" s="1" t="s">
-        <v>1819</v>
+        <v>1816</v>
       </c>
       <c r="J402" s="1" t="s">
-        <v>1820</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" s="1" t="s">
-        <v>1821</v>
+        <v>1818</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1822</v>
+        <v>1819</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1823</v>
-[...6 lines deleted...]
-      </c>
+        <v>1820</v>
+      </c>
+      <c r="D403" s="1"/>
+      <c r="E403" s="1"/>
       <c r="F403" s="1"/>
       <c r="G403" s="1" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="H403" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I403" s="1" t="s">
-        <v>1825</v>
+        <v>1821</v>
       </c>
       <c r="J403" s="1" t="s">
-        <v>1826</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" s="1" t="s">
-        <v>115</v>
+        <v>1823</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1827</v>
+        <v>1824</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1828</v>
+        <v>1825</v>
       </c>
       <c r="D404" s="1"/>
       <c r="E404" s="1"/>
-      <c r="F404" s="1"/>
+      <c r="F404" s="1" t="s">
+        <v>1826</v>
+      </c>
       <c r="G404" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H404" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I404" s="1" t="s">
-        <v>1829</v>
+        <v>1827</v>
       </c>
       <c r="J404" s="1" t="s">
-        <v>1830</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B405" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C405" s="1" t="s">
         <v>1831</v>
       </c>
-      <c r="B405" s="1" t="s">
+      <c r="D405" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E405" s="1" t="s">
         <v>1832</v>
       </c>
-      <c r="C405" s="1" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="F405" s="1"/>
       <c r="G405" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H405" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="J405" s="1" t="s">
         <v>1834</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" s="1" t="s">
-        <v>236</v>
+        <v>124</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="D406" s="1"/>
       <c r="E406" s="1"/>
-      <c r="F406" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F406" s="1"/>
       <c r="G406" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H406" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="J406" s="1" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="C407" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D407" s="1"/>
+      <c r="E407" s="1"/>
+      <c r="F407" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H407" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I407" s="1" t="s">
         <v>1841</v>
       </c>
-      <c r="D407" s="1"/>
-[...12 lines deleted...]
-      <c r="I407" s="1" t="s">
+      <c r="J407" s="1" t="s">
         <v>1842</v>
-      </c>
-[...1 lines deleted...]
-        <v>1843</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B408" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C408" s="1" t="s">
         <v>1844</v>
       </c>
-      <c r="B408" s="1" t="s">
+      <c r="D408" s="1"/>
+      <c r="E408" s="1"/>
+      <c r="F408" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H408" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I408" s="1" t="s">
         <v>1845</v>
       </c>
-      <c r="C408" s="1" t="s">
+      <c r="J408" s="1" t="s">
         <v>1846</v>
-      </c>
-[...17 lines deleted...]
-        <v>1849</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B409" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C409" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D409" s="1"/>
+      <c r="E409" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F409" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H409" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I409" s="1" t="s">
         <v>1850</v>
       </c>
-      <c r="B409" s="1" t="s">
+      <c r="J409" s="1" t="s">
         <v>1851</v>
-      </c>
-[...16 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B410" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C410" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E410" s="1" t="s">
         <v>1855</v>
       </c>
-      <c r="B410" s="1" t="s">
-[...6 lines deleted...]
-      <c r="E410" s="1"/>
       <c r="F410" s="1"/>
       <c r="G410" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H410" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I410" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="J410" s="1" t="s">
         <v>1857</v>
-      </c>
-[...1 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B411" s="1" t="s">
         <v>1859</v>
       </c>
-      <c r="B411" s="1" t="s">
+      <c r="C411" s="1" t="s">
         <v>1860</v>
       </c>
-      <c r="C411" s="1" t="s">
+      <c r="D411" s="1"/>
+      <c r="E411" s="1"/>
+      <c r="F411" s="1"/>
+      <c r="G411" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H411" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I411" s="1" t="s">
         <v>1861</v>
       </c>
-      <c r="D411" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I411" s="1" t="s">
+      <c r="J411" s="1" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B412" s="1" t="s">
         <v>1864</v>
       </c>
-      <c r="B412" s="1" t="s">
+      <c r="C412" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D412" s="1"/>
+      <c r="E412" s="1"/>
+      <c r="F412" s="1"/>
+      <c r="G412" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H412" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I412" s="1" t="s">
         <v>1865</v>
       </c>
-      <c r="C412" s="1" t="s">
+      <c r="J412" s="1" t="s">
         <v>1866</v>
-      </c>
-[...19 lines deleted...]
-        <v>1868</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B413" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C413" s="1" t="s">
         <v>1869</v>
       </c>
-      <c r="B413" s="1" t="s">
+      <c r="D413" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E413" s="1"/>
+      <c r="F413" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H413" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I413" s="1" t="s">
         <v>1870</v>
       </c>
-      <c r="C413" s="1" t="s">
+      <c r="J413" s="1" t="s">
         <v>1871</v>
-      </c>
-[...13 lines deleted...]
-        <v>1873</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B414" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C414" s="1" t="s">
         <v>1874</v>
       </c>
-      <c r="B414" s="1" t="s">
+      <c r="D414" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E414" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F414" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H414" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I414" s="1" t="s">
         <v>1875</v>
       </c>
-      <c r="C414" s="1" t="s">
+      <c r="J414" s="1" t="s">
         <v>1876</v>
-      </c>
-[...17 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B415" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C415" s="1" t="s">
         <v>1879</v>
       </c>
-      <c r="B415" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C415" s="1" t="s">
+      <c r="D415" s="1"/>
+      <c r="E415" s="1"/>
+      <c r="F415" s="1"/>
+      <c r="G415" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H415" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I415" s="1" t="s">
         <v>1880</v>
       </c>
-      <c r="D415" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E415" s="1" t="s">
+      <c r="J415" s="1" t="s">
         <v>1881</v>
-      </c>
-[...13 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B416" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E416" s="1"/>
+      <c r="F416" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H416" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I416" s="1" t="s">
         <v>1885</v>
       </c>
-      <c r="B416" s="1" t="s">
+      <c r="J416" s="1" t="s">
         <v>1886</v>
-      </c>
-[...18 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B417" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C417" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E417" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F417" s="1" t="s">
         <v>1890</v>
       </c>
-      <c r="B417" s="1" t="s">
+      <c r="G417" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H417" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I417" s="1" t="s">
         <v>1891</v>
       </c>
-      <c r="C417" s="1" t="s">
+      <c r="J417" s="1" t="s">
         <v>1892</v>
-      </c>
-[...15 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B418" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C418" s="1" t="s">
         <v>1895</v>
       </c>
-      <c r="B418" s="1" t="s">
+      <c r="D418" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E418" s="1"/>
+      <c r="F418" s="1"/>
+      <c r="G418" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H418" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I418" s="1" t="s">
         <v>1896</v>
       </c>
-      <c r="C418" s="1" t="s">
+      <c r="J418" s="1" t="s">
         <v>1897</v>
-      </c>
-[...15 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B419" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C419" s="1" t="s">
         <v>1900</v>
-      </c>
-[...4 lines deleted...]
-        <v>1902</v>
       </c>
       <c r="D419" s="1"/>
       <c r="E419" s="1"/>
       <c r="F419" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H419" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I419" s="1" t="s">
-        <v>1903</v>
+        <v>1901</v>
       </c>
       <c r="J419" s="1" t="s">
-        <v>1904</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B420" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C420" s="1" t="s">
         <v>1905</v>
       </c>
-      <c r="B420" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D420" s="1"/>
       <c r="E420" s="1"/>
       <c r="F420" s="1" t="s">
-        <v>1908</v>
+        <v>171</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H420" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I420" s="1" t="s">
-        <v>1909</v>
+        <v>1906</v>
       </c>
       <c r="J420" s="1" t="s">
-        <v>1910</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" s="1" t="s">
-        <v>1911</v>
+        <v>1908</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1913</v>
-[...3 lines deleted...]
-      </c>
+        <v>1910</v>
+      </c>
+      <c r="D421" s="1"/>
       <c r="E421" s="1"/>
       <c r="F421" s="1" t="s">
-        <v>1908</v>
+        <v>171</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I421" s="1" t="s">
-        <v>1914</v>
+        <v>1911</v>
       </c>
       <c r="J421" s="1" t="s">
-        <v>1915</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" s="1" t="s">
-        <v>1916</v>
+        <v>1913</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1918</v>
-[...1 lines deleted...]
-      <c r="D422" s="1"/>
+        <v>1915</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E422" s="1"/>
       <c r="F422" s="1" t="s">
-        <v>162</v>
+        <v>1916</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H422" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I422" s="1" t="s">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="J422" s="1" t="s">
-        <v>1920</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B423" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C423" s="1" t="s">
         <v>1921</v>
       </c>
-      <c r="B423" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D423" s="1" t="s">
-        <v>340</v>
+        <v>59</v>
       </c>
       <c r="E423" s="1"/>
       <c r="F423" s="1" t="s">
-        <v>340</v>
+        <v>1916</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H423" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I423" s="1" t="s">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="J423" s="1" t="s">
-        <v>1925</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B424" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C424" s="1" t="s">
         <v>1926</v>
-      </c>
-[...4 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="D424" s="1"/>
       <c r="E424" s="1"/>
       <c r="F424" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H424" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I424" s="1" t="s">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="J424" s="1" t="s">
-        <v>1930</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B425" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C425" s="1" t="s">
         <v>1931</v>
       </c>
-      <c r="B425" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D425" s="1" t="s">
-        <v>50</v>
+        <v>349</v>
       </c>
       <c r="E425" s="1"/>
       <c r="F425" s="1" t="s">
-        <v>1908</v>
+        <v>349</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I425" s="1" t="s">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="J425" s="1" t="s">
-        <v>1935</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B426" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C426" s="1" t="s">
         <v>1936</v>
-      </c>
-[...4 lines deleted...]
-        <v>1938</v>
       </c>
       <c r="D426" s="1"/>
       <c r="E426" s="1"/>
       <c r="F426" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I426" s="1" t="s">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="J426" s="1" t="s">
-        <v>1940</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" s="1" t="s">
-        <v>1874</v>
+        <v>1939</v>
       </c>
       <c r="B427" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C427" s="1" t="s">
         <v>1941</v>
       </c>
-      <c r="C427" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D427" s="1" t="s">
-        <v>340</v>
+        <v>59</v>
       </c>
       <c r="E427" s="1"/>
       <c r="F427" s="1" t="s">
-        <v>340</v>
+        <v>1916</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H427" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I427" s="1" t="s">
-        <v>1877</v>
+        <v>1942</v>
       </c>
       <c r="J427" s="1" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>1946</v>
       </c>
-      <c r="D428" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D428" s="1"/>
       <c r="E428" s="1"/>
-      <c r="F428" s="1"/>
+      <c r="F428" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="G428" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H428" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>1947</v>
       </c>
       <c r="J428" s="1" t="s">
         <v>1948</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B429" s="1" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>1950</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>30</v>
+        <v>349</v>
       </c>
       <c r="E429" s="1"/>
-      <c r="F429" s="1"/>
+      <c r="F429" s="1" t="s">
+        <v>349</v>
+      </c>
       <c r="G429" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H429" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I429" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="J429" s="1" t="s">
         <v>1951</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B430" s="1" t="s">
         <v>1953</v>
       </c>
-      <c r="B430" s="1" t="s">
+      <c r="C430" s="1" t="s">
         <v>1954</v>
       </c>
-      <c r="C430" s="1" t="s">
+      <c r="D430" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E430" s="1"/>
+      <c r="F430" s="1"/>
+      <c r="G430" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H430" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I430" s="1" t="s">
         <v>1955</v>
       </c>
-      <c r="D430" s="1"/>
-[...10 lines deleted...]
-      <c r="I430" s="1" t="s">
+      <c r="J430" s="1" t="s">
         <v>1956</v>
-      </c>
-[...1 lines deleted...]
-        <v>1957</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B431" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C431" s="1" t="s">
         <v>1958</v>
       </c>
-      <c r="B431" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D431" s="1"/>
+      <c r="D431" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="E431" s="1"/>
-      <c r="F431" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F431" s="1"/>
       <c r="G431" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>1959</v>
       </c>
       <c r="J431" s="1" t="s">
         <v>1960</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" s="1" t="s">
-        <v>809</v>
+        <v>1961</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1954</v>
+        <v>1962</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="D432" s="1"/>
       <c r="E432" s="1"/>
       <c r="F432" s="1" t="s">
-        <v>1818</v>
+        <v>171</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I432" s="1" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="J432" s="1" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" s="1" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="D433" s="1"/>
       <c r="E433" s="1"/>
       <c r="F433" s="1" t="s">
-        <v>1966</v>
+        <v>1826</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H433" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>1967</v>
       </c>
       <c r="J433" s="1" t="s">
         <v>1968</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" s="1" t="s">
-        <v>1969</v>
+        <v>817</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1970</v>
+        <v>1962</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1971</v>
+        <v>1962</v>
       </c>
       <c r="D434" s="1"/>
       <c r="E434" s="1"/>
-      <c r="F434" s="1"/>
+      <c r="F434" s="1" t="s">
+        <v>1826</v>
+      </c>
       <c r="G434" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I434" s="1" t="s">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="J434" s="1" t="s">
-        <v>1973</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" s="1" t="s">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="D435" s="1"/>
       <c r="E435" s="1"/>
       <c r="F435" s="1" t="s">
-        <v>162</v>
+        <v>1974</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I435" s="1" t="s">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="J435" s="1" t="s">
-        <v>1978</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" s="1" t="s">
-        <v>1761</v>
+        <v>1977</v>
       </c>
       <c r="B436" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C436" s="1" t="s">
         <v>1979</v>
       </c>
-      <c r="C436" s="1" t="s">
+      <c r="D436" s="1"/>
+      <c r="E436" s="1"/>
+      <c r="F436" s="1"/>
+      <c r="G436" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H436" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I436" s="1" t="s">
         <v>1980</v>
       </c>
-      <c r="D436" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I436" s="1" t="s">
+      <c r="J436" s="1" t="s">
         <v>1981</v>
-      </c>
-[...1 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B437" s="1" t="s">
         <v>1983</v>
       </c>
-      <c r="B437" s="1" t="s">
+      <c r="C437" s="1" t="s">
         <v>1984</v>
-      </c>
-[...1 lines deleted...]
-        <v>1985</v>
       </c>
       <c r="D437" s="1"/>
       <c r="E437" s="1"/>
       <c r="F437" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H437" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I437" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="J437" s="1" t="s">
         <v>1986</v>
-      </c>
-[...10 lines deleted...]
-        <v>1988</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" s="1" t="s">
-        <v>1831</v>
+        <v>1769</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1991</v>
+        <v>138</v>
       </c>
       <c r="E438" s="1"/>
       <c r="F438" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I438" s="1" t="s">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="J438" s="1" t="s">
-        <v>1993</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B439" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D439" s="1"/>
+      <c r="E439" s="1"/>
+      <c r="F439" s="1" t="s">
         <v>1994</v>
       </c>
-      <c r="B439" s="1" t="s">
+      <c r="G439" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H439" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I439" s="1" t="s">
         <v>1995</v>
       </c>
-      <c r="C439" s="1" t="s">
+      <c r="J439" s="1" t="s">
         <v>1996</v>
-      </c>
-[...19 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" s="1" t="s">
-        <v>2000</v>
+        <v>1839</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="E440" s="1"/>
       <c r="F440" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H440" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I440" s="1" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="J440" s="1" t="s">
-        <v>2004</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B441" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E441" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F441" s="1" t="s">
         <v>2005</v>
       </c>
-      <c r="B441" s="1" t="s">
+      <c r="G441" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H441" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I441" s="1" t="s">
         <v>2006</v>
       </c>
-      <c r="C441" s="1" t="s">
+      <c r="J441" s="1" t="s">
         <v>2007</v>
-      </c>
-[...15 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" s="1" t="s">
-        <v>1831</v>
+        <v>2008</v>
       </c>
       <c r="B442" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C442" s="1" t="s">
         <v>2010</v>
       </c>
-      <c r="C442" s="1" t="s">
+      <c r="D442" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E442" s="1"/>
+      <c r="F442" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H442" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I442" s="1" t="s">
         <v>2011</v>
       </c>
-      <c r="D442" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I442" s="1" t="s">
+      <c r="J442" s="1" t="s">
         <v>2012</v>
-      </c>
-[...1 lines deleted...]
-        <v>2013</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B443" s="1" t="s">
         <v>2014</v>
       </c>
-      <c r="B443" s="1" t="s">
+      <c r="C443" s="1" t="s">
         <v>2015</v>
       </c>
-      <c r="C443" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D443" s="1"/>
+      <c r="D443" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="E443" s="1"/>
       <c r="F443" s="1"/>
       <c r="G443" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H443" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I443" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="J443" s="1" t="s">
         <v>2017</v>
-      </c>
-[...1 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B444" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C444" s="1" t="s">
         <v>2019</v>
       </c>
-      <c r="B444" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C444" s="1" t="s">
+      <c r="D444" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E444" s="1"/>
+      <c r="F444" s="1"/>
+      <c r="G444" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H444" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I444" s="1" t="s">
         <v>2020</v>
       </c>
-      <c r="D444" s="1" t="s">
-[...12 lines deleted...]
-      <c r="I444" s="1" t="s">
+      <c r="J444" s="1" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B445" s="1" t="s">
         <v>2023</v>
       </c>
-      <c r="B445" s="1" t="s">
+      <c r="C445" s="1" t="s">
         <v>2024</v>
       </c>
-      <c r="C445" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D445" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E445" s="1"/>
       <c r="F445" s="1" t="s">
-        <v>1908</v>
+        <v>1916</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I445" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="J445" s="1" t="s">
         <v>2026</v>
-      </c>
-[...1 lines deleted...]
-        <v>2027</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B446" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C446" s="1" t="s">
         <v>2028</v>
-      </c>
-[...4 lines deleted...]
-        <v>2030</v>
       </c>
       <c r="D446" s="1"/>
       <c r="E446" s="1"/>
       <c r="F446" s="1"/>
       <c r="G446" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H446" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I446" s="1" t="s">
-        <v>2031</v>
+        <v>2029</v>
       </c>
       <c r="J446" s="1" t="s">
-        <v>2032</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B447" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C447" s="1" t="s">
         <v>2033</v>
       </c>
-      <c r="B447" s="1" t="s">
+      <c r="D447" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E447" s="1"/>
+      <c r="F447" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H447" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I447" s="1" t="s">
         <v>2034</v>
       </c>
-      <c r="C447" s="1" t="s">
+      <c r="J447" s="1" t="s">
         <v>2035</v>
-      </c>
-[...15 lines deleted...]
-        <v>2037</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B448" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C448" s="1" t="s">
         <v>2038</v>
       </c>
-      <c r="B448" s="1" t="s">
+      <c r="D448" s="1"/>
+      <c r="E448" s="1"/>
+      <c r="F448" s="1"/>
+      <c r="G448" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H448" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I448" s="1" t="s">
         <v>2039</v>
       </c>
-      <c r="C448" s="1" t="s">
+      <c r="J448" s="1" t="s">
         <v>2040</v>
-      </c>
-[...17 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C449" s="1" t="s">
         <v>2043</v>
       </c>
-      <c r="B449" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D449" s="1"/>
+      <c r="D449" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="E449" s="1"/>
       <c r="F449" s="1"/>
       <c r="G449" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I449" s="1" t="s">
-        <v>2046</v>
+        <v>2044</v>
       </c>
       <c r="J449" s="1" t="s">
-        <v>2047</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B450" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C450" s="1" t="s">
         <v>2048</v>
       </c>
-      <c r="B450" s="1" t="s">
+      <c r="D450" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E450" s="1"/>
+      <c r="F450" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H450" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I450" s="1" t="s">
         <v>2049</v>
       </c>
-      <c r="C450" s="1" t="s">
+      <c r="J450" s="1" t="s">
         <v>2050</v>
-      </c>
-[...13 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B451" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C451" s="1" t="s">
         <v>2053</v>
       </c>
-      <c r="B451" s="1" t="s">
+      <c r="D451" s="1"/>
+      <c r="E451" s="1"/>
+      <c r="F451" s="1"/>
+      <c r="G451" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H451" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I451" s="1" t="s">
         <v>2054</v>
       </c>
-      <c r="C451" s="1" t="s">
+      <c r="J451" s="1" t="s">
         <v>2055</v>
-      </c>
-[...17 lines deleted...]
-        <v>2057</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B452" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C452" s="1" t="s">
         <v>2058</v>
       </c>
-      <c r="B452" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D452" s="1"/>
       <c r="E452" s="1"/>
       <c r="F452" s="1"/>
       <c r="G452" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H452" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I452" s="1" t="s">
-        <v>2061</v>
+        <v>2059</v>
       </c>
       <c r="J452" s="1" t="s">
-        <v>2062</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C453" s="1" t="s">
         <v>2063</v>
       </c>
-      <c r="B453" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C453" s="1" t="s">
+      <c r="D453" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E453" s="1"/>
+      <c r="F453" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H453" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I453" s="1" t="s">
         <v>2064</v>
       </c>
-      <c r="D453" s="1" t="s">
-[...10 lines deleted...]
-      <c r="I453" s="1" t="s">
+      <c r="J453" s="1" t="s">
         <v>2065</v>
-      </c>
-[...1 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B454" s="1" t="s">
         <v>2067</v>
       </c>
-      <c r="B454" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C454" s="1" t="s">
-        <v>2064</v>
+        <v>2068</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E454" s="1"/>
       <c r="F454" s="1"/>
       <c r="G454" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I454" s="1" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="J454" s="1" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" s="1" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>2059</v>
+        <v>2067</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>2064</v>
+        <v>2072</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E455" s="1"/>
       <c r="F455" s="1"/>
       <c r="G455" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I455" s="1" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="J455" s="1" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" s="1" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>2059</v>
+        <v>2067</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>2035</v>
+        <v>2072</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E456" s="1"/>
       <c r="F456" s="1"/>
       <c r="G456" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H456" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I456" s="1" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="J456" s="1" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" s="1" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>2077</v>
+        <v>2067</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>2078</v>
+        <v>2072</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>750</v>
-[...4 lines deleted...]
-      <c r="F457" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E457" s="1"/>
+      <c r="F457" s="1"/>
+      <c r="G457" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H457" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I457" s="1" t="s">
         <v>2079</v>
       </c>
-      <c r="G457" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I457" s="1" t="s">
+      <c r="J457" s="1" t="s">
         <v>2080</v>
-      </c>
-[...1 lines deleted...]
-        <v>2081</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E458" s="1"/>
+      <c r="F458" s="1"/>
+      <c r="G458" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H458" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I458" s="1" t="s">
         <v>2082</v>
       </c>
-      <c r="B458" s="1" t="s">
+      <c r="J458" s="1" t="s">
         <v>2083</v>
-      </c>
-[...20 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C459" s="1" t="s">
         <v>2086</v>
       </c>
-      <c r="B459" s="1" t="s">
+      <c r="D459" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E459" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="F459" s="1" t="s">
         <v>2087</v>
       </c>
-      <c r="C459" s="1" t="s">
-[...4 lines deleted...]
-      <c r="F459" s="1"/>
       <c r="G459" s="1" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H459" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I459" s="1" t="s">
-        <v>2017</v>
+        <v>2088</v>
       </c>
       <c r="J459" s="1" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" s="1" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>2091</v>
+        <v>2023</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E460" s="1"/>
       <c r="F460" s="1" t="s">
-        <v>834</v>
+        <v>1916</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H460" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="J460" s="1" t="s">
         <v>2093</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" s="1" t="s">
         <v>2094</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>2095</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>2096</v>
+        <v>2095</v>
       </c>
       <c r="D461" s="1"/>
       <c r="E461" s="1"/>
       <c r="F461" s="1"/>
       <c r="G461" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H461" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I461" s="1" t="s">
-        <v>2097</v>
+        <v>2029</v>
       </c>
       <c r="J461" s="1" t="s">
-        <v>2098</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C462" s="1" t="s">
         <v>2099</v>
       </c>
-      <c r="B462" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C462" s="1" t="s">
+      <c r="D462" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E462" s="1"/>
+      <c r="F462" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H462" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I462" s="1" t="s">
         <v>2100</v>
-      </c>
-[...10 lines deleted...]
-        <v>2031</v>
       </c>
       <c r="J462" s="1" t="s">
         <v>2101</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" s="1" t="s">
         <v>2102</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>2103</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>2104</v>
       </c>
       <c r="D463" s="1"/>
       <c r="E463" s="1"/>
       <c r="F463" s="1"/>
       <c r="G463" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H463" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>2105</v>
       </c>
       <c r="J463" s="1" t="s">
         <v>2106</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" s="1" t="s">
         <v>2107</v>
       </c>
       <c r="B464" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C464" s="1" t="s">
         <v>2108</v>
-      </c>
-[...1 lines deleted...]
-        <v>2109</v>
       </c>
       <c r="D464" s="1"/>
       <c r="E464" s="1"/>
       <c r="F464" s="1"/>
       <c r="G464" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H464" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I464" s="1" t="s">
-        <v>2017</v>
+        <v>2039</v>
       </c>
       <c r="J464" s="1" t="s">
-        <v>2110</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B465" s="1" t="s">
         <v>2111</v>
       </c>
-      <c r="B465" s="1" t="s">
+      <c r="C465" s="1" t="s">
         <v>2112</v>
-      </c>
-[...1 lines deleted...]
-        <v>2113</v>
       </c>
       <c r="D465" s="1"/>
       <c r="E465" s="1"/>
       <c r="F465" s="1"/>
       <c r="G465" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H465" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I465" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="J465" s="1" t="s">
         <v>2114</v>
-      </c>
-[...1 lines deleted...]
-        <v>2115</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B466" s="1" t="s">
         <v>2116</v>
       </c>
-      <c r="B466" s="1" t="s">
+      <c r="C466" s="1" t="s">
         <v>2117</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118</v>
       </c>
       <c r="D466" s="1"/>
       <c r="E466" s="1"/>
       <c r="F466" s="1"/>
       <c r="G466" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H466" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I466" s="1" t="s">
-        <v>2119</v>
+        <v>2029</v>
       </c>
       <c r="J466" s="1" t="s">
-        <v>2120</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B467" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C467" s="1" t="s">
         <v>2121</v>
-      </c>
-[...4 lines deleted...]
-        <v>2123</v>
       </c>
       <c r="D467" s="1"/>
       <c r="E467" s="1"/>
       <c r="F467" s="1"/>
       <c r="G467" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H467" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I467" s="1" t="s">
-        <v>2124</v>
+        <v>2122</v>
       </c>
       <c r="J467" s="1" t="s">
-        <v>2125</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B468" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C468" s="1" t="s">
         <v>2126</v>
       </c>
-      <c r="B468" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D468" s="1"/>
       <c r="E468" s="1"/>
       <c r="F468" s="1"/>
       <c r="G468" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H468" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I468" s="1" t="s">
-        <v>2129</v>
+        <v>2127</v>
       </c>
       <c r="J468" s="1" t="s">
-        <v>2130</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B469" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C469" s="1" t="s">
         <v>2131</v>
       </c>
-      <c r="B469" s="1" t="s">
+      <c r="D469" s="1"/>
+      <c r="E469" s="1"/>
+      <c r="F469" s="1"/>
+      <c r="G469" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H469" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I469" s="1" t="s">
         <v>2132</v>
       </c>
-      <c r="C469" s="1" t="s">
+      <c r="J469" s="1" t="s">
         <v>2133</v>
-      </c>
-[...17 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" s="1" t="s">
-        <v>2137</v>
+        <v>2134</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>2138</v>
+        <v>2135</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>2139</v>
+        <v>2136</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="E470" s="1"/>
       <c r="F470" s="1"/>
       <c r="G470" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H470" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I470" s="1" t="s">
-        <v>2140</v>
+        <v>2137</v>
       </c>
       <c r="J470" s="1" t="s">
-        <v>2141</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B471" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E471" s="1"/>
+      <c r="F471" s="1" t="s">
         <v>2142</v>
       </c>
-      <c r="B471" s="1" t="s">
+      <c r="G471" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H471" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I471" s="1" t="s">
         <v>2143</v>
       </c>
-      <c r="C471" s="1" t="s">
+      <c r="J471" s="1" t="s">
         <v>2144</v>
-      </c>
-[...13 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B472" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C472" s="1" t="s">
         <v>2147</v>
       </c>
-      <c r="B472" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D472" s="1"/>
+      <c r="D472" s="1" t="s">
+        <v>1999</v>
+      </c>
       <c r="E472" s="1"/>
       <c r="F472" s="1"/>
       <c r="G472" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H472" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I472" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="J472" s="1" t="s">
         <v>2149</v>
-      </c>
-[...1 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B473" s="1" t="s">
         <v>2151</v>
-      </c>
-[...1 lines deleted...]
-        <v>2143</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E473" s="1"/>
       <c r="F473" s="1" t="s">
-        <v>1908</v>
+        <v>1916</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H473" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="J473" s="1" t="s">
         <v>2154</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" s="1" t="s">
         <v>2155</v>
       </c>
       <c r="B474" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C474" s="1" t="s">
         <v>2156</v>
       </c>
-      <c r="C474" s="1" t="s">
+      <c r="D474" s="1"/>
+      <c r="E474" s="1"/>
+      <c r="F474" s="1"/>
+      <c r="G474" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H474" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I474" s="1" t="s">
         <v>2157</v>
       </c>
-      <c r="D474" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F474" s="1" t="s">
+      <c r="J474" s="1" t="s">
         <v>2158</v>
-      </c>
-[...10 lines deleted...]
-        <v>2160</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D475" s="1"/>
+      <c r="E475" s="1"/>
+      <c r="F475" s="1"/>
+      <c r="G475" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H475" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I475" s="1" t="s">
         <v>2161</v>
       </c>
-      <c r="B475" s="1" t="s">
+      <c r="J475" s="1" t="s">
         <v>2162</v>
-      </c>
-[...20 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E476" s="1"/>
+      <c r="F476" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H476" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I476" s="1" t="s">
         <v>2167</v>
       </c>
-      <c r="B476" s="1" t="s">
+      <c r="J476" s="1" t="s">
         <v>2168</v>
-      </c>
-[...16 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E477" s="1"/>
+      <c r="F477" s="1" t="s">
         <v>2172</v>
       </c>
-      <c r="B477" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C477" s="1" t="s">
+      <c r="G477" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H477" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I477" s="1" t="s">
         <v>2173</v>
       </c>
-      <c r="D477" s="1"/>
-[...8 lines deleted...]
-      <c r="I477" s="1" t="s">
+      <c r="J477" s="1" t="s">
         <v>2174</v>
-      </c>
-[...1 lines deleted...]
-        <v>2175</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B478" s="1" t="s">
         <v>2176</v>
       </c>
-      <c r="B478" s="1" t="s">
+      <c r="C478" s="1" t="s">
         <v>2177</v>
-      </c>
-[...1 lines deleted...]
-        <v>2178</v>
       </c>
       <c r="D478" s="1"/>
       <c r="E478" s="1"/>
       <c r="F478" s="1"/>
       <c r="G478" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H478" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I478" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="J478" s="1" t="s">
         <v>2179</v>
-      </c>
-[...1 lines deleted...]
-        <v>2180</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C479" s="1" t="s">
         <v>2181</v>
-      </c>
-[...4 lines deleted...]
-        <v>2173</v>
       </c>
       <c r="D479" s="1"/>
       <c r="E479" s="1"/>
       <c r="F479" s="1"/>
       <c r="G479" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H479" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I479" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="J479" s="1" t="s">
         <v>2183</v>
-      </c>
-[...1 lines deleted...]
-        <v>2184</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B480" s="1" t="s">
         <v>2185</v>
       </c>
-      <c r="B480" s="1" t="s">
+      <c r="C480" s="1" t="s">
         <v>2186</v>
       </c>
-      <c r="C480" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D480" s="1"/>
       <c r="E480" s="1"/>
       <c r="F480" s="1"/>
       <c r="G480" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H480" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I480" s="1" t="s">
-        <v>1842</v>
+        <v>2187</v>
       </c>
       <c r="J480" s="1" t="s">
         <v>2188</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" s="1" t="s">
         <v>2189</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>2190</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>2191</v>
+        <v>2181</v>
       </c>
       <c r="D481" s="1"/>
       <c r="E481" s="1"/>
       <c r="F481" s="1"/>
       <c r="G481" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H481" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I481" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="J481" s="1" t="s">
         <v>2192</v>
-      </c>
-[...1 lines deleted...]
-        <v>2193</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B482" s="1" t="s">
         <v>2194</v>
       </c>
-      <c r="B482" s="1" t="s">
+      <c r="C482" s="1" t="s">
         <v>2195</v>
       </c>
-      <c r="C482" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D482" s="1"/>
+      <c r="D482" s="1" t="s">
+        <v>138</v>
+      </c>
       <c r="E482" s="1"/>
       <c r="F482" s="1"/>
       <c r="G482" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H482" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I482" s="1" t="s">
-        <v>2197</v>
+        <v>1850</v>
       </c>
       <c r="J482" s="1" t="s">
-        <v>2198</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" s="1" t="s">
-        <v>2167</v>
+        <v>2197</v>
       </c>
       <c r="B483" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C483" s="1" t="s">
         <v>2199</v>
-      </c>
-[...1 lines deleted...]
-        <v>2187</v>
       </c>
       <c r="D483" s="1"/>
       <c r="E483" s="1"/>
       <c r="F483" s="1"/>
       <c r="G483" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H483" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>2200</v>
       </c>
       <c r="J483" s="1" t="s">
         <v>2201</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" s="1" t="s">
-        <v>1761</v>
+        <v>2202</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>2199</v>
+        <v>2203</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>2202</v>
-[...3 lines deleted...]
-      </c>
+        <v>2204</v>
+      </c>
+      <c r="D484" s="1"/>
       <c r="E484" s="1"/>
       <c r="F484" s="1"/>
       <c r="G484" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H484" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I484" s="1" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="J484" s="1" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" s="1" t="s">
-        <v>2205</v>
+        <v>2175</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>2207</v>
+        <v>2195</v>
       </c>
       <c r="D485" s="1"/>
       <c r="E485" s="1"/>
       <c r="F485" s="1"/>
       <c r="G485" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H485" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="J485" s="1" t="s">
         <v>2209</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C486" s="1" t="s">
         <v>2210</v>
       </c>
-      <c r="B486" s="1" t="s">
+      <c r="D486" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E486" s="1"/>
+      <c r="F486" s="1"/>
+      <c r="G486" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H486" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I486" s="1" t="s">
         <v>2211</v>
       </c>
-      <c r="C486" s="1" t="s">
+      <c r="J486" s="1" t="s">
         <v>2212</v>
-      </c>
-[...17 lines deleted...]
-        <v>2215</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" s="1" t="s">
-        <v>2089</v>
+        <v>2213</v>
       </c>
       <c r="B487" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D487" s="1"/>
+      <c r="E487" s="1"/>
+      <c r="F487" s="1"/>
+      <c r="G487" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H487" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I487" s="1" t="s">
         <v>2216</v>
       </c>
-      <c r="C487" s="1" t="s">
+      <c r="J487" s="1" t="s">
         <v>2217</v>
-      </c>
-[...17 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C488" s="1" t="s">
         <v>2220</v>
       </c>
-      <c r="B488" s="1" t="s">
+      <c r="D488" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E488" s="1"/>
+      <c r="F488" s="1" t="s">
         <v>2221</v>
       </c>
-      <c r="C488" s="1" t="s">
+      <c r="G488" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H488" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I488" s="1" t="s">
         <v>2222</v>
       </c>
-      <c r="D488" s="1"/>
-[...8 lines deleted...]
-      <c r="I488" s="1" t="s">
+      <c r="J488" s="1" t="s">
         <v>2223</v>
-      </c>
-[...1 lines deleted...]
-        <v>2224</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C489" s="1" t="s">
         <v>2225</v>
       </c>
-      <c r="B489" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D489" s="1"/>
+      <c r="D489" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E489" s="1"/>
-      <c r="F489" s="1"/>
+      <c r="F489" s="1" t="s">
+        <v>2226</v>
+      </c>
       <c r="G489" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H489" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I489" s="1" t="s">
-        <v>2226</v>
+        <v>2100</v>
       </c>
       <c r="J489" s="1" t="s">
         <v>2227</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" s="1" t="s">
-        <v>2000</v>
+        <v>2228</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>2229</v>
-[...3 lines deleted...]
-      </c>
+        <v>2230</v>
+      </c>
+      <c r="D490" s="1"/>
       <c r="E490" s="1"/>
       <c r="F490" s="1"/>
       <c r="G490" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H490" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I490" s="1" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="J490" s="1" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" s="1" t="s">
-        <v>1669</v>
+        <v>2233</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>2232</v>
+        <v>2229</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>2233</v>
+        <v>2230</v>
       </c>
       <c r="D491" s="1"/>
       <c r="E491" s="1"/>
       <c r="F491" s="1"/>
       <c r="G491" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H491" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>2234</v>
       </c>
       <c r="J491" s="1" t="s">
         <v>2235</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" s="1" t="s">
-        <v>1761</v>
+        <v>2008</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>2236</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>2237</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>129</v>
+        <v>1999</v>
       </c>
       <c r="E492" s="1"/>
       <c r="F492" s="1"/>
       <c r="G492" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H492" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I492" s="1" t="s">
-        <v>2203</v>
+        <v>2238</v>
       </c>
       <c r="J492" s="1" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" s="1" t="s">
-        <v>2185</v>
+        <v>1677</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>2236</v>
+        <v>2240</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>2239</v>
-[...3 lines deleted...]
-      </c>
+        <v>2241</v>
+      </c>
+      <c r="D493" s="1"/>
       <c r="E493" s="1"/>
       <c r="F493" s="1"/>
       <c r="G493" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H493" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I493" s="1" t="s">
-        <v>1842</v>
+        <v>2242</v>
       </c>
       <c r="J493" s="1" t="s">
-        <v>2240</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" s="1" t="s">
-        <v>2241</v>
+        <v>1769</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E494" s="1"/>
       <c r="F494" s="1"/>
       <c r="G494" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H494" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I494" s="1" t="s">
-        <v>2244</v>
+        <v>2211</v>
       </c>
       <c r="J494" s="1" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" s="1" t="s">
-        <v>2246</v>
+        <v>2193</v>
       </c>
       <c r="B495" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C495" s="1" t="s">
         <v>2247</v>
       </c>
-      <c r="C495" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D495" s="1" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="E495" s="1"/>
       <c r="F495" s="1"/>
       <c r="G495" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H495" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I495" s="1" t="s">
-        <v>2249</v>
+        <v>1850</v>
       </c>
       <c r="J495" s="1" t="s">
-        <v>2250</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C496" s="1" t="s">
         <v>2251</v>
       </c>
-      <c r="B496" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D496" s="1"/>
+      <c r="D496" s="1" t="s">
+        <v>143</v>
+      </c>
       <c r="E496" s="1"/>
       <c r="F496" s="1"/>
       <c r="G496" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H496" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I496" s="1" t="s">
-        <v>2254</v>
+        <v>2252</v>
       </c>
       <c r="J496" s="1" t="s">
-        <v>2255</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C497" s="1" t="s">
         <v>2256</v>
       </c>
-      <c r="B497" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D497" s="1"/>
+      <c r="D497" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E497" s="1"/>
       <c r="F497" s="1"/>
       <c r="G497" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H497" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I497" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="J497" s="1" t="s">
         <v>2258</v>
-      </c>
-[...1 lines deleted...]
-        <v>2259</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B498" s="1" t="s">
         <v>2260</v>
       </c>
-      <c r="B498" s="1" t="s">
+      <c r="C498" s="1" t="s">
         <v>2261</v>
       </c>
-      <c r="C498" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D498" s="1"/>
       <c r="E498" s="1"/>
-      <c r="F498" s="1" t="s">
+      <c r="F498" s="1"/>
+      <c r="G498" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H498" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I498" s="1" t="s">
         <v>2262</v>
       </c>
-      <c r="G498" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I498" s="1" t="s">
+      <c r="J498" s="1" t="s">
         <v>2263</v>
-      </c>
-[...1 lines deleted...]
-        <v>2264</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C499" s="1" t="s">
         <v>2265</v>
       </c>
-      <c r="B499" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D499" s="1"/>
       <c r="E499" s="1"/>
       <c r="F499" s="1"/>
       <c r="G499" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H499" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I499" s="1" t="s">
-        <v>2268</v>
+        <v>2266</v>
       </c>
       <c r="J499" s="1" t="s">
-        <v>2269</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E500" s="1"/>
+      <c r="F500" s="1" t="s">
         <v>2270</v>
       </c>
-      <c r="B500" s="1" t="s">
+      <c r="G500" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H500" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I500" s="1" t="s">
         <v>2271</v>
       </c>
-      <c r="C500" s="1" t="s">
+      <c r="J500" s="1" t="s">
         <v>2272</v>
-      </c>
-[...13 lines deleted...]
-        <v>2274</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C501" s="1" t="s">
         <v>2275</v>
       </c>
-      <c r="B501" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D501" s="1"/>
+      <c r="D501" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E501" s="1"/>
       <c r="F501" s="1"/>
       <c r="G501" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H501" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>2276</v>
       </c>
       <c r="J501" s="1" t="s">
         <v>2277</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" s="1" t="s">
         <v>2278</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>2279</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>2280</v>
       </c>
       <c r="D502" s="1"/>
       <c r="E502" s="1"/>
       <c r="F502" s="1"/>
       <c r="G502" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H502" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>2281</v>
       </c>
       <c r="J502" s="1" t="s">
         <v>2282</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" s="1" t="s">
         <v>2283</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>2284</v>
+        <v>2279</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>2285</v>
+        <v>2280</v>
       </c>
       <c r="D503" s="1"/>
       <c r="E503" s="1"/>
       <c r="F503" s="1"/>
       <c r="G503" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H503" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I503" s="1" t="s">
-        <v>2286</v>
+        <v>2284</v>
       </c>
       <c r="J503" s="1" t="s">
-        <v>2287</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C504" s="1" t="s">
         <v>2288</v>
-      </c>
-[...4 lines deleted...]
-        <v>2290</v>
       </c>
       <c r="D504" s="1"/>
       <c r="E504" s="1"/>
       <c r="F504" s="1"/>
       <c r="G504" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H504" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I504" s="1" t="s">
-        <v>2291</v>
+        <v>2289</v>
       </c>
       <c r="J504" s="1" t="s">
-        <v>2292</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C505" s="1" t="s">
         <v>2293</v>
-      </c>
-[...4 lines deleted...]
-        <v>2295</v>
       </c>
       <c r="D505" s="1"/>
       <c r="E505" s="1"/>
       <c r="F505" s="1"/>
       <c r="G505" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H505" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I505" s="1" t="s">
-        <v>2296</v>
+        <v>2294</v>
       </c>
       <c r="J505" s="1" t="s">
-        <v>2297</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C506" s="1" t="s">
         <v>2298</v>
-      </c>
-[...4 lines deleted...]
-        <v>2300</v>
       </c>
       <c r="D506" s="1"/>
       <c r="E506" s="1"/>
       <c r="F506" s="1"/>
       <c r="G506" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H506" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I506" s="1" t="s">
-        <v>2301</v>
+        <v>2299</v>
       </c>
       <c r="J506" s="1" t="s">
-        <v>2302</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C507" s="1" t="s">
         <v>2303</v>
-      </c>
-[...4 lines deleted...]
-        <v>2305</v>
       </c>
       <c r="D507" s="1"/>
       <c r="E507" s="1"/>
       <c r="F507" s="1"/>
       <c r="G507" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H507" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I507" s="1" t="s">
-        <v>2306</v>
+        <v>2304</v>
       </c>
       <c r="J507" s="1" t="s">
-        <v>2307</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C508" s="1" t="s">
         <v>2308</v>
-      </c>
-[...4 lines deleted...]
-        <v>2305</v>
       </c>
       <c r="D508" s="1"/>
       <c r="E508" s="1"/>
       <c r="F508" s="1"/>
       <c r="G508" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H508" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I508" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="J508" s="1" t="s">
         <v>2310</v>
-      </c>
-[...1 lines deleted...]
-        <v>2311</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B509" s="1" t="s">
         <v>2312</v>
       </c>
-      <c r="B509" s="1" t="s">
+      <c r="C509" s="1" t="s">
         <v>2313</v>
       </c>
-      <c r="C509" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D509" s="1"/>
       <c r="E509" s="1"/>
-      <c r="F509" s="1" t="s">
+      <c r="F509" s="1"/>
+      <c r="G509" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H509" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I509" s="1" t="s">
         <v>2314</v>
       </c>
-      <c r="G509" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I509" s="1" t="s">
+      <c r="J509" s="1" t="s">
         <v>2315</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" s="1" t="s">
-        <v>169</v>
+        <v>2316</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>2317</v>
       </c>
-      <c r="C510" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C510" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D510" s="1"/>
       <c r="E510" s="1"/>
       <c r="F510" s="1"/>
       <c r="G510" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H510" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="J510" s="1" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>2321</v>
       </c>
-      <c r="C511" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C511" s="1"/>
       <c r="D511" s="1" t="s">
-        <v>90</v>
+        <v>143</v>
       </c>
       <c r="E511" s="1"/>
       <c r="F511" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H511" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I511" s="1" t="s">
         <v>2323</v>
       </c>
-      <c r="G511" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I511" s="1" t="s">
+      <c r="J511" s="1" t="s">
         <v>2324</v>
-      </c>
-[...1 lines deleted...]
-        <v>2325</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" s="1" t="s">
-        <v>2220</v>
+        <v>178</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>2326</v>
+        <v>2325</v>
       </c>
       <c r="C512" s="1"/>
-      <c r="D512" s="1"/>
+      <c r="D512" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="E512" s="1"/>
       <c r="F512" s="1"/>
       <c r="G512" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H512" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I512" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="J512" s="1" t="s">
         <v>2327</v>
-      </c>
-[...1 lines deleted...]
-        <v>2328</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B513" s="1" t="s">
         <v>2329</v>
       </c>
-      <c r="B513" s="1" t="s">
+      <c r="C513" s="1" t="s">
         <v>2330</v>
       </c>
-      <c r="C513" s="1" t="s">
+      <c r="D513" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E513" s="1"/>
+      <c r="F513" s="1" t="s">
         <v>2331</v>
       </c>
-      <c r="D513" s="1" t="s">
-[...3 lines deleted...]
-      <c r="F513" s="1"/>
       <c r="G513" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H513" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>2332</v>
       </c>
       <c r="J513" s="1" t="s">
         <v>2333</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B514" s="1" t="s">
         <v>2334</v>
       </c>
-      <c r="B514" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C514" s="1"/>
       <c r="D514" s="1"/>
       <c r="E514" s="1"/>
       <c r="F514" s="1"/>
       <c r="G514" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H514" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I514" s="1" t="s">
-        <v>2337</v>
+        <v>2335</v>
       </c>
       <c r="J514" s="1" t="s">
-        <v>2338</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C515" s="1" t="s">
         <v>2339</v>
       </c>
-      <c r="B515" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D515" s="1"/>
+      <c r="D515" s="1" t="s">
+        <v>143</v>
+      </c>
       <c r="E515" s="1"/>
       <c r="F515" s="1"/>
       <c r="G515" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H515" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I515" s="1" t="s">
-        <v>2342</v>
+        <v>2340</v>
       </c>
       <c r="J515" s="1" t="s">
-        <v>2343</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C516" s="1" t="s">
         <v>2344</v>
-      </c>
-[...4 lines deleted...]
-        <v>2346</v>
       </c>
       <c r="D516" s="1"/>
       <c r="E516" s="1"/>
-      <c r="F516" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F516" s="1"/>
       <c r="G516" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H516" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I516" s="1" t="s">
-        <v>2348</v>
+        <v>2345</v>
       </c>
       <c r="J516" s="1" t="s">
-        <v>2349</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" s="1" t="s">
-        <v>2350</v>
+        <v>2347</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>2351</v>
+        <v>2348</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>2352</v>
+        <v>2349</v>
       </c>
       <c r="D517" s="1"/>
       <c r="E517" s="1"/>
       <c r="F517" s="1"/>
       <c r="G517" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H517" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I517" s="1" t="s">
-        <v>2353</v>
+        <v>2350</v>
       </c>
       <c r="J517" s="1" t="s">
-        <v>2354</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" s="1" t="s">
-        <v>2355</v>
+        <v>2352</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>2356</v>
+        <v>2353</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>2357</v>
+        <v>2354</v>
       </c>
       <c r="D518" s="1"/>
       <c r="E518" s="1"/>
-      <c r="F518" s="1"/>
+      <c r="F518" s="1" t="s">
+        <v>2355</v>
+      </c>
       <c r="G518" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H518" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="I518" s="1" t="s">
-        <v>2358</v>
+        <v>2356</v>
       </c>
       <c r="J518" s="1" t="s">
-        <v>2359</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C519" s="1" t="s">
         <v>2360</v>
-      </c>
-[...4 lines deleted...]
-        <v>2362</v>
       </c>
       <c r="D519" s="1"/>
       <c r="E519" s="1"/>
       <c r="F519" s="1"/>
       <c r="G519" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H519" s="1" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="I519" s="1" t="s">
-        <v>2363</v>
+        <v>2361</v>
       </c>
       <c r="J519" s="1" t="s">
-        <v>2364</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C520" s="1" t="s">
         <v>2365</v>
       </c>
-      <c r="B520" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C520" s="1"/>
       <c r="D520" s="1"/>
       <c r="E520" s="1"/>
       <c r="F520" s="1"/>
       <c r="G520" s="1" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="H520" s="1" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="I520" s="1" t="s">
-        <v>241</v>
+        <v>2366</v>
       </c>
       <c r="J520" s="1" t="s">
         <v>2367</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D521" s="1"/>
+      <c r="E521" s="1"/>
+      <c r="F521" s="1"/>
+      <c r="G521" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H521" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="I521" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="J521" s="1" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C522" s="1"/>
+      <c r="D522" s="1"/>
+      <c r="E522" s="1"/>
+      <c r="F522" s="1"/>
+      <c r="G522" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H522" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I522" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="J522" s="1" t="s">
+        <v>2375</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>