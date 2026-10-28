--- v0 (2026-08-10)
+++ v1 (2026-10-28)
@@ -12,133 +12,151 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cursos de formación" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Inicio</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>ATELIER TECHNIQUE SUBTROPAL - ATELIER DE CULTURE DU FRUIT DE LA PASSION</t>
+  </si>
+  <si>
+    <t>ven 05/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Almería</t>
+  </si>
+  <si>
+    <t>Centro IFAPA la Mojonera, Almería</t>
+  </si>
+  <si>
+    <t>En personne</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Contenu Recherche et innovation dans le domaine des arbres fruitiers subtropicaux. Visite de parcelles expérimentales d'arbres fruitiers subtropicaux.</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/fr/cours-de-formation/atelier-technique-subtropal-atelier-culture-du-fruit-la-passion</t>
+  </si>
+  <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
   </si>
   <si>
     <t>lun 11/05/2026 - 09:00</t>
   </si>
   <si>
     <t>lun 11/05/2026 - 14:00</t>
   </si>
   <si>
-    <t>Andalucía</t>
-[...1 lines deleted...]
-  <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Centro Cívico La Matraquilla, 18600, Motril</t>
   </si>
   <si>
-    <t>En personne</t>
-[...1 lines deleted...]
-  <si>
     <t>Sí</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111636</t>
   </si>
   <si>
     <t>GESTION DURABLE DE L'IRRIGATION ET DE LA FERTIGATION DES MANGORS</t>
   </si>
   <si>
     <t>mer 06/05/2026 - 09:00</t>
   </si>
   <si>
     <t>ven 08/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Centro Ifapa de Málaga</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Contenu De l'eau dans le sol et dans la plante. 3 Problèmes de qualité et de salinité de l'eau. Techniques d'irrigation et optimisation. Conception…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-durable-lirrigation-et-la-fertigation-des-mangors</t>
   </si>
   <si>
     <t>atelier de taille des avocatiers</t>
   </si>
   <si>
     <t>mar 05/05/2026 - 16:00</t>
   </si>
   <si>
     <t>mar 05/05/2026 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>Vila-real CV-20 Km 3 (Carretera vila-real Onda) Castellón/Castelló</t>
   </si>
   <si>
     <t>Signe</t>
@@ -477,53 +495,50 @@
     <t>culture du pitaya</t>
   </si>
   <si>
     <t>mar 18/11/2025 - 16:00</t>
   </si>
   <si>
     <t>mer 19/11/2025 - 12:30</t>
   </si>
   <si>
     <t>UMH- Aula 0.2 Edificio Tudemir. Sede Desamparados Carretera de Beniel, km 3.2 03312 ORIHUELA (Alicante)</t>
   </si>
   <si>
     <t>Collaborateurs : Bureau OCA Bajo Segura et Université Miguel Hernández. Programme Mardi 18/11/25 16h00 à 19h00 : Ravageurs et maladies du pitaya.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-du-pitaya</t>
   </si>
   <si>
     <t>Séance pratique du cours sur l'utilisation efficace de l'eau dans les serres, par Carrefour et Cajamar, à Almería</t>
   </si>
   <si>
     <t>mer 09/07/2025 - 09:00</t>
   </si>
   <si>
     <t>mer 09/07/2025 - 14:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Almería</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar. Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>Le 9 juillet 2025 , un atelier gratuit et présentiel sur la gestion efficace de l'eau dans les cultures sous serre se tiendra à El Ejido, Almería .…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seance-pratique-du-cours-sur-lutilisation-efficace-leau-dans-les-serres-par</t>
   </si>
   <si>
     <t>ATELIER DE CULTURE DE PITAYA</t>
   </si>
   <si>
     <t>jeu 03/07/2025 - 09:00</t>
   </si>
   <si>
     <t>ven 04/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Campanillas</t>
   </si>
   <si>
     <t>Contenu Introduction à la culture du pitaya Importance de la culture du pitaya dans la péninsule sud Techniques de culture du pitaya Techniques de…</t>
   </si>
@@ -857,54 +872,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J25"/>
+      <selection activeCell="A1" sqref="A1:J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -917,778 +932,810 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="E2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="F2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="G2" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="I2" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="I3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="J3" s="1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="H4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="J4" s="1" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="J5" s="1" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="1" t="s">
+      <c r="J6" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      <c r="F8" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="G8" s="1" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D9" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F9" s="1" t="s">
+      <c r="H9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="1" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D10" s="1"/>
-[...1 lines deleted...]
-      <c r="F10" s="1"/>
       <c r="G10" s="1" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-      <c r="E11" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>79</v>
       </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
       <c r="G11" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>80</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="F12" s="1" t="s">
+      <c r="G12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I12" s="1" t="s">
+      <c r="J12" s="1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C13" s="1"/>
-[...2 lines deleted...]
-      <c r="F13" s="1"/>
+      <c r="D13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>92</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I13" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>98</v>
-[...7 lines deleted...]
-      <c r="E15" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F15" s="1" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I15" s="1" t="s">
+      <c r="J15" s="1" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>23</v>
+        <v>106</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>23</v>
+        <v>107</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="H16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="E17" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="F17" s="1" t="s">
+      <c r="J17" s="1" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="1" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>119</v>
+        <v>93</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>124</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>125</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>23</v>
+        <v>72</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>135</v>
+        <v>30</v>
       </c>
       <c r="F21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="G21" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I21" s="1" t="s">
+      <c r="J21" s="1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="D22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="1" t="s">
+      <c r="F22" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="F22" s="1" t="s">
+      <c r="G22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I22" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I22" s="1" t="s">
+      <c r="J22" s="1" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="D23" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G23" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" s="1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>150</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="E24" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="F24" s="1" t="s">
+      <c r="G24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="G24" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I24" s="1" t="s">
+      <c r="J24" s="1" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C25" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="1" t="s">
+      <c r="G25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="G25" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="1" t="s">
+      <c r="J25" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="J25" s="1" t="s">
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="1" t="s">
         <v>164</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>