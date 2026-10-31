--- v1 (2026-10-28)
+++ v2 (2026-10-31)
@@ -47,516 +47,516 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>ATELIER TECHNIQUE SUBTROPAL - ATELIER DE CULTURE DU FRUIT DE LA PASSION</t>
   </si>
   <si>
-    <t>ven 05/06/2026 - 00:00</t>
+    <t>ven, 05/06/2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Almería</t>
   </si>
   <si>
     <t>Centro IFAPA la Mojonera, Almería</t>
   </si>
   <si>
     <t>En personne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Contenu Recherche et innovation dans le domaine des arbres fruitiers subtropicaux. Visite de parcelles expérimentales d'arbres fruitiers subtropicaux.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-technique-subtropal-atelier-culture-du-fruit-la-passion</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned - Cloned</t>
   </si>
   <si>
-    <t>lun 11/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>lun 11/05/2026 - 14:00</t>
+    <t>lun, 11/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>lun, 11/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Centro Cívico La Matraquilla, 18600, Motril</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>ASETAGA a ouvert les inscriptions à la formation gratuite « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111636</t>
   </si>
   <si>
     <t>GESTION DURABLE DE L'IRRIGATION ET DE LA FERTIGATION DES MANGORS</t>
   </si>
   <si>
-    <t>mer 06/05/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 08/05/2026 - 14:00</t>
+    <t>mer, 06/05/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 08/05/2026 - 14:00</t>
   </si>
   <si>
     <t>Málaga</t>
   </si>
   <si>
     <t>Centro Ifapa de Málaga</t>
   </si>
   <si>
     <t>Mélangé</t>
   </si>
   <si>
     <t>Contenu De l'eau dans le sol et dans la plante. 3 Problèmes de qualité et de salinité de l'eau. Techniques d'irrigation et optimisation. Conception…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-durable-lirrigation-et-la-fertigation-des-mangors</t>
   </si>
   <si>
     <t>atelier de taille des avocatiers</t>
   </si>
   <si>
-    <t>mar 05/05/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>mar 05/05/2026 - 19:00</t>
+    <t>mar, 05/05/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mar, 05/05/2026 - 19:00</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Castellón/Castelló</t>
   </si>
   <si>
     <t>Vila-real CV-20 Km 3 (Carretera vila-real Onda) Castellón/Castelló</t>
   </si>
   <si>
     <t>Signe</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-taille-des-avocatiers</t>
   </si>
   <si>
     <t>CONNAISSANCES ET CULTURE DES ARBRES FRUITIERS TROPICAUX</t>
   </si>
   <si>
-    <t>lun 04/05/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>ven 08/05/2026 - 00:00</t>
+    <t>lun, 04/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ven, 08/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Palmas, Las</t>
   </si>
   <si>
     <t>Escuela de Capacitación Agraria de Arucas</t>
   </si>
   <si>
     <t>Objectifs Découvrez les différentes espèces d'arbres fruitiers tropicaux et subtropicaux cultivées aux îles Canaries. Apprenez à multiplier certaines…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/connaissances-et-culture-des-arbres-fruitiers-tropicaux</t>
   </si>
   <si>
     <t>Fertirrigation dans les plantations de bananes</t>
   </si>
   <si>
-    <t>mer 22/04/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 22/04/2026 - 20:00</t>
+    <t>mer, 22/04/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 22/04/2026 - 20:00</t>
   </si>
   <si>
     <t>Santa Cruz de Tenerife</t>
   </si>
   <si>
     <t>Empaquetado de Europlátano, recta del Pal-Mar Guargacho, TF 653, nº53</t>
   </si>
   <si>
     <t>INSCRIPTION</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/fertirrigation-dans-les-plantations-bananes</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned - Cloned</t>
   </si>
   <si>
-    <t>mer 22/04/2026 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 22/04/2026 - 14:00</t>
+    <t>mer, 22/04/2026 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 22/04/2026 - 14:00</t>
   </si>
   <si>
     <t>Casa de la Cultura. Calle Puerta de Granada, 19, 18690 Almuñécar, Granada</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111491</t>
   </si>
   <si>
     <t>Journée de formation ASETAGA : « Bioéconomie circulaire : transformation, valorisation et gestion durable des déjections animales, des bioproduits et des sous-produits » - Cloned</t>
   </si>
   <si>
-    <t>mar 21/04/2026 - 17:00</t>
-[...2 lines deleted...]
-    <t>mar 21/04/2026 - 20:00</t>
+    <t>mar, 21/04/2026 - 17:00</t>
+  </si>
+  <si>
+    <t>mar, 21/04/2026 - 20:00</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/node/111482</t>
   </si>
   <si>
     <t>Cours sur la gestion des risques et l'assurance agricole dans un contexte de changement climatique</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 22:22</t>
-[...2 lines deleted...]
-    <t>ven 17/04/2026 - 22:22</t>
+    <t>lun, 13/04/2026 - 22:22</t>
+  </si>
+  <si>
+    <t>ven, 17/04/2026 - 22:22</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>CIHEAM Zaragoza, Avda. de Montañana 1005, Zaragoza</t>
   </si>
   <si>
     <t>En ligne, En personne</t>
   </si>
   <si>
     <t>Du 13 au 17 avril 2026 , le CIHEAM de Saragosse accueillera le cours « Gestion des risques et assurance agricole dans un contexte de changement…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-la-gestion-des-risques-et-lassurance-agricole-dans-contexte-changement</t>
   </si>
   <si>
     <t>Formation en production biologique : réglementation, conseils, production et commercialisation</t>
   </si>
   <si>
-    <t>lun 13/04/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>jeu 16/04/2026 - 22:22</t>
+    <t>lun, 13/04/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>jeu, 16/04/2026 - 22:22</t>
   </si>
   <si>
     <t>Du 13 au 16 avril 2026, le cours sur la production biologique : production, réglementation, conseils et commercialisation se déroulera en classe…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/formation-production-biologique-reglementation-conseils-production-et</t>
   </si>
   <si>
     <t>Cours en ligne : Culture biologique d'avocats</t>
   </si>
   <si>
-    <t>mer 01/04/2026 - 00:00</t>
+    <t>mer, 01/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>Camí del Port s/n, km 1 - Edif. ECA Apartado 397 ES-46470 Catarroja, Valencia, España</t>
   </si>
   <si>
     <t>La formation est divisée en 8 thèmes et dure 30 heures. Vous pouvez la terminer à tout moment. À l'issue de la formation, vous recevrez un CERTIFICAT…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-culture-biologique-davocats</t>
   </si>
   <si>
     <t>Jour A1. Innovation et gestion intégrée dans la production d'avocats</t>
   </si>
   <si>
-    <t>mar 24/03/2026 - 11:11</t>
-[...2 lines deleted...]
-    <t>mar 24/03/2026 - 22:22</t>
+    <t>mar, 24/03/2026 - 11:11</t>
+  </si>
+  <si>
+    <t>mar, 24/03/2026 - 22:22</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>AGROGAL Cartaya. Polígono Estación n 17, Cartaya 21450; Huelva</t>
   </si>
   <si>
     <t>La production d'avocats est devenue une culture stratégique dans plusieurs régions d'Espagne ces dernières années, portée par une demande intérieure…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/jour-a1-innovation-et-gestion-integree-dans-la-production-davocats</t>
   </si>
   <si>
     <t>Cours de culture d'avocat</t>
   </si>
   <si>
-    <t>dim 22/03/2026 - 00:00</t>
+    <t>dim, 22/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours offre un guide complet sur la culture de l'avocat. Vous y découvrirez les exigences pédoclimatiques, la multiplication et l'implantation des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-culture-davocat</t>
   </si>
   <si>
     <t>CULTURE DE LA PAPAYE</t>
   </si>
   <si>
-    <t>ven 27/02/2026 - 00:00</t>
+    <t>ven, 27/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours aborde toutes les étapes de la culture de la papaye, des exigences pédologiques et climatiques à la transformation des fruits. Vous…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-la-papaye</t>
   </si>
   <si>
     <t>INTÉGRATION À UNE ENTREPRISE AGRICOLE : CULTURE FRUITIÈRE</t>
   </si>
   <si>
-    <t>lun 23/02/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>mar 09/06/2026 - 00:00</t>
+    <t>lun, 23/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>mar, 09/06/2026 - 00:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Palma del Río</t>
   </si>
   <si>
-    <t>Ce cours comporte au moins un module en présentiel. Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d'…</t>
+    <t>Ce cours comporte au moins un module en présentiel. Ce cours comprend au moins un module en ligne. Les cours proposés sur la plateforme d…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/integration-une-entreprise-agricole-culture-fruitiere</t>
   </si>
   <si>
     <t>CONFÉRENCE : RECHERCHES DE L'IFAPA VISANT LA DURABILITÉ DES CULTURES SUBTROPICALES EN ANDALOUSIE</t>
   </si>
   <si>
-    <t>lun 16/02/2026 - 00:00</t>
+    <t>lun, 16/02/2026 - 00:00</t>
   </si>
   <si>
     <t>Contenu Introduction aux cultures subtropicales en Andalousie Identification des facteurs limitant sa culture en Andalousie Exercices pratiques :…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/conference-recherches-lifapa-visant-la-durabilite-des-cultures-subtropicales</t>
   </si>
   <si>
     <t>Journée de formation « Innovation et gestion intégrée dans la production d'avocats », à Oliva (Valence)</t>
   </si>
   <si>
-    <t>mar 10/02/2026 - 17:07</t>
-[...2 lines deleted...]
-    <t>mar 10/02/2026 - 22:22</t>
+    <t>mar, 10/02/2026 - 17:07</t>
+  </si>
+  <si>
+    <t>mar, 10/02/2026 - 22:22</t>
   </si>
   <si>
     <t>Castilla - La Mancha</t>
   </si>
   <si>
     <t>Albacete</t>
   </si>
   <si>
     <t>IES Gregori Maians, Carrer de Gabriel Miró, 13, 46780 Oliva (Valencia)</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/journee-formation-innovation-et-gestion-integree-dans-la-production-davocats</t>
   </si>
   <si>
     <t>L'UPV et Poscosecha.com lancent le VIIe cours de technologie post-récolte pour les agrumes et les cultures émergentes en Méditerranée</t>
   </si>
   <si>
-    <t>mer 21/01/2026 - 16:00</t>
-[...2 lines deleted...]
-    <t>ven 06/03/2026 - 20:00</t>
+    <t>mer, 21/01/2026 - 16:00</t>
+  </si>
+  <si>
+    <t>ven, 06/03/2026 - 20:00</t>
   </si>
   <si>
     <t>Valencia</t>
   </si>
   <si>
     <t>L’Université polytechnique de Valence (UPV), en collaboration avec l’École supérieure technique d’ingénierie agricole et environnementale (ETSIAMN)…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/lupv-et-poscosechacom-lancent-le-viie-cours-technologie-post-recolte-pour-les</t>
   </si>
   <si>
     <t>Applicateur de produits phytosanitaires. Niveau débutant.</t>
   </si>
   <si>
-    <t>jeu 08/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>jeu 05/02/2026 - 23:00</t>
+    <t>jeu, 08/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>jeu, 05/02/2026 - 23:00</t>
   </si>
   <si>
     <t>Cam. Torre Los Ajos, 29, 50059 Zaragoza</t>
   </si>
   <si>
     <t>L'objectif de cette formation est de former les assistants phytosanitaires, les agriculteurs réalisant eux-mêmes les traitements phytosanitaires sur…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/applicateur-produits-phytosanitaires-niveau-debutant-0</t>
   </si>
   <si>
     <t>GESTION INTÉGRÉE DES RAVAGEURS ET DES MALADIES DANS LES MANGUES</t>
   </si>
   <si>
-    <t>jeu 04/12/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 05/12/2025 - 14:00</t>
+    <t>jeu, 04/12/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 05/12/2025 - 14:00</t>
   </si>
   <si>
     <t>Contenu Ravageurs et maladies qui affectent la culture de la mangue. Stratégies de lutte contre les ravageurs et les maladies. Identification des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-integree-des-ravageurs-et-des-maladies-dans-les-mangues</t>
   </si>
   <si>
     <t>Production efficace d'avocats : pratiques pour améliorer le rendement et la qualité</t>
   </si>
   <si>
-    <t>jeu 27/11/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>jeu 27/11/2025 - 14:00</t>
+    <t>jeu, 27/11/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>jeu, 27/11/2025 - 14:00</t>
   </si>
   <si>
     <t>Cádiz</t>
   </si>
   <si>
     <t>Edificio Maestro Quico C. Vega Maldonado, 18, 11370 Los Barrios, Cádiz</t>
   </si>
   <si>
     <t>ASETAGA organise un atelier de formation sur le thème « Production efficace d'avocats : pratiques pour améliorer le rendement et la qualité », avec…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/production-efficace-davocats-pratiques-pour-ameliorer-le-rendement-et-la-qualite</t>
   </si>
   <si>
     <t>Ravageurs et maladies des agrumes, des nèfles et des avocats</t>
   </si>
   <si>
-    <t>mer 19/11/2025 - 17:00</t>
-[...2 lines deleted...]
-    <t>jeu 20/11/2025 - 20:00</t>
+    <t>mer, 19/11/2025 - 17:00</t>
+  </si>
+  <si>
+    <t>jeu, 20/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Alicante/Alacant</t>
   </si>
   <si>
     <t>OCA DE CALLOSA D’EN SARRIÀ Carrer del Fondo, 3 03510 Callosa d’en Sarrià (Alicante)</t>
   </si>
   <si>
     <t>Programme Mercredi 19 novembre 2025 17h00 à 18h30 Incidence des aleurodes dans les agrumes. FRANCISCO CUENCA MONTAGUD. Technicien EEE Carcaixent.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/ravageurs-et-maladies-des-agrumes-des-nefles-et-des-avocats</t>
   </si>
   <si>
     <t>culture du pitaya</t>
   </si>
   <si>
-    <t>mar 18/11/2025 - 16:00</t>
-[...2 lines deleted...]
-    <t>mer 19/11/2025 - 12:30</t>
+    <t>mar, 18/11/2025 - 16:00</t>
+  </si>
+  <si>
+    <t>mer, 19/11/2025 - 12:30</t>
   </si>
   <si>
     <t>UMH- Aula 0.2 Edificio Tudemir. Sede Desamparados Carretera de Beniel, km 3.2 03312 ORIHUELA (Alicante)</t>
   </si>
   <si>
     <t>Collaborateurs : Bureau OCA Bajo Segura et Université Miguel Hernández. Programme Mardi 18/11/25 16h00 à 19h00 : Ravageurs et maladies du pitaya.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/culture-du-pitaya</t>
   </si>
   <si>
     <t>Séance pratique du cours sur l'utilisation efficace de l'eau dans les serres, par Carrefour et Cajamar, à Almería</t>
   </si>
   <si>
-    <t>mer 09/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>mer 09/07/2025 - 14:00</t>
+    <t>mer, 09/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>mer, 09/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Estación Experimental Cajamar. Paraje las Palmerillas, 25, 04710 El Ejido, Almería</t>
   </si>
   <si>
     <t>Le 9 juillet 2025 , un atelier gratuit et présentiel sur la gestion efficace de l'eau dans les cultures sous serre se tiendra à El Ejido, Almería .…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/seance-pratique-du-cours-sur-lutilisation-efficace-leau-dans-les-serres-par</t>
   </si>
   <si>
     <t>ATELIER DE CULTURE DE PITAYA</t>
   </si>
   <si>
-    <t>jeu 03/07/2025 - 09:00</t>
-[...2 lines deleted...]
-    <t>ven 04/07/2025 - 14:00</t>
+    <t>jeu, 03/07/2025 - 09:00</t>
+  </si>
+  <si>
+    <t>ven, 04/07/2025 - 14:00</t>
   </si>
   <si>
     <t>Campanillas</t>
   </si>
   <si>
     <t>Contenu Introduction à la culture du pitaya Importance de la culture du pitaya dans la péninsule sud Techniques de culture du pitaya Techniques de…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/atelier-culture-pitaya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -881,52 +881,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="232.229" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>