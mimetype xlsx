--- v0 (2026-08-29)
+++ v1 (2026-10-31)
@@ -47,138 +47,138 @@
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Provincia</t>
   </si>
   <si>
     <t>Localizacion</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Gestion de l'eau et de la nutrition dans la culture des fraises</t>
   </si>
   <si>
-    <t>ven 04/12/2026 - 00:00</t>
+    <t>ven, 04/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Andalucía</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>En ligne</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Les coopératives agroalimentaires proposent aux agriculteurs une formation sur la gestion de l'eau et la nutrition dans la culture de la fraise,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/gestion-leau-et-la-nutrition-dans-la-culture-des-fraises</t>
   </si>
   <si>
     <t>Campus de cours en ligne ouverts à tous (MOOC) - Ministère de l'Agriculture, de la Pêche et de l'Alimentation - Plan de formation pour les techniciens ruraux</t>
   </si>
   <si>
-    <t>dim 20/12/2026 - 00:00</t>
+    <t>dim, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique : production, réglementation, conseils et commercialisation (MOOC) Ce cours a pour objectif de donner un aperçu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/campus-cours-ligne-ouverts-tous-mooc-ministere-lagriculture-la-peche-et</t>
   </si>
   <si>
     <t>Cours d'agriculture biologique</t>
   </si>
   <si>
-    <t>lun 21/12/2026 - 00:00</t>
+    <t>lun, 21/12/2026 - 00:00</t>
   </si>
   <si>
     <t>La Commission européenne a placé la protection de l'environnement en général, et le développement du secteur de la production biologique en…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-dagriculture-biologique-7</t>
   </si>
   <si>
     <t>Cours de production biologique</t>
   </si>
   <si>
-    <t>jeu 24/12/2026 - 00:00</t>
+    <t>jeu, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Le secteur de la production biologique est en constante expansion et nécessite des professionnels qualifiés capables de gérer les exploitations…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-production-biologique</t>
   </si>
   <si>
     <t>Cours sur l'étiquetage des aliments d'origine végétale</t>
   </si>
   <si>
-    <t>ven 25/12/2026 - 00:00</t>
+    <t>ven, 25/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ce cours vous permettra d'apprendre les exigences légales en matière d'étiquetage des fruits, légumes et autres produits, frais ou conditionnés, y…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-sur-letiquetage-des-aliments-dorigine-vegetale</t>
   </si>
   <si>
     <t>Cours en ligne sur la lutte antiparasitaire</t>
   </si>
   <si>
-    <t>mar 29/12/2026 - 00:00</t>
+    <t>mar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>L'objectif principal d'un plan de lutte antiparasitaire est de prévenir les infestations, qui peuvent être de diverses natures, tant urbaines que…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-ligne-sur-la-lutte-antiparasitaire</t>
   </si>
   <si>
     <t>NUTRITION DURABLE DES SOLS AGRICOLES DANS LE CADRE DU PAC, SOUTIEN AUX CONSEILS</t>
   </si>
   <si>
-    <t>mer 30/12/2026 - 00:00</t>
+    <t>mer, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Le système de production agroalimentaire doit maintenir un équilibre entre une production rentable et de haute qualité répondant aux exigences des…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/nutrition-durable-des-sols-agricoles-dans-le-cadre-du-pac-soutien-aux-conseils</t>
   </si>
   <si>
     <t>Cours en ligne sur l'agriculture et l'élevage : production, innovation, conseil et commercialisation (MOOC) Ce cours vise à présenter le…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/campus-cours-ligne-ouverts-tous-mooc-ministere-lagriculture-la-peche-et-0</t>
   </si>
   <si>
     <t>Cours avancé sur la nouvelle réglementation européenne relative aux produits fertilisants</t>
   </si>
   <si>
     <t>Un certificat de réussite est remis aux étudiants qui réussissent le cours, accompagné de documents précisant le programme et la durée de celui-ci.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/fr/cours-de-formation/cours-avance-sur-la-nouvelle-reglementation-europeenne-relative-aux-produits</t>
   </si>
 </sst>
 </file>
 
@@ -515,51 +515,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="186.24" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="149.678" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>