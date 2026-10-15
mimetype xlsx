--- v0 (2026-06-09)
+++ v1 (2026-10-15)
@@ -12,208 +12,442 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="529">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="579">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Appel à candidatures 2026 pour la participation à des salons professionnels de produits agroalimentaires</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901796</t>
+  </si>
+  <si>
+    <t>Appel à propositions 2026. Aide aux associations de producteurs agroalimentaires commercialisant leurs produits via des circuits courts et aux associations gérant des espaces d'expérimentation agricole.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903236</t>
+  </si>
+  <si>
     <t>Amélioration des marchés traditionnels aux îles Canaries et actions de soutien au commerce rural</t>
   </si>
   <si>
     <t>2024-04-05</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753157</t>
   </si>
   <si>
+    <t>Subvention pour l'innovation dans l'économie circulaire 2026, Ligne 3</t>
+  </si>
+  <si>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882917</t>
+  </si>
+  <si>
+    <t>Énergies thermiques renouvelables dans différents secteurs (mrr)1</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720508</t>
+  </si>
+  <si>
+    <t>Autoconsommation et stockage avec des sources d'énergie renouvelables mrr (2)</t>
+  </si>
+  <si>
+    <t>2023-10-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720513</t>
+  </si>
+  <si>
+    <t>Autoconsommation et stockage, avec des sources d'énergie renouvelables mrr (3)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720514</t>
+  </si>
+  <si>
     <t>Accord du 1er juin 2023 du gouvernement régional de Castille-et-León autorisant l'octroi direct de subventions aux groupements d'entreprises innovants de Castille-et-León : AEICE, CBECYL et CYLSOLAR</t>
   </si>
   <si>
     <t>2023-06-19</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703865</t>
   </si>
   <si>
     <t>Résolution du 19 juin 2023 du Président de l'ICE approuvant l'appel à projets non concurrentiel pour l'octroi de subventions destinées à promouvoir l'innovation dans les PME de Castille-et-León, cofinancées par le FEDER.</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703907</t>
   </si>
   <si>
     <t>APPEL À SUBVENTIONS POUR LE FINANCEMENT DE PROJETS DANS LE CADRE DE L'INTERVENTION 7119.2, LEADER, DU PLAN STRATÉGIQUE NATIONAL DE LA POLITIQUE AGRICOLE COMMUNE (PEPAC) 2023-2027, FONDÉ SUR LA STRATÉGIE DE DÉVELOPPEMENT LOCAL D'ADERISA</t>
   </si>
   <si>
     <t>2024-09-15</t>
   </si>
   <si>
     <t>2027-12-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783345</t>
   </si>
   <si>
-    <t>Subvention pour l'innovation dans l'économie circulaire 2026, Ligne 3</t>
-[...32 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720514</t>
+    <t>Aides aux projets de numérisation des PME madrilènes - 2023</t>
+  </si>
+  <si>
+    <t>2023-12-26</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/677389</t>
+  </si>
+  <si>
+    <t>Aides aux projets de numérisation des PME madrilènes - 2024</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744066</t>
   </si>
   <si>
     <t>Aide visant à promouvoir la transformation numérique par le biais de l’initiative « activer l’industrie 4.0 », dans le cadre du plan de relance, de transformation et de résilience</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707790</t>
   </si>
   <si>
-    <t>Aides aux projets de numérisation des PME madrilènes - 2023</t>
-[...17 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744066</t>
+    <t>Arrêté du 29 décembre 2025 établissant le cadre réglementaire du Programme d’aide visant à mettre en œuvre l’égalité au travail, l’équilibre entre vie professionnelle et vie personnelle et la responsabilité sociale des entreprises (RSE), et annonçant son appel à candidatures pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>Résolution du 10/02/2026 de la Direction générale de la production agroalimentaire et des coopératives, qui demande une aide pour la participation au salon agroalimentaire World Olive Oil Exhibition (WOOE) de l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>Castilla - La Mancha</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886495</t>
+  </si>
+  <si>
+    <t>Résolution du 10/02/2026 de la Direction générale de la planification agricole, portant sur l'octroi de subventions pour l'année 2026 en faveur de la promotion des races indigènes espagnoles.</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Résolution du 9 février 2026 portant convocation pour l'année 2026 de l'aide destinée à soutenir la fourniture de services de conseil (Intervention 7202.06. Conseil aux jeunes agriculteurs) prévue par l'arrêté du 8 avril</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Résolution du 05/02/2026 de la Direction générale de l'agriculture et de l'élevage, par laquelle l'appel à l'aide de l'Intervention sectorielle apicole est lancé dans le cadre du Plan stratégique de la Politique agricole commune (Pepac) en Castille-La Manche.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>Promotion des PME agroalimentaires (PAL) Exonération réglementaire 2022/2472</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-12-11</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900542</t>
+  </si>
+  <si>
+    <t>Aide Feaga à la production et à la commercialisation du miel ANNÉE 2026</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/899738</t>
+  </si>
+  <si>
+    <t>Subventions aux entreprises pour l'investissement dans les infrastructures et les équipements - 2026</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894157</t>
+  </si>
+  <si>
+    <t>Aides aux entreprises pour l'acquisition de matériel de production - 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894155</t>
+  </si>
+  <si>
+    <t>Aides aux investissements à objectifs environnementaux dans le secteur agroalimentaire. MINIMIS</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895302</t>
+  </si>
+  <si>
+    <t>Résolution SOD/COOP/24/26 du 13 mars 2026 annonçant l'appel à candidatures pour le programme de subventions 2026 « COOPERA PARA CRECER » (Coopérer pour croître). Règlement (UE) n° 1408/2013 de minimis relatif à l'agriculture</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894070</t>
+  </si>
+  <si>
+    <t>Arrêté IND/11/2026 du 23 mars, qui annonce le programme de subventions INNOVA pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895216</t>
+  </si>
+  <si>
+    <t>Projet d'aide aux entreprises du secteur agricole, de l'élevage, des forêts et du développement industriel INV 2026</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>Appel à propositions SME Innova 2025 - Chambre de commerce de Séville</t>
+  </si>
+  <si>
+    <t>2025-04-04</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824198</t>
+  </si>
+  <si>
+    <t>Décret royal 905/2022 du 25 octobre, régissant l’intervention dans le secteur vitivinicole dans le cadre du Plan stratégique de la politique agricole commune – Appel 2025</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
   </si>
   <si>
     <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, annonçant des subventions pour des projets d'investissement d'entreprises favorisant la recherche, le développement et l'innovation industrielle dans la province de Teruel. FITE 2023</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2025-01-10</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
   </si>
   <si>
     <t>ACCORD DE COLLABORATION ENTRE LE GOUVERNEMENT D'ARAGON ET LES CHAMBRES OFFICIELLES DE COMMERCE, D'INDUSTRIE ET DE SERVICES DE HUESCA, TERUEL ET SARAGOZA, POUR L'EXÉCUTION D'ACTIONS EN FAVEUR DES PME DÉCOULANT DU PLAN DE COMPÉTITIVITÉ DE LA CHAMBRE D'ARAGON.</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-05-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755341</t>
   </si>
   <si>
     <t>DÉCRET du Vice-Président et Ministre de la Présidence, de l'Économie et de la Justice du Gouvernement d'Aragon, approuvant les orientations relatives aux subventions pour les projets d'innovation, dans le cadre de l'initiative « Techfablab », au titre du PRTR et de son appel à projets 2024</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>2024-10-11</t>
@@ -224,62 +458,68 @@
   <si>
     <t>Arrêté du 16 mai 2025 du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, prévoyant une aide aux petites et moyennes entreprises pour leurs actions de numérisation.</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
   </si>
   <si>
     <t>L'arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, en date du 4 février 2026, prévoit une aide aux projets d'investissement des PME inscrits dans le cadre du Fonds pour une transition juste (FTJ) pour la période 2021-2027 dans la province de Teruel.</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
   </si>
   <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, en date du 4 février 2026, annonçant des subventions pour attirer de nouvelles entreprises et soutenir la croissance des entreprises existantes dans la province de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
     <t>Appel à propositions 2024 pour les PME numériques – Chambre de commerce de Cantabrie</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
-    <t>Cantabria</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
   </si>
   <si>
     <t>Arrêté annonçant l'aide à l'artisanat en Cantabrie 2024 (production primaire de produits agricoles)</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>Appel à l'aide aux associations agricoles pour une collaboration dans la fourniture de services de conseil, y compris la gestion technico-économique, aux exploitations agricoles de la Communauté autonome de Cantabrie pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-05-16</t>
   </si>
   <si>
     <t>2024-07-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
@@ -350,53 +590,50 @@
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
   </si>
   <si>
     <t>Résolution SOD/FER/23/24 du 11 avril 2024 annonçant l’appel à candidatures pour le programme de subventions 2024 relatif à l’« ORGANISATION DES SALONS ET CONGRÈS PROFESSIONNELS EN CANTABRIE ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
   </si>
   <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>2024-07-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
   </si>
   <si>
     <t>Arrêté du 21 décembre 2025 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions pour l'année 2026 destinées à l'acquisition de nouvelles machines industrielles dans les entreprises industrielles de Castille-et-León.</t>
   </si>
   <si>
     <t>2026-01-12</t>
   </si>
   <si>
-    <t>2026-02-12</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
   </si>
   <si>
     <t>L'arrêté du 22 décembre 2023 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonce des subventions pour la transformation et la commercialisation des produits agricoles, forestiers et alimentaires, cofinancées par le FEADER, ligne j01</t>
   </si>
   <si>
     <t>2023-12-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
   </si>
   <si>
     <t>Subventions pour la promotion du développement des coopératives agroalimentaires en Communauté de Castille-et-León pour l'année 2024. Arrêté général de minimis du 1er août 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural.</t>
   </si>
   <si>
     <t>2024-08-08</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
@@ -446,59 +683,686 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
   </si>
   <si>
     <t>Arrêté du 23 décembre 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonçant des subventions pour des activités de formation, d'information et de démonstration dans le cadre du PEPAC espagnol 2023/2027</t>
   </si>
   <si>
     <t>2026-01-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
   </si>
   <si>
     <t>Arrêté du 20 août 2024 du ministère de la Culture, du Tourisme et des Sports, prévoyant des subventions pour les projets d'efficacité énergétique et d'économie circulaire des entreprises touristiques, financés par les fonds européens next generation-eu MRR.</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>2024-09-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
   </si>
   <si>
+    <t>Programme CROISSANCE. Programme de subventions visant à soutenir la croissance de projets d'entreprises innovants à Saint-Sébastien.</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMME EKINN+ 2025 : DIRECTIVES DE PARTICIPATION AU PROGRAMME VISANT À PROMOUVOIR LA CRÉATION, LA CROISSANCE ET LA CONSOLIDATION DE NOUVELLES INITIATIVES COMMERCIALES INNOVANTES.</t>
+  </si>
+  <si>
+    <t>2025-06-10</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE TALENTS EKINN. PROGRAMME D'AIDE VISANT À PROMOUVOIR L'EMBAUCHE DE PROFILS QUALIFIÉS POUR DÉVELOPPER DES PROJETS INNOVANTS AU SEIN DES ENTREPRISES ET ORGANISATIONS DE SAINT-SEBASTIEN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE BONS D'ACHAT DE TECHNOLOGIE. PROGRAMME D'AIDE AU TRANSFERT DE TECHNOLOGIE VISANT À PROMOUVOIR ET À AMÉLIORER LA COMPÉTITIVITÉ DES PROJETS D'ENTREPRISES INNOVANTS À SAINT-SEBASTIEN.</t>
+  </si>
+  <si>
+    <t>2025-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMME STRATÉGIQUE. PROGRAMME DE SOUTIEN À LA CROISSANCE DES PROJETS COMMERCIAUX INNOVANTS À SAINT-SEBASTIEN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova s'adresse aux étudiants de licence, de master et de doctorat de l'Université de Valence pour l'année universitaire 2023-2024.</t>
+  </si>
+  <si>
+    <t>2024-05-04</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Résolution du 25/04/2024 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation approuvant l'appel à projets pour le programme d'aide à la transformation numérique, année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2025 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation, approuvant l'appel à projets pour l'octroi de subventions à la réalisation de projets de R&amp;D dans la Principauté des Asturies pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-09</t>
+  </si>
+  <si>
+    <t>2025-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Résolution du 20/12/2024 du Directeur de l'Institut pour la Promotion de la Région de Murcie, par délégation, de l'appel à l'aide pour encourager l'innovation dans les domaines de la Défense, de la Sécurité et de la Reconstruction et du Développement, par les entreprises régionales.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Résolution du 29/12/2023 du président de l'institut de développement de la région de Murcie concernant l'appel à l'aide pour les actions d'efficacité énergétique dans les PME et les grandes entreprises du secteur industriel.</t>
+  </si>
+  <si>
+    <t>2024-01-05</t>
+  </si>
+  <si>
+    <t>2024-06-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736740</t>
+  </si>
+  <si>
+    <t>Résolution du 1er avril 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à candidatures pour une aide à la participation à des salons, événements et missions. Salon de l'agriculture saoudien. Arabie saoudite 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-14</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Résolution du 08/04/2025, du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets pluriannuel visant à encourager la sous-traitance de services d'innovation et de compétitivité. Chèque internationalisation.</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Résolution du 22 juin 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets visant à promouvoir l'innovation et l'entrepreneuriat. Incubateurs.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>2025-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Résolution du 24/05/2024 du Président de l'Institut pour la Promotion de la Région de Murcie, relative à l'appel à l'aide visant à l'entrée d'investisseurs privés dans des entreprises innovantes nouvellement créées.</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Résolution du 24/05/2024 du Président de l'Institut pour la Promotion de la Région de Murcie, relative à l'appel à l'aide visant à promouvoir l'innovation et l'entrepreneuriat.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2024 pour une aide aux projets industriels du secteur agroalimentaire dans le cadre du Projet stratégique pour la relance et la transformation économique du secteur agroalimentaire, dans le cadre du Plan de relance, de transformation et de résilience.</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781371</t>
+  </si>
+  <si>
+    <t>Arrêté du 15 novembre 2023 relatif à la carte, par lequel les subventions du décret royal 388/2021 du 1er juin sont demandées pour l’obtention de garanties SAEC dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727815</t>
+  </si>
+  <si>
+    <t>Arrêté du 11 mai 2026 du ministère des Affaires rurales et de la Politique agricole, approuvant le cadre réglementaire et l'appel à l'aide aux coopératives pour la promotion des produits agricoles et alimentaires dans le cadre de l'Initiative 7132 du PEPAC</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905526</t>
+  </si>
+  <si>
+    <t>Décret prévoyant des subventions pour 2026 afin de soutenir les associations professionnelles agricoles à but non lucratif</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905836</t>
+  </si>
+  <si>
+    <t>Résolution du 6 mai 2026 du directeur de l'Institut pour la promotion de la région de Murcie, relative à un appel à projets pluriannuel visant à encourager les PME régionales à sous-traiter des services d'innovation et de compétitivité. Chèque Innovation.</t>
+  </si>
+  <si>
+    <t>2026-12-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906427</t>
+  </si>
+  <si>
+    <t>Résolution du 19 mai 2026 du directeur de l'Institut pour la promotion de la région de Murcie relative à un appel à projets pluriannuel visant à encourager les PME régionales à sous-traiter des services d'innovation et de compétitivité. Chèque Europe.</t>
+  </si>
+  <si>
+    <t>2026-12-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906523</t>
+  </si>
+  <si>
+    <t>Subventions 2026 du programme CONSOLIDAPYME : Consolidation et croissance des PME d’Estrémadure par l’amélioration de leur compétitivité / Résolution du 13 mai 2026 les appelant à participer à ce programme.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906425</t>
+  </si>
+  <si>
+    <t>Résolution du 22/05/2026 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation APPROUVANT l'appel à propositions de subventions destinées aux entreprises technologiques de la Principauté des Asturies pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907628</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIVe appel à propositions (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), dans le cadre du XIVe appel (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2025, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XXIVe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État. (Interv., 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au VIIIe appel à propositions (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour l'accélération de l'entrepreneuriat et des écosystèmes d'innovation basés sur les jumeaux numériques (RETECH) conformément au décret 145/2024 du 19 novembre 2024, qui les appelle</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Subventions 2026 aux entreprises pour financer des projets favorisant la mise en œuvre de solutions d'intelligence artificielle dans la Communauté autonome d'Estrémadure - conformément au décret 173/2025 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>L’aide 2024 aux investissements dans les industries agroalimentaires, conformément au décret 87/2024 du 30 juillet, qui établit le cadre réglementaire d’octroi d’incitations agroalimentaires dans la Communauté autonome d’Estrémadure, vise à soutenir les investissements destinés à la transformation et à la commercialisation des produits agricoles et approuve son appel unique à projets.</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Aide 2025 pour les investissements visant la transformation et la commercialisation des produits agricoles, conformément à la résolution du 29 octobre 2025 qui lance un appel à candidatures</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Extremadura Avante accorde des subventions aux entreprises pour leur participation de groupe à la Foire Fruit Attraction 2025, conformément à l'accord du 27 mars 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Aide 2025 aux entreprises pour la participation de groupe au Salon des ingrédients alimentaires 2025, conformément à l'accord du 26 août 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>2024 Aide à l'internationalisation des entreprises d'Estrémadure et à l'amélioration des conditions de commercialisation à l'étranger, conformément à la résolution du 30 octobre 2023 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>Subventions 2023 aux entreprises privées non agricoles pour l'embauche de personnes participant aux projets du programme d'emploi dual des écoles professionnelles (ligne ii), conformément à la résolution du 9 août 2023 qui les appelle</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subvention 2023 aux entreprises privées non agricoles pour l'embauche de personnes participant aux projets du programme de collaboration rurale (ligne ii), conformément à la résolution du 9 août 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Règlement régissant la procédure d'octroi d'aides aux projets d'amélioration énergétique, destinées aux travailleurs indépendants et aux PME, sur le territoire de la Communauté autonome de Galice</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024 établissant les bases réglementaires des aides à la nouvelle participation des agriculteurs aux systèmes de qualité, cofinancée par le Fonds européen agricole pour le développement rural (FEADER) dans le cadre du programme de développement</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à projets pour les économies d'énergie et l'amélioration de l'efficacité énergétique dans les entreprises galiciennes pour l'année 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire des subventions aux projets d'infrastructures de stockage d'énergie favorisant l'électrification de la demande énergétique, pour l'année 2024, cofinancé par le FEDER</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Résolution du 23 décembre 2026 de l'Institut galicien de l'énergie établissant le cadre réglementaire des aides aux projets d'énergie photovoltaïque</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Aide à l’amélioration des capacités d’innovation et au développement technologique des entreprises en Galice, programme « Ticket Innova » pour l’année 2025</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Réglementation relative aux aides destinées à améliorer la capacité d’innovation des entreprises en Galice, par le biais du financement d’activités intégrées aux plans de conception et d’innovation (programme Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>Appel à projets, dans le cadre d'un système d'appel d'offres concurrentiel, portant sur des équipements destinés à l'utilisation d'énergies renouvelables et à l'amélioration de l'efficacité énergétique dans les entreprises de production agricole primaire</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 approuvant les bases réglementaires pour l’octroi de l’aide IA360 visant à promouvoir l’innovation des entreprises dans un contexte de concurrence (IG408M)</t>
+  </si>
+  <si>
+    <t>2026-01-17</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880746</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 relative aux bases réglementaires de l'aide à l'amélioration de la capacité d'innovation des entreprises en Galice 2026-2027 dans le cadre d'un système d'appel d'offres concurrentiel (IG408L)</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880747</t>
+  </si>
+  <si>
+    <t>L’arrêté du 11 janvier 2024 établit les bases réglementaires pour l’octroi, dans un régime de concurrence, de subventions à la transformation numérique, à l’innovation et à la modernisation du secteur commercial et artisanal, et prévoit les modalités suivantes :</t>
+  </si>
+  <si>
+    <t>2024-02-03</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741928</t>
+  </si>
+  <si>
+    <t>Résolution approuvant l'appel à candidatures pour l'octroi de subventions destinées à la réalisation de projets de conseil aux travailleurs et aux entreprises, à l'élaboration d'études de charge de travail et à la préparation de procédures de bonnes pratiques</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754538</t>
+  </si>
+  <si>
+    <t>PROG. EST. COMMERCE EXTÉRIEUR - MINIMIS2024</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776872</t>
+  </si>
+  <si>
+    <t>PROGRAMME STRATÉGIQUE POUR LE COMMERCE EXTÉRIEUR - MINIMIS - ACTIONS 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776873</t>
+  </si>
+  <si>
+    <t>Contrat global de conseil aux entreprises - Fédération des entreprises de La Rioja</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>TEC Econ.Circular et Trans.Energética (Reg.651/2014)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791171</t>
+  </si>
+  <si>
+    <t>TI4 Numérisation et industrie (Règlement Minimis 2023/2831)</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803400</t>
+  </si>
+  <si>
+    <t>LA RIOJA - AGENCE DE DÉVELOPPEMENT ÉCONOMIQUE DE LA RIOJA</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827108</t>
+  </si>
+  <si>
+    <t>Jumeaux numériques. Défi 1. Jumeau numérique d'irrigation</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836386</t>
+  </si>
+  <si>
+    <t>Hazinnova</t>
+  </si>
+  <si>
+    <t>2025-05-06</t>
+  </si>
+  <si>
+    <t>2025-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830227</t>
+  </si>
+  <si>
+    <t>Résolution du 16 décembre 2025 de l'Institut galicien de l'énergie approuvant le cadre réglementaire des aides aux projets d'économie d'énergie et d'efficacité énergétique dans les entreprises galiciennes</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
     <t>Arrêté du 8 mai 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural, appelant à l'intégration des propriétaires d'exploitations agricoles dans les interventions en matière d'environnement et de climat pour le développement rural</t>
   </si>
   <si>
     <t>2024-03-18</t>
   </si>
   <si>
-    <t>2024-12-31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
   </si>
   <si>
     <t>Arrêté du 12 décembre 2025 du ministère de l'Économie et des Finances lançant l'appel à projets pour l'année 2026 visant à développer et à améliorer les capacités de recherche et d'innovation du tissu économique par le biais de l'AAEEII de CyL</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
   </si>
   <si>
     <t>Arrêté du 25 janvier 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, portant sur des subventions destinées à financer les coûts salariaux des travailleurs handicapés dans les centres d'emploi spécialisés pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-02-06</t>
   </si>
   <si>
     <t>2024-12-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
@@ -539,1110 +1403,396 @@
   <si>
     <t>2027-07-17</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
   </si>
   <si>
     <t>Arrêté du 7 mai 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour l'année 2025 du programme de soutien à la création et à l'emploi dans les coopératives et les entreprises détenues par les travailleurs. Programme II.- Investissements</t>
   </si>
   <si>
     <t>2025-05-13</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
   </si>
   <si>
     <t>Arrêté du 19 juin 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour promouvoir la transmission d'entreprise dans le travail indépendant en Castille-et-León (Relevacyl Autoempleo). Année 2025</t>
   </si>
   <si>
     <t>2025-06-25</t>
   </si>
   <si>
-    <t>2025-11-28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
   </si>
   <si>
     <t>Arrêté du 19 juin 2025 du Conseil de l'industrie, du commerce et de l'emploi, portant sur l'octroi de subventions destinées à promouvoir l'esprit d'entreprise afin de garantir le renouveau productif par le biais de l'organisation représentative des travailleurs indépendants et de l'économie sociale.</t>
   </si>
   <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
   </si>
   <si>
     <t>Appel à projets pour des projets PRODUCTIFS relevant de la mesure 7119.2, LEADER du PLAN STRATÉGIQUE de la POLITIQUE AGRICOLE COMMUNE 2023-2027, à gérer par l'ASSOCIATION GAL DE DÉVELOPPEMENT RURAL INTÉGRAL DE RIBERA DEL DUERO, BURGALESA</t>
   </si>
   <si>
     <t>2024-07-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774615</t>
   </si>
   <si>
     <t>Appel à l'aide pour les projets NON PRODUCTIFS de la mesure 7119.2 Leader du plan stratégique de la politique agricole commune 2023-2027 dans le CYL à gérer par l'Association GAL pour le développement rural et intégral ribera del duero burgalesa.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774666</t>
   </si>
   <si>
     <t>Appel à projets pour financer des projets relevant de l’intervention 7119 LEADER du Plan stratégique national de la politique agricole commune (PEPAC) 2023-2027 de l’Espagne, sur la base de la stratégie de développement de l’association de GAL M.</t>
   </si>
   <si>
     <t>2024-09-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
   </si>
   <si>
     <t>Décret 44/2024 du 27 août, réglementant l'octroi direct de subventions à l'embauche de jeunes dans le cadre du programme « Mon premier emploi », cofinancé par le Fonds social européen Plus. REG (UE) 1408/2013 Agric.</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
-    <t>Castilla - La Mancha</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
   </si>
   <si>
     <t>Subventions pour les chèques de compétitivité des entreprises : Innovation 2025</t>
   </si>
   <si>
     <t>2025-05-28</t>
   </si>
   <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834402</t>
   </si>
   <si>
     <t>Résolution du ministère délégué à l'Environnement annonçant des subventions pour les investissements dans les technologies forestières et dans la transformation, la mobilisation et la commercialisation des produits forestiers dans le cadre du Programme de développement rural de Ca</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
   </si>
   <si>
     <t>Programme d'incitations à l'emploi PICE de la Chambre de commerce de Ceuta 2024</t>
   </si>
   <si>
     <t>Ceuta</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
   </si>
   <si>
     <t>Prix des startups de solutions numériques de la Communauté de Madrid 2024</t>
   </si>
   <si>
     <t>2024-11-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
   </si>
   <si>
-    <t>Résolution du 18 mars 2024 établissant les bases réglementaires des aides à la nouvelle participation des agriculteurs aux systèmes de qualité, cofinancée par le Fonds européen agricole pour le développement rural (FEADER) dans le cadre du programme de développement</t>
-[...86 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+    <t>Aide aux investissements à objectifs environnementaux dans le secteur agroalimentaire. De minimis</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2024, FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Aides aux investissements à visée environnementale dans le secteur agroalimentaire, cofinancées par la FEADESR et AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>AIDE À L'INVESTISSEMENT À OBJECTIFS ENVIRONNEMENTAUX INDUSTRIE AGROALIMENTAIRE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>Aides à l’investissement dans les industries agroalimentaires. Appel à propositions 2023</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Subventions pour les projets d'innovation dans les PME industrielles. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Aides à l'investissement pour les industries agroalimentaires. Appel à propositions 2026</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Modalités de l’appel à projets innovants du programme d’accélération « AGRO·LAB TONOWASTE » promu par VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Résolution du 2 février 2026 de la Présidence annonçant des subventions pour l'embauche de jeunes en vue de l'internationalisation des PME de la Communauté valencienne, financées par le programme Fonds social européen Plus, exercice 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au 13e appel à propositions (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIIe appel (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel à propositions (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Résolution de epe red.es par laquelle une aide est demandée pour la numérisation des communautés de biens, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles détenues conjointement des segments i, ii, iii.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Résolution epe red.es de l'appel à l'aide pour la numérisation des communautés de propriétaires conjoints, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles en copropriété. Segments i, ii, iii. Secteur agricole.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Résolution epe red.es de l'appel à l'aide pour la numérisation des copropriétés, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles en copropriété. Segments i, ii, iii. Secteur de la pêche.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Résolution de l'appel à candidatures EPE Red.es pour des subventions visant à numériser les copropriétés, les partenariats civils à but commercial, les partenariats civils professionnels et les exploitations agricoles en copropriété. Segments I, II et III. Secteur SIEG</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Résolution de l'EPE Red.es annonçant des subventions pour la numérisation des entreprises des segments IV (entre 50 et moins de 100 employés) et V (entre 100 et moins de 250 employés). Programme de kits numériques. Secteur agricole.</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>LIGNE DIRECTE D'INNOVATION LIÉE AUX SECTEURS DE POINTE DE L'AÉROSPATIALE ET DE LA SANTÉ, DANS LE CADRE DU PLAN DE RELANCE, DE TRANSFORMATION ET DE RÉSILIENCE, FINANCÉ PAR L'UNION EUROPÉENNE « NEXT GENERATION EU »</t>
+  </si>
+  <si>
+    <t>2024-05-18</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761123</t>
+  </si>
+  <si>
+    <t>Appel à propositions de subventions visant à promouvoir l'innovation ouverte par le biais de l'initiative « Activa Startups », dans le cadre du Plan de relance, de transformation et de résilience</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>2024-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787822</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2025 pour une aide destinée à soutenir les groupements d'entreprises innovants afin d'améliorer leur compétitivité et leur contribution à l'autonomie stratégique</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
   </si>
   <si>
     <t>Bases réglementaires Galicia Exporta Intermediate Bodies 2026, cofinancées par le FEDER, non concurrentielles, agricoles de minimis</t>
   </si>
   <si>
     <t>2026-09-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880740</t>
   </si>
   <si>
     <t>Bases réglementaires pour Ticket Innova 2026, concurrence non concurrentielle, seuil de minimis agricole</t>
   </si>
   <si>
     <t>2026-01-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880742</t>
   </si>
   <si>
-    <t>Résolution du 30 décembre 2025 approuvant les bases réglementaires pour l’octroi de l’aide IA360 visant à promouvoir l’innovation des entreprises dans un contexte de concurrence (IG408M)</t>
-[...19 lines deleted...]
-  <si>
     <t>Cadre réglementaire Reacciona 2026, cofinancé par le FEDER, non concurrentiel, agriculture de minimis</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880751</t>
-  </si>
-[...832 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1949,4002 +2099,4398 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H153"/>
+  <dimension ref="A1:H169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H153"/>
+      <selection activeCell="A1" sqref="A1:H169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="457.603" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="H5" s="1" t="s">
         <v>22</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G10" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="H10" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>41</v>
-      </c>
-[...17 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>48</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="C14" s="1"/>
       <c r="D14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E14" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="G14" s="1"/>
+      <c r="H14" s="1" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H15" s="1" t="s">
         <v>58</v>
-      </c>
-[...19 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="H16" s="1" t="s">
         <v>63</v>
-      </c>
-[...16 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H17" s="1" t="s">
         <v>66</v>
-      </c>
-[...19 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H26" s="1" t="s">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>67</v>
+        <v>133</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>153</v>
+        <v>71</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H43" s="1" t="s">
         <v>166</v>
-      </c>
-[...19 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="D44" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H44" s="1" t="s">
         <v>170</v>
-      </c>
-[...16 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="D45" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H45" s="1" t="s">
         <v>174</v>
-      </c>
-[...16 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B46" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="1" t="s">
+      <c r="D46" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H46" s="1" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="C47" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>23</v>
+        <v>184</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>23</v>
+        <v>188</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>190</v>
+        <v>71</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H51" s="1" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B52" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>196</v>
+        <v>33</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>71</v>
+        <v>202</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>146</v>
+        <v>203</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>201</v>
+        <v>33</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D54" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>81</v>
+        <v>213</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>22</v>
+        <v>214</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>214</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>131</v>
+        <v>220</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>221</v>
+        <v>232</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>209</v>
+        <v>21</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>209</v>
+        <v>244</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="D65" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H65" s="1" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>209</v>
+        <v>244</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>146</v>
+        <v>261</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>116</v>
+        <v>272</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>146</v>
+        <v>275</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>268</v>
+        <v>152</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>256</v>
+        <v>152</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="D74" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E74" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>276</v>
+        <v>39</v>
       </c>
       <c r="D75" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E75" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>283</v>
+        <v>95</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="B78" s="1"/>
       <c r="C78" s="1" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="B79" s="1"/>
       <c r="C79" s="1" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>27</v>
+        <v>257</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>294</v>
-[...6 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1"/>
       <c r="D80" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>298</v>
-[...6 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1"/>
       <c r="D81" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>27</v>
+        <v>244</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B83" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="C83" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>307</v>
+        <v>77</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
         <v>309</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>207</v>
+        <v>310</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>307</v>
+        <v>77</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>314</v>
+        <v>61</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>307</v>
+        <v>77</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>317</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>272</v>
+        <v>318</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>318</v>
+        <v>77</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>318</v>
+        <v>77</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H88" s="1" t="s">
         <v>325</v>
-      </c>
-[...16 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B89" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B89" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H89" s="1" t="s">
         <v>328</v>
-      </c>
-[...13 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H90" s="1" t="s">
         <v>330</v>
-      </c>
-[...19 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H91" s="1" t="s">
         <v>334</v>
-      </c>
-[...19 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B92" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D92" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>318</v>
+        <v>77</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
         <v>339</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>268</v>
+        <v>181</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G93" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="H93" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G94" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="H94" s="1" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
         <v>345</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G95" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="H95" s="1" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B96" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C96" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H96" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>354</v>
+        <v>195</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>359</v>
+        <v>152</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>364</v>
+        <v>247</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>84</v>
+        <v>161</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>368</v>
+        <v>39</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>369</v>
+        <v>57</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>372</v>
+        <v>304</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>369</v>
+        <v>57</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>375</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>88</v>
+        <v>376</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>369</v>
+        <v>57</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>154</v>
+        <v>381</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>380</v>
+        <v>57</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>234</v>
+        <v>385</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>384</v>
+        <v>57</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>234</v>
+        <v>389</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>384</v>
+        <v>57</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>55</v>
+        <v>392</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>384</v>
+        <v>57</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>116</v>
+        <v>396</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>384</v>
+        <v>57</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>116</v>
+        <v>400</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>384</v>
+        <v>57</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>116</v>
+        <v>404</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>384</v>
+        <v>91</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>392</v>
+        <v>407</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>116</v>
+        <v>404</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>384</v>
+        <v>91</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>392</v>
+        <v>407</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>116</v>
+        <v>195</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>384</v>
+        <v>91</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>116</v>
+        <v>400</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>384</v>
+        <v>91</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C115" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B115" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D115" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>384</v>
+        <v>91</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>214</v>
+        <v>417</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>405</v>
+        <v>256</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>384</v>
+        <v>91</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>410</v>
+        <v>420</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>411</v>
+        <v>265</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>384</v>
+        <v>91</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>175</v>
+        <v>423</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>384</v>
+        <v>91</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>384</v>
+        <v>21</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>419</v>
+        <v>429</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>421</v>
+        <v>210</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>384</v>
+        <v>57</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>422</v>
+        <v>400</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>427</v>
+        <v>442</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>372</v>
+        <v>157</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>433</v>
+        <v>446</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>434</v>
+        <v>447</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>101</v>
+        <v>449</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>417</v>
+        <v>448</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>358</v>
+        <v>455</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>441</v>
+        <v>157</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>444</v>
+        <v>458</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>448</v>
+        <v>462</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>116</v>
+        <v>314</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>449</v>
+        <v>463</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>450</v>
+        <v>464</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>459</v>
+        <v>40</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>209</v>
+        <v>33</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>463</v>
+        <v>40</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G133" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="H133" s="1" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G134" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="H134" s="1" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>146</v>
+        <v>481</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G135" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>482</v>
+      </c>
       <c r="H135" s="1" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>470</v>
+        <v>448</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>146</v>
+        <v>400</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G136" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>482</v>
+      </c>
       <c r="H136" s="1" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>470</v>
+        <v>152</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>146</v>
+        <v>400</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G137" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>487</v>
+      </c>
       <c r="H137" s="1" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>470</v>
+        <v>138</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>146</v>
+        <v>490</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G138" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="H138" s="1" t="s">
-        <v>477</v>
+        <v>491</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>479</v>
+        <v>157</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>328</v>
+        <v>493</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G139" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="H139" s="1" t="s">
-        <v>480</v>
+        <v>494</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>481</v>
+        <v>495</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>482</v>
+        <v>496</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>483</v>
+        <v>497</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>484</v>
+        <v>498</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>485</v>
+        <v>499</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>414</v>
+        <v>497</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>191</v>
+        <v>44</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>486</v>
+        <v>346</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>191</v>
+        <v>44</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>486</v>
+        <v>346</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>492</v>
+        <v>44</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>112</v>
+        <v>506</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>191</v>
+        <v>44</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>498</v>
+        <v>164</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G145" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H145" s="1" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>502</v>
+        <v>333</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F146" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G146" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H146" s="1" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>112</v>
+        <v>168</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F147" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G147" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H147" s="1" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>510</v>
+        <v>442</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>380</v>
+        <v>520</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>512</v>
+        <v>522</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>513</v>
+        <v>523</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>384</v>
+        <v>520</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>518</v>
+        <v>389</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>384</v>
+        <v>77</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>482</v>
+        <v>527</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>521</v>
+        <v>389</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>384</v>
+        <v>77</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>524</v>
+        <v>133</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>384</v>
+        <v>77</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>525</v>
+        <v>195</v>
       </c>
       <c r="D153" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F159" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E153" s="1" t="s">
+      <c r="G159" s="1"/>
+      <c r="H159" s="1" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F160" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="F153" s="1" t="s">
-[...6 lines deleted...]
-        <v>528</v>
+      <c r="G160" s="1"/>
+      <c r="H160" s="1" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G161" s="1"/>
+      <c r="H161" s="1" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G162" s="1"/>
+      <c r="H162" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G163" s="1"/>
+      <c r="H163" s="1" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G164" s="1"/>
+      <c r="H164" s="1" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G165" s="1"/>
+      <c r="H165" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G166" s="1"/>
+      <c r="H166" s="1" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H169" s="1" t="s">
+        <v>578</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>