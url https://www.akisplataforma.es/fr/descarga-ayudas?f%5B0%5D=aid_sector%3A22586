--- v0 (2026-07-15)
+++ v1 (2026-10-16)
@@ -12,139 +12,436 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1523">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
+    <t>Aides aux projets de numérisation des PME madrilènes - 2026</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Régional</t>
+  </si>
+  <si>
+    <t>Madrid, Comunidad de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886784</t>
+  </si>
+  <si>
+    <t>Subvention pour l'intégration coopérative dans le CV</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>Comunitat Valenciana</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890460</t>
+  </si>
+  <si>
+    <t>Appel à l'assurance agricole 2026</t>
+  </si>
+  <si>
+    <t>Canarias</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/902835</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2026 pour la participation à des salons professionnels de produits agroalimentaires</t>
+  </si>
+  <si>
+    <t>Navarra, Comunidad Foral de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901796</t>
+  </si>
+  <si>
+    <t>Appel à propositions 2026. Aide aux associations de producteurs agroalimentaires commercialisant leurs produits via des circuits courts et aux associations gérant des espaces d'expérimentation agricole.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903236</t>
+  </si>
+  <si>
     <t>Accord de collaboration scolaire en matière d'éducation préscolaire de l'Institut d'études et de recherches des Monegros (Chartered House des Monegros) 2023</t>
   </si>
   <si>
     <t>2023-11-02</t>
   </si>
   <si>
-    <t>Si</t>
-[...4 lines deleted...]
-  <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/724700</t>
   </si>
   <si>
     <t>Accord de collaboration entre l'Institut aragonais pour l'emploi et les chambres officielles de commerce, d'industrie et de services de Huesca, Teruel et Saragosse pour la prestation de services dans le domaine de la promotion de l'auto-emploi</t>
   </si>
   <si>
     <t>2023-06-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/687819</t>
   </si>
   <si>
     <t>ARRÊTÉ du Conseiller à la Transition Écologique et à l'Énergie, établissant les bases réglementaires et lançant un appel à candidatures pour une subvention non compétitive pour la création et l'exploitation de communautés énergétiques, dans le cadre des Fonds Énergie Durable des Îles Canaries P2-L2 NG (C7, I2)</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
-    <t>Canarias</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782532</t>
   </si>
   <si>
     <t>Actions de conseil en matière de travail indépendant et d'entrepreneuriat du portefeuille commun de services du SNE - rd 7/2015</t>
   </si>
   <si>
     <t>2023-06-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/701149</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703242</t>
   </si>
   <si>
     <t>Amélioration des marchés traditionnels aux îles Canaries et actions de soutien au commerce rural</t>
   </si>
   <si>
     <t>2024-04-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753157</t>
   </si>
   <si>
+    <t>Plan complémentaire pour l'énergie verte et l'hydrogène</t>
+  </si>
+  <si>
+    <t>2023-10-09</t>
+  </si>
+  <si>
+    <t>País Vasco</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720445</t>
+  </si>
+  <si>
+    <t>Subvention pour l'innovation dans l'économie circulaire 2026, Ligne 3</t>
+  </si>
+  <si>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882917</t>
+  </si>
+  <si>
+    <t>Subv.nominat.euskal trenbide sarea digitaliz.sist.cancel.estac.ferrov. suivant</t>
+  </si>
+  <si>
+    <t>2023-10-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719894</t>
+  </si>
+  <si>
+    <t>Énergies thermiques renouvelables dans différents secteurs (mrr)1</t>
+  </si>
+  <si>
+    <t>2023-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720508</t>
+  </si>
+  <si>
+    <t>Autoconsommation et stockage, avec des sources d'énergie renouvelables mrr (1)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720512</t>
+  </si>
+  <si>
+    <t>Autoconsommation et stockage avec des sources d'énergie renouvelables mrr (2)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720513</t>
+  </si>
+  <si>
+    <t>Autoconsommation et stockage, avec des sources d'énergie renouvelables mrr (3)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720514</t>
+  </si>
+  <si>
+    <t>Rénovation énergétique des bâtiments existants</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720515</t>
+  </si>
+  <si>
+    <t>Énergies renouvelables thermiques dans différents secteurs ( mrr )2</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720519</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour le programme Investigate</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720492</t>
+  </si>
+  <si>
+    <t>Projets pilotes innovants pour l'inclusion socio-professionnelle pers.mvi-rgi</t>
+  </si>
+  <si>
+    <t>2024-03-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720839</t>
+  </si>
+  <si>
+    <t>Projets pilotes innovants pour l'inclusion socio-professionnelle pers.mvi-rgi- ii</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720840</t>
+  </si>
+  <si>
+    <t>Résolution du 24 juin du ministère des Droits sociaux et de la Protection sociale, approuvant les bases réglementaires de participation au projet pilote « cone ct-as : parcours d’inclusion sociale numérique dans la Principauté des Asturies »</t>
+  </si>
+  <si>
+    <t>2023-03-21</t>
+  </si>
+  <si>
+    <t>Asturias, Principado de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/683173</t>
+  </si>
+  <si>
+    <t>À la Chambre de commerce d'Oviedo, pour mettre en œuvre des mesures visant à développer et à promouvoir les ODD par le biais de la formation et de la sensibilisation des entités intéressées</t>
+  </si>
+  <si>
+    <t>2023-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/695536</t>
+  </si>
+  <si>
+    <t>Résolution du 29 avril 2024 du ministère des Affaires rurales et de la Politique agricole annonçant une aide au soutien des investissements non productifs liés au respect des objectifs agroenvironnementaux et climatiques</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751274</t>
+  </si>
+  <si>
+    <t>Octroi d'une subvention aux chambres de commerce de la Principauté des Asturies pour la mise en œuvre d'un plan de formation dans le cadre du programme global de qualification et d'emploi</t>
+  </si>
+  <si>
+    <t>2024-01-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737451</t>
+  </si>
+  <si>
+    <t>Soutien du Centre pour le développement technologique et l'innovation, EPE, aux investissements visant à stimuler la croissance des entreprises innovantes (2024)</t>
+  </si>
+  <si>
+    <t>2024-03-07</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747686</t>
+  </si>
+  <si>
+    <t>Aide extraordinaire et temporaire destinée à couvrir le prix du gazole consommé par les producteurs agricoles de la Communauté autonome des îles Canaries. 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747694</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS du CENTRE DE DÉVELOPPEMENT TECHNOLOGIQUE ET D'INNOVATION, EPE POUR LE FINANCEMENT DE PROJETS DE R&amp;D (2024)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747728</t>
+  </si>
+  <si>
+    <t>Subventions du CENTRE DE DÉVELOPPEMENT TECHNOLOGIQUE ET D'INNOVATION, EPE pour le financement de projets d'innovation technologique (2024)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747735</t>
+  </si>
+  <si>
+    <t>Arrêté du Ministère de la Science et de l'Innovation accordant la subvention à diverses entités pour le développement de projets scientifiques d'excellence, en faveur de la Fundació Institució dels Centres de Recerca de Catalunya (i-cerca).</t>
+  </si>
+  <si>
+    <t>2023-01-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669850</t>
+  </si>
+  <si>
+    <t>Arrêté du Ministère de la Science et de l'Innovation accordant la subvention prévue par le Décret Royal 768/2022, en faveur de l'entité Acondicionado Tarrasense, pour le projet de pôle d'impression 3D.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669904</t>
+  </si>
+  <si>
+    <t>Arrêté du Ministère de la Science et de l'Innovation accordant la subvention prévue par le Décret Royal 732/2022, en faveur de la Fondation Paléontologique Commune Teruel – Dinópolis.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669937</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le ministère de la Culture, de l'Éducation, des Finances et des Universités et le ministère de l'Économie, de l'Industrie et de l'Innovation de la Xunta de Galicia et une commission d'échanges culturels et éducatifs entre l'Espagne et les États-Unis pour le programme Fulbright.</t>
+  </si>
+  <si>
+    <t>Galicia</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/712236</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Secrétariat général à l'émigration et l'Association des immigrés et des rapatriés du Río de la Plata pour le développement d'actions d'information et de conseil destinées aux émigrants de retour.</t>
+  </si>
+  <si>
+    <t>2024-03-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747111</t>
+  </si>
+  <si>
+    <t>Résolution du ministre de l'Économie, des Finances et de l'Innovation approuvant l'appel à projets pour les années 2024 et 2025 en faveur des entrepreneurs et des entreprises exerçant une activité aux îles Baléares, afin de couvrir les commissions d'ouverture et d'étude.</t>
+  </si>
+  <si>
+    <t>2024-03-03</t>
+  </si>
+  <si>
+    <t>Balears, Illes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/745703</t>
+  </si>
+  <si>
+    <t>Subvention à la Chambre de commerce, d'industrie, de navigation et de services d'Ibiza et de Formentera pour financer un service de conseil destiné aux femmes souhaitant créer une entreprise dans les îles Pitiuses.</t>
+  </si>
+  <si>
+    <t>2023-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/685745</t>
+  </si>
+  <si>
+    <t>Subvention à la Chambre de commerce, d'industrie, de navigation et de services d'Ibiza et de Formentera pour financer un service de conseil destiné aux femmes souhaitant créer une entreprise à Minorque.</t>
+  </si>
+  <si>
+    <t>2023-01-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/685747</t>
+  </si>
+  <si>
+    <t>Subvention à la Chambre de commerce, d'industrie, de navigation et de services de Majorque pour financer un service de conseil destiné aux femmes souhaitant créer une entreprise sur l'île de Majorque.</t>
+  </si>
+  <si>
+    <t>2023-03-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/732378</t>
+  </si>
+  <si>
+    <t>Subventions aux groupes et associations de municipalités</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>Rioja, La</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/687437</t>
+  </si>
+  <si>
     <t>Accord du 1er juin 2023 du gouvernement régional de Castille-et-León autorisant l'octroi direct de subventions aux groupements d'entreprises innovants de Castille-et-León : AEICE, CBECYL et CYLSOLAR</t>
   </si>
   <si>
     <t>2023-06-19</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/703865</t>
   </si>
   <si>
     <t>Accord du Conseil de Castille-et-León autorisant l'octroi direct d'une subvention à la chambre officielle de commerce, d'industrie et de services de Valladolid.</t>
   </si>
   <si>
     <t>2023-03-06</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/679831</t>
   </si>
   <si>
     <t>Accord du gouvernement régional de Castille-et-León autorisant l'octroi d'une subvention au groupement d'entreprises innovantes pour la construction efficace (aeice)</t>
   </si>
   <si>
     <t>2023-11-24</t>
@@ -218,297 +515,189 @@
   <si>
     <t>2023-06-13</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/702912</t>
   </si>
   <si>
     <t>Appel à candidatures et règlementation pour l'octroi de subventions aux agences de voyages afin d'encourager l'arrivée de touristes dans la ville de Ceuta grâce à la commercialisation de la 3ème phase du livret de réduction « Ceuta Excites ».</t>
   </si>
   <si>
     <t>2023-12-14</t>
   </si>
   <si>
     <t>Ceuta</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731761</t>
   </si>
   <si>
     <t>Bons numériques pour les groupes vulnérables mrr-c15.i3 (entités collaboratives)</t>
   </si>
   <si>
     <t>2023-03-18</t>
   </si>
   <si>
-    <t>Madrid, Comunidad de</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704006</t>
   </si>
   <si>
-    <t>Accord de collaboration entre le Secrétariat général à l'émigration et l'Association des immigrés et des rapatriés du Río de la Plata pour le développement d'actions d'information et de conseil destinées aux émigrants de retour.</t>
-[...239 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669937</t>
+    <t>Appel à candidatures pour les subventions à l'innovation 2023</t>
+  </si>
+  <si>
+    <t>2023-08-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713676</t>
+  </si>
+  <si>
+    <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 1. NOUVEL ÉTABLISSEMENT</t>
+  </si>
+  <si>
+    <t>2025-02-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817595</t>
+  </si>
+  <si>
+    <t>Disponibilité du crédit à la commande Commerce 2025 LIGNE 2 MANT. ÉTABLISSEMENT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817597</t>
+  </si>
+  <si>
+    <t>Aides aux projets de numérisation des PME madrilènes - 2023</t>
+  </si>
+  <si>
+    <t>2023-12-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/677389</t>
+  </si>
+  <si>
+    <t>Aides aux projets de numérisation des PME madrilènes - 2024</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744066</t>
+  </si>
+  <si>
+    <t>Autoriser une dépense pluriannuelle de 2 100 000,00 euros imputée au poste budgétaire 720007 72300 4400 412108 « pdr feader 2014-2020. Services de conseil via intia », sur le budget des dépenses pour 2023 et 2024.</t>
+  </si>
+  <si>
+    <t>2023-05-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/697013</t>
+  </si>
+  <si>
+    <t>Règlement et appel à candidatures pour les aides aux investissements dans les exploitations agricoles PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2024-04-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753408</t>
+  </si>
+  <si>
+    <t>Chaire S8970000 d'agroécologie et de qualité agroalimentaire (UPV) JL Porcuna</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707925</t>
+  </si>
+  <si>
+    <t>Utilisation rationnelle de l'eau et amélioration de l'efficacité énergétique dans l'irrigation</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/733558</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la Generalitat, par l'intermédiaire de la Présidence, et l'Institut valencien de recherches économiques, SA, pour la recherche sur les services publics, l'amélioration de l'information pour l'analyse de l'efficacité...</t>
+  </si>
+  <si>
+    <t>2023-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692823</t>
+  </si>
+  <si>
+    <t>Accord visant à soutenir les fondements du développement et de l'innovation pour la transformation modernisatrice du capital humain</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690555</t>
+  </si>
+  <si>
+    <t>Collaboration entre le Gouvernement valencien et la Fédération valencienne des communes et provinces. Projets liés au commerce et à l'assistance technique 2023</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/690516</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS DESTINÉES À L'ADMINISTRATION LOCALE DE LA COMMUNAUTÉ VALENCIENNE POUR PROMOUVOIR DES PROJETS D'INNOVATION DANS LE CADRE DU PLAN DE PROMOTION DES TERRITOIRES INNOVANTS POUR 2023</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757082</t>
+  </si>
+  <si>
+    <t>Promotion de la recherche climatique et mise en œuvre d’activités de formation et de diffusion face aux phénomènes météorologiques extrêmes dans la Communauté valencienne pour l’année 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757093</t>
+  </si>
+  <si>
+    <t>PROMOUVOIR L'ACTION CLIMATIQUE LOCALE PAR LE BIAIS DU PLAN D'ACTION CLIMATIQUE ET ÉNERGIE EN 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757379</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la Generalitat, par l'intermédiaire de la présidence, et la fédération valencienne des communes et provinces pour le financement d'un programme d'aide, de collaboration et de conseil en matière de dépeuplement.</t>
+  </si>
+  <si>
+    <t>2023-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/699117</t>
+  </si>
+  <si>
+    <t>Accord de coopération entre la Generalitat et l'Université Jaume I de Castellón, pour la promotion de la recherche et des études sur l'innovation par le biais de la Chaire de développement durable</t>
+  </si>
+  <si>
+    <t>2023-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705673</t>
   </si>
   <si>
     <t>Arrêté du ministère de la Science et de l'Innovation accordant à la Fondation Ibercivis la subvention prévue par le décret royal 732/2022, qui réglemente l'octroi direct de subventions à diverses entités</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669959</t>
   </si>
   <si>
     <t>Arrêté du ministère de la Science et de l'Innovation accordant la subvention prévue par le décret royal 768/2022, en faveur de la Fondation de l'Institut de recherche sur la leucémie Josep Carreras (IJC), pour sa contribution au projet de protéome du cancer.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669967</t>
   </si>
   <si>
     <t>Arrêté du ministère de la Science et de l'Innovation accordant la subvention prévue par le décret royal 732/2022, en faveur de l'École polytechnique supérieure de l'Université de Mondragon.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669987</t>
   </si>
   <si>
     <t>Arrêté du ministère de la Science et de l'Innovation accordant la subvention prévue par le décret royal 732/2022 en faveur de l'Université de Navarre pour le Musée des sciences.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/670013</t>
   </si>
@@ -566,272 +755,770 @@
   <si>
     <t>2025-02-19</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/815704</t>
   </si>
   <si>
     <t>Accord du Conseil des ministres du 25 juillet 2023 autorisant la contribution volontaire à l’Organisation des États ibéro-américains (OEI) pour le Réseau ibéro-américain d’innovation et de recherche pédagogique.</t>
   </si>
   <si>
     <t>2023-08-09</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/712290</t>
   </si>
   <si>
     <t>Aide visant à promouvoir la transformation numérique par le biais de l’initiative « activer l’industrie 4.0 », dans le cadre du plan de relance, de transformation et de résilience</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/707790</t>
   </si>
   <si>
-    <t>Appel à candidatures pour les subventions à l'innovation 2023</t>
-[...167 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890460</t>
+    <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires de l'octroi de subventions publiques destinées au financement du programme Investigo pour l'embauche de jeunes demandeurs d'emploi.</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885618</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant le cadre réglementaire du Programme d’aide visant à mettre en œuvre l’égalité au travail, l’équilibre entre vie professionnelle et vie personnelle et la responsabilité sociale des entreprises (RSE), et annonçant son appel à candidatures pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>Appel issu des bases réglementaires de l’aide au soutien de l’activité scientifique des groupes de recherche en Catalogne (SGR-Cat 2025)</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>Cataluña</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885631</t>
+  </si>
+  <si>
+    <t>Résolution du 29 décembre 2025 de l'Institut galicien de la consommation et de la concurrence, demandant une aide aux associations pour mener des actions d'information, de médiation, de conseil et d'assistance au cours de l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886042</t>
+  </si>
+  <si>
+    <t>Résolution du 10/02/2026 de la Direction générale de la planification agricole, portant sur l'octroi de subventions pour l'année 2026 en faveur de la promotion des races indigènes espagnoles.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Résolution du 9 février 2026 portant convocation pour l'année 2026 de l'aide destinée à soutenir la fourniture de services de conseil (Intervention 7202.06. Conseil aux jeunes agriculteurs) prévue par l'arrêté du 8 avril</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Résolution du 05/02/2026 de la Direction générale de l'agriculture et de l'élevage, par laquelle l'appel à l'aide de l'Intervention sectorielle apicole est lancé dans le cadre du Plan stratégique de la Politique agricole commune (Pepac) en Castille-La Manche.</t>
+  </si>
+  <si>
+    <t>2026-02-12</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME Année 2026 Règlement (UE) 2023/2831 de minimis, Généralités</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890292</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME 2026 Règlement MRR (UE) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890304</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME Année 2026 REG (UE) 2023/2831 de minimis, Généralités</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890291</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME 2026 Règlement (UE) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890300</t>
+  </si>
+  <si>
+    <t>Appel à projets pour améliorer la compétitivité des PME du secteur commercial à partir de 2026</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890314</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2026, au titre de l’exercice financier 2025, en vue de l’octroi de subventions au titre de la ligne 2 aux entreprises sociales pour la mise en œuvre d’actions visant à améliorer l’emploi et l’insertion professionnelle des groupes à risque d’exclusion sociale.</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889855</t>
+  </si>
+  <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, portant convocation d'une aide aux petites et moyennes entreprises pour des actions de numérisation</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2026 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2026 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>Arrêté IND/8/2026 du 25 février approuvant l’appel à propositions visant à promouvoir l’emploi et à améliorer la compétitivité des coopératives et des entreprises détenues par les travailleurs. Règlement (UE) n° 1408/2013 relatif aux mesures de minimis agricoles.</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Cantabria</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>Résolution du 13 mars 2026, Arrêté de subvention du 9 avril 2025, Ligne 4.2. Subventions aux entreprises privées sur le marché du travail ordinaire pour chaque participant qu'elles embauchent au cours des trois mois suivant la fin de l'itinéraire agricole de minimis</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Subvention du Programme de promotion de l'emploi agricole (PFEA) - Las Palmas</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900694</t>
+  </si>
+  <si>
+    <t>Promotion des PME agroalimentaires (PAL) Exonération réglementaire 2022/2472</t>
+  </si>
+  <si>
+    <t>2026-04-24</t>
+  </si>
+  <si>
+    <t>2026-12-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/900542</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL DIVA</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/898793</t>
+  </si>
+  <si>
+    <t>Promotion des installations photovoltaïques et micro-éoliennes destinées aux particuliers dans le cadre du programme FEDER 2021-2027</t>
+  </si>
+  <si>
+    <t>2026-01-26</t>
+  </si>
+  <si>
+    <t>2027-04-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895129</t>
+  </si>
+  <si>
+    <t>Appel à propositions de subventions pour la mise en œuvre de projets de recherche scientifique dans le réseau des parcs nationaux pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893902</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 mars 2026 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion du commerce en Castille-et-León</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894145</t>
+  </si>
+  <si>
+    <t>Résolution du 16 mars 2026, Subventions instituées par l'arrêté du 5 octobre 2020, portant approbation du BB.RR relatif à l'octroi de subventions visant à concilier vie personnelle, familiale et professionnelle, Ligne 8 - Agriculture de minimis</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893546</t>
+  </si>
+  <si>
+    <t>Résolution du 23 mars 2026 de la Présidence d'IVACE annonçant l'octroi de subventions aux entreprises pour des projets d'innovation de PME (INNOVA-CV) pour l'année 2026, financées par l'UE via le FEDER.</t>
+  </si>
+  <si>
+    <t>2026-03-28</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894907</t>
+  </si>
+  <si>
+    <t>Appel à propositions Xpande 2026 pour l'aide aux PME de la province de Badajoz : fourniture de services de soutien à l'expansion internationale des PME, par le biais de plans d'internationalisation, et octroi d'aides économiques (FEDER).</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893943</t>
+  </si>
+  <si>
+    <t>Résolution du 12/03/2026 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation relative à l'appel à candidatures pour les subventions aux entreprises de la Principauté des Asturies, Programme de chèques pour l'innovation et le développement des entreprises 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894180</t>
+  </si>
+  <si>
+    <t>Résolution du 20/03/2026 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation relative à l'appel à l'aide pour soutenir la promotion internationale et la diversification des marchés des PME dans la Principauté des Asturies 2026</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894656</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894658</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADICOMT</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894844</t>
+  </si>
+  <si>
+    <t>Assimilation des technologies de pointe et leur diffusion dans le système d’innovation valencien REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895064</t>
+  </si>
+  <si>
+    <t>Résolution SOD/CL/23/26 du 23 mars 2026 annonçant le programme de subventions pour le Programme de promotion des clusters sectoriels. Règlement (UE) 1408/2013 de minimis agricoles</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/895030</t>
+  </si>
+  <si>
+    <t>Appel à propositions pluriannuel 2026, sur une base concurrentielle, pour LEADER agro, LEADER agroindustrie et LEADER aide à la diversification, des GROUPES D'ACTION LOCALE pour le développement des opérations prévues dans leurs Stratégies de développement local.</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901220</t>
+  </si>
+  <si>
+    <t>Résolution du 17 avril 2026 établissant le cadre réglementaire des programmes d'aide à la qualité élaborés par les conseils de réglementation des appellations d'origine agroalimentaire et annonçant l'appel à candidatures pour 2026 (code de procédure)</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901606</t>
+  </si>
+  <si>
+    <t>Résolution du 9 avril 2026 du directeur général de l'Institut technologique agraire de Castille-et-León, annonçant l'appel à candidatures pour l'année 2026 en vue de soutenir les activités promues par les associations du secteur alimentaire.</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901860</t>
+  </si>
+  <si>
+    <t>Résolution du 16 avril 2026 du ministère des Affaires rurales et de la Politique agricole, approuvant l'appel à subventions aux organismes sans but lucratif pour l'organisation de concours de produits agroalimentaires.</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901949</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole en Andalousie et en Estrémadure. Projets de garantie de revenus 2026</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/902397</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole en Andalousie et en Estrémadure. Projets pour la création d'emplois stables 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/902415</t>
+  </si>
+  <si>
+    <t>Subventions pour le Programme de promotion de l'emploi agricole 2026 DP SEPE Murcie</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/902925</t>
+  </si>
+  <si>
+    <t>Appel à candidatures de la Direction provinciale du SEPE de Grenade pour des subventions à l'exécution de projets d'intérêt général et social en vue de la garantie de revenus dans le cadre du Programme de promotion de l'emploi agricole en 2026.</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903577</t>
+  </si>
+  <si>
+    <t>Appel à candidatures de la Direction provinciale du SEPE de Grenade pour des subventions destinées à la réalisation de projets d'intérêt général et social visant la création d'emplois stables dans le cadre du Programme de promotion de l'emploi agricole en 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903585</t>
+  </si>
+  <si>
+    <t>Projet d'aide aux entreprises du secteur agricole, de l'élevage, des forêts et du développement industriel INV 2026</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>DÉCRET PEJ/ /2026 du 21 avril, qui prévoit une aide pour soutenir le commerce local dans les petites villes et les municipalités.</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/901471</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2026 du ministère de la Science, de l'Industrie et de l'Emploi approuvant l'appel à subventions pour la modernisation du commerce rural dans la Principauté des Asturies.</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903225</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2026 de la Présidence du Centre pour le développement technologique et l'innovation EPE (CDTI), approuvant l'appel à projets pour l'année 2026 destiné aux projets de R&amp;D Missions scientifiques et d'innovation.</t>
+  </si>
+  <si>
+    <t>2026-12-05</t>
+  </si>
+  <si>
+    <t>2026-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903153</t>
+  </si>
+  <si>
+    <t>Subvention exceptionnelle 2023, Andalouse, pour la promotion sur les points de vente des produits agroalimentaires andalous à travers la marque de qualité et de promotion « saveur du Sud ».</t>
+  </si>
+  <si>
+    <t>2023-05-25</t>
+  </si>
+  <si>
+    <t>2024-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/718994</t>
+  </si>
+  <si>
+    <t>Appel à propositions SME Innova 2025 - Chambre de commerce de Séville</t>
+  </si>
+  <si>
+    <t>2025-04-04</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824198</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 avril 2024 relatif aux subventions destinées à promouvoir l’intégration et la fusion des associations agroalimentaires. Ligne 2 – Aide à la promotion et à l’encouragement de la fusion des associations agroalimentaires en Andalousie.</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761489</t>
+  </si>
+  <si>
+    <t>Décret royal 905/2022 du 25 octobre, régissant l’intervention dans le secteur vitivinicole dans le cadre du Plan stratégique de la politique agricole commune – Appel 2025</t>
+  </si>
+  <si>
+    <t>2023-07-15</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
+  </si>
+  <si>
+    <t>Résolution du 6 mai 2024, appel à propositions de subventions dans le cadre d'un règlement de concession non concurrentiel aux organisations et entités représentatives des secteurs du développement agricole et rural d'Andalousie.</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759011</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 29 MAI 2025, LIGNE 4.2 inclusion de la société ordinaire Lab. De Minimis Agricultural</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836204</t>
+  </si>
+  <si>
+    <t>Résolution du XX de XXX de 2025 annonçant des subventions compétitives pour les projets d'innovation développés par les centres technologiques. Ligne 5 de l'arrêté du 10 février 2025</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842216</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX 2025 de la DG pour la PROMOTION DE L'INNOVATION, PORTANT APPEL À APPEL À PROJETS COMPÉTITIF, POUR L'EXERCICE 2025, L'OCTROI DE SUBVENTIONS AUX PROJETS D'INNOVATION PAR LES CLUSTERS (LIGNE 2 - AIDE NON PROPRE)</t>
+  </si>
+  <si>
+    <t>2025-06-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842306</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX de 2025 de la DG PROMOTION DE L'INNOVATION, QUI PRÉVOIT, POUR L'EXERCICE 2025, DANS LE CADRE D'UNE CONCURRENCE, L'OCTROI DE SUBVENTIONS AUX PROJETS D'INNOVATION PAR LES CLUSTERS LINE 2 R (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842307</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX 2025 de la DG PROMOTION DE L'INNOVATION, QUI PRÉVOIT, POUR L'EXERCICE 2025, DANS LE CADRE D'UN APPEL À PROJETS CONCURRENTIEL, L'OCTROI DE SUBVENTIONS POUR L'ACQUISITION D'ÉQUIPEMENTS ET L'AMÉLIORATION DES INFRASTRUCTURES DANS LA LIGNE 6 DE C.TECN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842312</t>
+  </si>
+  <si>
+    <t>Résolution du 6 mai 2024 de la DGComercio, Conv2024, Subv.en reg.conc.comp., visant à promouvoir l'association commerciale et artisanale, à promouvoir et revitaliser le petit commerce urbain et à promouvoir l'artisanat en Andalousie. - Secteur commercial</t>
+  </si>
+  <si>
+    <t>2024-03-27</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
+  </si>
+  <si>
+    <t>Accord SATi - PME avec la Chambre de commerce, d'industrie et de services de Saragosse</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743242</t>
+  </si>
+  <si>
+    <t>Accord Satipymes avec la Chambre de commerce, d'industrie et de services de Huesca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743260</t>
+  </si>
+  <si>
+    <t>Accord Satipymes avec la Chambre de commerce, d'industrie et de services de Teruel</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743268</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024, Appel à candidatures pour la XXe édition des Prix Blas Infante d'études et de recherches sur l'administration et la gestion publiques.</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751853</t>
+  </si>
+  <si>
+    <t>DÉCRET EEI/319/2024 du 27 mars, qui prévoit une aide à l'investissement et à l'amélioration, ainsi qu'à la numérisation des petites entreprises.</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762824</t>
+  </si>
+  <si>
+    <t>Arrêté EEI/2024 du 1er juillet, portant appel à candidatures pour l’aide correspondant au programme « VOLVEREMOS » de promotion du petit commerce de détail, en vue de la revitalisation commerciale des zones urbaines et rurales de la Communauté autonome d’Aragon</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771873</t>
   </si>
   <si>
     <t>Appel instrumental 2024. Direction générale de la science et de la recherche. Ministère de l'Éducation, des Sciences et des Universités. Subventions directes. Texte consolidé de la loi aragonaise relative aux subventions, approuvée par le décret législatif 2/2023 du 3 mai.</t>
   </si>
   <si>
-    <t>2024-12-31</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739477</t>
   </si>
   <si>
     <t>Arrêté AGA/xxx/2024 du 22 avril, portant sur des subventions destinées à améliorer la production et la commercialisation des produits apicoles pour l'année 2024</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760928</t>
   </si>
   <si>
     <t>Convention de collaboration entre le gouvernement d'Aragon et la Fondation Écologie et Développement pour la mise en œuvre du projet « Conseils énergétiques pour les ménages aragonais. Population générale »</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742510</t>
   </si>
   <si>
     <t>Accord de collaboration entre le Gouvernement d'Aragon et le Conseil aragonais des chambres de commerce, d'industrie et de services (en tant qu'entité collaboratrice) pour la gestion des aides à la modernisation des entreprises privées de transport de voyageurs et de marchandises.</t>
   </si>
   <si>
     <t>2023-05-24</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/698156</t>
   </si>
   <si>
     <t>Contrat-cadre de programme entre le Gouvernement d'Aragon et l'Université de Saragosse, relatif à l'attribution et au financement de compléments de rémunération liés au mérite individuel du personnel enseignant et de recherche de l'Université de Saragosse</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726133</t>
   </si>
   <si>
     <t>Accord de collaboration signé entre l’institut aragonais de l’emploi et les chambres officielles de commerce, d’industrie et de services de Huesca, Teruel et Saragosse, pour la mise en œuvre du « programme 45+ ».</t>
   </si>
   <si>
-    <t>2023-07-15</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735724</t>
   </si>
   <si>
     <t>Décret du deuxième vice-président et ministre de l'Économie, de l'Emploi et de l'Industrie, accordant une subvention à l'Association des personnes sourdes de Saragosse et d'Aragon (ASZA) pour la mise en place d'un service de placement pour les personnes sourdes.</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746608</t>
   </si>
   <si>
     <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, annonçant des subventions pour des projets d'investissement d'entreprises favorisant la recherche, le développement et l'innovation industrielle dans la province de Teruel. FITE 2023</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2025-01-10</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801820</t>
@@ -860,50 +1547,59 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786297</t>
   </si>
   <si>
     <t>Arrêté du 16 mai 2025 du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, prévoyant une aide aux petites et moyennes entreprises pour leurs actions de numérisation.</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833698</t>
   </si>
   <si>
     <t>L'arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice, en date du 4 février 2026, prévoit une aide aux projets d'investissement des PME inscrits dans le cadre du Fonds pour une transition juste (FTJ) pour la période 2021-2027 dans la province de Teruel.</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885046</t>
   </si>
   <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, en date du 4 février 2026, annonçant des subventions pour attirer de nouvelles entreprises et soutenir la croissance des entreprises existantes dans la province de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
     <t>Subventions pour les projets d'investissement d'entreprises favorisant la recherche, le développement et l'innovation industrielle dans la province de Teruel. FITE 2022</t>
   </si>
   <si>
     <t>2024-04-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754793</t>
   </si>
   <si>
     <t>Appel à candidatures pour une aide à la mise en œuvre du programme d'émission d'obligations numériques destiné aux groupes vulnérables</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705928</t>
   </si>
   <si>
     <t>Arrêté du ministère de l'Agriculture, de l'Élevage, de la Pêche et de la Souveraineté alimentaire relatif à la souscription à l'assurance agricole</t>
   </si>
   <si>
     <t>2024-05-20</t>
@@ -950,140 +1646,131 @@
   <si>
     <t>Assistance et tutorat pour la transformation numérique du commerce à Gran Canaria</t>
   </si>
   <si>
     <t>2023-11-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735854</t>
   </si>
   <si>
     <t>Programme de soutien à la numérisation et au partage des connaissances dans le secteur commercial</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735858</t>
   </si>
   <si>
     <t>Appel à candidatures pour des subventions visant à améliorer les compétences numériques de la population des îles Canaries 2024</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
-    <t>2024-05-31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742698</t>
   </si>
   <si>
     <t>Appel à candidatures pour les bourses DIGINNOVA visant à intégrer de jeunes talents dans des entreprises et des centres de recherche des îles Canaries.</t>
   </si>
   <si>
     <t>2024-09-10</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772013</t>
   </si>
   <si>
     <t>Plan de numérisation de la construction 2024 (subvention AECP)</t>
   </si>
   <si>
     <t>2023-12-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783005</t>
   </si>
   <si>
     <t>APPEL D'OFFRES POUR L'OCTROI DE SUBVENTIONS DE SOUTIEN AUX GROUPEMENTS OU PÔLES D'ENTREPRISES INNOVANTS MENANT DES ACTIVITÉS D'INNOVATION AUX ÎLES CANARIES, POUR L'ANNÉE 2024</t>
   </si>
   <si>
     <t>2024-11-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784829</t>
   </si>
   <si>
     <t>Appel à candidatures pour des subventions destinées aux projets de numérisation des entreprises</t>
   </si>
   <si>
     <t>2025-06-10</t>
   </si>
   <si>
-    <t>2025-06-25</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839036</t>
   </si>
   <si>
     <t>Décret n° 801/2024 du 17 décembre 2024 du vice-président convoquant l'Aide aux projets de travaux hydrauliques d'initiative privée et d'irrigation agricole pour l'année 2024</t>
   </si>
   <si>
     <t>2024-12-18</t>
   </si>
   <si>
     <t>2025-02-18</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803873</t>
   </si>
   <si>
     <t>SUBVENTION DU CONSEIL MUNICIPAL DE GARAFÍA POUR LE PLAN DE DÉVELOPPEMENT COMMERCIAL DE L'ÎLE</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783054</t>
   </si>
   <si>
     <t>Cadre réglementaire et appel à candidatures pour des subventions à la formation aux compétences numériques (MRRR)</t>
   </si>
   <si>
     <t>2023-07-13</t>
   </si>
   <si>
     <t>2025-12-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/705981</t>
   </si>
   <si>
     <t>Appel à propositions 2024 pour les PME numériques – Chambre de commerce de Cantabrie</t>
   </si>
   <si>
     <t>2024-07-11</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
-    <t>Cantabria</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774251</t>
   </si>
   <si>
     <t>Arrêté CTD/9/2024 du 25 novembre, bases réglementaires et appel à subventions pour les projets d'efficacité énergétique et d'économie circulaire des entreprises touristiques (C14.I4, axe d'action 2), du PRTR soumis au règlement (UE) 2023/2831</t>
   </si>
   <si>
     <t>2024-11-26</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799217</t>
   </si>
   <si>
     <t>Arrêté CTD/9/2024, bases réglementaires et appel à subventions pour les projets d’efficacité énergétique et d’économie circulaire des entreprises touristiques (C14.I4, axe d’action 2), du PRTR soumis au règlement (UE) n° 651/2014 de la Commission du 17/06/2014</t>
   </si>
   <si>
     <t>2024-11-29</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799978</t>
   </si>
   <si>
     <t>Accord de collaboration entre le Gouvernement de Cantabrie, par l'intermédiaire du Ministère du Développement, de l'Aménagement du Territoire et de l'Environnement, et l'Université de Cantabrie pour la promotion de la recherche dans le domaine des transports</t>
@@ -1094,53 +1781,50 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746615</t>
   </si>
   <si>
     <t>Accord de collaboration entre le Gouvernement de Cantabrie, représenté par le Ministère de l'Industrie, du Tourisme, de l'Innovation, des Transports et du Commerce, et l'Université de Cantabrie pour la promotion de la recherche sur les questions de consommation.</t>
   </si>
   <si>
     <t>2023-02-07</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680768</t>
   </si>
   <si>
     <t>Arrêté annonçant l'aide à l'artisanat en Cantabrie 2024 (production primaire de produits agricoles)</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742427</t>
   </si>
   <si>
     <t>Appel à l'aide aux associations agricoles pour une collaboration dans la fourniture de services de conseil, y compris la gestion technico-économique, aux exploitations agricoles de la Communauté autonome de Cantabrie pour l'année 2024.</t>
   </si>
   <si>
-    <t>2024-05-16</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-07-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759713</t>
   </si>
   <si>
     <t>DÉCRET IND/57/2024 du 4 décembre approuvant l'appel à projets pour l'année 2025 en faveur de l'artisanat en Cantabrie (production primaire de produits agricoles).</t>
   </si>
   <si>
     <t>2025-01-02</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801075</t>
   </si>
   <si>
     <t>Arrêté IND/39/2025 du 20 août approuvant l'appel à candidatures pour les subventions de 2025 destinées aux associations professionnelles, à leurs fédérations et confédérations, et aux coopératives de distribution. Non soumis au seuil de minimis.</t>
   </si>
   <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>2025-09-30</t>
@@ -1211,53 +1895,50 @@
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757769</t>
   </si>
   <si>
     <t>Résolution SOD/FER/23/24 du 11 avril 2024 annonçant l’appel à candidatures pour le programme de subventions 2024 relatif à l’« ORGANISATION DES SALONS ET CONGRÈS PROFESSIONNELS EN CANTABRIE ». Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
   </si>
   <si>
     <t>2024-05-28</t>
   </si>
   <si>
     <t>2024-07-28</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761619</t>
   </si>
   <si>
     <t>Arrêté du 21 décembre 2025 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions pour l'année 2026 destinées à l'acquisition de nouvelles machines industrielles dans les entreprises industrielles de Castille-et-León.</t>
   </si>
   <si>
     <t>2026-01-12</t>
   </si>
   <si>
-    <t>2026-02-12</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877052</t>
   </si>
   <si>
     <t>L'arrêté du 22 décembre 2023 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonce des subventions pour la transformation et la commercialisation des produits agricoles, forestiers et alimentaires, cofinancées par le FEADER, ligne j01</t>
   </si>
   <si>
     <t>2023-12-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/735391</t>
   </si>
   <si>
     <t>Subventions pour la promotion du développement des coopératives agroalimentaires en Communauté de Castille-et-León pour l'année 2024. Arrêté général de minimis du 1er août 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural.</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778898</t>
   </si>
   <si>
     <t>Arrêté du 24 octobre 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui prévoit des subventions pour l'année 2024 aux organisations agricoles professionnelles les plus représentatives de la Communauté de Castille-et-León.</t>
@@ -1316,170 +1997,1388 @@
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/851472</t>
   </si>
   <si>
     <t>Arrêté du 23 décembre 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural annonçant des subventions pour des activités de formation, d'information et de démonstration dans le cadre du PEPAC espagnol 2023/2027</t>
   </si>
   <si>
     <t>2026-01-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877691</t>
   </si>
   <si>
     <t>Arrêté du 20 août 2024 du ministère de la Culture, du Tourisme et des Sports, prévoyant des subventions pour les projets d'efficacité énergétique et d'économie circulaire des entreprises touristiques, financés par les fonds européens next generation-eu MRR.</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>2024-09-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781223</t>
   </si>
   <si>
+    <t>Programme CROISSANCE. Programme de subventions visant à soutenir la croissance de projets d'entreprises innovants à Saint-Sébastien.</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMME EKINN+ 2025 : DIRECTIVES DE PARTICIPATION AU PROGRAMME VISANT À PROMOUVOIR LA CRÉATION, LA CROISSANCE ET LA CONSOLIDATION DE NOUVELLES INITIATIVES COMMERCIALES INNOVANTES.</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE TALENTS EKINN. PROGRAMME D'AIDE VISANT À PROMOUVOIR L'EMBAUCHE DE PROFILS QUALIFIÉS POUR DÉVELOPPER DES PROJETS INNOVANTS AU SEIN DES ENTREPRISES ET ORGANISATIONS DE SAINT-SEBASTIEN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE BONS D'ACHAT DE TECHNOLOGIE. PROGRAMME D'AIDE AU TRANSFERT DE TECHNOLOGIE VISANT À PROMOUVOIR ET À AMÉLIORER LA COMPÉTITIVITÉ DES PROJETS D'ENTREPRISES INNOVANTS À SAINT-SEBASTIEN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMME STRATÉGIQUE. PROGRAMME DE SOUTIEN À LA CROISSANCE DES PROJETS COMMERCIAUX INNOVANTS À SAINT-SEBASTIEN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>APPEL À CANDIDATURES POUR LES JEUNES AUX PROJETS DE RECHERCHE - IKERLAN 2025-2026</t>
+  </si>
+  <si>
+    <t>2025-05-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840624</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS POUR L'INVESTISSEMENT DANS L'INNOVATION DES ENTITÉS, LA FORMATION ET L'EMPLOI 2025</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>2025-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840623</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova s'adresse aux étudiants de licence, de master et de doctorat de l'Université de Valence pour l'année universitaire 2023-2024.</t>
+  </si>
+  <si>
+    <t>2024-05-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Résolution du 25/04/2024 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation approuvant l'appel à projets pour le programme d'aide à la transformation numérique, année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-21</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2025 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation, approuvant l'appel à projets pour l'octroi de subventions à la réalisation de projets de R&amp;D dans la Principauté des Asturies pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-09</t>
+  </si>
+  <si>
+    <t>2025-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour les subventions visant à promouvoir l'entrepreneuriat innovant (Chèque Entrepreneur) pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823095</t>
+  </si>
+  <si>
+    <t>Résolution du 15 février 2024 du ministère de la Transition écologique, de l'Industrie et du Développement économique approuvant l'appel à projets pour l'amélioration de la compétitivité, de l'innovation et de la numérisation des petites et moyennes entreprises</t>
+  </si>
+  <si>
+    <t>2024-02-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744440</t>
+  </si>
+  <si>
+    <t>Arrêté du 31 juillet du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche annonçant une aide publique pour des projets relevant de la stratégie de développement local de Galpemur dans la région de Murcie, dans le cadre du programme FEMPA pour 2024</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778425</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour des subventions destinées à soutenir les séjours externes de chercheurs prédoctoraux dans des centres étrangers</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747404</t>
+  </si>
+  <si>
+    <t>Résolution du 20/12/2024 du Directeur de l'Institut pour la Promotion de la Région de Murcie, par délégation, de l'appel à l'aide pour encourager l'innovation dans les domaines de la Défense, de la Sécurité et de la Reconstruction et du Développement, par les entreprises régionales.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Résolution du 29/12/2023 du président de l'institut de développement de la région de Murcie concernant l'appel à l'aide pour les actions d'efficacité énergétique dans les PME et les grandes entreprises du secteur industriel.</t>
+  </si>
+  <si>
+    <t>2024-01-05</t>
+  </si>
+  <si>
+    <t>2024-06-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736740</t>
+  </si>
+  <si>
+    <t>Résolution du 1er avril 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à candidatures pour une aide à la participation à des salons, événements et missions. Salon de l'agriculture saoudien. Arabie saoudite 2025.</t>
+  </si>
+  <si>
+    <t>2025-04-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Résolution du 08/04/2025, du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets pluriannuel visant à encourager la sous-traitance de services d'innovation et de compétitivité. Chèque internationalisation.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Résolution du 22 juin 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets visant à promouvoir l'innovation et l'entrepreneuriat. Incubateurs.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>2025-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Résolution du 24/05/2024 du Président de l'Institut pour la Promotion de la Région de Murcie, relative à l'appel à l'aide visant à l'entrée d'investisseurs privés dans des entreprises innovantes nouvellement créées.</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Résolution du 24/05/2024 du Président de l'Institut pour la Promotion de la Région de Murcie, relative à l'appel à l'aide visant à promouvoir l'innovation et l'entrepreneuriat.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Aide à la modernisation des hébergements touristiques dans la région de Murcie et à l’amélioration des domaines de la transition verte et durable, de l’efficacité énergétique et de la transition numérique dans le cadre du PRTR financé par l’UE-NextG (MRR C14.I1.2)</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-12-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783437</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2024 pour une aide aux projets industriels du secteur agroalimentaire dans le cadre du Projet stratégique pour la relance et la transformation économique du secteur agroalimentaire, dans le cadre du Plan de relance, de transformation et de résilience.</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781371</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS COMPÉTITIVES LIGNE A POUR LE DÉVELOPPEMENT D'ACTIVITÉS D'INTÉRÊT GÉNÉRAL CONSIDÉRÉES COMME ÉTANT D'INTÉRÊT SOCIAL, DANS LE DOMAINE DE LA RECHERCHE SCIENTIFIQUE ET TECHNIQUE ET DE LA PROTECTION DE L'ENVIRONNEMENT RELATIF À LA COMPÉTENCE DE L'ÉTAT. ANNUEL 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782254</t>
+  </si>
+  <si>
+    <t>Arrêté du 15 novembre 2023 relatif à la carte, par lequel les subventions du décret royal 388/2021 du 1er juin sont demandées pour l’obtention de garanties SAEC dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727815</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727820</t>
+  </si>
+  <si>
+    <t>Les subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 45e régime combiné d'assurance agricole</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
+  </si>
+  <si>
+    <t>Philippines, 2023. Fourniture d'électricité à partir de sources renouvelables à Palawan.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711192</t>
+  </si>
+  <si>
+    <t>Soutien aux politiques publiques créatrices d'emplois par l'entrepreneuriat, la recherche et l'innovation. Devenir un entrepreneur créatif, phase II</t>
+  </si>
+  <si>
+    <t>2023-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711343</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2026. Projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904778</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole DP Córdoba 2026 pour les projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>2026-05-15</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904904</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole DP de Cordoue, pour l'année 2026, pour les projets générateurs d'emplois stables.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904909</t>
+  </si>
+  <si>
+    <t>DÉCRET du 11 mai 2026 établissant le cadre réglementaire des aides destinées aux investissements dans des machines à faible consommation dotées de la technologie 4.0 pour l'agriculture de précision et à faibles émissions de gaz à effet de serre pour</t>
+  </si>
+  <si>
+    <t>2027-07-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905069</t>
+  </si>
+  <si>
+    <t>Accord autorisant les subventions aux organisations professionnelles agricoles pour les aider à couvrir leurs frais de fonctionnement du 01/12/2025 au 30/11/2026</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905185</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2026</t>
+  </si>
+  <si>
+    <t>2026-06-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905709</t>
+  </si>
+  <si>
+    <t>Résolution du 14 mai 2026 du Secrétariat général de l'administration locale, portant demande de versement des subventions prévues par l'arrêté du 14 juin 2016 relatif au Programme de promotion de l'emploi agricole pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-05-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906039</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole de Jaén 2026</t>
+  </si>
+  <si>
+    <t>2026-05-22</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906144</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mai 2026 de la Direction générale du CDTI relative à l'octroi direct d'aides aux projets espagnols labellisés « Excellence » par l'Accélérateur du Conseil européen de l'innovation (FEDER).</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906733</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole dans les zones rurales défavorisées 2026</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907611</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mai 2026 du ministère régional des Affaires rurales et de la Politique agricole, annonçant des subventions pour l'installation de jeunes agriculteurs et de nouveaux agriculteurs. (Interventions 6961.1 et 6961.2). Conv 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906634</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION 22/05/2026 du président de l'IVACE, portant demande de subventions pour des projets d'investissement transformateurs en matière de numérisation dans les entreprises industrielles de taille moyenne et intermédiaire de la Communauté valencienne pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907880</t>
+  </si>
+  <si>
+    <t>Résolution du 6 mai 2026 du directeur de l'Institut pour la promotion de la région de Murcie, relative à un appel à projets pluriannuel visant à encourager les PME régionales à sous-traiter des services d'innovation et de compétitivité. Chèque Innovation.</t>
+  </si>
+  <si>
+    <t>2026-12-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906427</t>
+  </si>
+  <si>
+    <t>Résolution du 19 mai 2026 du directeur de l'Institut pour la promotion de la région de Murcie relative à un appel à projets pluriannuel visant à encourager les PME régionales à sous-traiter des services d'innovation et de compétitivité. Chèque Europe.</t>
+  </si>
+  <si>
+    <t>2026-12-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906523</t>
+  </si>
+  <si>
+    <t>Aide financière destinée à promouvoir l'emploi - Jeunes Talents 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906613</t>
+  </si>
+  <si>
+    <t>Subvention en espèces à l'Agence nationale d'intégration et de développement agricoles (Anida) du Sénégal pour l'intervention « Formation agricole et accélérateurs d'entreprises agricoles »</t>
+  </si>
+  <si>
+    <t>2029-05-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906963</t>
+  </si>
+  <si>
+    <t>subventions destinées à promouvoir la modernisation des commerces de détail et de certaines entreprises de services, ainsi que la continuité des établissements</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906390</t>
+  </si>
+  <si>
+    <t>Subventions 2026 du programme CONSOLIDAPYME : Consolidation et croissance des PME d’Estrémadure par l’amélioration de leur compétitivité / Résolution du 13 mai 2026 les appelant à participer à ce programme.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906425</t>
+  </si>
+  <si>
+    <t>Résolution du 20/05/2026 du Directeur de l'Institut pour le Développement de la Région de Murcie, relative à l'appel pluriannuel à l'aide pour la mise en œuvre de projets d'entreprises dans les phases de création et de consolidation d'entreprises à fort potentiel technologique et évolutif.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907274</t>
+  </si>
+  <si>
+    <t>Résolution du 22/05/2026 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation APPROUVANT l'appel à propositions de subventions destinées aux entreprises technologiques de la Principauté des Asturies pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907628</t>
+  </si>
+  <si>
+    <t>Aide visant à promouvoir la pérennité des entreprises aux îles Baléares en soutenant la relève d'ici 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907915</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIVe appel à propositions (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), dans le cadre du XIVe appel (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>2024-11-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2025, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XXIVe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État. (Interv., 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>2025-11-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>2025-11-26</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au VIIIe appel à propositions (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Subventions « Approche leader 2024 » pour le soutien à l’innovation sociale, à la gouvernance multiniveaux et à la revitalisation socio-économique (sous-mesure 19.2.7 du PDR), conformément au XIVe appel à projets (PDR 2014-2020) du GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour l'accélération de l'entrepreneuriat et des écosystèmes d'innovation basés sur les jumeaux numériques (RETECH) conformément au décret 145/2024 du 19 novembre 2024, qui les appelle</t>
+  </si>
+  <si>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>2024-12-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Subventions 2026 aux entreprises pour financer des projets favorisant la mise en œuvre de solutions d'intelligence artificielle dans la Communauté autonome d'Estrémadure - conformément au décret 173/2025 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Actions d’aide 2024 pour la promotion et le développement des entreprises L1_Conseils, conformément au décret 65/2024 du 2 juillet qui les prévoit.</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777945</t>
+  </si>
+  <si>
+    <t>L’aide 2024 aux investissements dans les industries agroalimentaires, conformément au décret 87/2024 du 30 juillet, qui établit le cadre réglementaire d’octroi d’incitations agroalimentaires dans la Communauté autonome d’Estrémadure, vise à soutenir les investissements destinés à la transformation et à la commercialisation des produits agricoles et approuve son appel unique à projets.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Aide 2025 pour les investissements visant la transformation et la commercialisation des produits agricoles, conformément à la résolution du 29 octobre 2025 qui lance un appel à candidatures</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Extremadura Avante accorde des subventions aux entreprises pour leur participation de groupe à la Foire Fruit Attraction 2025, conformément à l'accord du 27 mars 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>2025-04-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Aide 2025 aux entreprises pour la participation de groupe au Salon des ingrédients alimentaires 2025, conformément à l'accord du 26 août 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>2025-08-26</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux organismes de recherche publics du SECTI pour des projets de R&amp;D sur le stockage de l'énergie dans le cadre d'une collaboration public-privé, conformément à la résolution du 5 décembre 2024</t>
+  </si>
+  <si>
+    <t>2025-01-08</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour des projets de R&amp;D sur le stockage de l'énergie dans le cadre d'accords de partenariat public-privé, conformément à la résolution du 5 décembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>2024 Aide à l'internationalisation des entreprises d'Estrémadure et à l'amélioration des conditions de commercialisation à l'étranger, conformément à la résolution du 30 octobre 2023 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>La subvention 2024-2025 destinée aux municipalités et aux petites collectivités locales pour financer des projets de revitalisation commerciale est prévue par le décret 130/2024 du 15 octobre 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subvention 2024-2025 destinée aux associations, fédérations et confédérations du secteur commercial pour financer des projets de revitalisation commerciale, conformément au décret 130/2024 du 15 octobre 2024 qui appelle</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Aide 2025/2026 pour l’amélioration des capacités avancées des PME du secteur du commerce de détail, conformément à l’appel lancé par la résolution du 21 novembre 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Subventions 2023 aux entreprises privées non agricoles pour l'embauche de personnes participant aux projets du programme d'emploi dual des écoles professionnelles (ligne ii), conformément à la résolution du 9 août 2023 qui les appelle</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subvention 2023 aux entreprises privées non agricoles pour l'embauche de personnes participant aux projets du programme de collaboration rurale (ligne ii), conformément à la résolution du 9 août 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Accord entre GAIN, le ministère de l'Éducation, l'UDC, l'USC, l'UVI et le CSIC visant à promouvoir l'activité de recherche des chercheurs finalistes dans le cadre des appels à projets ERC du programme Horizon Europe.</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Bases réglementaires pour l'octroi de l'aide VInnovate Galicia visant à promouvoir la coopération transnationale des acteurs du système galicien de R&amp;D par le biais de projets collaboratifs avec d'autres acteurs européens</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Département de la Culture, de l'Éducation, de la Formation professionnelle et des Universités et l'Université de Saint-Jacques-de-Compostelle (USC) pour finaliser les affectations des chercheurs principaux dans le cadre de deux programmes de subventions (ERC) 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Accord pour la mise en œuvre de l'infrastructure de recherche universitaire</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Convention de collaboration entre le ministère de la Culture, de l'Éducation, de la Formation professionnelle et des Universités et le Conseil supérieur de la recherche scientifique (Conseil supérieur de la recherche scientifique) pour le développement des activités de l'Institut d'études galiciennes Padre Sarmiento.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Accord coa udc-usc-uvigo pour renforcer le personnel de gestion des transferts et l'innovation et la consolidation des structures de recherche</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 janvier 2025 établissant les bases réglementaires pour l'octroi, sur une base non concurrentielle, de subventions visant à promouvoir l'innovation et la durabilité du commerce local et artisanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération des écoles agricoles familiales de Galice pour le développement d'un projet pilote d'intégration de la formation</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération galicienne du commerce pour la mise en œuvre d'actions de formation en vue de la qualification et de la requalification de la population active dans les secteurs stratégiques et du renforcement des capacités.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>L'arrêté du 15 décembre 2023 établit les bases réglementaires de l'aide à la promotion de la souscription d'assurances agricoles dans la communauté autonome de Galice et est convoqué pour l'année 2024 (code de procédure mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>DÉCRET du 26 décembre 2024, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les bénéficiaires pour l'année 2025 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les sessions pour l'année 2026 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Règlement régissant la procédure d'octroi d'aides aux projets d'amélioration énergétique, destinées aux travailleurs indépendants et aux PME, sur le territoire de la Communauté autonome de Galice</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024 établissant les bases réglementaires des aides à la nouvelle participation des agriculteurs aux systèmes de qualité, cofinancée par le Fonds européen agricole pour le développement rural (FEADER) dans le cadre du programme de développement</t>
+  </si>
+  <si>
+    <t>2024-07-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761240</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à projets pour les économies d'énergie et l'amélioration de l'efficacité énergétique dans les entreprises galiciennes pour l'année 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774451</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire des subventions aux projets d'infrastructures de stockage d'énergie favorisant l'électrification de la demande énergétique, pour l'année 2024, cofinancé par le FEDER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783976</t>
+  </si>
+  <si>
+    <t>Résolution du 23 décembre 2026 de l'Institut galicien de l'énergie établissant le cadre réglementaire des aides aux projets d'énergie photovoltaïque</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881947</t>
+  </si>
+  <si>
+    <t>Aide à l’amélioration des capacités d’innovation et au développement technologique des entreprises en Galice, programme « Ticket Innova » pour l’année 2025</t>
+  </si>
+  <si>
+    <t>2025-01-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807213</t>
+  </si>
+  <si>
+    <t>Réglementation relative aux aides destinées à améliorer la capacité d’innovation des entreprises en Galice, par le biais du financement d’activités intégrées aux plans de conception et d’innovation (programme Igape Innova)</t>
+  </si>
+  <si>
+    <t>2025-01-21</t>
+  </si>
+  <si>
+    <t>2025-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808279</t>
+  </si>
+  <si>
+    <t>Appel à projets, dans le cadre d'un système d'appel d'offres concurrentiel, portant sur des équipements destinés à l'utilisation d'énergies renouvelables et à l'amélioration de l'efficacité énergétique dans les entreprises de production agricole primaire</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756070</t>
+  </si>
+  <si>
+    <t>ACCORD ENTRE L'INSTITUT GALICIEN DE PROMOTION ÉCONOMIQUE (IGAPE) ET L'ASSOCIATION POUR LA NUMÉRISATION DE L'INDUSTRIE EN GALICIENNE (DIHGIGAL), POUR LA CONTINUATION DU FINANCEMENT DES FRAIS DE GESTION ET DE COORDINATION DU PÔLE D'INNOVATION NUMÉRIQUE</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837456</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 approuvant les bases réglementaires pour l’octroi de l’aide IA360 visant à promouvoir l’innovation des entreprises dans un contexte de concurrence (IG408M)</t>
+  </si>
+  <si>
+    <t>2026-01-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880746</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 relative aux bases réglementaires de l'aide à l'amélioration de la capacité d'innovation des entreprises en Galice 2026-2027 dans le cadre d'un système d'appel d'offres concurrentiel (IG408L)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880747</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la première vice-présidence et le département de la présidence, de la justice et des sports et le conseil des organisations non gouvernementales, conformément à la première disposition transitoire du décret 168/2008 du 24 juillet, lequel est régi par l'agr</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742493</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742503</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Département de l'Économie, de l'Industrie et de l'Innovation de la Xunta de Galicia et la Chambre Officielle de Commerce, d'Industrie, de Services et de Navigation de La Corogne pour l'élaboration d'un plan de formation pour le secteur commercial</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722071</t>
+  </si>
+  <si>
+    <t>L’arrêté du 11 janvier 2024 établit les bases réglementaires pour l’octroi, dans un régime de concurrence, de subventions à la transformation numérique, à l’innovation et à la modernisation du secteur commercial et artisanal, et prévoit les modalités suivantes :</t>
+  </si>
+  <si>
+    <t>2024-02-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741928</t>
+  </si>
+  <si>
+    <t>Subventions pour le maintien des activités agricoles et maritimes destinées aux coopératives agricoles, aux associations de pêcheurs et aux conseils de réglementation des appellations d'origine protégées de la Serra de Tramuntana pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-08-16</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780222</t>
+  </si>
+  <si>
+    <t>Accord du Conseil exécutif du Conseil insulaire de Minorque, en date du 21.10.2024, relatif à l'approbation de l'accord de collaboration avec la Coopérative insulaire d'élevage de Minorque (COINGA) pour la réalisation d'activités de promotion et de commercialisation - 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801202</t>
+  </si>
+  <si>
+    <t>Accord du conseil exécutif en session ordinaire du 23 septembre 2024, relatif à l’approbation des bases de l’aide du conseil insulaire de Minorque aux organisations agricoles professionnelles (OAP) et à l’appel à projets correspondant pour 2024</t>
+  </si>
+  <si>
+    <t>2024-10-08</t>
+  </si>
+  <si>
+    <t>2024-11-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789248</t>
+  </si>
+  <si>
+    <t>Accord du Conseil exécutif du 23 septembre 2024 concernant l’approbation des bases de l’aide du Conseil insulaire de Minorque aux Groupements de défense sanitaire de Minorque (ADS) et l’appel correspondant pour l’année 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/793092</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la promotion de l’emploi et l’amélioration de la compétitivité des coopératives, des micro-coopératives et des entreprises détenues par les travailleurs aux îles Baléares pour les années 2025 et 2026</t>
+  </si>
+  <si>
+    <t>2025-02-03</t>
+  </si>
+  <si>
+    <t>2025-03-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803551</t>
+  </si>
+  <si>
+    <t>Promotion des installations d'énergie solaire photovoltaïque et micro-éoliennes</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822143</t>
+  </si>
+  <si>
+    <t>Subventions à l'autoconsommation et mesures d'efficacité énergétique dans les associations de propriétaires</t>
+  </si>
+  <si>
+    <t>2023-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736408</t>
+  </si>
+  <si>
+    <t>Promotion de l'autoconsommation d'énergies renouvelables et de l'efficacité énergétique pour les PME</t>
+  </si>
+  <si>
+    <t>2024-01-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736409</t>
+  </si>
+  <si>
+    <t>Subventions pour promouvoir les installations d'autoconsommation utilisant des sources d'énergie renouvelables/thermiques pour les particuliers</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>2024-12-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736410</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire pour la transformation numérique des PME à l'horizon 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750138</t>
+  </si>
+  <si>
+    <t>Appel à l'aide destiné au fonctionnement de groupements d'entreprises innovants aux îles Baléares 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736414</t>
+  </si>
+  <si>
+    <t>Appel à l'aide destiné au fonctionnement de groupements d'entreprises innovants aux Îles Baléares 2025</t>
+  </si>
+  <si>
+    <t>2025-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804960</t>
+  </si>
+  <si>
+    <t>2024-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755640</t>
+  </si>
+  <si>
+    <t>Résolution du ministre de l'Agriculture, de la Pêche et de l'Environnement naturel relative à l'appel public à la demande de subventions pour les activités d'éducation à l'environnement aux îles Baléares en faveur des organismes sans but lucratif pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>2025-05-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829868</t>
+  </si>
+  <si>
+    <t>Résolution du ministre de l'Agriculture, de la Pêche et de l'Environnement naturel relative à l'appel public à subventions pour les activités d'éducation environnementale aux îles Baléares en faveur des organismes sans but lucratif pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763152</t>
+  </si>
+  <si>
+    <t>Bourses pour les chercheurs prédoctoraux et postdoctoraux souhaitant effectuer de courts séjours hors des îles Baléares</t>
+  </si>
+  <si>
+    <t>2023-05-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/691310</t>
+  </si>
+  <si>
+    <t>Accord approuvant les modalités de l'appel à candidatures 2024 pour l'aide au développement rural sur l'île de Majorque, relatif à des projets dans les domaines agricole et/ou environnemental et s'inscrivant dans la Stratégie de développement local</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753458</t>
+  </si>
+  <si>
+    <t>Résolution approuvant l'appel à candidatures pour l'octroi de subventions destinées à la réalisation de projets de conseil aux travailleurs et aux entreprises, à l'élaboration d'études de charge de travail et à la préparation de procédures de bonnes pratiques</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
+  </si>
+  <si>
+    <t>2024-12-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754538</t>
+  </si>
+  <si>
+    <t>PROG. EST. COMMERCE EXTÉRIEUR - MINIMIS2024</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776872</t>
+  </si>
+  <si>
+    <t>PROGRAMME STRATÉGIQUE POUR LE COMMERCE EXTÉRIEUR - MINIMIS - ACTIONS 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776873</t>
+  </si>
+  <si>
+    <t>Soutien à la revitalisation commerciale (DIN)</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784900</t>
+  </si>
+  <si>
+    <t>Contrat global de conseil aux entreprises - Fédération des entreprises de La Rioja</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>TEC Econ.Circular et Trans.Energética (Reg.651/2014)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791171</t>
+  </si>
+  <si>
+    <t>TI4 Numérisation et industrie (Règlement Minimis 2023/2831)</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803400</t>
+  </si>
+  <si>
+    <t>LA RIOJA - AGENCE DE DÉVELOPPEMENT ÉCONOMIQUE DE LA RIOJA</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827108</t>
+  </si>
+  <si>
+    <t>Jumeaux numériques. Défi 1. Jumeau numérique d'irrigation</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836386</t>
+  </si>
+  <si>
+    <t>Accord Apidit pour promouvoir l'activité commerciale innovante - secteur de la chaussure</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680946</t>
+  </si>
+  <si>
+    <t>L'association « Food+i Cluster » vise à stimuler la compétitivité et l'innovation.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680947</t>
+  </si>
+  <si>
+    <t>Les défis de l'informatique en matière de projets de développement expérimental et d'innovation</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789228</t>
+  </si>
+  <si>
+    <t>Promotion des PME du secteur agroalimentaire (PAL) - Exonération réglementaire 2022/2472</t>
+  </si>
+  <si>
+    <t>2024-04-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761750</t>
+  </si>
+  <si>
+    <t>Hazinnova</t>
+  </si>
+  <si>
+    <t>2025-05-06</t>
+  </si>
+  <si>
+    <t>2025-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830227</t>
+  </si>
+  <si>
+    <t>Résolution du 16 décembre 2025 de l'Institut galicien de l'énergie approuvant le cadre réglementaire des aides aux projets d'économie d'énergie et d'efficacité énergétique dans les entreprises galiciennes</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881665</t>
+  </si>
+  <si>
     <t>Arrêté du 8 mai 2024 du ministère de l'Agriculture, de l'Élevage et du Développement rural, appelant à l'intégration des propriétaires d'exploitations agricoles dans les interventions en matière d'environnement et de climat pour le développement rural</t>
   </si>
   <si>
     <t>2024-03-18</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762548</t>
   </si>
   <si>
     <t>Arrêté du 12 décembre 2025 du ministère de l'Économie et des Finances lançant l'appel à projets pour l'année 2026 visant à développer et à améliorer les capacités de recherche et d'innovation du tissu économique par le biais de l'AAEEII de CyL</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
     <t>2026-02-16</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874935</t>
   </si>
   <si>
     <t>Arrêté du 25 janvier 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, portant sur des subventions destinées à financer les coûts salariaux des travailleurs handicapés dans les centres d'emploi spécialisés pour l'année 2024.</t>
   </si>
   <si>
     <t>2024-02-06</t>
   </si>
   <si>
     <t>2024-12-16</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741343</t>
   </si>
   <si>
     <t>Arrêté du 7 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions destinées à la modernisation, à la numérisation et à l'amélioration de la gestion commerciale en Castille-et-León</t>
   </si>
   <si>
-    <t>2024-04-11</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752127</t>
   </si>
   <si>
     <t>Accord du 25 avril 2024 de la Junta de Castilla y León, autorisant l'octroi direct de subventions aux Groupements d'Entreprises Innovantes de Castilla y León VITARTIS et CYLSOLAR.</t>
   </si>
   <si>
     <t>2024-05-08</t>
   </si>
   <si>
     <t>2024-06-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758759</t>
   </si>
   <si>
     <t>Arrêté du 5 avril 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions publiques pour l'année 2024 destinées à la mise en œuvre d'actions contribuant au bien-être au travail dans les entreprises de Castille-et-León.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758785</t>
   </si>
   <si>
     <t>Arrêté du 3 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour 2024 au titre du programme de soutien à la création et à l'emploi dans les coopératives et les entreprises détenues par les travailleurs. PROGRAMME I. – CONSTITUTION DE MEMBRES</t>
   </si>
   <si>
-    <t>2024-05-27</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759362</t>
   </si>
   <si>
     <t>Arrêté du 6 mai 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à la modernisation des entreprises artisanales de Castille-et-León.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759383</t>
   </si>
   <si>
     <t>Arrêté du 11 juillet 2024 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour l'organisation de salons professionnels en Castille-et-León</t>
   </si>
   <si>
     <t>2027-07-17</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774370</t>
   </si>
   <si>
     <t>Arrêté du 23 décembre 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à la réactivation du commerce de détail local en Castille-et-León.</t>
   </si>
   <si>
-    <t>2025-01-08</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805078</t>
   </si>
   <si>
     <t>Arrêté du 23 décembre 2024 du ministère de l'Industrie, du Commerce et de l'Emploi, qui prévoit des subventions destinées à promouvoir le secteur commercial de Castille-et-León.</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805080</t>
   </si>
   <si>
     <t>Arrêté du 7 mai 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant les subventions pour l'année 2025 du programme de soutien à la création et à l'emploi dans les coopératives et les entreprises détenues par les travailleurs. Programme II.- Investissements</t>
   </si>
   <si>
     <t>2025-05-13</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830774</t>
   </si>
   <si>
     <t>Arrêté du 19 juin 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour promouvoir la transmission d'entreprise dans le travail indépendant en Castille-et-León (Relevacyl Autoempleo). Année 2025</t>
   </si>
   <si>
-    <t>2025-11-28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841551</t>
   </si>
   <si>
     <t>Arrêté du 19 juin 2025 du Conseil de l'industrie, du commerce et de l'emploi, portant sur l'octroi de subventions destinées à promouvoir l'esprit d'entreprise afin de garantir le renouveau productif par le biais de l'organisation représentative des travailleurs indépendants et de l'économie sociale.</t>
   </si>
   <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841562</t>
   </si>
   <si>
     <t>Arrêté MAV/625/2025 du 12 juin approuvant les bases réglementaires et prévoyant des subventions pour la numérisation des entreprises de première transformation du bois et autres produits dérivés (RETECHFOR, PRTR, Next Generation EU)</t>
   </si>
   <si>
     <t>2025-06-18</t>
   </si>
   <si>
     <t>2025-07-08</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840002</t>
   </si>
   <si>
     <t>Arrêté MAV/624/2025 du 12 juin approuvant le cadre réglementaire et annonçant des subventions pour les projets d'entrepreneuriat numérique et les jeunes entreprises forestières en Castille-et-León (RETECHFOR, PRTR, Fonds européens de nouvelle génération)</t>
@@ -1547,2706 +3446,1185 @@
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780621</t>
   </si>
   <si>
     <t>Appel à projets pour financer des projets relevant de l’intervention 7119 LEADER du Plan stratégique national de la politique agricole commune (PEPAC) 2023-2027 de l’Espagne, sur la base de la stratégie de développement de l’association de GAL M.</t>
   </si>
   <si>
     <t>2024-09-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784760</t>
   </si>
   <si>
     <t>Résolution du 25 septembre 2023 du président du service public de l'emploi de Castille-et-León, par laquelle des subventions sont demandées pour le programme de formation des travailleurs employés dans les entreprises des secteurs agroalimentaires stratégiques 2023-2024.</t>
   </si>
   <si>
     <t>2023-10-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720186</t>
   </si>
   <si>
     <t>Soutien aux projets de recherche scientifique et au transfert de technologie, cofinancé par le FEDER (2025-2029)</t>
   </si>
   <si>
-    <t>2024-11-28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794018</t>
   </si>
   <si>
     <t>Résolution du 12/03/2024, aide à l’amélioration et/ou à la modernisation des exploitations agricoles et d’élevage dans le cadre de l’intervention 6841.2 pour les jeunes qui sollicitent simultanément une aide au titre de l’intervention 6961.1 du Plan stratégique 2023-2027 de la PAC</t>
   </si>
   <si>
-    <t>2024-05-21</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-06-17</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761037</t>
   </si>
   <si>
     <t>Cahier des charges pour l’attribution de subventions destinées à des actions de formation aux compétences numériques, ciblant de préférence les femmes en milieu rural, Plan national « Compétences numériques » du PRTR, financé par l’UE (Next Generation EU), et appel à projets 2025.</t>
   </si>
   <si>
     <t>2025-01-07</t>
   </si>
   <si>
-    <t>2025-03-07</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805356</t>
   </si>
   <si>
     <t>Décret 44/2024 du 27 août, réglementant l'octroi direct de subventions à l'embauche de jeunes dans le cadre du programme « Mon premier emploi », cofinancé par le Fonds social européen Plus. REG (UE) 1408/2013 Agric.</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
-    <t>2024-09-20</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782618</t>
   </si>
   <si>
     <t>Résolution du 25 avril 2024 approuvant l'appel à subventions pour la mise en œuvre de projets de formation professionnelle et d'emploi au sein de l'entreprise (axe sectoriel 5), pour l'année 2024. Règlement (UE) n° 1408/2013 de minimis, Agriculture</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754248</t>
   </si>
   <si>
     <t>Résolution du 05/03/2024 du ministère du Développement, demandant une aide pour des actions de rénovation énergétique dans les logements et les bâtiments résidentiels existants, dans le cadre du programme de rénovation énergétique des bâtiments et</t>
   </si>
   <si>
     <t>2024-03-12</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747678</t>
   </si>
   <si>
     <t>Résolution du 30/05/2025 de la Direction générale de la production agroalimentaire et des coopératives, qui lance, sous le régime de minimis, un appel à contributions en nature pour la participation de groupes au stand qui sera loué par le ministère de l'Agriculture, de l'Élevage et du Développement rural pour la participation au salon agroalimentaire Fruit Attraction 2025.</t>
   </si>
   <si>
     <t>2025-06-09</t>
   </si>
   <si>
     <t>2025-06-27</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836874</t>
   </si>
   <si>
     <t>Arrêté xx/2024 du 26 mars du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui établit les bases réglementaires pour l'octroi direct d'une aide supplémentaire à la souscription d'une assurance agricole en Castille-La Manche.</t>
   </si>
   <si>
     <t>2024-03-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750760</t>
   </si>
   <si>
     <t>Appel à candidatures pour 20 bourses d'études en vue de l'inscription au cours d'été 2025 du Vice-Rectorat à la Culture, au Sport et à l'Engagement Social de l'UCLM « L'entrepreneuriat dans les secteurs vétérinaire et agricole : opportunités et défis » (CV12CR).</t>
   </si>
   <si>
-    <t>2025-04-07</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837298</t>
   </si>
   <si>
     <t>Résolution du 04/08/2025 du ministère délégué à la Politique agricole commune et à la Politique agro-environnementale, prévoyant une aide, au titre du régime de minimis, pour la possession et l'entretien de chiens mastiffs destinés à la défense et à la garde des moutons et des chèvres.</t>
   </si>
   <si>
-    <t>2025-08-26</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853356</t>
   </si>
   <si>
     <t>Appel à candidatures pour des subventions destinées à des projets visant à promouvoir l'impact social des connaissances issues des universités et autres acteurs du système de recherche, de développement et d'innovation de la Catalogne.</t>
   </si>
   <si>
-    <t>Cataluña</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803508</t>
   </si>
   <si>
     <t>Subventions pour l'étude et la remise en état des sols vous appartenant qui présentent des signes de contamination localisée ou qui ont été touchés par des déversements de déchets industriels d'origine inconnue.</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>2025-02-11</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795186</t>
   </si>
   <si>
     <t>Subventions pour les projets d'innovation technologique Green 2024</t>
   </si>
   <si>
     <t>2024-07-23</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775650</t>
   </si>
   <si>
     <t>Subventions pour les chèques de compétitivité des entreprises : Innovation 2025</t>
   </si>
   <si>
-    <t>2025-05-28</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-11-13</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834402</t>
   </si>
   <si>
     <t>Résolution du ministère délégué à l'Environnement annonçant des subventions pour les investissements dans les technologies forestières et dans la transformation, la mobilisation et la commercialisation des produits forestiers dans le cadre du Programme de développement rural de Ca</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757703</t>
   </si>
   <si>
     <t>Aide à la ligne de financement pour les actions visant à améliorer les économies d'énergie dans les installations et les équipements et pour les projets d'économie circulaire dans les établissements fournissant des services d'hébergement touristique en Catalogne</t>
   </si>
   <si>
     <t>2024-12-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795193</t>
   </si>
   <si>
     <t>Prix du meilleur jeune artisan culinaire innovant de l'année 2024.</t>
   </si>
   <si>
-    <t>2024-05-04</t>
-[...1 lines deleted...]
-  <si>
     <t>2024-06-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757572</t>
   </si>
   <si>
     <t>Appel à candidatures pour des subventions concernant la programmation de spectacles vivants et d'activités artistiques visuelles professionnelles lors d'événements d'intérêt agritouristique.</t>
   </si>
   <si>
-    <t>2025-01-21</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-02-05</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808974</t>
   </si>
   <si>
     <t>Résolution EMT//2024 du , ouvrant l'appel d'offres anticipé pour l'année 2025 en vue de l'octroi de subventions pour promouvoir l'embauche avec formation dans le cadre des campagnes agricoles de Lleida (SOC - Campagne agricole de Lleida).</t>
   </si>
   <si>
-    <t>2025-01-20</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-02-07</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803735</t>
   </si>
   <si>
     <t>Programme d'incitations à l'emploi PICE de la Chambre de commerce de Ceuta 2024</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774418</t>
   </si>
   <si>
     <t>BASES RÉGLEMENTAIRES D'OCTROI DE SUBVENTIONS VISANT À FINANCER DES PROJETS D'EFFICACITÉ ÉNERGÉTIQUE ET D'ÉCONOMIE CIRCULAIRE DANS LES ENTREPRISES TOURISTIQUES DE LA VILLE AUTONOME DE CEUTA, DANS LE CADRE DU PLAN DE RELANCE, DE TRANSFORMATION ET DE RÉSILIENCE.</t>
   </si>
   <si>
-    <t>2025-07-14</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-14</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832110</t>
   </si>
   <si>
     <t>Transition énergétique des bureaux régionaux de phase II</t>
   </si>
   <si>
     <t>Melilla</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751845</t>
   </si>
   <si>
     <t>ACCORD DE COLLABORATION ENTRE LA VILLE DE MELILLA ET LA FONDATION INSTITUTO CAMERAL PARA LA CREACIÓN Y DESARROLLO de LA EMPRESA (INCYDE), POUR LE DÉVELOPPEMENT DE TROIS PROGRAMMES DE FORMATION ET D'APPUI AU SEIN DU PROJET « EMPRENde Y AVANZA ».</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751876</t>
   </si>
   <si>
     <t>Décret du 10 septembre 2024 du délégué du ministère de l'Économie, de l'Innovation et des Finances, approuvant l'appel public à candidatures pour l'octroi de subventions aux personnes relevant du régime spécial des travailleurs indépendants.</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784903</t>
   </si>
   <si>
     <t>Prix des startups de solutions numériques de la Communauté de Madrid 2024</t>
   </si>
   <si>
     <t>2024-11-04</t>
   </si>
   <si>
     <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790165</t>
   </si>
   <si>
-    <t>Résolution du 18 mars 2024 établissant les bases réglementaires des aides à la nouvelle participation des agriculteurs aux systèmes de qualité, cofinancée par le Fonds européen agricole pour le développement rural (FEADER) dans le cadre du programme de développement</t>
-[...74 lines deleted...]
-    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/837456</t>
+    <t>Aide aux municipalités de la Communauté de Madrid pour le développement des activités de promotion commerciale et des salons professionnels 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Programme d'efficacité énergétique pour les PME et les grandes entreprises du secteur industriel</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>Aide aux investissements à objectifs environnementaux dans le secteur agroalimentaire. De minimis</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2024, FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Aides aux investissements à visée environnementale dans le secteur agroalimentaire, cofinancées par la FEADESR et AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>AIDE À L'INVESTISSEMENT À OBJECTIFS ENVIRONNEMENTAUX INDUSTRIE AGROALIMENTAIRE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Aide à l'installation de nouveaux agriculteurs. Appel à candidatures 2025</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>SOUTIEN À LA PROMOTION, À LA TRANSFORMATION ET À LA COMMERCIALISATION DES PRODUITS DE LA PÊCHE</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>AIDE DU FEADER AUX JEUNES AGRICULTEURS S'INSTALLANTIANT DANS L'EXPLOITATION AGRICOLE - APPEL À CANDIDATURES 2025</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>PROGRAMME D'EFFICACITÉ ÉNERGÉTIQUE POUR LES PME ET LES GRANDES ENTREPRISES DU SECTEUR INDUSTRIEL</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AIDE AUX MUNICIPALITÉS POUR LA PROMOTION DU COMMERCE ET DES Foires commerciales 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>AIDE AUX INVESTISSEMENTS, À LA MODERNISATION ET/OU À L'AMÉLIORATION DES EXPLOITATIONS AGRICOLES CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AIDE AUX ENTREPRISES SEC AGR.GANAD.PROJET DE DÉVELOPPEMENT FORESTIER ET INDUSTRIEL 2025</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>AIDE AUX ENTREPRISES SECTEUR AGRICOLE, ÉLEVAGE, FORÊT ET INDUSTRIEL PROJET D'INV 2024</t>
+  </si>
+  <si>
+    <t>2023-12-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION 51E/2024 du 30 avril du Directeur général du Commerce et de la Consommation, approuvant l’appel à subventions pour la promotion des entreprises artisanales en Navarre en 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des produits agricoles par l’organisation de salons de l’élevage, pour l’année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour la subvention à la promotion et à la gestion des groupements de commerçants de détail en 2024</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757723</t>
+  </si>
+  <si>
+    <t>Aide aux exploitations agricoles pour la transition énergétique</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Aide aux collectivités énergétiques pour la transition énergétique 2024</t>
+  </si>
+  <si>
+    <t>2024-05-15</t>
+  </si>
+  <si>
+    <t>2024-06-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Subventions aux entités locales pour revitaliser le commerce rural</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Aides à l’investissement dans les industries agroalimentaires. Appel à propositions 2023</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Aides aux exploitations agricoles pour la transition énergétique 2025. Règlement (CE) n° 651/2014 de la Commission</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>2024-12-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Aide aux exploitations agricoles pour la transition énergétique 2025. Décret de minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Subventions pour les projets d'innovation dans les PME industrielles. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Aide à la création et à la consolidation d’entreprises innovantes à vocation technologique en 2025 dans le cadre du plan de relance, de transformation et de résilience – financé par l’Union européenne – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
+  </si>
+  <si>
+    <t>Aides à l'investissement pour les industries agroalimentaires. Appel à propositions 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Subventions pour le recrutement de doctorants par les entreprises, les centres de recherche et les centres technologiques : Doctorats industriels 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Aide destinée au transfert de connaissances des centres technologiques, des centres de recherche et des universités PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide aux plans de reconversion et de restructuration collective, dans le cadre du Programme de développement rural de la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760272</t>
+  </si>
+  <si>
+    <t>Actions complémentaires pour promouvoir et renforcer l'innovation. AUCUNE AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Valorisation et transfert des résultats de la recherche aux entreprises. AUCUNE AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Renforcement des marchés publics innovants (MPI) REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Renforcement des marchés publics innovants (MPI) RÉGIME 651</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-07-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Stimuler les marchés publics innovants (MPI) L2 SANS AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
+  </si>
+  <si>
+    <t>Actions complémentaires pour promouvoir et renforcer l'innovation. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Modalités de l’appel à projets innovants du programme d’accélération « AGRO·LAB TONOWASTE » promu par VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la Generalitat, par l'intermédiaire de la Présidence, et l'Université d'Alicante, pour une collaboration dans le fonctionnement du commissaire de la Présidence de la Generalitat, pour la numérisation et la cybersécurité de la communauté</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COLLABORATION ENTRE LABORA (SERVICE VALENCIEN DE L'EMPLOI ET DE LA FORMATION) ET AIMPLAS (ASSOCIATION POUR LA RECHERCHE SUR LES MATÉRIAUX PLASTIQUES ET LES PRODUITS CONNEXES) POUR LA MISE EN ŒUVRE D'ACTIONS DE FORMATION DESTINÉES PRINCIPALEMENT AUX PERSONNES SANS EMPLOI DU SECTEUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2024 du Président de l'IVACE, appelant à une aide dans le domaine des énergies renouvelables, inscrite au budget 2024 et cofinancée par l'Union européenne via le Fonds européen de développement régional.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>Résolution du 2 février 2026 de la Présidence annonçant des subventions pour l'embauche de jeunes en vue de l'internationalisation des PME de la Communauté valencienne, financées par le programme Fonds social européen Plus, exercice 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de la Santé et PS et FRS pour le développement d'un projet d'innovation</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>Résolution du Directeur général de la Production agricole et d'élevage, établissant l'appel anticipé, pour le Plan 2025, de l'aide de la Communauté valencienne destinée à la souscription d'assurances agricoles incluses dans les plans à</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>INSTITUT DE CONSERVATION, DE RESTAURATION ET DE RECHERCHE DE VALENCIÀ, POUR LE FINANCEMENT DES INVESTISSEMENTS ET DES OPÉRATIONS DE CAPITAL DE L'ENTITÉ</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2024 du président de l'IVACE annonçant des subventions pour la promotion des installations d'autoconsommation d'énergie électrique dans les communautés d'énergies renouvelables, imputée au budget 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Résolution portant appel à candidatures pour l'exercice financier 2024, concernant les subventions prévues aux articles 16 et 17 de l'arrêté n° 2/2020 du 27 février du ministère de l'Économie durable, des Secteurs productifs, du Commerce et</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757349</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de l'Éducation, des Universités et de l'Emploi et l'Université Miguel Hernández, portant sur le soutien, pour l'année 2023-2024, à la construction et à la modernisation de bâtiments et d'infrastructures d'excellence pour la R&amp;D&amp;I – bâtiments de recherche d'excellence</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
+  </si>
+  <si>
+    <t>Renforcer l’action climatique locale grâce au Plan d’action pour le climat et l’énergie (Convention des maires pour le climat et l’énergie) en 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ CEU CARDENAL HERRERA, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ MIGUEL HERNÁNDEZ D'ELCHE, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>Résolution du 21 mars 2024 d'ICEX Spain Export and Investment, EPE, annonçant l'appel à candidatures pour les subventions de participation de groupe au salon OVUM 2024 - XXVIIIe Congrès latino-américain de l'aviculture - Punta del Este (URUGUAY) - 12-15 novembre 2024</t>
+  </si>
+  <si>
+    <t>2024-05-19</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au 13e appel à propositions (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIIe appel (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XIIIe appel (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel à propositions (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Approche des leaders de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS DES CORPORATIONS LOCALES SEPE 2024 DU PROGRAMME DE PROMOTION DE L'EMPLOI AGRICOLE</t>
+  </si>
+  <si>
+    <t>2024-05-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761338</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2024 pour les projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761339</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2024 pour les projets générateurs d'emplois stables</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762465</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole. Projets de garantie de revenu 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762466</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole en Andalousie et en Estrémadure 2024 (Cadix) - Projets générateurs d'emplois stables</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776966</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025. Projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829544</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 pour les projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831777</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 pour les projets générateurs d'emplois stables</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831780</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE SUBVENTIONS POUR LA PROMOTION DE L'EMPLOI AGRICOLE 2025 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832066</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 (Emploi stable)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836506</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 (Garantie de revenu)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836508</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole dans les zones rurales défavorisées 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842067</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE PROMOTION DE L'EMPLOI AGRICOLE DANS LES ZONES RURALES DÉPLACÉES (2025). SALAMANQUE</t>
+  </si>
+  <si>
+    <t>2025-07-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842268</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838004</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE PROMOTION DE L'EMPLOI AGRICOLE JAÉN 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764318</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE SUBVENTIONS POUR LA PROMOTION DE L'EMPLOI AGRICOLE CCE 2024 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763362</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2024</t>
+  </si>
+  <si>
+    <t>2024-07-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764051</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764127</t>
+  </si>
+  <si>
+    <t>Addendum à la résolution du 28 septembre 2023 d'ICEX Spain Export and Investment (EPE) annonçant l'appel à candidatures pour des subventions destinées à la participation de groupes au salon IWF 2024 à Atlanta (États-Unis), du 6 au 9 août 2024</t>
+  </si>
+  <si>
+    <t>2023-09-29</t>
+  </si>
+  <si>
+    <t>2024-07-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719422</t>
+  </si>
+  <si>
+    <t>Résolution du 23 novembre 2023 d'ICEX Spain Export and Investment (EPE) annonçant l'appel à candidatures pour des subventions destinées à la participation de groupes au salon Kind &amp; Jugend 2024 - Cologne (Allemagne), du 3 au 5 septembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729256</t>
+  </si>
+  <si>
+    <t>Résolution du 25 janvier 2024 d'ICEX Spain Export and Investment, EPE, annonçant l'appel à candidatures pour des subventions de participation de groupe à IDEOBAIN-INTERCLIMA 2024 Paris (France) du 30 septembre 2024 au 3 octobre 2024</t>
+  </si>
+  <si>
+    <t>2024-01-25</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741213</t>
+  </si>
+  <si>
+    <t>Résolution du 25 janvier 2024 d'ICEX Spain Export and Investment, EPE, portant décision relative à l'octroi d'une aide à la participation de groupes à l'AMB (Salon international du travail des métaux) de Stuttgart (Allemagne), qui se tiendra du 10 au 14 septembre 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741219</t>
+  </si>
+  <si>
+    <t>Résolution du 25 janvier 2024 d'ICEX Spain Export and Investment, EPE, annonçant l'appel à candidatures pour des subventions destinées à la participation de groupes à l'IMTS (International Manufacturing Technology Show) de Chicago, États-Unis, du 9 au 14 septembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741336</t>
+  </si>
+  <si>
+    <t>Résolution du 25 janvier 2024 d'ICEX Spain Export and Investment, EPE, portant octroi d'une aide à la participation de groupes au salon (International Sheet Metal Working Technology Exhibition) de Hanovre, qui se tiendra du 22 au 25 octobre 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741338</t>
+  </si>
+  <si>
+    <t>Résolution du 21 mars 2024 d'ICEX Spain Export and Investment, EPE, portant octroi d'une aide à la participation de groupe au salon AGRIEXPO de Lima (Pérou), qui se tiendra du 23 au 25 octobre 2024.</t>
+  </si>
+  <si>
+    <t>2024-03-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750838</t>
+  </si>
+  <si>
+    <t>Résolution du 25 avril 2024 d'ICEX Spain Export and Investment, EPE, portant décision relative à l'octroi d'une aide pour la participation de groupes au salon INTERSOLAR 2024 à Munich (Allemagne), du 19 au 21 juin 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750841</t>
+  </si>
+  <si>
+    <t>Résolution du 21 mars 2024 d'ICEX Spain Export and Investment, EPE, portant octroi d'une aide à la participation de groupes au Salon de l'agriculture saoudienne 2024 - Riyad (Arabie saoudite) - 21 au 24 octobre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750846</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole. Projets créateurs d'emplois stables 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757555</t>
+  </si>
+  <si>
+    <t>Résolution de epe red.es par laquelle une aide est demandée pour la numérisation des communautés de biens, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles détenues conjointement des segments i, ii, iii.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Résolution epe red.es de l'appel à l'aide pour la numérisation des communautés de propriétaires conjoints, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles en copropriété. Segments i, ii, iii. Secteur agricole.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Résolution epe red.es de l'appel à l'aide pour la numérisation des copropriétés, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles en copropriété. Segments i, ii, iii. Secteur de la pêche.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Résolution de l'appel à candidatures EPE Red.es pour des subventions visant à numériser les copropriétés, les partenariats civils à but commercial, les partenariats civils professionnels et les exploitations agricoles en copropriété. Segments I, II et III. Secteur SIEG</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Résolution de l'EPE Red.es annonçant des subventions pour la numérisation des entreprises des segments IV (entre 50 et moins de 100 employés) et V (entre 100 et moins de 250 employés). Programme de kits numériques. Secteur agricole.</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>Programme 1 Projets innovants d’installations agrivoltaïques avec stockage (ÉNERGIES RENOUVELABLES INNOVANTES) dans le cadre du plan de relance, de transformation et de résilience, financé par l’Union européenne – Next Generation EU</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778726</t>
+  </si>
+  <si>
+    <t>DÉCRET PORTANT APPROBATION DE SUBVENTIONS POUR LE FINANCEMENT DE PROJETS INNOVANTS DE TRANSFORMATION TERRITORIALE ET DE LUTTE CONTRE LE DÉPOPULATION, PROMU PAR DES ORGANISMES À BUT NON LUCRATIF, AU COURS DE L'ANNÉE 2025</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871620</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction de la Fondation pour la biodiversité publiant l'appel à subventions pour la réalisation de projets contribuant à l'amélioration de l'environnement dans le domaine agricole et forestier, et contribuant au développement territorial durable à Doñana.</t>
+  </si>
+  <si>
+    <t>2025-02-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803854</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction de la Fondation pour la biodiversité, approuvant la publication d'un appel à subventions, pour soutenir les projets approuvés dans le cadre du programme LIFE dans le domaine de la biodiversité et de la promotion de la numérisation.</t>
+  </si>
+  <si>
+    <t>2025-03-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804448</t>
+  </si>
+  <si>
+    <t>Résolution du 5 février 2026 de la Présidence de l'IVACE annonçant l'appel à candidatures pour des subventions aux entreprises pour des projets de R&amp;D pour l'année 2026, avec un financement de l'UE via le FEDER.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885694</t>
+  </si>
+  <si>
+    <t>Résolution du 22 mai 2025 de la Présidence du Centre pour le développement technologique et l'innovation EPE (CDTI), approuvant l'appel à projets pour l'année 2025 destiné aux projets de R&amp;D Missions scientifiques et d'innovation.</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834244</t>
+  </si>
+  <si>
+    <t>Arrêté du 24 novembre 2025 approuvant l’appel à projets de collaboration public-privé 2025 (aide aux activités non économiques des organismes de recherche).</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870533</t>
+  </si>
+  <si>
+    <t>« Premiers prix nationaux récompensant les expériences éducatives qui favorisent les compétences numériques des élèves »</t>
+  </si>
+  <si>
+    <t>2025-09-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836676</t>
+  </si>
+  <si>
+    <t>LIGNE DIRECTE D'INNOVATION LIÉE AUX SECTEURS DE POINTE DE L'AÉROSPATIALE ET DE LA SANTÉ, DANS LE CADRE DU PLAN DE RELANCE, DE TRANSFORMATION ET DE RÉSILIENCE, FINANCÉ PAR L'UNION EUROPÉENNE « NEXT GENERATION EU »</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761123</t>
+  </si>
+  <si>
+    <t>Appel à propositions de subventions visant à promouvoir l'innovation ouverte par le biais de l'initiative « Activa Startups », dans le cadre du Plan de relance, de transformation et de résilience</t>
+  </si>
+  <si>
+    <t>2024-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787822</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2025 pour une aide destinée à soutenir les groupements d'entreprises innovants afin d'améliorer leur compétitivité et leur contribution à l'autonomie stratégique</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 février 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour le financement des unités de soutien aux activités professionnelles dans les centres d'emploi spéciaux pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
+  </si>
+  <si>
+    <t>Aides aux entreprises de Navarre dans le cadre du programme Europe+closer en 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
   </si>
   <si>
     <t>Bases réglementaires Galicia Exporta Intermediate Bodies 2026, cofinancées par le FEDER, non concurrentielles, agricoles de minimis</t>
   </si>
   <si>
     <t>2026-09-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880740</t>
   </si>
   <si>
     <t>Bases réglementaires pour Ticket Innova 2026, concurrence non concurrentielle, seuil de minimis agricole</t>
   </si>
   <si>
-    <t>2026-01-26</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880742</t>
   </si>
   <si>
-    <t>Résolution du 30 décembre 2025 approuvant les bases réglementaires pour l’octroi de l’aide IA360 visant à promouvoir l’innovation des entreprises dans un contexte de concurrence (IG408M)</t>
-[...19 lines deleted...]
-  <si>
     <t>Cadre réglementaire Reacciona 2026, cofinancé par le FEDER, non concurrentiel, agriculture de minimis</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880751</t>
   </si>
   <si>
-    <t>Accord de collaboration entre la première vice-présidence et le département de la présidence, de la justice et des sports et le conseil des organisations non gouvernementales, conformément à la première disposition transitoire du décret 168/2008 du 24 juillet, lequel est régi par l'agr</t>
-[...1804 lines deleted...]
-  <si>
     <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires du programme Galicia Suma Talento: Empléate d'incitations à l'embauche dans les entreprises ordinaires, et procédant à son appel à candidatures pour l'année 2026</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
   </si>
   <si>
-    <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires de l'octroi de subventions publiques destinées au financement du programme Investigo pour l'embauche de jeunes demandeurs d'emploi.</t>
-[...4 lines deleted...]
-  <si>
     <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire du programme d'incitation pour les entreprises classées comme initiatives d'emploi à forte intensité technologique (IEBT) et annonçant son appel à candidatures pour l'année 2026</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885416</t>
-  </si>
-[...466 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4553,12078 +4931,13194 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H474"/>
+  <dimension ref="A1:H519"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H474"/>
+      <selection activeCell="A1" sqref="A1:H519"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="457.603" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>10</v>
+      </c>
       <c r="D2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B5" s="1" t="s">
         <v>22</v>
       </c>
+      <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G29" s="1"/>
       <c r="H29" s="1" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G30" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H41" s="1" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="C42" s="1"/>
       <c r="D42" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G42" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>126</v>
+      </c>
       <c r="H42" s="1" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C43" s="1"/>
       <c r="D43" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G43" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H43" s="1" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G44" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H44" s="1" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C45" s="1"/>
       <c r="D45" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G45" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H45" s="1" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="C46" s="1"/>
       <c r="D46" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G46" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H46" s="1" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="C47" s="1"/>
+        <v>142</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>143</v>
+      </c>
       <c r="D47" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G47" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>130</v>
+      </c>
       <c r="H47" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G48" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H48" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C49" s="1"/>
       <c r="D49" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G49" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H49" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G50" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H50" s="1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="C51" s="1"/>
       <c r="D51" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G51" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H51" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="C52" s="1"/>
       <c r="D52" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G52" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H52" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C53" s="1"/>
       <c r="D53" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G53" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>163</v>
+      </c>
       <c r="H53" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G54" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H54" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C55" s="1"/>
       <c r="D55" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G55" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H55" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C56" s="1"/>
       <c r="D56" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G56" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H56" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G57" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H57" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C58" s="1"/>
       <c r="D58" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G58" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H58" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C59" s="1"/>
       <c r="D59" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G59" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H59" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C60" s="1"/>
       <c r="D60" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G60" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H60" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G61" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H61" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="C62" s="1"/>
       <c r="D62" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C63" s="1"/>
       <c r="D63" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C64" s="1"/>
       <c r="D64" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>193</v>
+        <v>125</v>
       </c>
       <c r="C65" s="1"/>
       <c r="D65" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C66" s="1"/>
       <c r="D66" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C67" s="1"/>
       <c r="D67" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B68" s="1" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C68" s="1"/>
       <c r="D68" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>88</v>
+        <v>202</v>
       </c>
       <c r="C69" s="1"/>
       <c r="D69" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>206</v>
+        <v>17</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C70" s="1"/>
       <c r="D70" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>206</v>
+        <v>17</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C71" s="1"/>
       <c r="D71" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>206</v>
+        <v>17</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="C72" s="1"/>
       <c r="D72" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G72" s="1"/>
       <c r="H72" s="1" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>217</v>
+        <v>99</v>
       </c>
       <c r="C73" s="1"/>
       <c r="D73" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G73" s="1"/>
       <c r="H73" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>220</v>
+        <v>99</v>
       </c>
       <c r="C74" s="1"/>
       <c r="D74" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G74" s="1"/>
       <c r="H74" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>220</v>
+        <v>99</v>
       </c>
       <c r="C75" s="1"/>
       <c r="D75" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G75" s="1"/>
       <c r="H75" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C76" s="1"/>
       <c r="D76" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G76" s="1"/>
       <c r="H76" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C77" s="1"/>
       <c r="D77" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G77" s="1"/>
       <c r="H77" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C78" s="1"/>
       <c r="D78" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G78" s="1"/>
       <c r="H78" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>102</v>
+        <v>231</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G79" s="1"/>
       <c r="H79" s="1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="B80" s="1" t="s">
+      <c r="C80" s="1"/>
+      <c r="D80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G80" s="1"/>
+      <c r="H80" s="1" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G81" s="1"/>
       <c r="H81" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="C82" s="1"/>
       <c r="D82" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G82" s="1"/>
       <c r="H82" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C83" s="1" t="s">
         <v>242</v>
       </c>
+      <c r="C83" s="1"/>
       <c r="D83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G83" s="1"/>
+      <c r="H83" s="1" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="C84" s="1"/>
       <c r="D84" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G84" s="1"/>
       <c r="H84" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H85" s="1" t="s">
         <v>250</v>
-      </c>
-[...19 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H86" s="1" t="s">
         <v>254</v>
-      </c>
-[...19 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B87" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="C87" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="H87" s="1" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="B88" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="1" t="s">
+      <c r="D88" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H88" s="1" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B89" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B89" s="1" t="s">
+      <c r="C89" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H89" s="1" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="B90" s="1" t="s">
+      <c r="H90" s="1" t="s">
         <v>268</v>
-      </c>
-[...16 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="D91" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H91" s="1" t="s">
         <v>272</v>
-      </c>
-[...16 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="B92" s="1" t="s">
+      <c r="D92" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="H92" s="1" t="s">
         <v>277</v>
-      </c>
-[...13 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B93" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="1" t="s">
+      <c r="D93" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H93" s="1" t="s">
         <v>280</v>
-      </c>
-[...13 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G94" s="1"/>
+      <c r="H94" s="1" t="s">
         <v>282</v>
-      </c>
-[...19 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>286</v>
+        <v>9</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>287</v>
+        <v>10</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G95" s="1"/>
       <c r="H95" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>290</v>
+        <v>9</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>291</v>
+        <v>10</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G96" s="1"/>
       <c r="H96" s="1" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>294</v>
+        <v>9</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G97" s="1"/>
       <c r="H97" s="1" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>302</v>
+        <v>16</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>19</v>
+        <v>257</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>242</v>
+        <v>302</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>242</v>
+        <v>311</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>19</v>
+        <v>312</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>316</v>
+        <v>301</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>325</v>
+        <v>301</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>326</v>
+        <v>302</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>19</v>
+        <v>276</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>329</v>
+        <v>253</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>220</v>
+        <v>322</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>242</v>
+        <v>323</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>341</v>
+        <v>113</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>220</v>
+        <v>342</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G113" s="1"/>
       <c r="H113" s="1" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>341</v>
+        <v>130</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>246</v>
+        <v>346</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>341</v>
+        <v>267</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>341</v>
+        <v>17</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>364</v>
+        <v>253</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>365</v>
+        <v>311</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>368</v>
+        <v>346</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>369</v>
+        <v>311</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>341</v>
+        <v>77</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>341</v>
+        <v>77</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>203</v>
+        <v>364</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>383</v>
+        <v>364</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>387</v>
+        <v>364</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>341</v>
+        <v>17</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
-        <v>390</v>
+        <v>374</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>391</v>
+        <v>326</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>395</v>
+        <v>302</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>341</v>
+        <v>77</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>402</v>
+        <v>311</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>404</v>
+        <v>386</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>405</v>
+        <v>387</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>406</v>
+        <v>302</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>407</v>
+        <v>389</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>408</v>
+        <v>390</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>410</v>
+        <v>392</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G129" s="1"/>
       <c r="H129" s="1" t="s">
-        <v>411</v>
+        <v>393</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>413</v>
+        <v>391</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>414</v>
+        <v>392</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G130" s="1"/>
       <c r="H130" s="1" t="s">
-        <v>415</v>
+        <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>416</v>
+        <v>396</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>417</v>
+        <v>311</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G131" s="1"/>
       <c r="H131" s="1" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>419</v>
+        <v>399</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>420</v>
+        <v>400</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>421</v>
+        <v>401</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G132" s="1"/>
       <c r="H132" s="1" t="s">
-        <v>422</v>
+        <v>402</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>423</v>
+        <v>403</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>424</v>
+        <v>400</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>425</v>
+        <v>401</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G133" s="1"/>
       <c r="H133" s="1" t="s">
-        <v>426</v>
+        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>427</v>
+        <v>405</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>235</v>
+        <v>378</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>428</v>
+        <v>406</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>429</v>
+        <v>407</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>430</v>
+        <v>408</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>431</v>
+        <v>409</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>432</v>
+        <v>385</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>433</v>
+        <v>410</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>434</v>
+        <v>411</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>435</v>
+        <v>378</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>242</v>
+        <v>412</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>436</v>
+        <v>413</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>437</v>
+        <v>414</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>438</v>
+        <v>415</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>439</v>
+        <v>416</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G137" s="1"/>
       <c r="H137" s="1" t="s">
-        <v>440</v>
+        <v>417</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>441</v>
+        <v>418</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>443</v>
+        <v>420</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>444</v>
+        <v>421</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>445</v>
+        <v>422</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>446</v>
+        <v>423</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>351</v>
+        <v>424</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>447</v>
+        <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>449</v>
+        <v>427</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>450</v>
+        <v>428</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>451</v>
+        <v>429</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>452</v>
+        <v>430</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>315</v>
+        <v>432</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>453</v>
+        <v>433</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>455</v>
+        <v>435</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>456</v>
+        <v>437</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>457</v>
+        <v>438</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>351</v>
+        <v>444</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>461</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>470</v>
+        <v>444</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>326</v>
+        <v>454</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>31</v>
+        <v>267</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>326</v>
+        <v>202</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>476</v>
+        <v>10</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
-        <v>478</v>
+        <v>459</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>479</v>
+        <v>202</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>480</v>
+        <v>10</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>481</v>
+        <v>460</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
-        <v>482</v>
+        <v>461</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>479</v>
+        <v>202</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>480</v>
+        <v>10</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
-        <v>484</v>
+        <v>463</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>485</v>
+        <v>464</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>355</v>
+        <v>420</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>486</v>
+        <v>465</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
-        <v>487</v>
+        <v>466</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>488</v>
+        <v>183</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>44</v>
+        <v>471</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
-        <v>494</v>
+        <v>473</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>492</v>
+        <v>202</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>44</v>
+        <v>471</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>495</v>
+        <v>474</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>44</v>
+        <v>471</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
-        <v>499</v>
+        <v>478</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>500</v>
+        <v>471</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>220</v>
+        <v>481</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>503</v>
+        <v>483</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="1" t="s">
-        <v>504</v>
+        <v>484</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>505</v>
+        <v>202</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>506</v>
+        <v>485</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="1" t="s">
-        <v>507</v>
+        <v>486</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>508</v>
+        <v>431</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>312</v>
+        <v>487</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>509</v>
+        <v>488</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
-        <v>510</v>
+        <v>489</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>409</v>
+        <v>202</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>511</v>
+        <v>490</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>512</v>
+        <v>491</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
-        <v>513</v>
+        <v>492</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>515</v>
+        <v>494</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>516</v>
+        <v>495</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
-        <v>517</v>
+        <v>496</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>518</v>
+        <v>497</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="1" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>446</v>
+        <v>505</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>403</v>
+        <v>506</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>526</v>
+        <v>507</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>528</v>
+        <v>9</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>351</v>
+        <v>509</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>529</v>
+        <v>510</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>531</v>
+        <v>270</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>533</v>
+        <v>513</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>531</v>
+        <v>518</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>539</v>
+        <v>520</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>543</v>
+        <v>524</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>171</v>
+        <v>526</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>294</v>
+        <v>527</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>546</v>
+        <v>528</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1" t="s">
-        <v>547</v>
+        <v>529</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>548</v>
+        <v>530</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>549</v>
+        <v>531</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>550</v>
+        <v>532</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1" t="s">
-        <v>551</v>
+        <v>533</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>552</v>
+        <v>534</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>391</v>
+        <v>471</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>553</v>
+        <v>535</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1" t="s">
-        <v>554</v>
+        <v>536</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>555</v>
+        <v>537</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>556</v>
+        <v>471</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>557</v>
+        <v>538</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1" t="s">
-        <v>558</v>
+        <v>539</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>449</v>
+        <v>540</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>559</v>
+        <v>541</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="1" t="s">
-        <v>560</v>
+        <v>542</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>413</v>
+        <v>543</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>561</v>
+        <v>420</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>562</v>
+        <v>544</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="1" t="s">
-        <v>563</v>
+        <v>545</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>564</v>
+        <v>546</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>565</v>
+        <v>547</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>566</v>
+        <v>548</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="1" t="s">
-        <v>567</v>
+        <v>549</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>568</v>
+        <v>550</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>569</v>
+        <v>471</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>570</v>
+        <v>551</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="1" t="s">
-        <v>571</v>
+        <v>552</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>572</v>
+        <v>547</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>574</v>
+        <v>554</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="1" t="s">
-        <v>575</v>
+        <v>555</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>339</v>
+        <v>556</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>242</v>
+        <v>447</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>576</v>
+        <v>557</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="1" t="s">
-        <v>577</v>
+        <v>558</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>578</v>
+        <v>559</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>579</v>
+        <v>560</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>580</v>
+        <v>561</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="1" t="s">
-        <v>581</v>
+        <v>562</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>582</v>
+        <v>20</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>583</v>
+        <v>563</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="1" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>220</v>
+        <v>565</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>242</v>
+        <v>566</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>582</v>
+        <v>20</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>585</v>
+        <v>567</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="1" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>403</v>
+        <v>570</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>588</v>
+        <v>571</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="1" t="s">
-        <v>589</v>
+        <v>572</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>273</v>
+        <v>573</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>590</v>
+        <v>574</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="1" t="s">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>514</v>
+        <v>577</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>593</v>
+        <v>574</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>594</v>
+        <v>578</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="1" t="s">
-        <v>595</v>
+        <v>579</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>361</v>
+        <v>202</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>43</v>
+        <v>580</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="1" t="s">
-        <v>597</v>
+        <v>582</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>598</v>
+        <v>583</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>410</v>
+        <v>584</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>599</v>
+        <v>585</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="1" t="s">
-        <v>600</v>
+        <v>586</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>421</v>
+        <v>476</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>601</v>
+        <v>580</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>602</v>
+        <v>587</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
-        <v>603</v>
+        <v>588</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>604</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>605</v>
+        <v>589</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>606</v>
+        <v>590</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
-        <v>607</v>
+        <v>591</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>369</v>
+        <v>593</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="1" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="1" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>613</v>
+        <v>600</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>455</v>
+        <v>601</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>44</v>
+        <v>605</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>604</v>
+        <v>186</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="1" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="1" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="1" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="1" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>622</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>72</v>
+        <v>312</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="1" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>220</v>
+        <v>626</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>242</v>
+        <v>270</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="1" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>220</v>
+        <v>629</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>242</v>
+        <v>630</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="1" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>637</v>
+        <v>608</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>242</v>
+        <v>633</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="1" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>242</v>
+        <v>637</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F204" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H204" s="1" t="s">
         <v>642</v>
-      </c>
-[...19 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="1" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>242</v>
+        <v>641</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F206" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H206" s="1" t="s">
         <v>649</v>
-      </c>
-[...19 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F207" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H207" s="1" t="s">
         <v>653</v>
-      </c>
-[...19 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F208" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H208" s="1" t="s">
         <v>656</v>
-      </c>
-[...19 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="1" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>414</v>
+        <v>659</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="B210" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="B210" s="1" t="s">
+      <c r="C210" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E210" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F210" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H210" s="1" t="s">
         <v>663</v>
-      </c>
-[...16 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C211" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="B211" s="1" t="s">
+      <c r="D211" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H211" s="1" t="s">
         <v>666</v>
-      </c>
-[...16 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="B212" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="B212" s="1" t="s">
+      <c r="C212" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="C212" s="1" t="s">
+      <c r="D212" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H212" s="1" t="s">
         <v>670</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E213" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F213" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H213" s="1" t="s">
         <v>672</v>
-      </c>
-[...19 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C214" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="B214" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C214" s="1" t="s">
+      <c r="D214" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H214" s="1" t="s">
         <v>675</v>
-      </c>
-[...13 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="B215" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="B215" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H215" s="1" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>394</v>
+        <v>681</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>684</v>
+        <v>420</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H217" s="1" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
         <v>686</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>687</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>261</v>
+        <v>688</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H218" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>252</v>
+        <v>692</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>693</v>
+        <v>423</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>698</v>
+        <v>420</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="H221" s="1" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
         <v>700</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="B223" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H223" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>432</v>
+        <v>708</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>706</v>
+        <v>172</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>220</v>
+        <v>711</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>242</v>
+        <v>712</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="1" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>698</v>
+        <v>439</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>188</v>
+        <v>482</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>684</v>
+        <v>721</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>286</v>
+        <v>724</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>88</v>
+        <v>569</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>722</v>
+        <v>569</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>88</v>
+        <v>729</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E231" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>89</v>
+        <v>703</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="1" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G232" s="1"/>
       <c r="H232" s="1" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>731</v>
+        <v>455</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>264</v>
+        <v>737</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G233" s="1"/>
       <c r="H233" s="1" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>735</v>
+        <v>142</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G234" s="1"/>
       <c r="H234" s="1" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>409</v>
+        <v>142</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G235" s="1"/>
       <c r="H235" s="1" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>325</v>
+        <v>202</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>741</v>
+        <v>593</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G236" s="1"/>
       <c r="H236" s="1" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>744</v>
+        <v>125</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>745</v>
+        <v>156</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G237" s="1"/>
       <c r="H237" s="1" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
         <v>747</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>336</v>
+        <v>156</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G238" s="1"/>
       <c r="H238" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>93</v>
+        <v>267</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>555</v>
+        <v>755</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>369</v>
+        <v>756</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>93</v>
+        <v>267</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>755</v>
+        <v>323</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>756</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>93</v>
+        <v>267</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>564</v>
+        <v>275</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>312</v>
+        <v>761</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="1" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>514</v>
+        <v>764</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>694</v>
+        <v>765</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="1" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>763</v>
+        <v>275</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="1" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>768</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>123</v>
+        <v>267</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="1" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>647</v>
+        <v>774</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>312</v>
+        <v>775</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>123</v>
+        <v>267</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="1" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>773</v>
+        <v>412</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>774</v>
+        <v>361</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G247" s="1"/>
       <c r="H247" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>47</v>
+        <v>392</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>322</v>
+        <v>780</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G248" s="1"/>
       <c r="H248" s="1" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="1" t="s">
-        <v>779</v>
-[...3 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="B249" s="1"/>
       <c r="C249" s="1" t="s">
-        <v>188</v>
+        <v>365</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>775</v>
+        <v>77</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>783</v>
+        <v>382</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>775</v>
+        <v>17</v>
       </c>
       <c r="H250" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="1" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="B251" s="1" t="s">
         <v>787</v>
       </c>
+      <c r="B251" s="1"/>
       <c r="C251" s="1" t="s">
-        <v>684</v>
+        <v>788</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>775</v>
+        <v>703</v>
       </c>
       <c r="H251" s="1" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="1" t="s">
-        <v>789</v>
-[...3 lines deleted...]
-      </c>
+        <v>790</v>
+      </c>
+      <c r="B252" s="1"/>
       <c r="C252" s="1" t="s">
-        <v>252</v>
+        <v>791</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>775</v>
+        <v>703</v>
       </c>
       <c r="H252" s="1" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="1" t="s">
-        <v>791</v>
-[...3 lines deleted...]
-      </c>
+        <v>793</v>
+      </c>
+      <c r="B253" s="1"/>
       <c r="C253" s="1" t="s">
-        <v>578</v>
+        <v>10</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>775</v>
+        <v>77</v>
       </c>
       <c r="H253" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="1" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>795</v>
+        <v>400</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G254" s="1"/>
       <c r="H254" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="1" t="s">
-        <v>797</v>
-[...6 lines deleted...]
-      </c>
+        <v>798</v>
+      </c>
+      <c r="B255" s="1"/>
+      <c r="C255" s="1"/>
       <c r="D255" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>775</v>
+        <v>113</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="1" t="s">
-        <v>799</v>
-[...1 lines deleted...]
-      <c r="B256" s="1" t="s">
         <v>800</v>
       </c>
-      <c r="C256" s="1" t="s">
+      <c r="B256" s="1"/>
+      <c r="C256" s="1"/>
+      <c r="D256" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H256" s="1" t="s">
         <v>801</v>
-      </c>
-[...13 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B257" s="1"/>
+      <c r="C257" s="1"/>
+      <c r="D257" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H257" s="1" t="s">
         <v>803</v>
-      </c>
-[...17 lines deleted...]
-        <v>805</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="1" t="s">
-        <v>806</v>
-[...6 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="B258" s="1"/>
+      <c r="C258" s="1"/>
       <c r="D258" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G258" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="H258" s="1" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="1" t="s">
-        <v>810</v>
-[...6 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="B259" s="1"/>
+      <c r="C259" s="1"/>
       <c r="D259" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G259" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="H259" s="1" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>811</v>
+        <v>455</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>43</v>
+        <v>630</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G260" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H260" s="1" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="1" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>220</v>
+        <v>467</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>365</v>
+        <v>811</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G261" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H261" s="1" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="1" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>88</v>
+        <v>467</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>57</v>
+        <v>811</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G262" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H262" s="1" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="1" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>819</v>
+        <v>467</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>57</v>
+        <v>811</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G263" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H263" s="1" t="s">
-        <v>820</v>
+        <v>816</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="1" t="s">
-        <v>821</v>
+        <v>817</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G264" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H264" s="1" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="1" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>421</v>
+        <v>823</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G265" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H265" s="1" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E266" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F266" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H266" s="1" t="s">
         <v>828</v>
-      </c>
-[...17 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F267" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H267" s="1" t="s">
         <v>831</v>
-      </c>
-[...17 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="1" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>837</v>
+        <v>290</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="1" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>355</v>
+        <v>837</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F269" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H270" s="1" t="s">
         <v>842</v>
-      </c>
-[...19 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="1" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>587</v>
+        <v>841</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="1" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>846</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>587</v>
+        <v>846</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="1" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H273" s="1" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="1" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="C274" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H274" s="1" t="s">
         <v>851</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="1" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>856</v>
+        <v>569</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>857</v>
+        <v>569</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="1" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>616</v>
+        <v>856</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="1" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="1" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>823</v>
+        <v>863</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="1" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>870</v>
+        <v>701</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>870</v>
+        <v>616</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F279" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="1" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>552</v>
+        <v>836</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>340</v>
+        <v>869</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>68</v>
+        <v>276</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E281" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F281" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H281" s="1" t="s">
         <v>874</v>
-      </c>
-[...19 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B282" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="B282" s="1" t="s">
+      <c r="C282" s="1" t="s">
         <v>877</v>
       </c>
-      <c r="C282" s="1" t="s">
+      <c r="D282" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F282" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H282" s="1" t="s">
         <v>878</v>
-      </c>
-[...13 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="B283" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="B283" s="1" t="s">
+      <c r="C283" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="C283" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D283" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E283" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>200</v>
+        <v>276</v>
       </c>
       <c r="H283" s="1" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="1" t="s">
         <v>883</v>
       </c>
       <c r="B284" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H284" s="1" t="s">
         <v>884</v>
-      </c>
-[...16 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F285" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H285" s="1" t="s">
         <v>887</v>
-      </c>
-[...19 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H286" s="1" t="s">
         <v>890</v>
-      </c>
-[...19 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="1" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>598</v>
+        <v>889</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>894</v>
+        <v>593</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E287" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>200</v>
+        <v>276</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F288" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H288" s="1" t="s">
         <v>896</v>
-      </c>
-[...19 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H289" s="1" t="s">
         <v>900</v>
-      </c>
-[...19 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H290" s="1" t="s">
         <v>903</v>
-      </c>
-[...19 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="C291" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="B291" s="1" t="s">
+      <c r="D291" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H291" s="1" t="s">
         <v>907</v>
-      </c>
-[...16 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F292" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H292" s="1" t="s">
         <v>910</v>
-      </c>
-[...19 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="1" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>911</v>
+        <v>125</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>914</v>
+        <v>143</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="1" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>286</v>
+        <v>199</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>287</v>
+        <v>471</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E294" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="1" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>372</v>
+        <v>125</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>919</v>
+        <v>156</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E295" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="1" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>372</v>
+        <v>125</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>922</v>
+        <v>10</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E296" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="1" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>235</v>
+        <v>920</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E297" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="1" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>360</v>
+        <v>924</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E298" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H298" s="1" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="1" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>360</v>
+        <v>476</v>
       </c>
       <c r="C299" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F299" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H299" s="1" t="s">
         <v>928</v>
-      </c>
-[...13 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="1" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>755</v>
+        <v>930</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E300" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="1" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>755</v>
+        <v>234</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>480</v>
+        <v>156</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E301" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F301" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F302" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H302" s="1" t="s">
         <v>936</v>
-      </c>
-[...19 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H303" s="1" t="s">
         <v>940</v>
-      </c>
-[...19 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E304" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F304" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H304" s="1" t="s">
         <v>943</v>
-      </c>
-[...19 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="1" t="s">
-        <v>930</v>
+        <v>944</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>755</v>
+        <v>589</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>480</v>
+        <v>142</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H305" s="1" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="1" t="s">
         <v>946</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>755</v>
+        <v>467</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>480</v>
+        <v>637</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H306" s="1" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="1" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>417</v>
+        <v>360</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E307" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>548</v>
+        <v>952</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>443</v>
+        <v>597</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H308" s="1" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="1" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C309" s="1"/>
+        <v>955</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>956</v>
+      </c>
       <c r="D309" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="1" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E310" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>897</v>
+        <v>963</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>784</v>
+        <v>143</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="1" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>962</v>
+        <v>260</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="1" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>286</v>
+        <v>966</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>57</v>
+        <v>248</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="1" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="1" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>955</v>
+        <v>202</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>312</v>
+        <v>471</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="1" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>220</v>
+        <v>974</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="1" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>974</v>
+        <v>471</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="1" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>360</v>
+        <v>980</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>261</v>
+        <v>981</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="1" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>884</v>
+        <v>698</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>261</v>
+        <v>471</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="1" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>687</v>
+        <v>986</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>261</v>
+        <v>987</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>206</v>
+        <v>113</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="1" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>984</v>
+        <v>471</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="1" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="1" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>455</v>
+        <v>641</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E323" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="1" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>455</v>
+        <v>156</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E324" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="1" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>455</v>
+        <v>156</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E325" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="1" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>268</v>
+        <v>1005</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>355</v>
+        <v>1006</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E326" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F326" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="1" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>268</v>
+        <v>1005</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>355</v>
+        <v>1006</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E327" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H327" s="1" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="1" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>807</v>
+        <v>629</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>403</v>
+        <v>428</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E328" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F328" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="1" t="s">
-        <v>1004</v>
+        <v>1012</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>807</v>
+        <v>518</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>403</v>
+        <v>1013</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E329" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="1" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>807</v>
+        <v>1015</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>403</v>
+        <v>622</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="1" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>807</v>
+        <v>1018</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>403</v>
+        <v>439</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H331" s="1" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="1" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>807</v>
+        <v>1021</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>403</v>
+        <v>490</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E332" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H332" s="1" t="s">
-        <v>1011</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="1" t="s">
-        <v>1012</v>
+        <v>1023</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>807</v>
+        <v>1024</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>403</v>
+        <v>482</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H333" s="1" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="1" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>807</v>
+        <v>1027</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>403</v>
+        <v>688</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="H334" s="1" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="1" t="s">
-        <v>1016</v>
+        <v>1029</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>807</v>
+        <v>1030</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>403</v>
+        <v>1031</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E335" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H335" s="1" t="s">
-        <v>1017</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="1" t="s">
-        <v>1018</v>
+        <v>1033</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>807</v>
+        <v>1034</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>403</v>
+        <v>1031</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E336" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H336" s="1" t="s">
-        <v>1019</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="1" t="s">
-        <v>1020</v>
+        <v>1036</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>598</v>
+        <v>1034</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1021</v>
+        <v>630</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E337" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>1022</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="1" t="s">
-        <v>1023</v>
+        <v>1038</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>598</v>
+        <v>659</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1021</v>
+        <v>1039</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>1024</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="1" t="s">
-        <v>1025</v>
+        <v>1041</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>598</v>
+        <v>202</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1021</v>
+        <v>471</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>1026</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="1" t="s">
-        <v>1027</v>
+        <v>1043</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1028</v>
+        <v>734</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="1" t="s">
-        <v>1031</v>
+        <v>1045</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1032</v>
+        <v>1046</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1033</v>
+        <v>172</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>1034</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="1" t="s">
-        <v>1035</v>
+        <v>1048</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1036</v>
+        <v>1049</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>519</v>
+        <v>439</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>1037</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="1" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1036</v>
+        <v>518</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1039</v>
+        <v>156</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="1" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>473</v>
+        <v>125</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1042</v>
+        <v>364</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>1043</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="1" t="s">
-        <v>1044</v>
+        <v>1055</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1045</v>
+        <v>125</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1046</v>
+        <v>364</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F345" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="1" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="1" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1049</v>
+        <v>1062</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1050</v>
+        <v>493</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>985</v>
+        <v>126</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="1" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1055</v>
+        <v>1066</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E348" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F348" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>985</v>
+        <v>47</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>1056</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="1" t="s">
-        <v>1057</v>
+        <v>1068</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1055</v>
+        <v>648</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1055</v>
+        <v>1069</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E349" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F349" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>985</v>
+        <v>106</v>
       </c>
       <c r="H349" s="1" t="s">
-        <v>1058</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="1" t="s">
-        <v>1059</v>
+        <v>1071</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1055</v>
+        <v>1072</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1055</v>
+        <v>471</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H350" s="1" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="1" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>339</v>
+        <v>1075</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>339</v>
+        <v>1076</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E351" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H351" s="1" t="s">
-        <v>1062</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="1" t="s">
-        <v>1063</v>
+        <v>1078</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>511</v>
+        <v>1079</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>911</v>
+        <v>1080</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E352" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H352" s="1" t="s">
-        <v>1064</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="1" t="s">
-        <v>1065</v>
+        <v>1082</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1066</v>
+        <v>464</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1067</v>
+        <v>580</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E353" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H353" s="1" t="s">
-        <v>1068</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="1" t="s">
-        <v>1069</v>
+        <v>1084</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>773</v>
+        <v>1085</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>388</v>
+        <v>1086</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H354" s="1" t="s">
-        <v>1070</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="1" t="s">
-        <v>1071</v>
+        <v>1088</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1045</v>
+        <v>1085</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1072</v>
+        <v>546</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H355" s="1" t="s">
-        <v>1073</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="1" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>850</v>
+        <v>960</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>538</v>
+        <v>1086</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E356" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F356" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H356" s="1" t="s">
-        <v>1075</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="1" t="s">
-        <v>1076</v>
+        <v>1092</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>541</v>
+        <v>960</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>542</v>
+        <v>1086</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F357" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H357" s="1" t="s">
-        <v>1077</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="1" t="s">
-        <v>1078</v>
+        <v>1094</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>463</v>
+        <v>1095</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1079</v>
+        <v>580</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F358" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H358" s="1" t="s">
-        <v>1080</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="1" t="s">
-        <v>1081</v>
+        <v>1097</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>463</v>
+        <v>880</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1079</v>
+        <v>1098</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F359" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H359" s="1" t="s">
-        <v>1082</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="1" t="s">
-        <v>1083</v>
+        <v>1100</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1084</v>
+        <v>880</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>403</v>
+        <v>1098</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F360" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>1085</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="1" t="s">
-        <v>1086</v>
+        <v>1102</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>365</v>
+        <v>1104</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>1088</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="1" t="s">
-        <v>1089</v>
+        <v>1106</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1087</v>
+        <v>447</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>365</v>
+        <v>833</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F362" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>1090</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="1" t="s">
-        <v>1091</v>
+        <v>1108</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1092</v>
+        <v>447</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1093</v>
+        <v>1109</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H363" s="1" t="s">
-        <v>1094</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="1" t="s">
-        <v>1095</v>
+        <v>1111</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1096</v>
+        <v>1112</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>339</v>
+        <v>1113</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>985</v>
+        <v>130</v>
       </c>
       <c r="H364" s="1" t="s">
-        <v>1097</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="1" t="s">
-        <v>1098</v>
+        <v>1115</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H365" s="1" t="s">
-        <v>1101</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="1" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>523</v>
+        <v>1118</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>409</v>
+        <v>584</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F366" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H366" s="1" t="s">
-        <v>1103</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="1" t="s">
-        <v>1104</v>
+        <v>1120</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>88</v>
+        <v>1121</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>44</v>
+        <v>1122</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F367" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H367" s="1" t="s">
-        <v>1105</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="1" t="s">
-        <v>1106</v>
+        <v>1124</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>217</v>
+        <v>1125</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>242</v>
+        <v>143</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F368" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H368" s="1" t="s">
-        <v>1107</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="1" t="s">
-        <v>1108</v>
+        <v>1127</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>88</v>
+        <v>1125</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E369" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F369" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H369" s="1" t="s">
-        <v>1109</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="1" t="s">
-        <v>1110</v>
+        <v>1129</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>88</v>
+        <v>1130</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E370" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F370" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H370" s="1" t="s">
-        <v>1111</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="1" t="s">
-        <v>1112</v>
+        <v>1132</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1113</v>
+        <v>202</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1114</v>
+        <v>1133</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E371" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H371" s="1" t="s">
-        <v>1115</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="1" t="s">
-        <v>1116</v>
+        <v>1135</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1117</v>
+        <v>202</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1118</v>
+        <v>1133</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E372" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H372" s="1" t="s">
-        <v>1119</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="1" t="s">
-        <v>1120</v>
+        <v>1137</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>246</v>
+        <v>1138</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>242</v>
+        <v>143</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E373" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F373" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H373" s="1" t="s">
-        <v>1121</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="1" t="s">
-        <v>1122</v>
+        <v>1140</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1123</v>
+        <v>1141</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>242</v>
+        <v>420</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F374" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H374" s="1" t="s">
-        <v>1124</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="1" t="s">
-        <v>1125</v>
+        <v>1143</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>171</v>
+        <v>636</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>57</v>
+        <v>855</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F375" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="H375" s="1" t="s">
-        <v>1126</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="1" t="s">
-        <v>1127</v>
+        <v>1145</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1128</v>
+        <v>687</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>236</v>
+        <v>1146</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E376" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="H376" s="1" t="s">
-        <v>1129</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="1" t="s">
-        <v>1130</v>
+        <v>1148</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1131</v>
+        <v>1149</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1132</v>
+        <v>827</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E377" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F377" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>1133</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="1" t="s">
-        <v>1134</v>
+        <v>1151</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>316</v>
+        <v>1152</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1135</v>
+        <v>909</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E378" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F378" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G378" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H378" s="1" t="s">
-        <v>1136</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="1" t="s">
-        <v>1137</v>
+        <v>1154</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1138</v>
+        <v>464</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1139</v>
+        <v>630</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E379" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F379" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G379" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H379" s="1" t="s">
-        <v>1140</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="1" t="s">
-        <v>1141</v>
+        <v>1156</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>832</v>
+        <v>1157</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>291</v>
+        <v>580</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E380" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F380" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G380" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H380" s="1" t="s">
-        <v>1142</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="1" t="s">
-        <v>1143</v>
+        <v>1159</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>832</v>
+        <v>1160</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>291</v>
+        <v>1161</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E381" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F381" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G381" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H381" s="1" t="s">
-        <v>1144</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="1" t="s">
-        <v>1145</v>
+        <v>1163</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1146</v>
+        <v>1164</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>384</v>
+        <v>471</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E382" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G382" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H382" s="1" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="1" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1146</v>
+        <v>1160</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>384</v>
+        <v>873</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E383" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F383" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G383" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H383" s="1" t="s">
-        <v>1149</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="1" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>701</v>
+        <v>876</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1151</v>
+        <v>877</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E384" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G384" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>147</v>
+      </c>
       <c r="H384" s="1" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="1" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1154</v>
+        <v>234</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1155</v>
+        <v>526</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E385" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F385" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G385" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H385" s="1" t="s">
-        <v>1156</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="1" t="s">
-        <v>1157</v>
+        <v>1172</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>863</v>
+        <v>1173</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1158</v>
+        <v>1174</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E386" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G386" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H386" s="1" t="s">
-        <v>1159</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="1" t="s">
-        <v>1160</v>
+        <v>1176</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>863</v>
+        <v>1177</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1158</v>
+        <v>619</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E387" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F387" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G387" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H387" s="1" t="s">
-        <v>1161</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="1" t="s">
-        <v>1162</v>
+        <v>1179</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>863</v>
+        <v>677</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1163</v>
+        <v>1180</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E388" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G388" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H388" s="1" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="1" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>286</v>
+        <v>1085</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>57</v>
+        <v>471</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E389" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F389" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G389" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H389" s="1" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="1" t="s">
-        <v>1167</v>
+        <v>1184</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>286</v>
+        <v>640</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>57</v>
+        <v>1185</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E390" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G390" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H390" s="1" t="s">
-        <v>1168</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="1" t="s">
-        <v>1169</v>
+        <v>1187</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>823</v>
+        <v>684</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>365</v>
+        <v>1188</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E391" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G391" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H391" s="1" t="s">
-        <v>1170</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="1" t="s">
-        <v>1171</v>
+        <v>1190</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>532</v>
+        <v>955</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1172</v>
+        <v>1191</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E392" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F392" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G392" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H392" s="1" t="s">
-        <v>1173</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="1" t="s">
-        <v>1174</v>
+        <v>1193</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>531</v>
+        <v>952</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>532</v>
+        <v>1194</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E393" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G393" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>257</v>
+      </c>
       <c r="H393" s="1" t="s">
-        <v>1175</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="1" t="s">
-        <v>1176</v>
+        <v>1196</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>220</v>
+        <v>569</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E394" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G394" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>163</v>
+      </c>
       <c r="H394" s="1" t="s">
-        <v>1177</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="1" t="s">
-        <v>1178</v>
+        <v>1198</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>291</v>
+        <v>721</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>291</v>
+        <v>1199</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E395" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F395" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G395" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>163</v>
+      </c>
       <c r="H395" s="1" t="s">
-        <v>1179</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="1" t="s">
-        <v>1180</v>
+        <v>1201</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>885</v>
+        <v>202</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1181</v>
+        <v>471</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E396" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G396" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1202</v>
+      </c>
       <c r="H396" s="1" t="s">
-        <v>1182</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="1" t="s">
-        <v>1180</v>
+        <v>1204</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>242</v>
+        <v>471</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G397" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1202</v>
+      </c>
       <c r="H397" s="1" t="s">
-        <v>1183</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="1" t="s">
-        <v>1184</v>
+        <v>1206</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1185</v>
+        <v>1207</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1186</v>
+        <v>630</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E398" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G398" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H398" s="1" t="s">
-        <v>1187</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="1" t="s">
-        <v>1188</v>
+        <v>1209</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>37</v>
+        <v>502</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>355</v>
+        <v>1210</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E399" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F399" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G399" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H399" s="1" t="s">
-        <v>1189</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="1" t="s">
-        <v>1190</v>
+        <v>1212</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1191</v>
+        <v>1213</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1192</v>
+        <v>1214</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E400" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G400" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H400" s="1" t="s">
-        <v>1193</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="1" t="s">
-        <v>1194</v>
+        <v>1216</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>693</v>
+        <v>1217</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>694</v>
+        <v>584</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E401" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G401" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H401" s="1" t="s">
-        <v>1195</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="1" t="s">
-        <v>1196</v>
+        <v>1219</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>693</v>
+        <v>580</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>694</v>
+        <v>1220</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E402" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G402" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H402" s="1" t="s">
-        <v>1197</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="1" t="s">
-        <v>1198</v>
+        <v>1222</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>693</v>
+        <v>1223</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>738</v>
+        <v>1207</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E403" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F403" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G403" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H403" s="1" t="s">
-        <v>1199</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="1" t="s">
-        <v>1200</v>
+        <v>1225</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1201</v>
+        <v>1223</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>738</v>
+        <v>1207</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E404" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F404" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G404" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H404" s="1" t="s">
-        <v>1202</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="1" t="s">
-        <v>1203</v>
+        <v>1219</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1201</v>
+        <v>872</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>18</v>
+        <v>1227</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E405" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F405" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G405" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H405" s="1" t="s">
-        <v>1204</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="1" t="s">
-        <v>1205</v>
+        <v>1229</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1201</v>
+        <v>872</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>403</v>
+        <v>1227</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E406" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F406" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G406" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H406" s="1" t="s">
-        <v>1206</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="1" t="s">
-        <v>1207</v>
+        <v>1231</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>613</v>
+        <v>1232</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>989</v>
+        <v>1233</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E407" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F407" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G407" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H407" s="1" t="s">
-        <v>1208</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="1" t="s">
-        <v>1209</v>
+        <v>1235</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1210</v>
+        <v>1236</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>242</v>
+        <v>963</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E408" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G408" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H408" s="1" t="s">
-        <v>1211</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="1" t="s">
-        <v>1212</v>
+        <v>1238</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1210</v>
+        <v>1239</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>242</v>
+        <v>1240</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E409" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F409" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G409" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H409" s="1" t="s">
-        <v>1213</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="1" t="s">
-        <v>1214</v>
+        <v>1242</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1210</v>
+        <v>1243</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>242</v>
+        <v>1244</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E410" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F410" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G410" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H410" s="1" t="s">
-        <v>1215</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="1" t="s">
-        <v>1216</v>
+        <v>1246</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1210</v>
+        <v>1247</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>242</v>
+        <v>1247</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E411" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G411" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H411" s="1" t="s">
-        <v>1217</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="1" t="s">
-        <v>1218</v>
+        <v>1249</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1219</v>
+        <v>1177</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>252</v>
+        <v>570</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E412" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F412" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G412" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H412" s="1" t="s">
-        <v>1220</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="1" t="s">
-        <v>1221</v>
+        <v>1251</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>403</v>
+        <v>959</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>410</v>
+        <v>1034</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E413" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F413" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G413" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H413" s="1" t="s">
-        <v>1222</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="1" t="s">
-        <v>1223</v>
+        <v>1253</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1224</v>
+        <v>1254</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1225</v>
+        <v>1255</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E414" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F414" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G414" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="H414" s="1" t="s">
-        <v>1226</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="1" t="s">
-        <v>1227</v>
+        <v>1257</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>714</v>
+        <v>1258</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1228</v>
+        <v>1006</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E415" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F415" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G415" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H415" s="1" t="s">
-        <v>1229</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="1" t="s">
-        <v>1230</v>
+        <v>1260</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>908</v>
+        <v>1261</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1231</v>
+        <v>1262</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E416" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F416" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G416" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H416" s="1" t="s">
-        <v>1232</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="1" t="s">
-        <v>1233</v>
+        <v>1264</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>399</v>
+        <v>1265</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>722</v>
+        <v>1188</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E417" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F417" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>1234</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="1" t="s">
-        <v>1235</v>
+        <v>1267</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>629</v>
+        <v>1268</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>619</v>
+        <v>498</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E418" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F418" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>1236</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="1" t="s">
-        <v>1237</v>
+        <v>1270</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>629</v>
+        <v>467</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>239</v>
+        <v>1271</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E419" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F419" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H419" s="1" t="s">
-        <v>1238</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="1" t="s">
-        <v>1239</v>
+        <v>1273</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>629</v>
+        <v>1274</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>619</v>
+        <v>1275</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E420" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F420" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H420" s="1" t="s">
-        <v>1240</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="1" t="s">
-        <v>1241</v>
+        <v>1277</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1242</v>
+        <v>986</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1243</v>
+        <v>1278</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E421" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F421" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>1244</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="1" t="s">
-        <v>1245</v>
+        <v>1280</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1246</v>
+        <v>592</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>239</v>
+        <v>1281</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E422" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F422" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>545</v>
+        <v>23</v>
       </c>
       <c r="H422" s="1" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="1" t="s">
-        <v>1248</v>
+        <v>1283</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>629</v>
+        <v>1284</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>626</v>
+        <v>1285</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E423" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F423" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="H423" s="1" t="s">
-        <v>1249</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="1" t="s">
-        <v>1250</v>
+        <v>1287</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1251</v>
+        <v>855</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1252</v>
+        <v>856</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E424" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F424" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H424" s="1" t="s">
-        <v>1253</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="1" t="s">
-        <v>1254</v>
+        <v>1289</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1251</v>
+        <v>856</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1252</v>
+        <v>1290</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E425" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F425" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1255</v>
+        <v>23</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>1256</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="1" t="s">
-        <v>1257</v>
+        <v>1292</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>399</v>
+        <v>518</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1258</v>
+        <v>519</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E426" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F426" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>1259</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="1" t="s">
-        <v>1260</v>
+        <v>1294</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>235</v>
+        <v>600</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>236</v>
+        <v>291</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E427" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F427" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G427" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H427" s="1" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="1" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>235</v>
+        <v>600</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>236</v>
+        <v>311</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E428" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F428" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G428" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H428" s="1" t="s">
-        <v>1263</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="1" t="s">
-        <v>1264</v>
+        <v>1298</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>235</v>
+        <v>9</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>236</v>
+        <v>1299</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E429" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F429" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G429" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="H429" s="1" t="s">
-        <v>1265</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="1" t="s">
-        <v>1266</v>
+        <v>1301</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>235</v>
+        <v>427</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>236</v>
+        <v>1302</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E430" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F430" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G430" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="H430" s="1" t="s">
-        <v>1267</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="1" t="s">
-        <v>1268</v>
+        <v>1304</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1042</v>
+        <v>427</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>919</v>
+        <v>1302</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E431" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F431" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>1269</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
-        <v>1270</v>
+        <v>1306</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>239</v>
+        <v>680</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1271</v>
+        <v>1113</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E432" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F432" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>545</v>
+        <v>17</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1272</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
-        <v>1273</v>
+        <v>1308</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1274</v>
+        <v>680</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1275</v>
+        <v>1113</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E433" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F433" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H433" s="1" t="s">
-        <v>1276</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
-        <v>1277</v>
+        <v>1310</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>922</v>
+        <v>1311</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>922</v>
+        <v>1312</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E434" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F434" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>341</v>
+        <v>17</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
-        <v>1279</v>
+        <v>1314</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1280</v>
+        <v>556</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1281</v>
+        <v>1315</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E435" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F435" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1282</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1283</v>
+        <v>1317</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1284</v>
+        <v>680</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1285</v>
+        <v>1113</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E436" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F436" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>200</v>
+        <v>17</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>1286</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
-        <v>1287</v>
+        <v>1304</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1243</v>
+        <v>680</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1288</v>
+        <v>1113</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E437" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F437" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1289</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1290</v>
+        <v>371</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1291</v>
+        <v>680</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>312</v>
+        <v>1113</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E438" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F438" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1292</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1293</v>
+        <v>1317</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>767</v>
+        <v>1321</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1294</v>
+        <v>644</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E439" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F439" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1295</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
-        <v>1296</v>
+        <v>1323</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>360</v>
+        <v>1173</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>675</v>
+        <v>1080</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E440" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F440" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H440" s="1" t="s">
-        <v>1297</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
-        <v>1298</v>
+        <v>1325</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="C441" s="1"/>
       <c r="D441" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E441" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F441" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H441" s="1" t="s">
-        <v>1300</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
-        <v>1301</v>
+        <v>1327</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>955</v>
+        <v>435</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>956</v>
+        <v>436</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E442" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F442" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H442" s="1" t="s">
-        <v>1302</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
-        <v>1303</v>
+        <v>1329</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>684</v>
+        <v>1274</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1158</v>
+        <v>712</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E443" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F443" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H443" s="1" t="s">
-        <v>1304</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
-        <v>1305</v>
+        <v>1331</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1306</v>
+        <v>1332</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1307</v>
+        <v>755</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E444" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F444" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H444" s="1" t="s">
-        <v>1308</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
-        <v>1309</v>
+        <v>1334</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>326</v>
+        <v>1335</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1307</v>
+        <v>1336</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E445" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F445" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1310</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
-        <v>1311</v>
+        <v>1338</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>326</v>
+        <v>518</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1307</v>
+        <v>156</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E446" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F446" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H446" s="1" t="s">
-        <v>1312</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
-        <v>1313</v>
+        <v>1340</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>326</v>
+        <v>202</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1307</v>
+        <v>471</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E447" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F447" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H447" s="1" t="s">
-        <v>1314</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
-        <v>1315</v>
+        <v>1342</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1316</v>
+        <v>435</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>807</v>
+        <v>420</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E448" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F448" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1255</v>
+        <v>17</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1317</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
-        <v>1318</v>
+        <v>1344</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>236</v>
+        <v>471</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E449" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F449" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1319</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
-        <v>1320</v>
+        <v>1346</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>220</v>
+        <v>1347</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>236</v>
+        <v>1348</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E450" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H450" s="1" t="s">
-        <v>1321</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
-        <v>1322</v>
+        <v>1350</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>220</v>
+        <v>427</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>236</v>
+        <v>490</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>10</v>
+        <v>249</v>
       </c>
       <c r="E451" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F451" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1323</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
-        <v>1324</v>
+        <v>1352</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>446</v>
+        <v>1261</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>312</v>
+        <v>490</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E452" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F452" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H452" s="1" t="s">
-        <v>1325</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
-        <v>1326</v>
+        <v>1354</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>199</v>
+        <v>1021</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>598</v>
+        <v>490</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E453" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F453" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H453" s="1" t="s">
-        <v>1327</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
-        <v>1328</v>
+        <v>1356</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1329</v>
+        <v>1357</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>242</v>
+        <v>1358</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E454" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F454" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>12</v>
+        <v>276</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>1330</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
-        <v>1331</v>
+        <v>1360</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>399</v>
+        <v>1361</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1332</v>
+        <v>1362</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E455" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F455" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>12</v>
+        <v>276</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1333</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
-        <v>1334</v>
+        <v>1364</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1335</v>
+        <v>1365</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1336</v>
+        <v>960</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E456" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F456" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>206</v>
+        <v>276</v>
       </c>
       <c r="H456" s="1" t="s">
-        <v>1337</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
-        <v>1338</v>
+        <v>1367</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1339</v>
+        <v>1365</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1340</v>
+        <v>960</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E457" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F457" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>985</v>
+        <v>276</v>
       </c>
       <c r="H457" s="1" t="s">
-        <v>1341</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
-        <v>1342</v>
+        <v>1369</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1343</v>
+        <v>1365</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1344</v>
+        <v>960</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E458" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F458" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>985</v>
+        <v>276</v>
       </c>
       <c r="H458" s="1" t="s">
-        <v>1345</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
-        <v>1346</v>
+        <v>1371</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1242</v>
+        <v>497</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1347</v>
+        <v>584</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E459" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F459" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>985</v>
+        <v>276</v>
       </c>
       <c r="H459" s="1" t="s">
-        <v>1348</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
-        <v>1349</v>
+        <v>1373</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1350</v>
+        <v>497</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>1351</v>
+        <v>584</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E460" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F460" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G460" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H460" s="1" t="s">
-        <v>1352</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
-        <v>1353</v>
+        <v>1375</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1350</v>
+        <v>455</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1351</v>
+        <v>630</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E461" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F461" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G461" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="H461" s="1" t="s">
-        <v>1354</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
-        <v>1355</v>
+        <v>1377</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1356</v>
+        <v>455</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1357</v>
+        <v>630</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E462" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F462" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>985</v>
+        <v>276</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1358</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
-        <v>1359</v>
+        <v>1379</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1356</v>
+        <v>455</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>1357</v>
+        <v>630</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E463" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F463" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>985</v>
+        <v>276</v>
       </c>
       <c r="H463" s="1" t="s">
-        <v>1360</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
-        <v>1361</v>
+        <v>1381</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>1362</v>
+        <v>455</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1363</v>
+        <v>630</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E464" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F464" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>985</v>
+        <v>276</v>
       </c>
       <c r="H464" s="1" t="s">
-        <v>1364</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
-        <v>1365</v>
+        <v>1383</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1366</v>
+        <v>455</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>1367</v>
+        <v>630</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E465" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F465" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>985</v>
+        <v>276</v>
       </c>
       <c r="H465" s="1" t="s">
-        <v>1368</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
-        <v>1369</v>
+        <v>1385</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1366</v>
+        <v>455</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>1367</v>
+        <v>630</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E466" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F466" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>985</v>
+        <v>276</v>
       </c>
       <c r="H466" s="1" t="s">
-        <v>1370</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
-        <v>1371</v>
+        <v>1387</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1366</v>
+        <v>455</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1367</v>
+        <v>630</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E467" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F467" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>985</v>
+        <v>276</v>
       </c>
       <c r="H467" s="1" t="s">
-        <v>1372</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
-        <v>1373</v>
+        <v>1389</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>605</v>
+        <v>455</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>1374</v>
+        <v>630</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E468" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F468" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>123</v>
+        <v>276</v>
       </c>
       <c r="H468" s="1" t="s">
-        <v>1375</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
-        <v>1376</v>
+        <v>1391</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1377</v>
+        <v>1392</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>1374</v>
+        <v>523</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E469" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F469" s="1" t="s">
-        <v>136</v>
+        <v>90</v>
       </c>
       <c r="G469" s="1"/>
       <c r="H469" s="1" t="s">
-        <v>1378</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1" t="s">
-        <v>1379</v>
+        <v>1394</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1380</v>
+        <v>1392</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1381</v>
+        <v>523</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E470" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F470" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G470" s="1"/>
       <c r="H470" s="1" t="s">
-        <v>1382</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>1336</v>
+        <v>1397</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>1384</v>
+        <v>612</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E471" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F471" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G471" s="1"/>
       <c r="H471" s="1" t="s">
-        <v>1385</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1384</v>
+        <v>612</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E472" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F472" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G472" s="1"/>
       <c r="H472" s="1" t="s">
-        <v>1388</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1" t="s">
-        <v>1389</v>
+        <v>1401</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1390</v>
+        <v>1034</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1391</v>
+        <v>1402</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E473" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F473" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G473" s="1"/>
       <c r="H473" s="1" t="s">
-        <v>1392</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1" t="s">
-        <v>1393</v>
+        <v>1404</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1394</v>
+        <v>1405</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E474" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F474" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G474" s="1"/>
       <c r="H474" s="1" t="s">
-        <v>1396</v>
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B475" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E475" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F475" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G475" s="1"/>
+      <c r="H475" s="1" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B476" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E476" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F476" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G476" s="1"/>
+      <c r="H476" s="1" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B477" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E477" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F477" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G477" s="1"/>
+      <c r="H477" s="1" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B478" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E478" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F478" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G478" s="1"/>
+      <c r="H478" s="1" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B479" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E479" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F479" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G479" s="1"/>
+      <c r="H479" s="1" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B480" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E480" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F480" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G480" s="1"/>
+      <c r="H480" s="1" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B481" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E481" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F481" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G481" s="1"/>
+      <c r="H481" s="1" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B482" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E482" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F482" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G482" s="1"/>
+      <c r="H482" s="1" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B483" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E483" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F483" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G483" s="1"/>
+      <c r="H483" s="1" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B484" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E484" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F484" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G484" s="1"/>
+      <c r="H484" s="1" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B485" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E485" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F485" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G485" s="1"/>
+      <c r="H485" s="1" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E486" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F486" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G486" s="1"/>
+      <c r="H486" s="1" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E487" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F487" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G487" s="1"/>
+      <c r="H487" s="1" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E488" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F488" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G488" s="1"/>
+      <c r="H488" s="1" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E489" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F489" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G489" s="1"/>
+      <c r="H489" s="1" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E490" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F490" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G490" s="1"/>
+      <c r="H490" s="1" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E491" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F491" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G491" s="1"/>
+      <c r="H491" s="1" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E492" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F492" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G492" s="1"/>
+      <c r="H492" s="1" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E493" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F493" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G493" s="1"/>
+      <c r="H493" s="1" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E494" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F494" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G494" s="1"/>
+      <c r="H494" s="1" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E495" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F495" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G495" s="1"/>
+      <c r="H495" s="1" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E496" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F496" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G496" s="1"/>
+      <c r="H496" s="1" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E497" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F497" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G497" s="1"/>
+      <c r="H497" s="1" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E498" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F498" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G498" s="1"/>
+      <c r="H498" s="1" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E499" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F499" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G499" s="1"/>
+      <c r="H499" s="1" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E500" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F500" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G500" s="1"/>
+      <c r="H500" s="1" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E501" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F501" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G501" s="1"/>
+      <c r="H501" s="1" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E502" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F502" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G502" s="1"/>
+      <c r="H502" s="1" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E503" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F503" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G503" s="1"/>
+      <c r="H503" s="1" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E504" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F504" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G504" s="1"/>
+      <c r="H504" s="1" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E505" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F505" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G505" s="1"/>
+      <c r="H505" s="1" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E506" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F506" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H506" s="1" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E507" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F507" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G507" s="1"/>
+      <c r="H507" s="1" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E508" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F508" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G508" s="1"/>
+      <c r="H508" s="1" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E509" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F509" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G509" s="1"/>
+      <c r="H509" s="1" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E510" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F510" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G510" s="1"/>
+      <c r="H510" s="1" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E511" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F511" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G511" s="1"/>
+      <c r="H511" s="1" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E512" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F512" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G512" s="1"/>
+      <c r="H512" s="1" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E513" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F513" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H513" s="1" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E514" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F514" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H514" s="1" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E515" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F515" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H515" s="1" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E516" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F516" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H516" s="1" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E517" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F517" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H517" s="1" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E518" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F518" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H518" s="1" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E519" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F519" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H519" s="1" t="s">
+        <v>1522</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>