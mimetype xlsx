--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="aids_k" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2612">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2665">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Inicio de solicitud</t>
   </si>
   <si>
     <t>Fin de solicitud</t>
   </si>
   <si>
     <t>Ayuda activa</t>
   </si>
   <si>
     <t>Permanentemente abierta</t>
   </si>
   <si>
     <t>Región / Alcance</t>
   </si>
   <si>
     <t>Comunidad autónoma</t>
   </si>
   <si>
     <t>Url más información</t>
   </si>
   <si>
@@ -3800,4098 +3800,4257 @@
   <si>
     <t>2026-02-27</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874145</t>
   </si>
   <si>
     <t>Subventions pour les investissements forestiers non productifs en matière de prévention des dommages aux forêts. Appel à propositions 2026</t>
   </si>
   <si>
     <t>2026-10-01</t>
   </si>
   <si>
     <t>2026-11-30</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874148</t>
   </si>
   <si>
     <t>Subventions pour les investissements dans la transformation, la commercialisation et le développement des produits agroalimentaires. Appel à propositions 2025</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874455</t>
   </si>
   <si>
+    <t>Aide à la souscription d'assurances agricoles combinées dans la Communauté autonome des îles Baléares, conformément au 47e régime d'assurance agricole combinée.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876459</t>
+  </si>
+  <si>
+    <t>Instruments financiers - PRÊTS D'INVESTISSEMENT LIÉS À L'INTERVENTION DE JEUNES AGRICULTEURS - 1.1</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876487</t>
+  </si>
+  <si>
+    <t>Instruments financiers - Prêts de fonds de roulement liés à l'intervention auprès des jeunes agriculteurs - 1.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876497</t>
+  </si>
+  <si>
+    <t>Instruments financiers - PRÊTS D'INVESTISSEMENT LIÉS À UNE INTERVENTION D'INVESTISSEMENT DANS LA TRANSFORMATION ET LA COMMERCIALISATION DES PRODUITS AGROALIMENTAIRES - 3.1</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876518</t>
+  </si>
+  <si>
+    <t>Instruments financiers - PRÊTS DE FONDS DE ROULEMENT LIÉS À DES INVESTISSEMENTS DANS LA TRANSFORMATION ET LA COMMERCIALISATION DE PRODUITS AGROALIMENTAIRES - 3.2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876529</t>
+  </si>
+  <si>
+    <t>INTERVENTIONS D'AIDE SOUS FORME DE PAIEMENTS DIRECTS 2026 -3 -Aide supplémentaire aux jeunes agriculteurs</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883940</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole professionnel des îles Baléares 2024.- 1.- SYNDICATS ET FÉDÉRATIONS COOPÉRATIVES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763018</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole professionnel des îles Baléares 2024.- 2.-ORGANISATIONS AGRICOLES PROFESSIONNELLES (siège de Majorque)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763043</t>
+  </si>
+  <si>
+    <t>Accord approuvant les modalités de l'appel à candidatures 2024 pour l'aide au développement rural sur l'île de Majorque, relatif à des projets dans les domaines agricole et/ou environnemental et s'inscrivant dans la Stratégie de développement local</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/753458</t>
+  </si>
+  <si>
+    <t>Résolution approuvant l'appel à candidatures pour l'octroi de subventions destinées à la réalisation de projets de conseil aux travailleurs et aux entreprises, à l'élaboration d'études de charge de travail et à la préparation de procédures de bonnes pratiques</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754538</t>
+  </si>
+  <si>
+    <t>PROG. EST. COMMERCE EXTÉRIEUR - MINIMIS2024</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776872</t>
+  </si>
+  <si>
+    <t>PROGRAMME STRATÉGIQUE POUR LE COMMERCE EXTÉRIEUR - MINIMIS - ACTIONS 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776873</t>
+  </si>
+  <si>
+    <t>CONSOLIDATION DU TRAVAIL INDÉPENDANT (AUT) MINIMIS DANS LE SECTEUR AGRO-FORESTIER</t>
+  </si>
+  <si>
+    <t>2024-07-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777113</t>
+  </si>
+  <si>
+    <t>Soutien à la revitalisation commerciale (DIN)</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784900</t>
+  </si>
+  <si>
+    <t>Contrat global de conseil aux entreprises - Fédération des entreprises de La Rioja</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/786044</t>
+  </si>
+  <si>
+    <t>TEC Econ.Circular et Trans.Energética (Reg.651/2014)</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791171</t>
+  </si>
+  <si>
+    <t>TI4 Numérisation et industrie (Règlement Minimis 2023/2831)</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803400</t>
+  </si>
+  <si>
+    <t>LA RIOJA - AGENCE DE DÉVELOPPEMENT ÉCONOMIQUE DE LA RIOJA</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827108</t>
+  </si>
+  <si>
+    <t>Jumeaux numériques. Défi 1. Jumeau numérique d'irrigation</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836386</t>
+  </si>
+  <si>
+    <t>Afin de compenser les problèmes de marketing</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778143</t>
+  </si>
+  <si>
+    <t>Aide à la création du secteur agricole</t>
+  </si>
+  <si>
+    <t>2025-02-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813183</t>
+  </si>
+  <si>
+    <t>Aides aux investissements dans les exploitations agricoles</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813186</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870764</t>
+  </si>
+  <si>
+    <t>Accord Apidit pour promouvoir l'activité commerciale innovante - secteur de la chaussure</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680946</t>
+  </si>
+  <si>
+    <t>L'association « Food+i Cluster » vise à stimuler la compétitivité et l'innovation.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/680947</t>
+  </si>
+  <si>
+    <t>Les défis de l'informatique en matière de projets de développement expérimental et d'innovation</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789228</t>
+  </si>
+  <si>
+    <t>Promotion des PME du secteur agroalimentaire (PAL) - Exonération réglementaire 2022/2472</t>
+  </si>
+  <si>
+    <t>2024-04-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761750</t>
+  </si>
+  <si>
+    <t>Hazinnova</t>
+  </si>
+  <si>
+    <t>2025-05-06</t>
+  </si>
+  <si>
+    <t>2025-10-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830227</t>
+  </si>
+  <si>
+    <t>Aides aux programmes de qualité pour les produits agricoles et alimentaires, 2025</t>
+  </si>
+  <si>
+    <t>2025-05-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829517</t>
+  </si>
+  <si>
+    <t>Programme CROISSANCE. Programme de subventions visant à soutenir la croissance de projets d'entreprises innovants à Saint-Sébastien.</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785894</t>
+  </si>
+  <si>
+    <t>PROGRAMME EKINN+ 2025 : DIRECTIVES DE PARTICIPATION AU PROGRAMME VISANT À PROMOUVOIR LA CRÉATION, LA CROISSANCE ET LA CONSOLIDATION DE NOUVELLES INITIATIVES COMMERCIALES INNOVANTES.</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838788</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE TALENTS EKINN. PROGRAMME D'AIDE VISANT À PROMOUVOIR L'EMBAUCHE DE PROFILS QUALIFIÉS POUR DÉVELOPPER DES PROJETS INNOVANTS AU SEIN DES ENTREPRISES ET ORGANISATIONS DE SAINT-SEBASTIEN</t>
+  </si>
+  <si>
+    <t>2025-06-21</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838797</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE BONS D'ACHAT DE TECHNOLOGIE. PROGRAMME D'AIDE AU TRANSFERT DE TECHNOLOGIE VISANT À PROMOUVOIR ET À AMÉLIORER LA COMPÉTITIVITÉ DES PROJETS D'ENTREPRISES INNOVANTS À SAINT-SEBASTIEN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838804</t>
+  </si>
+  <si>
+    <t>PROGRAMME STRATÉGIQUE. PROGRAMME DE SOUTIEN À LA CROISSANCE DES PROJETS COMMERCIAUX INNOVANTS À SAINT-SEBASTIEN.</t>
+  </si>
+  <si>
+    <t>2025-09-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838807</t>
+  </si>
+  <si>
+    <t>APPEL À CANDIDATURES POUR LES JEUNES AUX PROJETS DE RECHERCHE - IKERLAN 2025-2026</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840624</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS POUR L'INVESTISSEMENT DANS L'INNOVATION DES ENTITÉS, LA FORMATION ET L'EMPLOI 2025</t>
+  </si>
+  <si>
+    <t>2025-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840623</t>
+  </si>
+  <si>
+    <t>AgrotecUV Innova s'adresse aux étudiants de licence, de master et de doctorat de l'Université de Valence pour l'année universitaire 2023-2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757328</t>
+  </si>
+  <si>
+    <t>Résolution du 25/04/2024 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation approuvant l'appel à projets pour le programme d'aide à la transformation numérique, année 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760451</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2025 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation, approuvant l'appel à projets pour l'octroi de subventions à la réalisation de projets de R&amp;D dans la Principauté des Asturies pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825863</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour les subventions visant à promouvoir l'entrepreneuriat innovant (Chèque Entrepreneur) pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-04-04</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823095</t>
+  </si>
+  <si>
+    <t>Résolution du 3 mai 2024 du ministère des Affaires rurales et de la Politique agricole annonçant une aide aux Groupements de défense sanitaire du bétail (ADSG) reconnus dans la Principauté des Asturies pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758265</t>
+  </si>
+  <si>
+    <t>Accord autorisant les subventions aux organisations professionnelles agricoles pour les aider à couvrir leurs frais de fonctionnement 2024</t>
+  </si>
+  <si>
+    <t>2024-05-14</t>
+  </si>
+  <si>
+    <t>2024-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758806</t>
+  </si>
+  <si>
+    <t>Résolution du 17 juillet 2024, portant appel à candidatures pour les subventions aux collectivités locales du ministère des Affaires rurales et de la Politique agricole, pour l’année 2024</t>
+  </si>
+  <si>
+    <t>2024-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775563</t>
+  </si>
+  <si>
+    <t>Résolution du 10 décembre 2024 approuvant l'appel à projets de dépenses anticipées de subventions pour des services de conseil aux petites et moyennes exploitations agricoles de l'Autorité portuaire dans le cadre du PEPAC 2023-2027 pour l'année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807305</t>
+  </si>
+  <si>
+    <t>Coopération par le biais de subventions 2025 pour la transmission des exploitations agricoles</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>2025-06-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818054</t>
+  </si>
+  <si>
+    <t>Résolution du 7 avril 2025 du ministère des Affaires rurales et de la Politique agricole, approuvant les bases réglementaires et l'appel à interventions sous forme de paiements directs à l'agriculture et à l'élevage et des interventions</t>
+  </si>
+  <si>
+    <t>2025-04-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825594</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825856</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825857</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825858</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825859</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825860</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825861</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825862</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 21 avril 2025 approuvant l'appel à projets mené par ATRIAS pour des services de conseil aux petites et moyennes exploitations agricoles de la Principauté des Asturies</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828215</t>
+  </si>
+  <si>
+    <t>Résolution du 21 avril 2025 du ministère des Affaires rurales et de la Politique agricole approuvant l'appel à subventions aux organismes sans but lucratif pour l'organisation de concours de produits agroalimentaires.</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828477</t>
+  </si>
+  <si>
+    <t>Résolution du 4 décembre 2025 du ministère des Affaires rurales et de la Politique agricole, qui appelle à une aide pour les investissements non productifs dans les exploitations agricoles de la Principauté des Asturies liés à l'atténuation et à l'adaptation au changement climatique</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873052</t>
+  </si>
+  <si>
+    <t>Résolution du 4 décembre 2025 du ministère des Affaires rurales et de la Politique agricole, annonçant une aide aux investissements dans la modernisation et/ou l'amélioration des exploitations agricoles dans le cadre du plan stratégique de la Politique agricole commune espagnole</t>
+  </si>
+  <si>
+    <t>2025-12-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873053</t>
+  </si>
+  <si>
+    <t>Résolution du 4 décembre 2025 du ministère des Affaires rurales et de la Politique agricole, qui appelle à une aide aux investissements productifs dans les exploitations agricoles liés à la contribution à l'atténuation et à l'adaptation au changement climatique, ainsi qu'à une utilisation efficace des ressources.</t>
+  </si>
+  <si>
+    <t>2025-12-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/873054</t>
+  </si>
+  <si>
+    <t>AIDE À LA FOURNITURE DE SERVICES DE REMPLACEMENT AUX PETITES ET MOYENNES EXPLOITATIONS AGRICOLES DE LA PRINCIPALITÉ DES ASTURIES 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878436</t>
+  </si>
+  <si>
+    <t>Résolution approuvant l'appel à l'aide pour la prestation de services de conseil, appel de 2026</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881239</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 27 mai 2024 approuvant l'appel à projets pour des services de conseil destinés aux petites et moyennes exploitations agricoles de la Principauté des Asturies, affectées à la production primaire de produits agricoles.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764185</t>
+  </si>
+  <si>
+    <t>Résolution du 15 février 2024 du ministère de la Transition écologique, de l'Industrie et du Développement économique approuvant l'appel à projets pour l'amélioration de la compétitivité, de l'innovation et de la numérisation des petites et moyennes entreprises</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744440</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à projets destiné à l'investissement dans les exploitations agricoles, dans le cadre du plan stratégique de la PAC, période 2023-2027, année 2023</t>
+  </si>
+  <si>
+    <t>2024-03-14</t>
+  </si>
+  <si>
+    <t>Murcia, Región de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730737</t>
+  </si>
+  <si>
+    <t>Résolution du 23 mars 2024 autorisant l'appel à subventions pour promouvoir et encourager la consommation dans les commerces de détail de la Principauté des Asturies par le biais du Chèque Commerce des Asturies</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755065</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ DU 16 AVRIL 2024 DU MINISTÈRE DE L'EAU, DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE, CONVOQUANT, POUR L'ANNÉE 2024, L'AIDE AUX INVESTISSEMENTS DANS LA TRANSFORMATION, LA COMMERCIALISATION ET/OU LE DÉVELOPPEMENT DES PRODUITS AGROALIMENTAIRES DU PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761807</t>
+  </si>
+  <si>
+    <t>Arrêté du 31 juillet du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche annonçant une aide publique pour des projets relevant de la stratégie de développement local de Galpemur dans la région de Murcie, dans le cadre du programme FEMPA pour 2024</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778425</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS DESTINÉES AUX GROUPES DE DÉFENSE SANITAIRE DU BÉTAIL DE LA RÉGION DE MURCIE POUR L'ANNÉE 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783906</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 juin 2024 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, annonçant des subventions aux conseils de réglementation des appellations d'origine, des indications géographiques protégées et au Conseil de l'agriculture biologique. 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784338</t>
+  </si>
+  <si>
+    <t>Décret royal 905/2022 du 25 octobre, portant réglementation de l’intervention dans le secteur vitivinicole dans le cadre du plan stratégique de la politique agricole commune.</t>
+  </si>
+  <si>
+    <t>2022-10-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795067</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour les activités d’échange de connaissances et d’information, par le biais d’activités de formation professionnelle et d’acquisition de compétences (7201), dans les secteurs agricole, agroalimentaire, forestier et rural, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2025-01-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807479</t>
+  </si>
+  <si>
+    <t>Arrêté du 17 février 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la restructuration et la conversion des vignobles de la région de Murcie pour l'année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816503</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 mars 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la campagne de récolte verte de 2025.</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821612</t>
+  </si>
+  <si>
+    <t>Appel à une aide destinée aux riziculteurs, conformément aux engagements de gestion environnementale et climatique du plan d'intervention de développement rural PEPAC 2023-2027. Protection des zones rizicoles de la région de Murcie.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827905</t>
+  </si>
+  <si>
+    <t>Arrêté du 16/04/2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, 1er appel à propositions pour l'octroi de subventions, intervention 7161 « Groupes opérationnels coopératifs de l'Association européenne pour l'innovation agricole »</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829661</t>
+  </si>
+  <si>
+    <t>Arrêté du 6 mai 2025 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, annonçant des subventions aux organisations professionnelles agricoles pour l'année 2025, afin de promouvoir les activités fournissant des services au secteur agricole.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831592</t>
+  </si>
+  <si>
+    <t>Arrêté du 13 août 2024 du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche, approuvant l'appel à candidatures pour l'année 2024 en vue d'obtenir une aide à l'intervention dans le secteur apicole de la Communauté autonome de la région de Murcie.</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/780393</t>
+  </si>
+  <si>
+    <t>APPEL À CANDIDATURES POUR LA LIGNE D'AIDE CORRESPONDANT AUX ENGAGEMENTS DE GESTION ENVIRONNEMENTALE ET CLIMATIQUE DE L'INTERVENTION FEADER PEPAC (2023-2027), 6503 (AGRICULTURE BIOLOGIQUE), DANS LA RÉGION DE MURCIE.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763681</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour des subventions destinées à soutenir les séjours externes de chercheurs prédoctoraux dans des centres étrangers</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/747404</t>
+  </si>
+  <si>
+    <t>Résolution du 20/12/2024 du Directeur de l'Institut pour la Promotion de la Région de Murcie, par délégation, de l'appel à l'aide pour encourager l'innovation dans les domaines de la Défense, de la Sécurité et de la Reconstruction et du Développement, par les entreprises régionales.</t>
+  </si>
+  <si>
+    <t>2024-12-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805154</t>
+  </si>
+  <si>
+    <t>Résolution du 29/12/2023 du président de l'institut de développement de la région de Murcie concernant l'appel à l'aide pour les actions d'efficacité énergétique dans les PME et les grandes entreprises du secteur industriel.</t>
+  </si>
+  <si>
+    <t>2024-01-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/736740</t>
+  </si>
+  <si>
+    <t>Résolution du 1er avril 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à candidatures pour une aide à la participation à des salons, événements et missions. Salon de l'agriculture saoudien. Arabie saoudite 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825474</t>
+  </si>
+  <si>
+    <t>Résolution du 08/04/2025, du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets pluriannuel visant à encourager la sous-traitance de services d'innovation et de compétitivité. Chèque internationalisation.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825867</t>
+  </si>
+  <si>
+    <t>Résolution du 22 juin 2025 du directeur de l'Institut pour la promotion de la région de Murcie, par délégation, relative à l'appel à projets visant à promouvoir l'innovation et l'entrepreneuriat. Incubateurs.</t>
+  </si>
+  <si>
+    <t>2025-06-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842160</t>
+  </si>
+  <si>
+    <t>Résolution du 24/05/2024 du Président de l'Institut pour la Promotion de la Région de Murcie, relative à l'appel à l'aide visant à l'entrée d'investisseurs privés dans des entreprises innovantes nouvellement créées.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764403</t>
+  </si>
+  <si>
+    <t>Résolution du 24/05/2024 du Président de l'Institut pour la Promotion de la Région de Murcie, relative à l'appel à l'aide visant à promouvoir l'innovation et l'entrepreneuriat.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764444</t>
+  </si>
+  <si>
+    <t>Aide à la modernisation des hébergements touristiques dans la région de Murcie et à l’amélioration des domaines de la transition verte et durable, de l’efficacité énergétique et de la transition numérique dans le cadre du PRTR financé par l’UE-NextG (MRR C14.I1.2)</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>2024-12-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783437</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2024 pour une aide aux projets industriels du secteur agroalimentaire dans le cadre du Projet stratégique pour la relance et la transformation économique du secteur agroalimentaire, dans le cadre du Plan de relance, de transformation et de résilience.</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/781371</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS COMPÉTITIVES LIGNE A POUR LE DÉVELOPPEMENT D'ACTIVITÉS D'INTÉRÊT GÉNÉRAL CONSIDÉRÉES COMME ÉTANT D'INTÉRÊT SOCIAL, DANS LE DOMAINE DE LA RECHERCHE SCIENTIFIQUE ET TECHNIQUE ET DE LA PROTECTION DE L'ENVIRONNEMENT RELATIF À LA COMPÉTENCE DE L'ÉTAT. ANNUEL 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782254</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 avril 2023 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant les octrois du décret royal 388/2021 du 1er juin, destinés à l'obtention de garanties SAEC dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692318</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 avril 2023 du ministère de l'Agriculture, de la Pêche et de l'Alimentation portant attribution des subventions instituées par le décret royal 388/2021 du 1er juin pour l'obtention de garanties SAEC dans le secteur agroalimentaire et de la pêche. Secteur de l'industrie agroalimentaire</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692320</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/692321</t>
+  </si>
+  <si>
+    <t>Les subventions pour l'assurance de l'aquaculture continentale incluses dans le régime d'assurance agricole combiné 44</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711773</t>
+  </si>
+  <si>
+    <t>Les subventions pour l'assurance de l'aquaculture marine incluses dans le régime d'assurance agricole combiné 44</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711778</t>
+  </si>
+  <si>
+    <t>Arrêté du 15 novembre 2023 relatif à la carte, par lequel les subventions du décret royal 388/2021 du 1er juin sont demandées pour l’obtention de garanties SAEC dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727810</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727815</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/727820</t>
+  </si>
+  <si>
+    <t>Les subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 45e régime combiné d'assurance agricole</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743600</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ D'ALICANTE, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758161</t>
+  </si>
+  <si>
+    <t>Résolution du 14 mai 2024 de la (FEGA), par laquelle les subventions pour les services de conseil à portée suprarégionale, destinés au secteur agroalimentaire et forestier, dans le cadre du PEPAC, sont annoncées à l'avance.</t>
+  </si>
+  <si>
+    <t>2023-06-29</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760755</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 avril, portant appel à candidatures pour l’exercice financier 2024 au titre du programme Cultiva, relatif aux séjours de formation de jeunes agriculteurs dans des exploitations modèles</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761477</t>
+  </si>
+  <si>
+    <t>Plan national de renouvellement du parc de machines agricoles (PLAN RENOVE) 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776847</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 octobre 2024 du MAPA, qui appelle aux subventions du décret royal 388/2021 du 1er juin, destinées à obtenir des garanties SAECA dans le secteur agroalimentaire et de la pêche.</t>
+  </si>
+  <si>
+    <t>2024-12-17</t>
+  </si>
+  <si>
+    <t>2027-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803358</t>
+  </si>
+  <si>
+    <t>Aide extraordinaire au renouvellement du matériel agricole, approuvée par l'article 26 du décret-loi royal 7/2024</t>
+  </si>
+  <si>
+    <t>2024-12-29</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805575</t>
+  </si>
+  <si>
+    <t>Arrêté du 26 décembre 2024 du MAPA, par lequel les subventions de l'article 6 du décret-loi royal 4/2022 du 15 mars visaient à subventionner le principal des crédits aux propriétaires d'exploitations agricoles (DANA 2024).</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805586</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 13 mars 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-03-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/820406</t>
+  </si>
+  <si>
+    <t>Extrait de l’arrêté du 17 mars 2025 du ministère de l’Agriculture, de la Pêche et de l’Alimentation portant convocation du « Prix des produits alimentaires d’Espagne pour la meilleure boisson spiritueuse bénéficiant d’une indication géographique, année 2025 »</t>
+  </si>
+  <si>
+    <t>2025-04-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821048</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 7 avril 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation, qui annonce le prix « Produits alimentaires d'Espagne : Meilleurs jambons, année 2025 ».</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825807</t>
+  </si>
+  <si>
+    <t>Résolution du 25 avril 2025 du Fonds espagnol de garantie agricole (FEGA), qui appelle à une aide pour les investissements matériels ou immatériels dans la transformation, la commercialisation ou le développement des produits agroalimentaires PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829278</t>
+  </si>
+  <si>
+    <t>Aide à la préparation et à la mise en œuvre de projets d’innovation d’intérêt général par les groupes opérationnels suprarégionaux du Partenariat européen d’innovation pour la productivité et la durabilité agricoles (PEI-Agri), dans le cadre du Plan stratégique de la PAC espagnole (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830482</t>
+  </si>
+  <si>
+    <t>Programmes de formation multirégionaux 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/830512</t>
+  </si>
+  <si>
+    <t>Plan national de renouvellement du parc de machines agricoles (PLAN RENOVE) pour l'année 2025</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841714</t>
+  </si>
+  <si>
+    <t>Subventions aux entités associatives du secteur agricole et alimentaire, pour la réalisation d'activités spécifiques présentant un intérêt particulier pour le secteur agroalimentaire espagnol, ainsi que pour leur intégration dans des entités de portée européenne.</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842490</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 3 février 2025 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, année 2025 ».</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>2025-03-17</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813668</t>
+  </si>
+  <si>
+    <t>Résolution du 27 mars, qui lance un appel à candidatures pour l'exercice financier 2025 au titre du programme Cultiva, relatif aux séjours de formation pour jeunes agriculteurs dans des fermes modèles</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823917</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 13 janvier 2026 du ministère de l'Agriculture, de la Pêche et de l'Alimentation portant création du prix « Produits alimentaires d'Espagne, année 2026 ».</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881607</t>
+  </si>
+  <si>
+    <t>Résolution du 17 novembre 2025 de la FEGA, annonçant à l'avance des subventions pour la réalisation de projets de recherche appliquée dans le secteur apicole et ses produits au sein de l'ISA, dans le cadre du PEPAC.</t>
+  </si>
+  <si>
+    <t>2025-11-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869288</t>
+  </si>
+  <si>
+    <t>Résolution du 16 décembre 2025 de la FEGA, par laquelle les subventions pour les services de conseil à portée suprarégionale sont appelées par anticipation dans le cadre du PEPAC (PIV)</t>
+  </si>
+  <si>
+    <t>2025-12-29</t>
+  </si>
+  <si>
+    <t>2027-05-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875849</t>
+  </si>
+  <si>
+    <t>Aide exceptionnelle pour compenser les dommages causés aux infrastructures productives des exploitations agricoles touchées par la tempête DANA. Liste C.</t>
+  </si>
+  <si>
+    <t>2025-04-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876318</t>
+  </si>
+  <si>
+    <t>Aide exceptionnelle pour compenser les dommages causés aux infrastructures productives des exploitations agricoles touchées par la tempête DANA. Liste A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877136</t>
+  </si>
+  <si>
+    <t>Subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 46e régime combiné d'assurance agricole</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806457</t>
+  </si>
+  <si>
+    <t>Intervention agricole innovante dans le désert pour des moyens de subsistance résilients (idfrl)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711078</t>
+  </si>
+  <si>
+    <t>Philippines, 2023. Fourniture d'électricité à partir de sources renouvelables à Palawan.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711192</t>
+  </si>
+  <si>
+    <t>Soutien aux politiques publiques créatrices d'emplois par l'entrepreneuriat, la recherche et l'innovation. Devenir un entrepreneur créatif, phase II</t>
+  </si>
+  <si>
+    <t>2023-07-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/711343</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une subvention du ministère éthiopien de l'Agriculture</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720798</t>
+  </si>
+  <si>
+    <t>Résolution du 22 mai 2025 de la Présidence du Centre pour le développement technologique et l'innovation EPE (CDTI), approuvant l'appel à projets pour l'année 2025 destiné aux projets de R&amp;D Missions scientifiques et d'innovation.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834244</t>
+  </si>
+  <si>
+    <t>Arrêté du 24 novembre 2025 approuvant l’appel à projets de collaboration public-privé 2025 (aide aux activités non économiques des organismes de recherche).</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/870533</t>
+  </si>
+  <si>
+    <t>Plan de réponse de l'ICO relatif aux garanties en cas de dommages causés par une dépression isolée à des niveaux élevés (DANA) - III -. Règlement (UE) 2022/2472 Investissement agricole</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802541</t>
+  </si>
+  <si>
+    <t>Plan de réponse de l'ICO relatif aux garanties en cas de dommages causés par une dépression isolée de niveau élevé (DANA) – IV – Règlement (UE) 2022/2472 – Catastrophe agricole</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802557</t>
+  </si>
+  <si>
+    <t>Plan de réponse de l'ICO en matière de garanties aux dommages causés par une dépression isolée de niveau élevé (DANA) - Règlement (UE) n° 1408/2013 – Secteur agricole de minimis</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/802590</t>
+  </si>
+  <si>
+    <t>« Premiers prix nationaux récompensant les expériences éducatives qui favorisent les compétences numériques des élèves »</t>
+  </si>
+  <si>
+    <t>2025-09-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836676</t>
+  </si>
+  <si>
+    <t>Aucun intérêt de retard n'est appliqué pendant les six premiers mois en cas de report du paiement des impôts en vertu de l'article 8.2 du décret-loi royal 6/2024. Agriculture. Année 2024</t>
+  </si>
+  <si>
+    <t>2024-10-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829172</t>
+  </si>
+  <si>
+    <t>Aide pour couvrir le prix du gazole consommé par les producteurs agricoles, articles 24 à 27 du décret-loi royal 20/2022. Année 2024</t>
+  </si>
+  <si>
+    <t>2028-04-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816995</t>
+  </si>
+  <si>
+    <t>Réduction en 2024 du revenu net calculé selon la méthode d'estimation objective de l'impôt sur le revenu des personnes physiques, conformément à l'article 11 du décret-loi royal 7/2024. Agriculture</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817145</t>
+  </si>
+  <si>
+    <t>Réduction en 2024 de la taxe due au titre des opérations courantes relevant du régime simplifié de la taxe sur la valeur ajoutée (TVA) prévu à l'article 11 du décret royal 7/2024. Agriculture</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/817148</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME agricoles 2024 mrr</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/742466</t>
+  </si>
+  <si>
+    <t>LIGNE DIRECTE D'INNOVATION LIÉE AUX SECTEURS DE POINTE DE L'AÉROSPATIALE ET DE LA SANTÉ, DANS LE CADRE DU PLAN DE RELANCE, DE TRANSFORMATION ET DE RÉSILIENCE, FINANCÉ PAR L'UNION EUROPÉENNE « NEXT GENERATION EU »</t>
+  </si>
+  <si>
+    <t>2024-05-18</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761123</t>
+  </si>
+  <si>
+    <t>Aide aux municipalités de la Communauté de Madrid pour le développement des activités de promotion commerciale et des salons professionnels 2025</t>
+  </si>
+  <si>
+    <t>2025-02-21</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814588</t>
+  </si>
+  <si>
+    <t>Programme d'efficacité énergétique pour les PME et les grandes entreprises du secteur industriel</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/694708</t>
+  </si>
+  <si>
+    <t>Aide complémentaire à l'assurance agricole à Madrid, polices du 01/01/24 au 31/10/24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/733074</t>
+  </si>
+  <si>
+    <t>ACCORD DE COLLABORATION ENTRE LA VILLE DE MELILLA ET LA FONDATION CHAMBRE DE COMMERCE POUR LA CRÉATION ET LE DÉVELOPPEMENT DE L'ENTREPRISE (INCYDE), POUR LE DÉVELOPPEMENT DE TROIS PROGRAMMES DE FORMATION ET DE SOUTIEN DANS LE CADRE DU PROJET « RÉACTIVEZ VOTRE AVENIR ».</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749903</t>
+  </si>
+  <si>
+    <t>AIDE AU COMITÉ DE L'AGRICULTURE BIOLOGIQUE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755377</t>
+  </si>
+  <si>
+    <t>Aide aux investissements à objectifs environnementaux dans le secteur agroalimentaire. De minimis</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778390</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2024, FEAGA</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778690</t>
+  </si>
+  <si>
+    <t>Aides aux investissements à visée environnementale dans le secteur agroalimentaire, cofinancées par la FEADESR et AGE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778691</t>
+  </si>
+  <si>
+    <t>AIDE AUX GROUPES DE TRAITEMENT INTÉGRÉ EN AGRICULTURE (ATRIAS) 2024</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797854</t>
+  </si>
+  <si>
+    <t>Aide complémentaire à l'assurance agricole à Madrid. Polices du 01/11/24 au 31/12/24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798585</t>
+  </si>
+  <si>
+    <t>Aide complémentaire à l'assurance agricole à Madrid. Polices du 01/01/25 au 31/12/25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798586</t>
+  </si>
+  <si>
+    <t>Aide aux groupes de défense sanitaire du bétail - LIGNE A</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799155</t>
+  </si>
+  <si>
+    <t>Aide aux groupes de défense sanitaire du bétail - LIGNE B</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799156</t>
+  </si>
+  <si>
+    <t>Aide aux groupes de traitement intégrés en agriculture (ATRIAS) 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805849</t>
+  </si>
+  <si>
+    <t>Soutien au revenu supplémentaire pour les jeunes agriculteurs 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810484</t>
+  </si>
+  <si>
+    <t>Aide aux agriculteurs de certaines cultures confrontés à des difficultés durant la saison 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/810488</t>
+  </si>
+  <si>
+    <t>AIDE AUX ORGANISATIONS PROFESSIONNELLES AGRICOLES ET AUX COOPÉRATIVES AGRICOLES (OPAS 2025)</t>
+  </si>
+  <si>
+    <t>2025-04-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821617</t>
+  </si>
+  <si>
+    <t>AIDE AUX COOPÉRATIVES AGRICOLES (UCAS 2025)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/821618</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822575</t>
+  </si>
+  <si>
+    <t>AIDE À L'INVESTISSEMENT À OBJECTIFS ENVIRONNEMENTAUX INDUSTRIE AGROALIMENTAIRE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/822609</t>
+  </si>
+  <si>
+    <t>Aide à l'installation de nouveaux agriculteurs. Appel à candidatures 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825068</t>
+  </si>
+  <si>
+    <t>AIDE AUX INVESTISSEMENTS, À LA MODERNISATION ET/OU À L'AMÉLIORATION DES EXPLOITATIONS AGRICOLES 2025</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>2025-05-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828758</t>
+  </si>
+  <si>
+    <t>Aide à la production et à la commercialisation du miel, année 2025, FEAGA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829457</t>
+  </si>
+  <si>
+    <t>SOUTIEN À LA PROMOTION, À LA TRANSFORMATION ET À LA COMMERCIALISATION DES PRODUITS DE LA PÊCHE</t>
+  </si>
+  <si>
+    <t>2025-05-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832610</t>
+  </si>
+  <si>
+    <t>Aide du FEADER pour la promotion du reboisement des terres agricoles Communauté de Madrid 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834674</t>
+  </si>
+  <si>
+    <t>FEADER.AID FOR ORGANIC AGRICULTURE AND LIVESTOCK.PEPAC.PROG 2025-29 AND ANNUAL</t>
+  </si>
+  <si>
+    <t>2025-07-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836675</t>
+  </si>
+  <si>
+    <t>AIDE DU FEADER AUX JEUNES AGRICULTEURS S'INSTALLANTIANT DANS L'EXPLOITATION AGRICOLE - APPEL À CANDIDATURES 2025</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841855</t>
+  </si>
+  <si>
+    <t>AIDE COMPLÉMENTAIRE À L'ASSURANCE AGRICOLE DANS LA RÉGION DE MADRID, POLICES DU 01/01/26 AU 31/12/26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874707</t>
+  </si>
+  <si>
+    <t>AIDE AUX ORGANISATIONS PROFESSIONNELLES AGRICOLES ET AUX COOPÉRATIVES AGRICOLES (OPAS 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876980</t>
+  </si>
+  <si>
+    <t>AIDE AUX ORGANISATIONS PROFESSIONNELLES AGRICOLES ET AUX COOPÉRATIVES AGRICOLES (OCAS 2026)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876985</t>
+  </si>
+  <si>
+    <t>AIDE AUX GROUPES DE TRAITEMENT INTÉGRÉ EN AGRICULTURE (ATRIAS) 2026</t>
+  </si>
+  <si>
+    <t>2026-02-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877386</t>
+  </si>
+  <si>
+    <t>AIDE AUX GROUPES DE DÉFENSE SANITAIRE DU BÉTAIL - LIGNE A</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877388</t>
+  </si>
+  <si>
+    <t>AIDE AUX GROUPES DE DÉFENSE SANITAIRE DU BÉTAIL - LIGNE B</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877389</t>
+  </si>
+  <si>
+    <t>Aide aux agriculteurs de certaines cultures confrontés à des difficultés durant la saison 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882799</t>
+  </si>
+  <si>
+    <t>PROGRAMME D'EFFICACITÉ ÉNERGÉTIQUE POUR LES PME ET LES GRANDES ENTREPRISES DU SECTEUR INDUSTRIEL</t>
+  </si>
+  <si>
+    <t>2019-08-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763836</t>
+  </si>
+  <si>
+    <t>AIDE AUX MUNICIPALITÉS POUR LA PROMOTION DU COMMERCE ET DES Foires commerciales 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774902</t>
+  </si>
+  <si>
+    <t>Bases réglementaires 2025-2027 et appel à l’aide pour améliorer la production et la commercialisation des produits apicoles dans le cadre de l’Intervention sectorielle apicole, incluse dans le PEPAC, pour la campagne 2025.</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842609</t>
+  </si>
+  <si>
+    <t>AIDE AUX INVESTISSEMENTS, À LA MODERNISATION ET/OU À L'AMÉLIORATION DES EXPLOITATIONS AGRICOLES CONV.24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755162</t>
+  </si>
+  <si>
+    <t>AIDE AUX ENTREPRISES SEC AGR.GANAD.PROJET DE DÉVELOPPEMENT FORESTIER ET INDUSTRIEL 2025</t>
+  </si>
+  <si>
+    <t>2025-07-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834749</t>
+  </si>
+  <si>
+    <t>AIDE AUX ENTREPRISES SECTEUR AGRICOLE, ÉLEVAGE, FORÊT ET INDUSTRIEL PROJET D'INV 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754719</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à subventions pour la souscription à l’assurance agricole inclus dans le plan 2023 (44e plan)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/669197</t>
+  </si>
+  <si>
+    <t>Appel à candidatures et règlementation relative au plan de subventions à l’assurance agricole 2024 (45e plan)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744143</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2024 pour une aide aux associations d'entreprises agroalimentaires artisanales afin de promouvoir l'artisanat agroalimentaire en Navarre</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754332</t>
+  </si>
+  <si>
+    <t>Autorisation d'une dépense de 153 334,00 euros pour une subvention à l'UAGN destinée à la défense des intérêts des agriculteurs et des éleveurs, prévue à cet effet dans le budget général de Navarre pour 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755009</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à candidatures pour les aides aux investissements dans les exploitations agricoles (Objectif environnemental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756333</t>
+  </si>
+  <si>
+    <t>Autorisation de dépense de 225 000 euros pour la « Subvention à l’Union des coopératives agricoles de Navarre (UCAN) pour la promotion du coopérativisme agricole » 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756335</t>
+  </si>
+  <si>
+    <t>Aide aux groupes de défense sanitaire du bétail, pour la mise en œuvre de programmes de santé visant la prévention, le contrôle et l'éradication des maladies animales, pour l'année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-09</t>
+  </si>
+  <si>
+    <t>2024-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760084</t>
+  </si>
+  <si>
+    <t>Autoriser une dépense pluriannuelle de 2 100 000,00 euros imputée au poste budgétaire 720007 72300 4400 412108 « EAFRD PDR 2014-2022. Services de conseil par l’intermédiaire d’INTIA », du budget des dépenses de 2024 et son équivalent en 2025.</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762365</t>
+  </si>
+  <si>
+    <t>Autorisation d'une dépense de 153 334,00 euros pour une subvention à l'EHNE pour la défense des intérêts des agriculteurs et des éleveurs, prévue à cet effet dans le budget général de Navarre pour 2024.</t>
+  </si>
+  <si>
+    <t>2024-09-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762717</t>
+  </si>
+  <si>
+    <t>Accord avec PLENA INCLUSIÓN pour le projet « Transformation numérique pour l'inclusion en Navarre »</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762722</t>
+  </si>
+  <si>
+    <t>Appel à projets 2025 pour l'aide à la création d'agriculteurs à temps partiel dans le cadre du PEPAC</t>
+  </si>
+  <si>
+    <t>2025-01-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806725</t>
+  </si>
+  <si>
+    <t>Règlement et appel à candidatures pour 2025 concernant l’aide aux investissements dans les exploitations agricoles PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>2025-06-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828104</t>
+  </si>
+  <si>
+    <t>Cadre réglementaire et appel à candidatures pour 2025 concernant les aides aux investissements dans les exploitations agricoles (objectif environnemental) PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>2025-04-23</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828337</t>
+  </si>
+  <si>
+    <t>Aide aux groupes de défense sanitaire du bétail, pour la mise en œuvre de programmes de santé visant la prévention, le contrôle et l'éradication des maladies animales, année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831443</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des produits agricoles par l’organisation de salons de l’élevage, pour l’année 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831460</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2025 pour la participation aux salons professionnels dans le cadre du régime de minimis</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838026</t>
+  </si>
+  <si>
+    <t>Appel à propositions 2025. Aide aux associations de producteurs agroalimentaires commercialisant leurs produits via des circuits courts et aux associations gérant des espaces d'expérimentation agricole.</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/839001</t>
+  </si>
+  <si>
+    <t>Appel à l’aide 2025 pour les activités de contrôle et de certification des chiffres de qualité agroalimentaires de Navarre, reconnus comme AOP ou IGP, couverts par le régime de minimis.</t>
+  </si>
+  <si>
+    <t>2025-06-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840055</t>
+  </si>
+  <si>
+    <t>Appel à l'aide 2025 aux entités locales pour promouvoir les circuits courts de commercialisation des produits agroalimentaires</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/840288</t>
+  </si>
+  <si>
+    <t>Aide aux investissements dans la foresterie productive destinés à la récolte forestière, aux travaux sylvicoles, aux services forestiers et à la première transformation (intervention PEPAC 6883) en 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875061</t>
+  </si>
+  <si>
+    <t>Appel à coopération 2026-2027 : Aide à la promotion des produits agricoles et alimentaires dans le cadre de systèmes de qualité, au titre du Plan stratégique pour la politique agricole commune (PEPAC)</t>
+  </si>
+  <si>
+    <t>2025-12-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/875481</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2026 en vue d'une aide à la première installation de jeunes agriculteurs professionnels dans le cadre du PEPAC</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878627</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2026 pour une aide destinée à aider les jeunes agriculteurs à temps partiel à s'installer</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878804</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2026 pour une aide à l'installation de nouveaux agriculteurs</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879137</t>
+  </si>
+  <si>
+    <t>Appel à contributions 2026 aux organismes de gestion des labels de qualité agroalimentaire</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879619</t>
+  </si>
+  <si>
+    <t>Approuver le cadre réglementaire et l’appel à propositions pour la promotion de l’innovation et la diffusion des connaissances forestières, période 2025-2026</t>
+  </si>
+  <si>
+    <t>2025-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828604</t>
+  </si>
+  <si>
+    <t>Approbation des bases réglementaires et de l’appel à l’aide pour la campagne 2024-2025 de gestion durable des pâturages de montagne en Navarre, incluse dans l’intervention 6881.1 Reboisement forestier et systèmes agroforestiers du PEPAC 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/767810</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2025-2026 pour une aide à la coopération en faveur de la promotion des produits agricoles et alimentaires sous des labels de qualité, dans le cadre du PEPAC, de la Communauté de Navarre</t>
+  </si>
+  <si>
+    <t>2025-02-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807136</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION 51E/2024 du 30 avril du Directeur général du Commerce et de la Consommation, approuvant l’appel à subventions pour la promotion des entreprises artisanales en Navarre en 2024.</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>2024-06-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756401</t>
+  </si>
+  <si>
+    <t>Aide à la promotion des produits agricoles par l’organisation de salons de l’élevage, pour l’année 2024</t>
+  </si>
+  <si>
+    <t>2024-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756416</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour la subvention à la promotion et à la gestion des groupements de commerçants de détail en 2024</t>
+  </si>
+  <si>
+    <t>2024-04-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757723</t>
+  </si>
+  <si>
+    <t>Aide aux exploitations agricoles pour la transition énergétique</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758468</t>
+  </si>
+  <si>
+    <t>Aide aux collectivités énergétiques pour la transition énergétique 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761325</t>
+  </si>
+  <si>
+    <t>Subventions aux entités locales pour revitaliser le commerce rural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/789778</t>
+  </si>
+  <si>
+    <t>Aides à l’investissement dans les industries agroalimentaires. Appel à propositions 2023</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796969</t>
+  </si>
+  <si>
+    <t>Aides aux exploitations agricoles pour la transition énergétique 2025. Règlement (CE) n° 651/2014 de la Commission</t>
+  </si>
+  <si>
+    <t>2024-12-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/798832</t>
+  </si>
+  <si>
+    <t>Aide aux exploitations agricoles pour la transition énergétique 2025. Décret de minimis 1408/2013</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799836</t>
+  </si>
+  <si>
+    <t>Subventions pour les projets d'innovation dans les PME industrielles. Appel à propositions 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805627</t>
+  </si>
+  <si>
+    <t>Aide à la création et à la consolidation d’entreprises innovantes à vocation technologique en 2025 dans le cadre du plan de relance, de transformation et de résilience – financé par l’Union européenne – Next Generation EU.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806176</t>
+  </si>
+  <si>
+    <t>Aides à l'investissement pour les industries agroalimentaires. Appel à propositions 2026</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869026</t>
+  </si>
+  <si>
+    <t>Subventions pour le recrutement de doctorants par les entreprises, les centres de recherche et les centres technologiques : Doctorats industriels 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871426</t>
+  </si>
+  <si>
+    <t>Aide destinée au transfert de connaissances des centres technologiques, des centres de recherche et des universités PCTIN 2026</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876093</t>
+  </si>
+  <si>
+    <t>Aide exceptionnelle pour le prix du gazole agricole à compter d'octobre 2022</t>
+  </si>
+  <si>
+    <t>2023-03-31</t>
+  </si>
+  <si>
+    <t>2027-03-30</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/681411</t>
+  </si>
+  <si>
+    <t>Résolution du 15 février 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide à la distillation des sous-produits de la vinification, campagne 2023/2024</t>
+  </si>
+  <si>
+    <t>2024-02-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/744366</t>
+  </si>
+  <si>
+    <t>Subvention pour la mise en œuvre de l'intervention dans le secteur vitivinicole dans le cadre du plan stratégique de la politique agricole commune</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756272</t>
+  </si>
+  <si>
+    <t>Résolution du 22 avril 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'appel à l'aide pour l'intervention dans le secteur apicole pour l'année 2024 dans la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761038</t>
+  </si>
+  <si>
+    <t>Résolution du 22 juillet 2024 du directeur de l'Agence valencienne pour le développement et la garantie agricoles, annonçant l'aide au secteur vitivinicole de la Communauté valencienne pour la promotion et la communication sur les marchés des pays tiers.</t>
+  </si>
+  <si>
+    <t>2024-09-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776438</t>
+  </si>
+  <si>
+    <t>Résolution du 2 septembre 2024 du directeur de l'AVFGA annonçant l'appel à projets pour les investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires dans le cadre du Plan stratégique de la Politique agricole commune</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/783462</t>
+  </si>
+  <si>
+    <t>Décret-loi 10/2024 du 24 septembre du Conseil, portant adoption de mesures d'aide d'urgence en matière agricole en réponse à la détérioration de la situation du secteur primaire résultant du conflit armé en Ukraine et des conditions climatiques</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/788214</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, portant appel anticipé à candidatures pour l'exercice 2025 en faveur des activités d'information et de promotion des systèmes de qualité agroalimentaire.</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/806987</t>
+  </si>
+  <si>
+    <t>Résolution du 28 janvier 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles, établissant l'appel à candidatures pour l'octroi et le versement annuel de l'aide incluse dans la demande unique au titre de</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811643</t>
+  </si>
+  <si>
+    <t>Résolution du 17 avril 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles (AVFGA), annonçant un appel à l'aide pour les investissements dans la modernisation des infrastructures et des systèmes d'irrigation dans les communautés irriguées et les communes.</t>
+  </si>
+  <si>
+    <t>2025-08-07</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829972</t>
+  </si>
+  <si>
+    <t>Résolution du 5 mai 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles (AVFGA), qui sollicite l'aide prévue par l'intervention 7119.02 LEADER du Plan stratégique 2023-2027 de la PAC dans la Communauté valencienne, «</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830964</t>
+  </si>
+  <si>
+    <t>Résolution du 15 mai 2025 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant l'appel à candidatures pour une aide à la coopération dans le cadre des interventions de développement rural du Plan stratégique pour l'année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833015</t>
+  </si>
+  <si>
+    <t>Résolution du 23 décembre 2025 du Directeur de l'Agence valencienne de développement et de garantie agricoles, portant appel anticipé à une demande d'aide pour l'exercice financier 2026 en faveur des activités d'information et de promotion des systèmes de qualité agroalimentaire.</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880609</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2024 du directeur de l'Agence valencienne de développement et de garantie agricoles, annonçant une aide aux plans de reconversion et de restructuration collective, dans le cadre du Programme de développement rural de la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>2024-06-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760272</t>
+  </si>
+  <si>
+    <t>Actions complémentaires pour promouvoir et renforcer l'innovation. AUCUNE AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760275</t>
+  </si>
+  <si>
+    <t>Valorisation et transfert des résultats de la recherche aux entreprises. AUCUNE AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838838</t>
+  </si>
+  <si>
+    <t>Renforcement des marchés publics innovants (MPI) REG MINIMIS 2023/2831</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838852</t>
+  </si>
+  <si>
+    <t>Renforcement des marchés publics innovants (MPI) RÉGIME 651</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838853</t>
+  </si>
+  <si>
+    <t>Stimuler les marchés publics innovants (MPI) L2 SANS AIDE D'ÉTAT</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838858</t>
+  </si>
+  <si>
+    <t>Actions complémentaires pour promouvoir et renforcer l'innovation. MINIMIS</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838867</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838869</t>
+  </si>
+  <si>
+    <t>Assimilation des technologies de pointe et leur diffusion dans le système d’innovation valencien REG (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838871</t>
+  </si>
+  <si>
+    <t>Résolution du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche annonçant l'appel à candidatures pour l'aide à la certification de la production biologique dans la Communauté valencienne pour l'année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831390</t>
+  </si>
+  <si>
+    <t>2024-02-29</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/752940</t>
+  </si>
+  <si>
+    <t>Modalités de l’appel à projets innovants du programme d’accélération « AGRO·LAB TONOWASTE » promu par VALÈNCIA INNOVATION CAPITAL</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796042</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la Generalitat, par l'intermédiaire de la Présidence, et l'Université d'Alicante, pour une collaboration dans le fonctionnement du commissaire de la Présidence de la Generalitat, pour la numérisation et la cybersécurité de la communauté</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704505</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COLLABORATION ENTRE LABORA (SERVICE VALENCIEN DE L'EMPLOI ET DE LA FORMATION) ET AIMPLAS (ASSOCIATION POUR LA RECHERCHE SUR LES MATÉRIAUX PLASTIQUES ET LES PRODUITS CONNEXES) POUR LA MISE EN ŒUVRE D'ACTIONS DE FORMATION DESTINÉES PRINCIPALEMENT AUX PERSONNES SANS EMPLOI DU SECTEUR</t>
+  </si>
+  <si>
+    <t>2024-06-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759575</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2024 du Président de l'IVACE, appelant à une aide dans le domaine des énergies renouvelables, inscrite au budget 2024 et cofinancée par l'Union européenne via le Fonds européen de développement régional.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/760235</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de la Santé et PS et FRS pour le développement d'un projet d'innovation</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751688</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 19 août 2024 de la Direction générale de la production agricole et animale, portant demande une aide à la promotion des races indigènes menacées dans la Communauté valencienne pour l'année 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782898</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche et l'AINIA, pour l'étude de la gestion de l'azote dans les déjections animales par la technologie de la digestion anaérobie dans la Communauté valencienne</t>
+  </si>
+  <si>
+    <t>2024-11-20</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784990</t>
+  </si>
+  <si>
+    <t>Résolution du Directeur général de la Production agricole et d'élevage, établissant l'appel anticipé, pour le Plan 2025, de l'aide de la Communauté valencienne destinée à la souscription d'assurances agricoles incluses dans les plans à</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804083</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804861</t>
+  </si>
+  <si>
+    <t>SUBVENTION À L'INTÉGRATION COOPÉRATIVE DANS LE CV</t>
+  </si>
+  <si>
+    <t>2025-04-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823340</t>
+  </si>
+  <si>
+    <t>2025-05-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824993</t>
+  </si>
+  <si>
+    <t>Procédure d’octroi direct d’une aide supplémentaire aux propriétaires d’exploitations agricoles de cultures herbacées, fourragères et aromatiques, de cultures horticoles et de pépinières touchées par la catastrophe naturelle PDRCV (M23)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/825852</t>
+  </si>
+  <si>
+    <t>Résolution du 17 avril 2025 de la Direction générale de la production agricole et d'élevage, annonçant l'appel à candidatures pour l'exercice financier 2025 en vue d'améliorer la compétitivité et la durabilité des élevages dans la Communauté valencienne.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828256</t>
+  </si>
+  <si>
+    <t>Résolution de la DG Production agricole et d'élevage, pour l'année 2025, relative à l'aide prévue par l'arrêté 6/2024, qui approuve les bases réglementaires de l'aide compensatoire pour l'éradication et le contrôle de la bactérie Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831154</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831391</t>
+  </si>
+  <si>
+    <t>SOUTIEN À LA PROMOTION DE L'INNOVATION TECHNOLOGIQUE PAR LE BIAIS DE COLLABORATIONS AGRICOLES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832542</t>
+  </si>
+  <si>
+    <t>Résolution du 14 novembre 2025 de la Direction générale de la production agricole et d'élevage, qui lance des appels anticipés à l'aide pour l'amélioration de la compétitivité et de la durabilité des élevages dans la Communauté valencienne pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869502</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION DE LA DG Production agricole et d'élevage, par laquelle l'aide prévue par l'arrêté 6/2024, qui approuve l'aide compensatoire pour «Xylella fastidiosa», est annoncée par anticipation pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-02-07</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874765</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du ministère de l'Agriculture, de l'Eau, de l'Élevage et de la Pêche portant demande anticipée, pour l'année 2026, l'aide aux conseils de réglementation ou aux organismes de gestion des produits agroalimentaires de qualité différenciée.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880385</t>
+  </si>
+  <si>
+    <t>INSTITUT DE CONSERVATION, DE RESTAURATION ET DE RECHERCHE DE VALENCIÀ, POUR LE FINANCEMENT DES INVESTISSEMENTS ET DES OPÉRATIONS DE CAPITAL DE L'ENTITÉ</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764650</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2024 du président de l'IVACE annonçant des subventions pour la promotion des installations d'autoconsommation d'énergie électrique dans les communautés d'énergies renouvelables, imputée au budget 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758845</t>
+  </si>
+  <si>
+    <t>Résolution portant appel à candidatures pour l'exercice financier 2024, concernant les subventions prévues aux articles 16 et 17 de l'arrêté n° 2/2020 du 27 février du ministère de l'Économie durable, des Secteurs productifs, du Commerce et</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757349</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de l'Éducation, des Universités et de l'Emploi et l'Université Miguel Hernández, portant sur le soutien, pour l'année 2023-2024, à la construction et à la modernisation de bâtiments et d'infrastructures d'excellence pour la R&amp;D&amp;I – bâtiments de recherche d'excellence</t>
+  </si>
+  <si>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2024-12-21</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/730747</t>
+  </si>
+  <si>
+    <t>Résolution du directeur général de la production agricole et de l'élevage, lançant un appel anticipé, pour l'année 2025, d'aides minimales destinées au reboisement des vergers dont la récolte est ou a été détruite.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804483</t>
+  </si>
+  <si>
+    <t>Résolution du Directeur général de la Production agricole et de l'élevage lançant, pour l'année 2025, un appel anticipé à l'aide aux exploitations de cerises dans les zones touchées par des facteurs climatiques, environnementaux et…</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805096</t>
+  </si>
+  <si>
+    <t>Aide aux conseils de réglementation ou aux organismes de gestion des produits agroalimentaires de qualité différenciée de la Communauté valencienne</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807564</t>
+  </si>
+  <si>
+    <t>Renforcer l’action climatique locale grâce au Plan d’action pour le climat et l’énergie (Convention des maires pour le climat et l’énergie) en 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761670</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ CEU CARDENAL HERRERA, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761911</t>
+  </si>
+  <si>
+    <t>CONVENTION DE COOPÉRATION ÉDUCATIVE ENTRE LA GENERALITAT, PAR L'INTERMÉDIAIRE DU MINISTÈRE DE L'AGRICULTURE, DE L'ÉLEVAGE ET DE LA PÊCHE ET L'UNIVERSITÉ MIGUEL HERNÁNDEZ D'ELCHE, POUR LA MISE EN ŒUVRE DE STAGES DE FORMATION SUBVENTIONNÉS AU COURS DE L'ANNÉE 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763059</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 29 décembre 2025 approuvant l'appel pluriannuel de subventions pour la promotion de la contractualisation et de la régularisation de l'assurance agricole combinée au cours de l'exercice financier 2026, selon la modique modalité de dépenses anticipées</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882337</t>
+  </si>
+  <si>
+    <t>Subventions directes 2024 pour promouvoir la souscription de contrats d'assurance agricole combinés, conformément au décret 286/2023 du 19 décembre</t>
+  </si>
+  <si>
+    <t>Extremadura</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/740265</t>
+  </si>
+  <si>
+    <t>Appel à candidatures 2024 pour l’aide aux groupes de défense sanitaire du bétail et aux groupes de défense sanitaire des apiculteurs</t>
+  </si>
+  <si>
+    <t>2024-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/774687</t>
+  </si>
+  <si>
+    <t>L'aide 2024 est destinée à l'octroi de subventions pour les investissements dans la commercialisation conjointe du bétail, conformément au décret 132/2024 du 22 octobre qui les prévoit.</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/797186</t>
+  </si>
+  <si>
+    <t>Subventions 2025 pour la fourniture de conseils techniques au secteur agricole en matière de protection des végétaux Résolution du 20 décembre 2024.</t>
+  </si>
+  <si>
+    <t>2025-02-14</t>
+  </si>
+  <si>
+    <t>2025-03-13</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/813441</t>
+  </si>
+  <si>
+    <t>Subventions 2025 pour le financement de prêts aux propriétaires d'exploitations oléicoles et viticoles en sec situées en Estrémadure, conformément au décret 35/2025 du 6 mai, qui les annonce</t>
+  </si>
+  <si>
+    <t>2025-06-13</t>
+  </si>
+  <si>
+    <t>2025-08-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838948</t>
+  </si>
+  <si>
+    <t>Subvention 2025 aux propriétaires d'exploitations agricoles pour promouvoir leur participation aux programmes de qualité alimentaire. s/ Résolution du 19 juin 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842305</t>
+  </si>
+  <si>
+    <t>Subventions 2026 pour la fourniture de conseils techniques au secteur agricole en matière de protection des végétaux Résolution du 3 décembre 2025.</t>
+  </si>
+  <si>
+    <t>2026-01-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/880343</t>
+  </si>
+  <si>
+    <t>Résolution du 21 mars 2024 d'ICEX Spain Export and Investment, EPE, annonçant l'appel à candidatures pour les subventions de participation de groupe au salon OVUM 2024 - XXVIIIe Congrès latino-américain de l'aviculture - Punta del Este (URUGUAY) - 12-15 novembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754393</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2024-04-20</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/754959</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>2024-04-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755838</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755839</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755840</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756496</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL APRODERVI</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/756497</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au 13e appel à propositions (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782270</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIIe appel (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782271</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XIIIe appel (PDR 2014-2020) GAL ADEME</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782273</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel à propositions (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782332</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au IXe appel (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782333</t>
+  </si>
+  <si>
+    <t>Approche des leaders de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADICOVER</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782334</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782491</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782492</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), conformément au XIIe appel (PDR 2014-2020) GAL DIVA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/782493</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au XIVe appel à propositions (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784454</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), dans le cadre du XIVe appel (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784455</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XXIIIe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/784515</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADEVAG</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/795884</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2025, NON COUVERTE PAR LE RÉGIME MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (Sous-mesure 19.2.2 du PDR), conformément au XXIVe appel (PDR 2014-2020) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808943</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816089</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2025 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ IXe appel (PDR 2014-2020) GAL LA SIBERIA</t>
+  </si>
+  <si>
+    <t>2025-03-10</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/816223</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État. (Interv., 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL SOPRODEVAJE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869950</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL FEDESIBA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871049</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872386</t>
+  </si>
+  <si>
+    <t>Aide 2025 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/872387</t>
+  </si>
+  <si>
+    <t>Aide financière pour 2026 : mesures de lutte contre le dépeuplement des centres ruraux confrontés à des difficultés démographiques particulières. Ligne 4 : Consolidation de l’activité agricole conformément aux dispositions complémentaires du décret 178/205.</t>
+  </si>
+  <si>
+    <t>2026-02-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876756</t>
+  </si>
+  <si>
+    <t>Aide d’approche leader 2024, au titre du régime de minimis, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au VIIIe appel à propositions (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763736</t>
+  </si>
+  <si>
+    <t>Aide à l’approche des leaders 2024, NON COUVERTE par le régime MINIMIS, pour les investissements dans la transformation et la commercialisation des produits agricoles (sous-mesure 19.2.2 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763737</t>
+  </si>
+  <si>
+    <t>Approche du programme Aid Leader 2024 en matière d’investissements dans la création et le développement d’entreprises et d’activités non agricoles en milieu rural (sous-mesure 19.2.3 du PDR), conformément au VIIIe appel (PDR 2014-2020) GAL ADERCO</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763739</t>
+  </si>
+  <si>
+    <t>Subventions « Approche leader 2024 » pour le soutien à l’innovation sociale, à la gouvernance multiniveaux et à la revitalisation socio-économique (sous-mesure 19.2.7 du PDR), conformément au XIVe appel à projets (PDR 2014-2020) du GAL TENTUDIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764490</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour l'accélération de l'entrepreneuriat et des écosystèmes d'innovation basés sur les jumeaux numériques (RETECH) conformément au décret 145/2024 du 19 novembre 2024, qui les appelle</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/799672</t>
+  </si>
+  <si>
+    <t>Actions d’aide 2024 pour la promotion et le développement des entreprises L1_Conseils, conformément au décret 65/2024 du 2 juillet qui les prévoit.</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/777945</t>
+  </si>
+  <si>
+    <t>L’aide 2025 pour la mise en œuvre de systèmes d’irrigation favorisant l’utilisation efficace de l’eau et de l’énergie dans les exploitations agricoles, conformément au décret 12/2025 du 11 mars, qui les prévoit.</t>
+  </si>
+  <si>
+    <t>2025-05-03</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823462</t>
+  </si>
+  <si>
+    <t>Aide 2026 destinée à l’amélioration de l’efficacité énergétique de l’irrigation (programme II) dont les promoteurs sont les communautés d’irrigation, s/Résolution du Secrétariat général en date du 18/12/2025 qui approuve l’appel à l’aide pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882228</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2024 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Sous-mesure 19.2.3 du PDR), s/ XIIIe appel (PDR 2014-2020) GAL CAMPISUR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759835</t>
+  </si>
+  <si>
+    <t>L’aide 2024 aux investissements dans les industries agroalimentaires, conformément au décret 87/2024 du 30 juillet, qui établit le cadre réglementaire d’octroi d’incitations agroalimentaires dans la Communauté autonome d’Estrémadure, vise à soutenir les investissements destinés à la transformation et à la commercialisation des produits agricoles et approuve son appel unique à projets.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/779544</t>
+  </si>
+  <si>
+    <t>Aide 2025-26 pour l'installation de jeunes agriculteurs dans la Communauté autonome d'Estrémadure, premier appel intégré au décret 169/2024</t>
+  </si>
+  <si>
+    <t>2025-01-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809138</t>
+  </si>
+  <si>
+    <t>Aide 2025-26 Investissements dans la modernisation et/ou l’amélioration des exploitations agricoles où le jeune agriculteur est établi, premier appel intégré au décret 169/2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809139</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2025. Aide complémentaire aux jeunes agriculteurs, conformément à la résolution du 27 janvier 2025 qui les y invite.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811619</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2025. Agriculture biologique, conformément à la résolution du 27 janvier 2025 qui les appelle à</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811622</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2025. Aide liée à l'agriculture, conformément à la résolution du 27 janvier 2025 qui les prévoit.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811625</t>
+  </si>
+  <si>
+    <t>Aide 2025 pour les investissements visant la transformation et la commercialisation des produits agricoles, conformément à la résolution du 29 octobre 2025 qui lance un appel à candidatures</t>
+  </si>
+  <si>
+    <t>2026-01-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/869937</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2026. Aide complémentaire aux jeunes agriculteurs, conformément à la résolution du 21 janvier 2026 qui les prévoit.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882885</t>
+  </si>
+  <si>
+    <t>Aide PEPAC 2026. Aide liée à l'agriculture, conformément à la résolution du 21 janvier 2026 qui la prévoit.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882886</t>
+  </si>
+  <si>
+    <t>Extremadura Avante accorde des subventions aux entreprises pour leur participation de groupe à la Foire Fruit Attraction 2025, conformément à l'accord du 27 mars 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823326</t>
+  </si>
+  <si>
+    <t>Aide 2025 aux entreprises pour la participation de groupe au Salon des ingrédients alimentaires 2025, conformément à l'accord du 26 août 2025 qui les y oblige.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853387</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux organismes de recherche publics du SECTI pour des projets de R&amp;D sur le stockage de l'énergie dans le cadre d'une collaboration public-privé, conformément à la résolution du 5 décembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805280</t>
+  </si>
+  <si>
+    <t>Subventions 2024 aux entreprises pour des projets de R&amp;D sur le stockage de l'énergie dans le cadre d'accords de partenariat public-privé, conformément à la résolution du 5 décembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805281</t>
+  </si>
+  <si>
+    <t>2024 Aide à l'internationalisation des entreprises d'Estrémadure et à l'amélioration des conditions de commercialisation à l'étranger, conformément à la résolution du 30 octobre 2023 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2023-11-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/726202</t>
+  </si>
+  <si>
+    <t>La subvention 2024-2025 destinée aux municipalités et aux petites collectivités locales pour financer des projets de revitalisation commerciale est prévue par le décret 130/2024 du 15 octobre 2024.</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794035</t>
+  </si>
+  <si>
+    <t>Subvention 2024-2025 destinée aux associations, fédérations et confédérations du secteur commercial pour financer des projets de revitalisation commerciale, conformément au décret 130/2024 du 15 octobre 2024 qui appelle</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/794036</t>
+  </si>
+  <si>
+    <t>Subvention 2026, Secteur agricole, pour l'insertion sociale et professionnelle des mineurs et des jeunes se conformant ou s'étant conformés à des mesures judiciaires, par résolution du 14 novembre 2025</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871614</t>
+  </si>
+  <si>
+    <t>Subventions 2023 aux entreprises privées non agricoles pour l'embauche de personnes participant aux projets du programme d'emploi dual des écoles professionnelles (ligne ii), conformément à la résolution du 9 août 2023 qui les appelle</t>
+  </si>
+  <si>
+    <t>2023-09-14</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715998</t>
+  </si>
+  <si>
+    <t>Subventions 2023 aux entreprises agricoles privées pour l'embauche de personnes participant aux projets du programme des écoles professionnelles à double emploi (ligne ii), conformément à la résolution du 9 août 2023 qui les appelle</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/715999</t>
+  </si>
+  <si>
+    <t>Subvention 2023 aux entreprises agricoles privées pour l'embauche de personnes participant aux projets du programme de collaboration rurale (ligne ii), conformément à la résolution du 9 août 2023</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716031</t>
+  </si>
+  <si>
+    <t>Subvention 2023 aux entreprises privées non agricoles pour l'embauche de personnes participant aux projets du programme de collaboration rurale (ligne ii), conformément à la résolution du 9 août 2023</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/716032</t>
+  </si>
+  <si>
+    <t>Accord entre GAIN, le ministère de l'Éducation, l'UDC, l'USC, l'UVI et le CSIC visant à promouvoir l'activité de recherche des chercheurs finalistes dans le cadre des appels à projets ERC du programme Horizon Europe.</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723850</t>
+  </si>
+  <si>
+    <t>Bases réglementaires pour l'octroi de l'aide VInnovate Galicia visant à promouvoir la coopération transnationale des acteurs du système galicien de R&amp;D par le biais de projets collaboratifs avec d'autres acteurs européens</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785078</t>
+  </si>
+  <si>
+    <t>L’aide 2024 pour l’amélioration de la production et de la commercialisation des produits apicoles, conformément à la résolution du 6 mai 2024 qui les appelle à cet effet.</t>
+  </si>
+  <si>
+    <t>2024-03-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750241</t>
+  </si>
+  <si>
+    <t>Résolution du 24 mars 2025 établissant le cadre réglementaire des aides destinées à soutenir la coopération en matière d'information et de promotion des produits agricoles et alimentaires galiciens couverts par des systèmes de qualité mis en œuvre par les groupements de producteurs, dans le cadre du Plan stratégique 2023-2027 de la PAC, et lançant un appel à candidatures pour l'exercice budgétaire 2025.</t>
+  </si>
+  <si>
+    <t>2025-05-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823827</t>
+  </si>
+  <si>
+    <t>Résolution du 16 avril 2025 établissant le cadre réglementaire des aides aux programmes de qualité élaborés par les conseils de réglementation des appellations d'origine agroalimentaire et annonçant l'appel à candidatures pour 2025 (code de procédure)</t>
+  </si>
+  <si>
+    <t>2025-05-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/828643</t>
+  </si>
+  <si>
+    <t>Résolution du 17 juin 2025 établissant les bases réglementaires des aides aux exploitations agricoles appartenant à l’indication géographique protégée Faba de Lourenzá et lançant un appel à candidatures pour l’année 2025 (code de procédure MR302)</t>
+  </si>
+  <si>
+    <t>2025-06-28</t>
+  </si>
+  <si>
+    <t>2025-07-28</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842301</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 établissant le cadre réglementaire des aides destinées à soutenir la coopération dans les activités d'information et de promotion des produits agricoles et alimentaires galiciens couverts par des systèmes de qualité</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/877528</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le Département de la Culture, de l'Éducation, de la Formation professionnelle et des Universités et l'Université de Saint-Jacques-de-Compostelle (USC) pour finaliser les affectations des chercheurs principaux dans le cadre de deux programmes de subventions (ERC) 2023-2027</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/704943</t>
+  </si>
+  <si>
+    <t>Accord pour la mise en œuvre de l'infrastructure de recherche universitaire</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/721409</t>
+  </si>
+  <si>
+    <t>Convention de collaboration entre le ministère de la Culture, de l'Éducation, de la Formation professionnelle et des Universités et le Conseil supérieur de la recherche scientifique (Conseil supérieur de la recherche scientifique) pour le développement des activités de l'Institut d'études galiciennes Padre Sarmiento.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/722242</t>
+  </si>
+  <si>
+    <t>Accord coa udc-usc-uvigo pour renforcer le personnel de gestion des transferts et l'innovation et la consolidation des structures de recherche</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/723129</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 janvier 2025 établissant les bases réglementaires pour l'octroi, sur une base non concurrentielle, de subventions visant à promouvoir l'innovation et la durabilité du commerce local et artisanal</t>
+  </si>
+  <si>
+    <t>2025-02-26</t>
+  </si>
+  <si>
+    <t>2025-03-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/814563</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 novembre 2025 établissant les bases réglementaires de l’aide visant à atténuer les dommages causés par les sangliers aux cultures agricoles et lançant un appel à candidatures pour l’année 2026 (code de procédure MT809E)</t>
+  </si>
+  <si>
+    <t>2025-10-11</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871824</t>
+  </si>
+  <si>
+    <t>Arrêté du 19 décembre 2023 établissant les bases réglementaires de l’aide visant à atténuer les dommages causés par les sangliers aux cultures agricoles et lançant un appel à candidatures pour l’année 2024 (code de procédure mt809e).</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739234</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération des écoles agricoles familiales de Galice pour le développement d'un projet pilote d'intégration de la formation</t>
+  </si>
+  <si>
+    <t>2023-10-08</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/720425</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre le ministère de la Promotion de l'emploi et de l'Égalité et la Fédération galicienne du commerce pour la mise en œuvre d'actions de formation en vue de la qualification et de la requalification de la population active dans les secteurs stratégiques et du renforcement des capacités.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/739663</t>
+  </si>
+  <si>
+    <t>Décrété le 25 juin 2024, le cadre réglementaire est établi pour l’octroi, dans un régime de concurrence, d’aides visant à promouvoir l’innovation, le progrès technologique et la compétitivité dans le secteur de l’aquaculture, cofinancées par le Fonds</t>
+  </si>
+  <si>
+    <t>2024-08-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/772185</t>
+  </si>
+  <si>
+    <t>L'arrêté du 15 décembre 2023 établit les bases réglementaires de l'aide à la promotion de la souscription d'assurances agricoles dans la communauté autonome de Galice et est convoqué pour l'année 2024 (code de procédure mr443a).</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/737939</t>
+  </si>
+  <si>
+    <t>Arrêté du 15 octobre 2024 établissant les bases réglementaires de l'aide aux organisations agricoles professionnelles et aux associations agricoles pour la réalisation d'activités d'intérêt agricole et annonçant l'appel à candidatures pour l'année 2024 (Code de procédure)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/791659</t>
+  </si>
+  <si>
+    <t>Aide aux investissements dans la production et la commercialisation de produits vitivins</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801551</t>
+  </si>
+  <si>
+    <t>Arrêté du 20 décembre 2024 établissant les bases réglementaires des aides visant à promouvoir l'utilisation de machines agricoles dans le cadre d'un régime associatif en Galice, financé par l'Instrument de relance de l'Union européenne (EURI)</t>
+  </si>
+  <si>
+    <t>2025-02-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808627</t>
+  </si>
+  <si>
+    <t>DÉCRET du 26 décembre 2024, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les bénéficiaires pour l'année 2025 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/808706</t>
+  </si>
+  <si>
+    <t>Arrêté du 11 juin 2025 établissant le cadre réglementaire des aides destinées aux jeunes agriculteurs, dans le cadre du Plan stratégique de la Politique agricole commune espagnole 2023-2027, cofinancé par le Fonds européen</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841548</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 août 2025 établissant les bases réglementaires des aides destinées à promouvoir l'utilisation commune d'installations et de matériels dans le cadre d'un système associatif, au titre du Plan stratégique de la Politique agricole commune</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853100</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 septembre 2025 établissant le cadre réglementaire des aides aux organisations et associations agricoles professionnelles pour la réalisation d'activités d'intérêt agricole et lançant un appel à candidatures pour l'année 2025 (code de</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/858070</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/874009</t>
+  </si>
+  <si>
+    <t>Arrêté du 12 décembre 2025 établissant le cadre réglementaire des aides aux entités reconnues comme groupes de défense sanitaire de l'élevage (GDSE) en Galice et lançant un appel à candidatures pour l'année 2026-2027 (Code de procédure MR2)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/878167</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025, établissant les bases réglementaires des aides à la promotion de la souscription d'assurances agricoles dans la Communauté autonome de Galice et convoquant les sessions pour l'année 2026 (Code de procédure MR443A)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881236</t>
+  </si>
+  <si>
+    <t>Aides aux investissements dans la transformation et la commercialisation des produits agricoles cofinancées par le Fonds européen agricole pour le développement rural (FEADER)</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881481</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire des subventions compétitives pour les investissements de reboisement avec des essences feuillues et/ou conifères, cofinancées par le Fonds européen agricole pour le développement</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882176</t>
+  </si>
+  <si>
+    <t>DÉCRET du 30 décembre 2025 établissant les bases réglementaires des aides, par appel d'offres concurrentiel, pour la promotion et le soutien des groupements forestiers de producteurs forestiers gérés conjointement, cofinancés par le Fonds de l'UE</t>
+  </si>
+  <si>
+    <t>2026-02-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/882671</t>
+  </si>
+  <si>
+    <t>Règlement régissant la procédure d'octroi d'aides aux projets d'amélioration énergétique, destinées aux travailleurs indépendants et aux PME, sur le territoire de la Communauté autonome de Galice</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>2024-06-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729217</t>
+  </si>
+  <si>
+    <t>Appel à propositions de subventions visant à promouvoir l'innovation ouverte par le biais de l'initiative « Activa Startups », dans le cadre du Plan de relance, de transformation et de résilience</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787822</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2025 pour une aide destinée à soutenir les groupements d'entreprises innovants afin d'améliorer leur compétitivité et leur contribution à l'autonomie stratégique</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853152</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole en Andalousie et en Estrémadure. Projets pour la création d'emplois stables 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759307</t>
+  </si>
+  <si>
+    <t>SUBVENTIONS DES CORPORATIONS LOCALES SEPE 2024 DU PROGRAMME DE PROMOTION DE L'EMPLOI AGRICOLE</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761338</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2024 pour les projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761339</t>
+  </si>
+  <si>
+    <t>Résolution du 30 avril 2024 de la Fondation EOI, FSP, qui sollicite une aide pour promouvoir l'écosystème entrepreneurial innovant national dans le cadre du Programme de promotion de l'écosystème entrepreneurial innovant, lui-même intégré au PRTR.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762052</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2024 pour les projets générateurs d'emplois stables</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762465</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole. Projets de garantie de revenu 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762466</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole en Andalousie et en Estrémadure 2024 (Cadix) - Projets générateurs d'emplois stables</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776966</t>
+  </si>
+  <si>
+    <t>ÉTAT - MINISTÈRE DU TRAVAIL ET DE L'ÉCONOMIE SOCIALE - DIRECTION PROVINCIALE DU SEPE DE CASTELLÓ/CASTELLÓN</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/827164</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025. Projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829544</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 pour les projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831777</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 pour les projets générateurs d'emplois stables</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831780</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE SUBVENTIONS POUR LA PROMOTION DE L'EMPLOI AGRICOLE 2025 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/832066</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE PROMOTION DE L'EMPLOI AGRICOLE DANS LES ZONES RURALES DÉPLACÉES</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/833180</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 (Emploi stable)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836506</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025 (Garantie de revenu)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836508</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole dans les zones rurales défavorisées 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842067</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE PROMOTION DE L'EMPLOI AGRICOLE DANS LES ZONES RURALES DÉPLACÉES (2025). SALAMANQUE</t>
+  </si>
+  <si>
+    <t>2025-07-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842268</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/838004</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE PROMOTION DE L'EMPLOI AGRICOLE JAÉN 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764318</t>
+  </si>
+  <si>
+    <t>PROGRAMME DE SUBVENTIONS POUR LA PROMOTION DE L'EMPLOI AGRICOLE CCE 2024 DP SEPE MURCIA</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763362</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole 2024</t>
+  </si>
+  <si>
+    <t>2024-07-04</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764051</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/764127</t>
+  </si>
+  <si>
+    <t>Addendum à la résolution du 28 septembre 2023 d'ICEX Spain Export and Investment (EPE) annonçant l'appel à candidatures pour des subventions destinées à la participation de groupes au salon IWF 2024 à Atlanta (États-Unis), du 6 au 9 août 2024</t>
+  </si>
+  <si>
+    <t>2023-09-29</t>
+  </si>
+  <si>
+    <t>2024-07-05</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/719422</t>
+  </si>
+  <si>
+    <t>Résolution du 23 novembre 2023 d'ICEX Spain Export and Investment (EPE) annonçant l'appel à candidatures pour des subventions destinées à la participation de groupes au salon Kind &amp; Jugend 2024 - Cologne (Allemagne), du 3 au 5 septembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/729256</t>
+  </si>
+  <si>
+    <t>Résolution du 25 janvier 2024 d'ICEX Spain Export and Investment, EPE, annonçant l'appel à candidatures pour des subventions de participation de groupe à IDEOBAIN-INTERCLIMA 2024 Paris (France) du 30 septembre 2024 au 3 octobre 2024</t>
+  </si>
+  <si>
+    <t>2024-01-25</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741213</t>
+  </si>
+  <si>
+    <t>Résolution du 25 janvier 2024 d'ICEX Spain Export and Investment, EPE, portant décision relative à l'octroi d'une aide à la participation de groupes à l'AMB (Salon international du travail des métaux) de Stuttgart (Allemagne), qui se tiendra du 10 au 14 septembre 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741219</t>
+  </si>
+  <si>
+    <t>Résolution du 25 janvier 2024 d'ICEX Spain Export and Investment, EPE, annonçant l'appel à candidatures pour des subventions destinées à la participation de groupes à l'IMTS (International Manufacturing Technology Show) de Chicago, États-Unis, du 9 au 14 septembre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741336</t>
+  </si>
+  <si>
+    <t>Résolution du 25 janvier 2024 d'ICEX Spain Export and Investment, EPE, portant octroi d'une aide à la participation de groupes au salon (International Sheet Metal Working Technology Exhibition) de Hanovre, qui se tiendra du 22 au 25 octobre 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/741338</t>
+  </si>
+  <si>
+    <t>Résolution du 21 mars 2024 d'ICEX Spain Export and Investment, EPE, portant octroi d'une aide à la participation de groupe au salon AGRIEXPO de Lima (Pérou), qui se tiendra du 23 au 25 octobre 2024.</t>
+  </si>
+  <si>
+    <t>2024-03-22</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750838</t>
+  </si>
+  <si>
+    <t>Résolution du 25 avril 2024 d'ICEX Spain Export and Investment, EPE, portant décision relative à l'octroi d'une aide pour la participation de groupes au salon INTERSOLAR 2024 à Munich (Allemagne), du 19 au 21 juin 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750841</t>
+  </si>
+  <si>
+    <t>Résolution du 21 mars 2024 d'ICEX Spain Export and Investment, EPE, portant octroi d'une aide à la participation de groupes au Salon de l'agriculture saoudienne 2024 - Riyad (Arabie saoudite) - 21 au 24 octobre 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/750846</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole. Projets créateurs d'emplois stables 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/757555</t>
+  </si>
+  <si>
+    <t>Résolution de epe red.es par laquelle une aide est demandée pour la numérisation des communautés de biens, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles détenues conjointement des segments i, ii, iii.</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/709378</t>
+  </si>
+  <si>
+    <t>Résolution epe red.es de l'appel à l'aide pour la numérisation des communautés de propriétaires conjoints, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles en copropriété. Segments i, ii, iii. Secteur agricole.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713025</t>
+  </si>
+  <si>
+    <t>Résolution epe red.es de l'appel à l'aide pour la numérisation des copropriétés, des sociétés civiles à but commercial, des sociétés civiles professionnelles et des exploitations agricoles en copropriété. Segments i, ii, iii. Secteur de la pêche.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713031</t>
+  </si>
+  <si>
+    <t>Résolution de l'appel à candidatures EPE Red.es pour des subventions visant à numériser les copropriétés, les partenariats civils à but commercial, les partenariats civils professionnels et les exploitations agricoles en copropriété. Segments I, II et III. Secteur SIEG</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/713034</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour le programme de bons de connectivité « UNICO Demanda Bono PYME ». Secteur agricole.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/776624</t>
+  </si>
+  <si>
+    <t>Résolution de l'EPE Red.es annonçant des subventions pour la numérisation des entreprises des segments IV (entre 50 et moins de 100 employés) et V (entre 100 et moins de 250 employés). Programme de kits numériques. Secteur agricole.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801151</t>
+  </si>
+  <si>
+    <t>Deuxième appel à candidatures pour le programme d'aide à la numérisation de l'irrigation dans le cadre du PRTR</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/790409</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la Fondation pour la biodiversité et la Fondation Azti-Azti, pour la mise en œuvre des actions incluses dans le projet LIFE15 IPE/ES/012 « Gestion intégrée, innovante et participative du réseau Natura 2000 en milieu marin »</t>
+  </si>
+  <si>
+    <t>2021-03-16</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/674176</t>
+  </si>
+  <si>
+    <t>Accord entre le ministère de l'Agriculture, de l'Élevage, de la Pêche et du Développement durable et la Fondation pour la biodiversité, relatif à la mise en œuvre des actions prévues dans le cadre du projet LIFE15 IPE/ES/012 « Gestion intégrée, innovante et participative du réseau Natura 20 ».</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731506</t>
+  </si>
+  <si>
+    <t>Accord de collaboration entre la fondation pour la biodiversité et le ministère de l'Agriculture, de l'Élevage, de la Pêche et du Développement durable pour la mise en œuvre des actions incluses dans le projet de conservation de la sarcelle marbrée (life19 nat/es/000906)</t>
+  </si>
+  <si>
+    <t>2022-06-09</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/731543</t>
+  </si>
+  <si>
+    <t>Programme 1 Projets innovants d’installations agrivoltaïques avec stockage (ÉNERGIES RENOUVELABLES INNOVANTES) dans le cadre du plan de relance, de transformation et de résilience, financé par l’Union européenne – Next Generation EU</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/778726</t>
+  </si>
+  <si>
+    <t>DÉCRET PORTANT APPROBATION DE SUBVENTIONS POUR LE FINANCEMENT DE PROJETS INNOVANTS DE TRANSFORMATION TERRITORIALE ET DE LUTTE CONTRE LE DÉPOPULATION, PROMU PAR DES ORGANISMES À BUT NON LUCRATIF, AU COURS DE L'ANNÉE 2025</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871620</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction de la Fondation pour la biodiversité publiant l'appel à subventions pour la réalisation de projets contribuant à l'amélioration de l'environnement dans le domaine agricole et forestier, et contribuant au développement territorial durable à Doñana.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/803854</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction de la Fondation pour la biodiversité, approuvant la publication d'un appel à subventions, pour soutenir les projets approuvés dans le cadre du programme LIFE dans le domaine de la biodiversité et de la promotion de la numérisation.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/804448</t>
+  </si>
+  <si>
+    <t>Subventions pour l'assurance agricole, d'élevage et forestière incluses dans le 47e régime combiné d'assurance agricole</t>
+  </si>
+  <si>
+    <t>2027-07-31</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886334</t>
+  </si>
+  <si>
+    <t>Ligne de financement « ICO Growth Exporters » - Agriculture de minimis</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886390</t>
+  </si>
+  <si>
+    <t>Résolution du 5 février 2026 de la Présidence de l'IVACE annonçant l'appel à candidatures pour des subventions aux entreprises pour des projets de R&amp;D pour l'année 2026, avec un financement de l'UE via le FEDER.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885694</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 portant sur l'aide à la valorisation, à la seconde transformation et à l'éco-innovation des produits forestiers, ainsi qu'à la numérisation de la seconde transformation et de l'éco-innovation des produits forestiers.</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886463</t>
+  </si>
+  <si>
+    <t>Résolution du 31 décembre 2025 portant création et annonce des subventions pour l'organisation d'activités de formation non réglementées et d'activités de diffusion favorisant les connaissances et la compétitivité de l'industrie forestière</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886478</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires du programme Galicia Suma Talento: Empléate d'incitations à l'embauche dans les entreprises ordinaires, et procédant à son appel à candidatures pour l'année 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885613</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant les bases réglementaires de l'octroi de subventions publiques destinées au financement du programme Investigo pour l'embauche de jeunes demandeurs d'emploi.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885618</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 décembre 2025 établissant le cadre réglementaire du programme d'incitation pour les entreprises classées comme initiatives d'emploi à forte intensité technologique (IEBT) et annonçant son appel à candidatures pour l'année 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885416</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 décembre 2025 établissant le cadre réglementaire du Programme d’aide visant à mettre en œuvre l’égalité au travail, l’équilibre entre vie professionnelle et vie personnelle et la responsabilité sociale des entreprises (RSE), et annonçant son appel à candidatures pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887236</t>
+  </si>
+  <si>
+    <t>Aux éleveurs, privilégiez les sentiers de transhumance, notamment en pleine nature.</t>
+  </si>
+  <si>
+    <t>2026-03-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885888</t>
+  </si>
+  <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885510</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide à la gestion durable des forêts sur les terres privées pour l'année 2026, correspondant à la restauration des dommages forestiers.</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886517</t>
+  </si>
+  <si>
+    <t>Appel issu des bases réglementaires de l’aide au soutien de l’activité scientifique des groupes de recherche en Catalogne (SGR-Cat 2025)</t>
+  </si>
+  <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885631</t>
+  </si>
+  <si>
+    <t>Promouvoir les services écosystémiques dans la gestion durable des forêts.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885626</t>
+  </si>
+  <si>
+    <t>L’arrêté du 30 décembre 2025 établit les bases réglementaires de l’appel à candidatures pour l’année 2026 en vue d’obtenir des aides aux études et aux investissements liés à la conservation, à la restauration et à la réhabilitation du patrimoine naturel et culturel et des zones sensibles.</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886141</t>
+  </si>
+  <si>
+    <t>Reboisement des forêts, production de truffes et de pignons de pin.</t>
+  </si>
+  <si>
+    <t>2026-02-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886505</t>
+  </si>
+  <si>
+    <t>Résolution du 29 décembre 2025 de l'Institut galicien de la consommation et de la concurrence, demandant une aide aux associations pour mener des actions d'information, de médiation, de conseil et d'assistance au cours de l'année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886042</t>
+  </si>
+  <si>
+    <t>Résolution du 10/02/2026 de la Direction générale de la production agroalimentaire et des coopératives, qui demande une aide pour la participation au salon agroalimentaire World Olive Oil Exhibition (WOOE) de l'année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886495</t>
+  </si>
+  <si>
+    <t>Résolution du 10/02/2026 de la Direction générale de la planification agricole, portant sur l'octroi de subventions pour l'année 2026 en faveur de la promotion des races indigènes espagnoles.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886491</t>
+  </si>
+  <si>
+    <t>Résolution du 9 février 2026 portant convocation pour l'année 2026 de l'aide destinée à soutenir la fourniture de services de conseil (Intervention 7202.06. Conseil aux jeunes agriculteurs) prévue par l'arrêté du 8 avril</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/886458</t>
+  </si>
+  <si>
+    <t>Résolution du 05/02/2026 de la Direction générale de l'agriculture et de l'élevage, par laquelle l'appel à l'aide de l'Intervention sectorielle apicole est lancé dans le cadre du Plan stratégique de la Politique agricole commune (Pepac) en Castille-La Manche.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885714</t>
+  </si>
+  <si>
+    <t>Arrêté du 4 février 2026 de la CMAV et de l'OT portant sur la prime compensatoire pour l'année 2026, cofinancée par le FEADER dans le cadre du PEPAC Espagne 2023-2027, pour les dossiers de reboisement de terres agricoles (1993-1999, 2000-2006 et 2007-2013)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887418</t>
+  </si>
+  <si>
+    <t>Résolution du 30 décembre 2025 portant création de fonds pour les investissements dans les technologies forestières, la transformation, la mobilisation et la commercialisation des produits forestiers</t>
+  </si>
+  <si>
+    <t>2026-02-20</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/887954</t>
+  </si>
+  <si>
+    <t>Paiements directs à l'agriculture 2023/2027</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888025</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs de moutons et de chèvres sans pâturage</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888029</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs extensifs de vaches allaitantes</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888038</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs de moutons et de chèvres pour la viande</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888040</t>
+  </si>
+  <si>
+    <t>Aide aux producteurs laitiers</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888045</t>
+  </si>
+  <si>
+    <t>Aide aux éleveurs de moutons et de chèvres laitières</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888058</t>
+  </si>
+  <si>
+    <t>Arrêté du 13 février 2026, qui réglemente l'application de deux paiements directs à l'agriculture et à l'élevage et de l'aide au développement rural soumis au système de gestion et de contrôle intégré (codes de procédure MR250A, MR239G, MR239K, MR2</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888126</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 19 février 2026 du Directeur de l'Agence valencienne de développement et de garantie agricoles, approuvant l'appel à l'aide pour la restructuration et la conversion des vignobles de la Communauté valencienne pour des opérations qui finalisent</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888572</t>
+  </si>
+  <si>
+    <t>Aide pour couvrir le prix du gazole consommé par les producteurs agricoles, articles 24 à 27 du décret-loi royal 20/2022. Année 2025</t>
+  </si>
+  <si>
+    <t>2029-04-01</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888922</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la restructuration et la conversion des vignobles de la région de Murcie, pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>2026-02-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888969</t>
+  </si>
+  <si>
+    <t>Résolution du 20/02/2026 de la Direction générale de la planification agricole, portant appel, par procédure accélérée, à l'aide destinée à la fourniture de services de conseil en gestion intégrée des ravageurs par l'Agence du développement agricole (ADA).</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889012</t>
+  </si>
+  <si>
+    <t>Bases réglementaires et appel aux subventions pour la souscription à l'assurance agricole incluses dans le Plan d'assurance combiné de 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890287</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME Année 2026 Règlement (UE) 2023/2831 de minimis, Généralités</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890292</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME 2026 Règlement MRR (UE) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890304</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME 2026, règlement (UE) n° 1408/2013 de minimis, agriculture</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890274</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME 2026 REG (UE) 1408/2013 de minimis, Mécanisme agricole de relance et de résilience (RRF)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890279</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME Année 2026 REG (UE) 2023/2831 de minimis, Généralités</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890291</t>
+  </si>
+  <si>
+    <t>Renforcement du programme de garantie pour les PME 2026 Règlement (UE) 651/2014 SA.112149</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890300</t>
+  </si>
+  <si>
+    <t>Appel à projets pour améliorer la compétitivité des PME du secteur commercial à partir de 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890314</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour 2026, au titre de l’exercice financier 2025, en vue de l’octroi de subventions au titre de la ligne 2 aux entreprises sociales pour la mise en œuvre d’actions visant à améliorer l’emploi et l’insertion professionnelle des groupes à risque d’exclusion sociale.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889855</t>
+  </si>
+  <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, portant convocation d'une aide aux petites et moyennes entreprises pour des actions de numérisation</t>
+  </si>
+  <si>
+    <t>2026-04-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890710</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 février 2026 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui lance un appel à candidatures pour l'année 2026 en vue d'obtenir une aide aux activités officielles de contrôle de la production laitière en Castille-et-León.</t>
+  </si>
+  <si>
+    <t>2026-03-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890132</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890368</t>
+  </si>
+  <si>
+    <t>Arrêté du 28 février 2026 du ministère de l'Agriculture, de l'Élevage et du Développement rural, qui demande une aide pour la vaccination contre la salmonelle chez les poules pondeuses en Castille-et-León.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890367</t>
+  </si>
+  <si>
+    <t>Arrêté du ministère de l'Eau, de l'Agriculture, de l'Élevage et de la Pêche approuvant l'appel à l'aide pour la création de jeunes agriculteurs, dans le cadre du plan stratégique de la politique agricole commune, période 2023-2027</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891315</t>
+  </si>
+  <si>
+    <t>Résolution de la Direction générale de la planification agricole annonçant, par appel d'offres, pour l'année 2026, une aide destinée à compenser le manque à gagner des élevages ayant fait l'objet d'un ordre d'abattage.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890551</t>
+  </si>
+  <si>
+    <t>Arrêté IND/8/2026 du 25 février approuvant l’appel à propositions visant à promouvoir l’emploi et à améliorer la compétitivité des coopératives et des entreprises détenues par les travailleurs. Règlement (UE) n° 1408/2013 relatif aux mesures de minimis agricoles.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890199</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 février 2025 du ministère de l'Industrie, du Commerce et de l'Emploi annonçant des subventions pour le financement des unités de soutien aux activités professionnelles dans les centres d'emploi spéciaux pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890312</t>
+  </si>
+  <si>
+    <t>Aides aux entreprises de Navarre dans le cadre du programme Europe+closer en 2026</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889671</t>
+  </si>
+  <si>
+    <t>Aide aux syndicats de travailleurs du secteur agroalimentaire pour le développement de leurs activités de collaboration et de représentation auprès de l'Administration générale de l'État</t>
+  </si>
+  <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890371</t>
+  </si>
+  <si>
+    <t>Aide aux actions visant à promouvoir le secteur forestier privé</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890417</t>
+  </si>
+  <si>
+    <t>Aide à l'amélioration énergétique des bâtiments destinés au service public municipal en milieu rural pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-04-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890870</t>
+  </si>
+  <si>
+    <t>Appel à candidatures pour une aide aux municipalités en vue de la construction de nouveaux ouvrages et de l'amélioration des infrastructures agricoles en 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890665</t>
+  </si>
+  <si>
+    <t>Extrait de l'arrêté du 27 février 2026 du ministère de l'Agriculture, de la Pêche et de l'Alimentation annonçant le prix « Produits alimentaires d'Espagne, meilleurs vins, année 2026 ».</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890573</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ AGA/XXX/2026, du XX de xxxx, du Ministre de l'Agriculture, de l'Élevage et de l'Alimentation, par lequel des subventions sont demandées pour l'amélioration de la production et de la commercialisation des produits apicoles, pour l'année 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/890670</t>
+  </si>
+  <si>
+    <t>Arrêté du 26 février 2026 établissant le cadre réglementaire des aides destinées aux jeunes agriculteurs, dans le cadre du Plan stratégique de la Politique agricole commune espagnole 2023-2027, cofinancé par le Fonds européen</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891035</t>
+  </si>
+  <si>
+    <t>Extrait de l’arrêté du 9 mars 2026 du ministère de l’Agriculture, de la Pêche et de l’Alimentation annonçant le « Prix des produits alimentaires d’Espagne pour la meilleure boisson spiritueuse bénéficiant d’une indication géographique, année 2026 »</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892012</t>
+  </si>
+  <si>
+    <t>Résolution du 9 mars 2026 du ministère régional des Affaires rurales et de la Politique agricole, annonçant l'appel à candidatures pour les interventions sous forme de paiements directs et d'interventions de développement rural. Conv 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892274</t>
+  </si>
+  <si>
+    <t>Résolution du 9 mars 2026 du ministère des Affaires rurales et de la Politique agricole, portant sur l'aide aux interventions sous forme de paiements directs à l'agriculture et à l'élevage et aux interventions de développement rural au sein de</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892275</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans les exploitations agricoles du secteur des noix. Appel à propositions 2027</t>
+  </si>
+  <si>
+    <t>2027-05-03</t>
+  </si>
+  <si>
+    <t>2027-06-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892725</t>
+  </si>
+  <si>
+    <t>Appel à l’aide pour la production et la commercialisation du miel, dans le cadre de l’intervention sectorielle apicole pour l’année 2026.</t>
+  </si>
+  <si>
+    <t>2026-04-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892920</t>
+  </si>
+  <si>
+    <t>Appel à projets 2026 pour la ligne d’aide du Plan stratégique de la Politique agricole commune pour l’Espagne (PEPAC) 2023-2027 intitulée « 6501.4 - Apiculture pour la biodiversité dans la Communauté autonome de la région de Murcie ».</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892923</t>
+  </si>
+  <si>
+    <t>Résolution du 13 mars 2026, Arrêté de subvention du 9 avril 2025, Ligne 4.2. Subventions aux entreprises privées sur le marché du travail ordinaire pour chaque participant qu'elles embauchent au cours des trois mois suivant la fin de l'itinéraire agricole de minimis</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893190</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans des actifs physiques dans des activités non productives à réaliser dans les zones d'influence socio-économique des espaces naturels protégés d'Aragon, dans le cadre du Plan stratégique de la politique agricole commune, PEPAC 23-27</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893201</t>
+  </si>
+  <si>
+    <t>Actions sylvicoles, amélioration du réseau routier forestier et actions agroforestières.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/893360</t>
+  </si>
+  <si>
+    <t>Subvention exceptionnelle 2023, Andalouse, pour la promotion sur les points de vente des produits agroalimentaires andalous à travers la marque de qualité et de promotion « saveur du Sud ».</t>
+  </si>
+  <si>
+    <t>2023-05-25</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/718994</t>
+  </si>
+  <si>
+    <t>Appel à propositions SME Innova 2025 - Chambre de commerce de Séville</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/824198</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 avril 2024 relatif aux subventions destinées à promouvoir les processus d'intégration et de fusion des associations agroalimentaires. Ligne 1 - Aide à la promotion et à l'encouragement de l'intégration des associations agroalimentaires.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755805</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/755806</t>
+  </si>
+  <si>
+    <t>Arrêté du 15 mai 2024 portant convocation de l'organisme d'aide aux plans de production et de commercialisation OPPcampaña 2024 - Organismes sans but lucratif</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/758960</t>
+  </si>
+  <si>
+    <t>Arrêté du 18 avril 2024 relatif aux subventions destinées à promouvoir l’intégration et la fusion des associations agroalimentaires. Ligne 2 – Aide à la promotion et à l’encouragement de la fusion des associations agroalimentaires en Andalousie.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/761489</t>
+  </si>
+  <si>
+    <t>Décret royal 905/2022 du 25 octobre, régissant l’intervention dans le secteur vitivinicole dans le cadre du Plan stratégique de la politique agricole commune – Appel 2025</t>
+  </si>
+  <si>
+    <t>2023-09-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/775546</t>
+  </si>
+  <si>
+    <t>Arrêté du 17 septembre 2024, conv. 2024-25, relatif à l'aide visant au transfert de connaissances et d'informations aux agriculteurs et aux éleveurs par l'organisation de manifestations agricoles et d'élevage liées aux oliveraies</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/785903</t>
+  </si>
+  <si>
+    <t>Arrêté du 24 septembre 2024, qui prévoit une aide pour 2024-25 visant le transfert de connaissances et d'informations aux agriculteurs et aux éleveurs par l'organisation d'ateliers techniques largement diffusés, PDRA 2014-22(Subm.1.2)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/787192</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du ** du ** de 2024 portant désignation de l'aide pour l'année 2024 destinée à la coopération pour la promotion des produits agricoles et alimentaires dans le cadre de programmes de qualité (Intervention 7132)</t>
+  </si>
+  <si>
+    <t>2025-02-15</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/807115</t>
+  </si>
+  <si>
+    <t>Arrêté du 10 janvier 2025 de la Direction générale de la production agricole et animale, demandant une aide pour la mise en œuvre des programmes vétérinaires nationaux par les associations de défense sanitaire animale non concurrentielles.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/809082</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 janvier 2025, portant appel pour l'année 2025 de subventions correspondant aux opérations d'entretien des arbres fruitiers de zones arides et des arbres fruitiers irrigués en agriculture biologique (6503.2), correspondant aux interventions</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811220</t>
+  </si>
+  <si>
+    <t>Arrêté du 28 janvier 2025 portant appel d'offres pour l'année 2025 concernant la subvention relative à l'opération 10.1.14 « Amendement calcaire du sol pour la prévention et le contrôle du pourrissement des racines dans les formations de dehesa » de la Mesure 10 : Agroambi</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/811578</t>
+  </si>
+  <si>
+    <t>L'arrêté du 27 mars 2025 lance un appel à l'aide pour la mise en œuvre, par l'intermédiaire des Groupes de défense de la santé animale, de programmes de santé ne bénéficiant pas d'un financement communautaire dans le cadre d'un système d'appel d'offres concurrentiel.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/823494</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 avril 2025 relatif aux subventions destinées à promouvoir les processus d'intégration et de fusion des associations agroalimentaires. Ligne 1 - Aide à la promotion et à l'encouragement de l'intégration des associations agroalimentaires</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829762</t>
+  </si>
+  <si>
+    <t>Arrêté du 30 avril 2025 relatif aux subventions destinées à promouvoir les processus d'intégration et de fusion des associations agroalimentaires. Ligne 2 - Aide à la promotion et à l'encouragement de la fusion des associations agroalimentaires en Andalousie</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/829763</t>
+  </si>
+  <si>
+    <t>Résolution du 8 mai 2025 annonçant des subventions aux organisations et entités représentant le secteur du développement agricole et rural en Andalousie</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/831440</t>
+  </si>
+  <si>
+    <t>Arrêté du 20 mai 2025 approuvant les bases réglementaires pour l'octroi de subventions, par appel d'offres, destinées aux exploitants agricoles et d'élevage des communes touchées par les dommages de DANA 2024/2025</t>
+  </si>
+  <si>
+    <t>2025-06-12</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/834575</t>
+  </si>
+  <si>
+    <t>Arrêté du 16 décembre 2025, qui lance un appel à candidatures pour l'année 2026 en vue de l'exécution, par l'intermédiaire des Groupements de défense sanitaire du bétail, de programmes de santé ne bénéficiant pas de financement communautaire.</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876280</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 de la Direction générale des industries, de l'innovation et de la filière agroalimentaire, annonçant des subventions pour les investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires pour l'exercice 2026. Intervention 68422-01 PME</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876918</t>
+  </si>
+  <si>
+    <t>Résolution du 19 décembre 2025 de la Direction générale des industries, de l'innovation et de la filière agroalimentaire, annonçant l'appel à candidatures pour 2026 en vue d'obtenir des aides aux investissements dans la transformation, la commercialisation et/ou le développement des produits agroalimentaires. FRUITS ET LÉGUMES. PME</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876920</t>
+  </si>
+  <si>
+    <t>DÉCRET DU 21 JANVIER 2026 Aide à la souscription d'assurance agricole Décret combiné 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/883398</t>
+  </si>
+  <si>
+    <t>Résolution du 6 mai 2024, appel à propositions de subventions dans le cadre d'un règlement de concession non concurrentiel aux organisations et entités représentatives des secteurs du développement agricole et rural d'Andalousie.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/759011</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 29 MAI 2025, LIGNE 4.2 inclusion de la société ordinaire Lab. De Minimis Agricultural</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/836204</t>
+  </si>
+  <si>
+    <t>Résolution du 24 mai 2024 de la DG Travail, Sécurité et Santé au Travail portant appel d'offres 2024 sous le régime de la concurrence, portant sur des projets de prévention des risques professionnels, ligne 1 : minimi agriculture</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763943</t>
+  </si>
+  <si>
+    <t>Résolution du 24 mai 2024 de la DG Travail, Sécurité et Santé au Travail portant lancement de l'appel à projets 2024 sous le régime de la concurrence, ligne 2 : minimi agriculture</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/763980</t>
+  </si>
+  <si>
+    <t>Résolution du 2 mai 2025 du SGIM, portant sur les incitations à la transition juste dans la province d'Almería pour le projet de tracteurs « Innovation et durabilité dans l'industrie auxiliaire de l'agriculture d'Almería ».</t>
+  </si>
+  <si>
+    <t>2025-07-06</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830397</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/830398</t>
+  </si>
+  <si>
+    <t>Résolution du XX de XXX de 2025 annonçant des subventions compétitives pour les projets d'innovation développés par les centres technologiques. Ligne 5 de l'arrêté du 10 février 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842216</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX 2025 de la DG pour la PROMOTION DE L'INNOVATION, PORTANT APPEL À APPEL À PROJETS COMPÉTITIF, POUR L'EXERCICE 2025, L'OCTROI DE SUBVENTIONS AUX PROJETS D'INNOVATION PAR LES CLUSTERS (LIGNE 2 - AIDE NON PROPRE)</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842306</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX de 2025 de la DG PROMOTION DE L'INNOVATION, QUI PRÉVOIT, POUR L'EXERCICE 2025, DANS LE CADRE D'UNE CONCURRENCE, L'OCTROI DE SUBVENTIONS AUX PROJETS D'INNOVATION PAR LES CLUSTERS LINE 2 R (UE) 651/2014</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842307</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du XX de XXXX 2025 de la DG PROMOTION DE L'INNOVATION, QUI PRÉVOIT, POUR L'EXERCICE 2025, DANS LE CADRE D'UN APPEL À PROJETS CONCURRENTIEL, L'OCTROI DE SUBVENTIONS POUR L'ACQUISITION D'ÉQUIPEMENTS ET L'AMÉLIORATION DES INFRASTRUCTURES DANS LA LIGNE 6 DE C.TECN.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/842312</t>
+  </si>
+  <si>
+    <t>Résolution du 6 mai 2024 de la DGComercio, Conv2024, Subv.en reg.conc.comp., visant à promouvoir l'association commerciale et artisanale, à promouvoir et revitaliser le petit commerce urbain et à promouvoir l'artisanat en Andalousie. - Secteur commercial</t>
+  </si>
+  <si>
+    <t>2024-03-27</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/749917</t>
+  </si>
+  <si>
+    <t>Accord SATi - PME avec la Chambre de commerce, d'industrie et de services de Saragosse</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743242</t>
+  </si>
+  <si>
+    <t>Accord Satipymes avec la Chambre de commerce, d'industrie et de services de Huesca</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743260</t>
+  </si>
+  <si>
+    <t>Accord Satipymes avec la Chambre de commerce, d'industrie et de services de Teruel</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/743268</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mars 2024, Appel à candidatures pour la XXe édition des Prix Blas Infante d'études et de recherches sur l'administration et la gestion publiques.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/751853</t>
+  </si>
+  <si>
+    <t>DÉCRET EEI/319/2024 du 27 mars, qui prévoit une aide à l'investissement et à l'amélioration, ainsi qu'à la numérisation des petites entreprises.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/762824</t>
+  </si>
+  <si>
+    <t>Arrêté EEI/2024 du 1er juillet, portant appel à candidatures pour l’aide correspondant au programme « VOLVEREMOS » de promotion du petit commerce de détail, en vue de la revitalisation commerciale des zones urbaines et rurales de la Communauté autonome d’Aragon</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/771873</t>
+  </si>
+  <si>
+    <t>Décret portant sur l’octroi de subventions pour la création de jeunes agriculteurs et pour la modernisation et/ou l’amélioration des exploitations agricoles, dans le cadre du plan stratégique de la PAC pour la période 2023-2027, pour l’année 2024.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/746859</t>
+  </si>
+  <si>
+    <t>ARRÊTÉ AGA/1365/2024 du 14 novembre approuvant les bases réglementaires et l’appel à l’aide concernant les dommages causés à la production et aux infrastructures des exploitations agricoles par les pluies torrentielles de 2024</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/796799</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/…/2024 du 5 décembre, qui prévoit des subventions destinées à l’installation de jeunes agriculteurs et à la modernisation et/ou à l’amélioration des exploitations agricoles, dans le cadre du Plan stratégique de la PAC, pour la période 2023-2027.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/801265</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/…/2024 du 19 décembre portant subvention pour la fourniture de services de conseil agricole, dans le cadre du Plan stratégique national de la PAC 2023-2027, pour l'Aragon, pour l'année 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/805028</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/268/2025 du 6 mars, portant sur l'octroi de subventions dans le domaine de la coopération aux groupes opérationnels du Partenariat européen d'innovation (PEI), dans le cadre du Plan stratégique national de la PAC 23-27, pour l'Aragon à l'horizon 2025</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/818995</t>
+  </si>
+  <si>
+    <t>DÉCRET AGA/685/2025 du 23 juin approuvant les bases réglementaires et l’appel à l’aide concernant les dommages causés à la production et aux infrastructures des exploitations agricoles à la suite des pluies torrentielles de 2025.</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/841927</t>
+  </si>
+  <si>
+    <t>Arrêté AGA/XX/2025 du XX portant subvention pour la souscription d'assurances agricoles dans la communauté autonome d'Aragon, pour l'année 2025, au titre du quarante-sixième plan combiné d'assurance agricole (plan 2025).</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/853835</t>
+  </si>
+  <si>
+    <t>Arrêté du vice-président et ministre de la Présidence, de l'Économie et de la Justice du gouvernement d'Aragon, en date du 4 février 2026, annonçant des subventions pour attirer de nouvelles entreprises et soutenir la croissance des entreprises existantes dans la province de Teruel</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/885270</t>
+  </si>
+  <si>
+    <t>Résolution du 2 février 2026 de la Présidence annonçant des subventions pour l'embauche de jeunes en vue de l'internationalisation des PME de la Communauté valencienne, financées par le programme Fonds social européen Plus, exercice 2026.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/884886</t>
+  </si>
+  <si>
+    <t>Subventions 2026 aux entreprises pour financer des projets favorisant la mise en œuvre de solutions d'intelligence artificielle dans la Communauté autonome d'Estrémadure - conformément au décret 173/2025 qui les prévoit</t>
+  </si>
+  <si>
+    <t>2026-05-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/881941</t>
+  </si>
+  <si>
+    <t>Coopération financière 2026 pour la transmission des exploitations agricoles (avance sur dépenses)</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/879098</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADISMONTA</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888167</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADERSUR</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/888474</t>
+  </si>
+  <si>
+    <t>Appel à candidatures de la Direction provinciale du SEPE de Grenade pour des subventions à l'exécution de projets d'intérêt général et social en vue de la garantie de revenus dans le cadre du Programme de promotion de l'emploi agricole en 2026.</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903577</t>
+  </si>
+  <si>
+    <t>Appel à candidatures de la Direction provinciale du SEPE de Grenade pour des subventions destinées à la réalisation de projets d'intérêt général et social visant la création d'emplois stables dans le cadre du Programme de promotion de l'emploi agricole en 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903585</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>2026-06-06</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889842</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2026 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889844</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole professionnel des îles Baléares 2026 - ORGANISATIONS AGRICOLES PROFESSIONNELLES (Siège à Majorque)</t>
+  </si>
+  <si>
+    <t>2026-05-29</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891942</t>
+  </si>
+  <si>
+    <t>Subventions pour les investissements dans les exploitations agricoles du secteur des noix. Appel à propositions 2026</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/892719</t>
+  </si>
+  <si>
+    <t>Arrêté du 26 mai 2025 du ministère de l'Agriculture, de l'Élevage et du Développement rural, portant sur des subventions pour la souscription aux polices d'assurance agricole incluses dans les plans annuels combinés d'assurance agricole.</t>
+  </si>
+  <si>
+    <t>2025-06-01</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
+  </si>
+  <si>
+    <t>https://www.infosubvenciones.es/bdnstrans/GE/es/convocatorias/835729</t>
+  </si>
+  <si>
+    <t>Aide 2025/2026 pour l’amélioration des capacités avancées des PME du secteur du commerce de détail, conformément à l’appel lancé par la résolution du 21 novembre 2025</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/871111</t>
+  </si>
+  <si>
+    <t>Aide au secteur agricole professionnel des îles Baléares 2026. - ORGANISATIONS AGRICOLES PROFESSIONNELLES (Siège à Minorque)</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891944</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche LEADER pour les investissements dans la transformation et la commercialisation des produits agricoles. Pas d’aide d’État. (Interv., 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891006</t>
+  </si>
+  <si>
+    <t>Approche du leader de l'aide 2026 en matière d'investissements dans la création et le développement d'entreprises et d'activités non agricoles en milieu rural (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891007</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL ADESVAL</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/891005</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership pour les investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ I Convo (PEPAC 2023-2027) GAL Zafra-Rio Bodión</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+  </si>
+  <si>
+    <t>Résolution du 20/03/2026 de l'Agence asturienne pour la science, la compétitivité des entreprises et l'innovation relative à l'appel à l'aide pour soutenir la promotion internationale et la diversification des marchés des PME dans la Principauté des Asturies 2026</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/894738</t>
+  </si>
+  <si>
+    <t>Résolution du 18 mai 2026 de la Direction générale du CDTI relative à l'octroi direct d'aides aux projets espagnols labellisés « Excellence » par l'Accélérateur du Conseil européen de l'innovation (FEDER).</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906733</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION du 14 mai 2026 du ministère des Affaires rurales et de la Politique agricole, approuvant l'appel à candidatures pour les subventions visant à promouvoir la commercialisation des produits biologiques dans la Principauté des Asturies, année 2026</t>
+  </si>
+  <si>
+    <t>2026-05-21</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/906082</t>
+  </si>
+  <si>
+    <t>Aide 2026 : Approche de leadership en matière d’investissements dans la transformation et la commercialisation des produits agricoles. Aide d’État (Intervention 7119 PEPAC), s/ II Convo (PEPAC 2023-2027) GAL DIVA</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/897633</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole DP Córdoba 2026 pour les projets de garantie de revenu</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904904</t>
+  </si>
+  <si>
+    <t>Programme de promotion de l'emploi agricole DP de Cordoue, pour l'année 2026, pour les projets générateurs d'emplois stables.</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904909</t>
+  </si>
+  <si>
+    <t>Aide aux investissements dans les infrastructures agricoles pour promouvoir la compétitivité 2026</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904163</t>
+  </si>
+  <si>
+    <t>Arrêté du 11 mai 2026 du ministère des Affaires rurales et de la Politique agricole, approuvant le cadre réglementaire et l'appel à l'aide aux coopératives pour la promotion des produits agricoles et alimentaires dans le cadre de l'Initiative 7132 du PEPAC</t>
+  </si>
+  <si>
+    <t>2026-06-21</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/905526</t>
+  </si>
+  <si>
+    <t>Appel à l'aide 2026 aux producteurs agroalimentaires commercialisant leurs produits par le biais de circuits courts, couverts par le régime de minimis</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904314</t>
+  </si>
+  <si>
+    <t>RÉSOLUTION 22/05/2026 du président de l'IVACE, portant demande de subventions pour des projets d'investissement transformateurs en matière de numérisation dans les entreprises industrielles de taille moyenne et intermédiaire de la Communauté valencienne pour l'année 2026</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/907880</t>
+  </si>
+  <si>
     <t>Aide aux groupes de défense sanitaire du bétail pour le développement de programmes sanitaires correspondant à l'année 2026 - BLUETONGINE -</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876423</t>
   </si>
   <si>
     <t>Aide aux groupes de défense sanitaire du bétail pour le développement de programmes sanitaires correspondant à l'année 2026 -AUTRES ACTIONS-</t>
   </si>
   <si>
     <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/876428</t>
   </si>
   <si>
-    <t>Aide à la souscription d'assurances agricoles combinées dans la Communauté autonome des îles Baléares, conformément au 47e régime d'assurance agricole combinée.</t>
-[...4031 lines deleted...]
-    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/889841</t>
+    <t>Aide à la gestion durable des forêts des propriétés publiques et actions d’intérêt général visant à l’élaboration et à la révision du SIO dans le cadre du PEPAC 2023-2027 (intervention 6881.4)</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2026-07-05</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903544</t>
+  </si>
+  <si>
+    <t>Projet d'aide aux entreprises du secteur agricole, de l'élevage, des forêts et du développement industriel INV 2026</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903127</t>
+  </si>
+  <si>
+    <t>Aide pour l’année 2026 destinée à l’amélioration de la production et de la commercialisation des produits apicoles, correspondant à l’intervention sectorielle apicole (EIVISSA).</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903673</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2026 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole FORMENTERA.</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903675</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2026 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole - MAJORQUE</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903679</t>
+  </si>
+  <si>
+    <t>Aide pour l'année 2026 destinée à l'amélioration de la production et de la commercialisation des produits apicoles, dans le cadre de l'intervention sectorielle apicole - MENORCA</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/903680</t>
+  </si>
+  <si>
+    <t>Elle facilite la coopération pour la transmission des exploitations agricoles et le transfert des connaissances aux jeunes.</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>https://www.pap.hacienda.gob.es/bdnstrans/GE/es/convocatorias/904601</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8198,54 +8357,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H983"/>
+  <dimension ref="A1:H1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H983"/>
+      <selection activeCell="A1" sqref="A1:H1000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="575.574" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="81.266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -19159,14157 +19318,14597 @@
       </c>
       <c r="C431" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E431" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H431" s="1" t="s">
         <v>1261</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>102</v>
+        <v>318</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1263</v>
+        <v>319</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E432" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B433" s="1" t="s">
         <v>1265</v>
       </c>
-      <c r="B433" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C433" s="1" t="s">
-        <v>1263</v>
+        <v>79</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E433" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H433" s="1" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>318</v>
+        <v>1265</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>319</v>
+        <v>79</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H434" s="1" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E435" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="1" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>1273</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="1" t="s">
-        <v>1274</v>
+        <v>1273</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1270</v>
+        <v>56</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="1" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1270</v>
+        <v>417</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>79</v>
+        <v>1200</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="1" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>56</v>
+        <v>417</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>57</v>
+        <v>1200</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B440" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>1280</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E440" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H440" s="1" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>417</v>
+        <v>502</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1200</v>
+        <v>1126</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E441" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="H441" s="1" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>833</v>
+        <v>1285</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1285</v>
+        <v>1126</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="H442" s="1" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>502</v>
+        <v>1285</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1126</v>
+        <v>670</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E443" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H443" s="1" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1126</v>
+        <v>444</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E444" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G444" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H444" s="1" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1290</v>
+        <v>595</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>670</v>
+        <v>1293</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="1" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1295</v>
+        <v>133</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>444</v>
+        <v>352</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H446" s="1" t="s">
         <v>1296</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>595</v>
+        <v>1298</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1298</v>
+        <v>1126</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H447" s="1" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>133</v>
+        <v>1301</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>352</v>
+        <v>254</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E448" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1126</v>
+        <v>94</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E449" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="1" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1306</v>
+        <v>137</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>254</v>
+        <v>102</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E450" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H450" s="1" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1309</v>
+        <v>1290</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>94</v>
+        <v>966</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E451" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>1310</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B452" s="1" t="s">
         <v>1311</v>
       </c>
-      <c r="B452" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C452" s="1" t="s">
-        <v>102</v>
+        <v>873</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E452" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H452" s="1" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1295</v>
+        <v>1311</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>966</v>
+        <v>254</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H453" s="1" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="1" t="s">
-        <v>1315</v>
+        <v>1313</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1316</v>
+        <v>374</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>873</v>
+        <v>344</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E454" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>1317</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="1" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1316</v>
+        <v>140</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>254</v>
+        <v>1317</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E455" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="1" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>374</v>
+        <v>140</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>344</v>
+        <v>1317</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E456" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H456" s="1" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>140</v>
+        <v>1322</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E457" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F457" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H457" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="1" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>140</v>
+        <v>1326</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1322</v>
+        <v>412</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E458" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H458" s="1" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E459" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="H459" s="1" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="1" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1331</v>
+        <v>1304</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>412</v>
+        <v>1333</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E460" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="H460" s="1" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="1" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1335</v>
+        <v>694</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E461" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H461" s="1" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1309</v>
+        <v>554</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E462" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G462" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="1" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>694</v>
+        <v>1343</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E463" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G463" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H463" s="1" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="1" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>554</v>
+        <v>1342</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1344</v>
+        <v>496</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E464" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G464" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H464" s="1" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1347</v>
+        <v>1342</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E465" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G465" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H465" s="1" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1347</v>
+        <v>947</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>496</v>
+        <v>639</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E466" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H466" s="1" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1347</v>
+        <v>1006</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E467" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H467" s="1" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>947</v>
+        <v>1037</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>639</v>
+        <v>542</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E468" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="H468" s="1" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1006</v>
+        <v>830</v>
       </c>
       <c r="C469" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E469" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F469" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H469" s="1" t="s">
         <v>1358</v>
-      </c>
-[...13 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="1" t="s">
-        <v>1360</v>
+        <v>1359</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1037</v>
+        <v>1001</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>542</v>
+        <v>470</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E470" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F470" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H470" s="1" t="s">
-        <v>1361</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B471" s="1" t="s">
         <v>1362</v>
       </c>
-      <c r="B471" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C471" s="1" t="s">
-        <v>1285</v>
+        <v>1363</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E471" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F471" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H471" s="1" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1001</v>
+        <v>1366</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>470</v>
+        <v>1038</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E472" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H472" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="1" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E473" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H473" s="1" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="1" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1038</v>
+        <v>1122</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E474" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H474" s="1" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="1" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1374</v>
+        <v>872</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1375</v>
+        <v>987</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E475" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H475" s="1" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1122</v>
+        <v>1379</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E476" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H476" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>872</v>
+        <v>1382</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>987</v>
+        <v>1333</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E477" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H477" s="1" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B478" s="1" t="s">
         <v>1382</v>
       </c>
-      <c r="B478" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C478" s="1" t="s">
-        <v>1384</v>
+        <v>1333</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E478" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F478" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H478" s="1" t="s">
-        <v>1385</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="1" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E479" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H479" s="1" t="s">
-        <v>1388</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="1" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E480" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F480" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H480" s="1" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="1" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E481" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H481" s="1" t="s">
-        <v>1390</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="1" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E482" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H482" s="1" t="s">
-        <v>1391</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="1" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E483" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F483" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H483" s="1" t="s">
-        <v>1392</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="1" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E484" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F484" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H484" s="1" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="1" t="s">
-        <v>1386</v>
+        <v>1391</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1387</v>
+        <v>1167</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1338</v>
+        <v>94</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E485" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H485" s="1" t="s">
-        <v>1394</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="1" t="s">
-        <v>1386</v>
+        <v>1393</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1338</v>
+        <v>1379</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E486" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H486" s="1" t="s">
         <v>1395</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1167</v>
+        <v>1024</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>94</v>
+        <v>844</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E487" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H487" s="1" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>1384</v>
+        <v>844</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E488" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F488" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H488" s="1" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1024</v>
+        <v>1402</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>844</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E489" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F489" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H489" s="1" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>1404</v>
+        <v>485</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>844</v>
+        <v>347</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E490" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F490" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H490" s="1" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="B491" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C491" s="1" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E491" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F491" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H491" s="1" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>485</v>
+        <v>133</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E492" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F492" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H492" s="1" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>564</v>
+        <v>1130</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1412</v>
+        <v>542</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E493" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H493" s="1" t="s">
-        <v>1413</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B494" s="1" t="s">
         <v>1414</v>
       </c>
-      <c r="B494" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C494" s="1" t="s">
-        <v>352</v>
+        <v>1366</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E494" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F494" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>174</v>
+        <v>1415</v>
       </c>
       <c r="H494" s="1" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="1" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1130</v>
+        <v>652</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>542</v>
+        <v>653</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E495" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F495" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>174</v>
+        <v>1415</v>
       </c>
       <c r="H495" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="1" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1419</v>
+        <v>1366</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1371</v>
+        <v>356</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E496" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F496" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G496" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H496" s="1" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B497" s="1" t="s">
         <v>1422</v>
       </c>
-      <c r="B497" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C497" s="1" t="s">
-        <v>653</v>
+        <v>1423</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E497" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F497" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H497" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="1" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1371</v>
+        <v>821</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>356</v>
+        <v>1123</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E498" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F498" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H498" s="1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1427</v>
+        <v>821</v>
       </c>
       <c r="C499" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E499" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F499" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H499" s="1" t="s">
         <v>1428</v>
-      </c>
-[...13 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B500" s="1" t="s">
         <v>1430</v>
       </c>
-      <c r="B500" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C500" s="1" t="s">
-        <v>1123</v>
+        <v>79</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E500" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H500" s="1" t="s">
         <v>1431</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>821</v>
+        <v>1433</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>880</v>
+        <v>987</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E501" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H501" s="1" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1435</v>
+        <v>526</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>79</v>
+        <v>578</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E502" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H502" s="1" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>987</v>
+        <v>714</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E503" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H503" s="1" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>526</v>
+        <v>385</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>578</v>
+        <v>1333</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E504" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H504" s="1" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="B505" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E505" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F505" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H505" s="1" t="s">
         <v>1443</v>
-      </c>
-[...16 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E506" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F506" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H506" s="1" t="s">
         <v>1445</v>
-      </c>
-[...19 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B507" s="1" t="s">
         <v>1447</v>
       </c>
-      <c r="B507" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C507" s="1" t="s">
-        <v>401</v>
+        <v>1447</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E507" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F507" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H507" s="1" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1012</v>
+        <v>833</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>82</v>
+        <v>861</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E508" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F508" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H508" s="1" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="B509" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E509" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F509" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H509" s="1" t="s">
         <v>1452</v>
-      </c>
-[...16 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B510" s="1" t="s">
         <v>1454</v>
       </c>
-      <c r="B510" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C510" s="1" t="s">
-        <v>861</v>
+        <v>254</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E510" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F510" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H510" s="1" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>86</v>
+        <v>1457</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>551</v>
+        <v>1200</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E511" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F511" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H511" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1459</v>
+        <v>717</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>254</v>
+        <v>94</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E512" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F512" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H512" s="1" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="B513" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E513" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F513" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H513" s="1" t="s">
         <v>1462</v>
-      </c>
-[...16 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B514" s="1" t="s">
         <v>1464</v>
       </c>
-      <c r="B514" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C514" s="1" t="s">
-        <v>94</v>
+        <v>1051</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E514" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H514" s="1" t="s">
         <v>1465</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>717</v>
+        <v>474</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>401</v>
+        <v>474</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E515" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H515" s="1" t="s">
         <v>1467</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="B516" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E516" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F516" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H516" s="1" t="s">
         <v>1469</v>
-      </c>
-[...16 lines deleted...]
-        <v>1470</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B517" s="1" t="s">
         <v>1471</v>
       </c>
-      <c r="B517" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C517" s="1" t="s">
-        <v>474</v>
+        <v>1472</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E517" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="H517" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>573</v>
+        <v>1475</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>573</v>
+        <v>1298</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E518" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F518" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G518" s="1"/>
       <c r="H518" s="1" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="1" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1476</v>
+        <v>677</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E519" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F519" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G519" s="1"/>
       <c r="H519" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1303</v>
+        <v>78</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E520" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F520" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G520" s="1"/>
       <c r="H520" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>677</v>
+        <v>1481</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1483</v>
+        <v>78</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E521" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F521" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G521" s="1"/>
       <c r="H521" s="1" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="1" t="s">
-        <v>1485</v>
+        <v>1480</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1486</v>
+        <v>1172</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E522" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G522" s="1"/>
       <c r="H522" s="1" t="s">
-        <v>1487</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="1" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1486</v>
+        <v>60</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>78</v>
+        <v>542</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E523" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G523" s="1"/>
       <c r="H523" s="1" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="1" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1172</v>
+        <v>60</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>78</v>
+        <v>542</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E524" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G524" s="1"/>
       <c r="H524" s="1" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="1" t="s">
-        <v>1491</v>
+        <v>1490</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>542</v>
+        <v>78</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E525" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G525" s="1"/>
       <c r="H525" s="1" t="s">
-        <v>1492</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="1" t="s">
-        <v>1493</v>
+        <v>1490</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>60</v>
+        <v>1492</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>542</v>
+        <v>78</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E526" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G526" s="1"/>
       <c r="H526" s="1" t="s">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="1" t="s">
-        <v>1495</v>
+        <v>1490</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>29</v>
+        <v>1492</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E527" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F527" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G527" s="1"/>
       <c r="H527" s="1" t="s">
-        <v>1496</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1497</v>
+        <v>133</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>78</v>
+        <v>479</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E528" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G528" s="1"/>
       <c r="H528" s="1" t="s">
-        <v>1498</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1497</v>
+        <v>272</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>78</v>
+        <v>542</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E529" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F529" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G529" s="1"/>
       <c r="H529" s="1" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B530" s="1" t="s">
         <v>1500</v>
       </c>
-      <c r="B530" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C530" s="1" t="s">
-        <v>479</v>
+        <v>1501</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E530" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G530" s="1"/>
       <c r="H530" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="1" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>272</v>
+        <v>522</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>542</v>
+        <v>1038</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E531" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G531" s="1"/>
       <c r="H531" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1505</v>
+        <v>649</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1506</v>
+        <v>78</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E532" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G532" s="1"/>
       <c r="H532" s="1" t="s">
-        <v>1507</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B533" s="1" t="s">
         <v>1508</v>
       </c>
-      <c r="B533" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C533" s="1" t="s">
-        <v>1038</v>
+        <v>1509</v>
       </c>
       <c r="D533" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E533" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G533" s="1"/>
       <c r="H533" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>649</v>
+        <v>1512</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>78</v>
+        <v>1513</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E534" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G534" s="1"/>
       <c r="H534" s="1" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="1" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E535" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G535" s="1"/>
       <c r="H535" s="1" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="1" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>1518</v>
+        <v>711</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E536" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G536" s="1"/>
       <c r="H536" s="1" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="1" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1521</v>
+        <v>1438</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E537" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G537" s="1"/>
       <c r="H537" s="1" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1525</v>
+        <v>1523</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>711</v>
+        <v>1012</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E538" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G538" s="1"/>
       <c r="H538" s="1" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1443</v>
+        <v>386</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>1528</v>
+        <v>725</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E539" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G539" s="1"/>
       <c r="H539" s="1" t="s">
-        <v>1529</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B540" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C540" s="1" t="s">
         <v>1530</v>
-      </c>
-[...4 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E540" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G540" s="1"/>
       <c r="H540" s="1" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>725</v>
+        <v>947</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E541" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G541" s="1"/>
       <c r="H541" s="1" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>370</v>
+        <v>733</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E542" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G542" s="1"/>
       <c r="H542" s="1" t="s">
         <v>1536</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>370</v>
+        <v>401</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>947</v>
+        <v>1538</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E543" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G543" s="1"/>
       <c r="H543" s="1" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="1" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>733</v>
+        <v>1541</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E544" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G544" s="1"/>
       <c r="H544" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>401</v>
+        <v>1545</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>1543</v>
+        <v>1304</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E545" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G545" s="1"/>
       <c r="H545" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="1" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1546</v>
+        <v>739</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E546" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G546" s="1"/>
       <c r="H546" s="1" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1309</v>
+        <v>1028</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E547" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G547" s="1"/>
       <c r="H547" s="1" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>739</v>
+        <v>1554</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E548" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F548" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G548" s="1"/>
       <c r="H548" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="1" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>1028</v>
+        <v>724</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E549" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G549" s="1"/>
       <c r="H549" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B550" s="1" t="s">
         <v>1558</v>
       </c>
-      <c r="B550" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C550" s="1" t="s">
-        <v>1560</v>
+        <v>724</v>
       </c>
       <c r="D550" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E550" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G550" s="1"/>
       <c r="H550" s="1" t="s">
         <v>1561</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1563</v>
+        <v>137</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>724</v>
+        <v>642</v>
       </c>
       <c r="D551" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E551" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G551" s="1"/>
       <c r="H551" s="1" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="1" t="s">
-        <v>1565</v>
+        <v>1564</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>1563</v>
+        <v>1500</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>724</v>
+        <v>102</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E552" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G552" s="1"/>
       <c r="H552" s="1" t="s">
-        <v>1566</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="1" t="s">
-        <v>1567</v>
+        <v>1566</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>642</v>
+        <v>102</v>
       </c>
       <c r="D553" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E553" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F553" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G553" s="1"/>
       <c r="H553" s="1" t="s">
-        <v>1568</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B554" s="1" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1505</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E554" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G554" s="1"/>
       <c r="H554" s="1" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E555" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F555" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G555" s="1"/>
       <c r="H555" s="1" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1574</v>
+        <v>725</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>102</v>
+        <v>478</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E556" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F556" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G556" s="1"/>
       <c r="H556" s="1" t="s">
-        <v>1575</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="1" t="s">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>140</v>
+        <v>485</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>102</v>
+        <v>721</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E557" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G557" s="1"/>
       <c r="H557" s="1" t="s">
-        <v>1577</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="1" t="s">
-        <v>1578</v>
+        <v>1577</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>725</v>
+        <v>691</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>478</v>
+        <v>915</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E558" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F558" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G558" s="1"/>
       <c r="H558" s="1" t="s">
-        <v>1579</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="1" t="s">
-        <v>1580</v>
+        <v>1579</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>485</v>
+        <v>691</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>721</v>
+        <v>915</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E559" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F559" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G559" s="1"/>
       <c r="H559" s="1" t="s">
-        <v>1581</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="1" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>691</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>915</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E560" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F560" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G560" s="1"/>
       <c r="H560" s="1" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B561" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="C561" s="1" t="s">
         <v>1584</v>
-      </c>
-[...4 lines deleted...]
-        <v>915</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E561" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F561" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G561" s="1"/>
       <c r="H561" s="1" t="s">
         <v>1585</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>691</v>
+        <v>1587</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>915</v>
+        <v>479</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E562" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F562" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G562" s="1"/>
       <c r="H562" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>784</v>
+        <v>1154</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E563" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F563" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G563" s="1"/>
       <c r="H563" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>479</v>
+        <v>401</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E564" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G564" s="1"/>
       <c r="H564" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="1" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>1154</v>
+        <v>137</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>1595</v>
+        <v>360</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E565" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G565" s="1"/>
       <c r="H565" s="1" t="s">
         <v>1596</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>1598</v>
+        <v>133</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>401</v>
+        <v>352</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E566" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F566" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G566" s="1"/>
       <c r="H566" s="1" t="s">
-        <v>1599</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B567" s="1" t="s">
         <v>1600</v>
       </c>
-      <c r="B567" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C567" s="1" t="s">
-        <v>360</v>
+        <v>1601</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E567" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F567" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G567" s="1"/>
       <c r="H567" s="1" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="1" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>133</v>
+        <v>1604</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>352</v>
+        <v>1605</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E568" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G568" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="H568" s="1" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1606</v>
+        <v>626</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E569" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G569" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="H569" s="1" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>1609</v>
+        <v>133</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>1610</v>
+        <v>444</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E570" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F570" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H570" s="1" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>1613</v>
+        <v>753</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>626</v>
+        <v>526</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E571" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F571" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H571" s="1" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="1" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>133</v>
+        <v>1090</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>444</v>
+        <v>587</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E572" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F572" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H572" s="1" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C573" s="1" t="s">
         <v>1617</v>
-      </c>
-[...4 lines deleted...]
-        <v>526</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E573" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H573" s="1" t="s">
         <v>1618</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>1090</v>
+        <v>1620</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>587</v>
+        <v>1060</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E574" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F574" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G574" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H574" s="1" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>622</v>
+        <v>1620</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1622</v>
+        <v>1060</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E575" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F575" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H575" s="1" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="B576" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="C576" s="1" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E576" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F576" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H576" s="1" t="s">
         <v>1626</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>1625</v>
+        <v>541</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>1060</v>
+        <v>352</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E577" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F577" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G577" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H577" s="1" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>977</v>
+        <v>137</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1630</v>
+        <v>102</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E578" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G578" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H578" s="1" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C579" s="1" t="s">
         <v>1632</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E579" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F579" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G579" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H579" s="1" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>137</v>
+        <v>577</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>102</v>
+        <v>1632</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E580" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F580" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G580" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H580" s="1" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>577</v>
+        <v>778</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>1637</v>
+        <v>1311</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E581" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F581" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G581" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H581" s="1" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="1" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>577</v>
+        <v>385</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1637</v>
+        <v>386</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E582" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F582" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G582" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H582" s="1" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="1" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>778</v>
+        <v>385</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>1316</v>
+        <v>386</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E583" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F583" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G583" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H583" s="1" t="s">
-        <v>1642</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C584" s="1" t="s">
         <v>1643</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E584" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F584" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H584" s="1" t="s">
         <v>1644</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="1" t="s">
         <v>1645</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>385</v>
+        <v>1438</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>386</v>
+        <v>1643</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E585" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F585" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G585" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H585" s="1" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B586" s="1" t="s">
         <v>1647</v>
       </c>
-      <c r="B586" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C586" s="1" t="s">
-        <v>1648</v>
+        <v>1558</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E586" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F586" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G586" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H586" s="1" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="1" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>1443</v>
+        <v>1647</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>1648</v>
+        <v>1558</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E587" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F587" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G587" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H587" s="1" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="1" t="s">
-        <v>1621</v>
+        <v>1651</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>1652</v>
+        <v>711</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>1563</v>
+        <v>1333</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E588" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F588" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H588" s="1" t="s">
-        <v>1653</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B589" s="1" t="s">
         <v>1654</v>
       </c>
-      <c r="B589" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C589" s="1" t="s">
-        <v>1563</v>
+        <v>1655</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E589" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F589" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H589" s="1" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="1" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>1338</v>
+        <v>82</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E590" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F590" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H590" s="1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>1660</v>
+        <v>1530</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E591" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F591" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G591" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H591" s="1" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>714</v>
+        <v>1655</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>82</v>
+        <v>555</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E592" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G592" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H592" s="1" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="B593" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C593" s="1" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1535</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E593" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F593" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H593" s="1" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>1660</v>
+        <v>478</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>555</v>
+        <v>1668</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E594" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F594" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H594" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>554</v>
+        <v>318</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>1670</v>
+        <v>319</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E595" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F595" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H595" s="1" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>478</v>
+        <v>318</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>1673</v>
+        <v>56</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E596" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F596" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G596" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H596" s="1" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="1" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>319</v>
+        <v>56</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E597" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F597" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H597" s="1" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B598" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="C598" s="1" t="s">
         <v>1677</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E598" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F598" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G598" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H598" s="1" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>318</v>
+        <v>907</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>56</v>
+        <v>1677</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E599" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F599" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G599" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H599" s="1" t="s">
         <v>1680</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="B600" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>1682</v>
+        <v>1677</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E600" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F600" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G600" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H600" s="1" t="s">
-        <v>1683</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="1" t="s">
-        <v>1684</v>
+        <v>1683</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>907</v>
+        <v>56</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>1682</v>
+        <v>57</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E601" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F601" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H601" s="1" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B602" s="1" t="s">
         <v>1686</v>
       </c>
-      <c r="B602" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C602" s="1" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E602" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F602" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G602" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H602" s="1" t="s">
         <v>1687</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>56</v>
+        <v>944</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>57</v>
+        <v>574</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E603" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F603" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G603" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H603" s="1" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>1691</v>
+        <v>478</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="D604" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E604" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F604" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H604" s="1" t="s">
         <v>1692</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>944</v>
+        <v>1090</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>574</v>
+        <v>1285</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E605" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F605" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H605" s="1" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>478</v>
+        <v>1655</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E606" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F606" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H606" s="1" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>1090</v>
+        <v>1235</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>1290</v>
+        <v>1155</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E607" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F607" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>113</v>
+        <v>266</v>
       </c>
       <c r="H607" s="1" t="s">
         <v>1699</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>1660</v>
+        <v>140</v>
       </c>
       <c r="C608" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E608" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F608" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H608" s="1" t="s">
         <v>1701</v>
-      </c>
-[...13 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="1" t="s">
-        <v>1703</v>
+        <v>1702</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>1235</v>
+        <v>133</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>1155</v>
+        <v>479</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E609" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G609" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H609" s="1" t="s">
-        <v>1704</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="1" t="s">
-        <v>1705</v>
+        <v>1704</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>140</v>
+        <v>416</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>622</v>
+        <v>934</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E610" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G610" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H610" s="1" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B611" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C611" s="1" t="s">
         <v>1707</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E611" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G611" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H611" s="1" t="s">
         <v>1708</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>416</v>
+        <v>1366</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>934</v>
+        <v>962</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E612" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H612" s="1" t="s">
         <v>1710</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>1200</v>
+        <v>1366</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>1712</v>
+        <v>962</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E613" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H613" s="1" t="s">
-        <v>1713</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B614" s="1" t="s">
         <v>1714</v>
       </c>
-      <c r="B614" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C614" s="1" t="s">
-        <v>962</v>
+        <v>1715</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E614" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H614" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="1" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>1371</v>
+        <v>830</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>962</v>
+        <v>1718</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E615" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H615" s="1" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="1" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>1719</v>
+        <v>355</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E616" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H616" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>1723</v>
+        <v>680</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E617" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F617" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H617" s="1" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>355</v>
+        <v>635</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="D618" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E618" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F618" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H618" s="1" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>830</v>
+        <v>1729</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>680</v>
+        <v>1730</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E619" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F619" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H619" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>635</v>
+        <v>1733</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1731</v>
+        <v>467</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E620" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F620" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H620" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="1" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>1734</v>
+        <v>1012</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>1735</v>
+        <v>911</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E621" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H621" s="1" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>1738</v>
+        <v>1012</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>467</v>
+        <v>911</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E622" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F622" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H622" s="1" t="s">
-        <v>1739</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="1" t="s">
-        <v>1740</v>
+        <v>1739</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>1012</v>
+        <v>1240</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E623" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F623" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H623" s="1" t="s">
-        <v>1741</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B624" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C624" s="1" t="s">
         <v>1742</v>
-      </c>
-[...4 lines deleted...]
-        <v>911</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E624" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F624" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H624" s="1" t="s">
         <v>1743</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>1240</v>
+        <v>1745</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>912</v>
+        <v>1464</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E625" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F625" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H625" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>425</v>
+        <v>1748</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>1747</v>
+        <v>478</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E626" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F626" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H626" s="1" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>1750</v>
+        <v>492</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>1469</v>
+        <v>493</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E627" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F627" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H627" s="1" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="B628" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>478</v>
+        <v>56</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E628" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F628" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H628" s="1" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>496</v>
+      </c>
+      <c r="C629" s="1"/>
       <c r="D629" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E629" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F629" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H629" s="1" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>1758</v>
-[...3 lines deleted...]
-      </c>
+        <v>496</v>
+      </c>
+      <c r="C630" s="1"/>
       <c r="D630" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E630" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F630" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G630" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H630" s="1" t="s">
-        <v>1759</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="1" t="s">
-        <v>1760</v>
+        <v>1759</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>496</v>
+        <v>102</v>
       </c>
       <c r="C631" s="1"/>
       <c r="D631" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E631" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F631" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H631" s="1" t="s">
-        <v>1761</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="1" t="s">
-        <v>1762</v>
+        <v>1761</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>496</v>
+        <v>619</v>
       </c>
       <c r="C632" s="1"/>
       <c r="D632" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E632" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F632" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H632" s="1" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B633" s="1" t="s">
         <v>1764</v>
       </c>
-      <c r="B633" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C633" s="1"/>
+      <c r="C633" s="1" t="s">
+        <v>555</v>
+      </c>
       <c r="D633" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E633" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F633" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G633" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H633" s="1" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="C634" s="1"/>
+        <v>573</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>573</v>
+      </c>
       <c r="D634" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E634" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F634" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G634" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H634" s="1" t="s">
         <v>1767</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="B635" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C635" s="1" t="s">
         <v>1769</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="D635" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E635" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F635" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G635" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H635" s="1" t="s">
         <v>1770</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>573</v>
+        <v>1772</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>573</v>
+        <v>1773</v>
       </c>
       <c r="D636" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E636" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F636" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G636" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H636" s="1" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="1" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>872</v>
+        <v>1776</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1774</v>
+        <v>1038</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E637" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F637" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G637" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H637" s="1" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="1" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>1778</v>
+        <v>417</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E638" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F638" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G638" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H638" s="1" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>1781</v>
+        <v>1075</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>1038</v>
+        <v>1782</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E639" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F639" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G639" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H639" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>1784</v>
+        <v>183</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>417</v>
+        <v>1194</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E640" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F640" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G640" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H640" s="1" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>1075</v>
+        <v>1137</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>1787</v>
+        <v>691</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E641" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F641" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G641" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H641" s="1" t="s">
-        <v>1788</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B642" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C642" s="1" t="s">
         <v>1789</v>
-      </c>
-[...4 lines deleted...]
-        <v>1194</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E642" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F642" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G642" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H642" s="1" t="s">
         <v>1790</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>1137</v>
+        <v>454</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>691</v>
+        <v>1792</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E643" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F643" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H643" s="1" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>635</v>
+        <v>827</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>1794</v>
+        <v>1179</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E644" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F644" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G644" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H644" s="1" t="s">
         <v>1795</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>454</v>
+        <v>1179</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>1797</v>
+        <v>366</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E645" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F645" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G645" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H645" s="1" t="s">
-        <v>1798</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="1" t="s">
-        <v>1799</v>
+        <v>1798</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>827</v>
+        <v>137</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1179</v>
+        <v>385</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E646" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F646" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G646" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H646" s="1" t="s">
-        <v>1800</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B647" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C647" s="1" t="s">
         <v>1801</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E647" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F647" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G647" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H647" s="1" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>137</v>
+        <v>619</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>385</v>
+        <v>57</v>
       </c>
       <c r="D648" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E648" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F648" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H648" s="1" t="s">
         <v>1804</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>619</v>
+        <v>318</v>
       </c>
       <c r="C649" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E649" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F649" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G649" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H649" s="1" t="s">
         <v>1807</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>619</v>
+        <v>1809</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>57</v>
+        <v>1810</v>
       </c>
       <c r="D650" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E650" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F650" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G650" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H650" s="1" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="1" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>318</v>
+        <v>1813</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>1811</v>
+        <v>849</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E651" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F651" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H651" s="1" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="1" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>1814</v>
+        <v>1779</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1815</v>
+        <v>661</v>
       </c>
       <c r="D652" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E652" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F652" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="H652" s="1" t="s">
         <v>1816</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="B653" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C653" s="1" t="s">
         <v>1818</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E653" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F653" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G653" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H653" s="1" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>1784</v>
+        <v>1290</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>661</v>
+        <v>1821</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E654" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F654" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G654" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H654" s="1" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="1" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>522</v>
+        <v>1471</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>1823</v>
+        <v>596</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E655" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F655" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G655" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H655" s="1" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>1295</v>
+        <v>971</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>1826</v>
+        <v>541</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E656" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F656" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G656" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H656" s="1" t="s">
-        <v>1827</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B657" s="1" t="s">
         <v>1828</v>
       </c>
-      <c r="B657" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C657" s="1" t="s">
-        <v>596</v>
+        <v>455</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E657" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F657" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G657" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H657" s="1" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>971</v>
+        <v>385</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>541</v>
+        <v>386</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E658" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F658" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G658" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H658" s="1" t="s">
         <v>1831</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="B659" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C659" s="1" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E659" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F659" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G659" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H659" s="1" t="s">
         <v>1834</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>385</v>
+        <v>1333</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>386</v>
+        <v>57</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E660" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F660" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H660" s="1" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>370</v>
+        <v>82</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>1838</v>
+        <v>1730</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E661" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F661" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H661" s="1" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B662" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C662" s="1" t="s">
         <v>1840</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E662" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F662" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G662" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H662" s="1" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>82</v>
+        <v>631</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>1735</v>
+        <v>1843</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E663" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F663" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H663" s="1" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>492</v>
+        <v>631</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>1845</v>
+        <v>1843</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E664" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F664" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H664" s="1" t="s">
         <v>1846</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>631</v>
+        <v>1006</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>1848</v>
+        <v>793</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E665" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F665" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H665" s="1" t="s">
-        <v>1849</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="1" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>631</v>
+        <v>1006</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>1848</v>
+        <v>793</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E666" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F666" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H666" s="1" t="s">
-        <v>1851</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="1" t="s">
-        <v>1852</v>
+        <v>1851</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>1006</v>
+        <v>1748</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>793</v>
+        <v>1015</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E667" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H667" s="1" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="1" t="s">
-        <v>1854</v>
+        <v>1853</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>1006</v>
+        <v>554</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>793</v>
+        <v>1840</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E668" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F668" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H668" s="1" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="1" t="s">
-        <v>1856</v>
+        <v>1855</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>1753</v>
+        <v>1006</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>1015</v>
+        <v>793</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E669" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H669" s="1" t="s">
-        <v>1857</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="1" t="s">
-        <v>1858</v>
+        <v>1845</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>554</v>
+        <v>1006</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>1845</v>
+        <v>793</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E670" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F670" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H670" s="1" t="s">
-        <v>1859</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="1" t="s">
-        <v>1860</v>
+        <v>1858</v>
       </c>
       <c r="B671" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="C671" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E671" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F671" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H671" s="1" t="s">
-        <v>1861</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="1" t="s">
-        <v>1850</v>
+        <v>1860</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>1006</v>
+        <v>783</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>793</v>
+        <v>1379</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E672" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F672" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H672" s="1" t="s">
-        <v>1862</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="1" t="s">
-        <v>1863</v>
+        <v>1855</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>1006</v>
+        <v>1862</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>793</v>
+        <v>704</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E673" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F673" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H673" s="1" t="s">
-        <v>1864</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="1" t="s">
-        <v>1865</v>
+        <v>1864</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>783</v>
+        <v>940</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>1384</v>
+        <v>761</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E674" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F674" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H674" s="1" t="s">
-        <v>1866</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="1" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>1867</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="C675" s="1"/>
       <c r="D675" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E675" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F675" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H675" s="1" t="s">
-        <v>1868</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B676" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C676" s="1" t="s">
         <v>1869</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E676" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F676" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H676" s="1" t="s">
         <v>1870</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C677" s="1"/>
+        <v>183</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>1200</v>
+      </c>
       <c r="D677" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E677" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F677" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H677" s="1" t="s">
         <v>1872</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="1" t="s">
         <v>1873</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>1374</v>
+        <v>1874</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>1874</v>
+        <v>1718</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E678" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F678" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H678" s="1" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>183</v>
+        <v>1423</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>1200</v>
+        <v>1322</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E679" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F679" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H679" s="1" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="B680" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C680" s="1" t="s">
         <v>1879</v>
-      </c>
-[...1 lines deleted...]
-        <v>1723</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E680" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F680" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H680" s="1" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>1428</v>
+        <v>137</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>1327</v>
+        <v>102</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E681" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F681" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H681" s="1" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="1" t="s">
-        <v>1883</v>
+        <v>1881</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>395</v>
+        <v>137</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>1884</v>
+        <v>102</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E682" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F682" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H682" s="1" t="s">
-        <v>1885</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="1" t="s">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>137</v>
+        <v>1885</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>102</v>
+        <v>1394</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E683" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F683" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G683" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H683" s="1" t="s">
-        <v>1887</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="1" t="s">
-        <v>1886</v>
+        <v>278</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>137</v>
+        <v>1523</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>102</v>
+        <v>1887</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E684" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F684" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G684" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H684" s="1" t="s">
         <v>1888</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>1890</v>
+        <v>717</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>1399</v>
+        <v>386</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E685" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F685" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G685" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H685" s="1" t="s">
-        <v>1891</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="1" t="s">
-        <v>278</v>
+        <v>1891</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>1528</v>
+        <v>1164</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>1892</v>
+        <v>82</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E686" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F686" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G686" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H686" s="1" t="s">
-        <v>1893</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="1" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>717</v>
+        <v>1887</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>386</v>
+        <v>425</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E687" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F687" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G687" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H687" s="1" t="s">
-        <v>1895</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="1" t="s">
-        <v>1896</v>
+        <v>1860</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>1164</v>
+        <v>783</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>82</v>
+        <v>1379</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E688" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F688" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H688" s="1" t="s">
-        <v>1897</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="1" t="s">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>1892</v>
+        <v>1333</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>425</v>
+        <v>1530</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E689" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F689" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H689" s="1" t="s">
-        <v>1899</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="1" t="s">
-        <v>1865</v>
+        <v>1898</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>783</v>
+        <v>1899</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>1384</v>
+        <v>721</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E690" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F690" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H690" s="1" t="s">
         <v>1900</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="1" t="s">
         <v>1901</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>1338</v>
+        <v>1902</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>1535</v>
+        <v>1903</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E691" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F691" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H691" s="1" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="1" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>1904</v>
+        <v>492</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>721</v>
+        <v>1840</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E692" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F692" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H692" s="1" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="1" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>1907</v>
+        <v>133</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>1908</v>
+        <v>352</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E693" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F693" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G693" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H693" s="1" t="s">
-        <v>1909</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="1" t="s">
-        <v>1910</v>
+        <v>1909</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>492</v>
+        <v>1369</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>1845</v>
+        <v>542</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E694" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F694" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H694" s="1" t="s">
-        <v>1911</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="1" t="s">
-        <v>1912</v>
+        <v>1911</v>
       </c>
       <c r="B695" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C695" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E695" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F695" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H695" s="1" t="s">
-        <v>1913</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B696" s="1" t="s">
         <v>1914</v>
       </c>
-      <c r="B696" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C696" s="1" t="s">
-        <v>542</v>
+        <v>1915</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E696" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F696" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G696" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H696" s="1" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="1" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>133</v>
+        <v>635</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E697" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F697" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H697" s="1" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="1" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>1919</v>
+        <v>635</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>1920</v>
+        <v>360</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E698" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F698" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H698" s="1" t="s">
-        <v>1921</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B699" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C699" s="1" t="s">
         <v>1922</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E699" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F699" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H699" s="1" t="s">
         <v>1923</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>360</v>
+        <v>290</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E700" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F700" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H700" s="1" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>407</v>
+        <v>1772</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>1927</v>
+        <v>290</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E701" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H701" s="1" t="s">
-        <v>1928</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="1" t="s">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>631</v>
+        <v>289</v>
       </c>
       <c r="C702" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E702" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F702" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H702" s="1" t="s">
-        <v>1930</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B703" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C703" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E703" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F703" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H703" s="1" t="s">
         <v>1931</v>
-      </c>
-[...19 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B704" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C704" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E704" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F704" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G704" s="1" t="s">
         <v>1933</v>
-      </c>
-[...16 lines deleted...]
-        <v>273</v>
       </c>
       <c r="H704" s="1" t="s">
         <v>1934</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="1" t="s">
         <v>1935</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>565</v>
+        <v>1936</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>319</v>
+        <v>32</v>
       </c>
       <c r="D705" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E705" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F705" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>174</v>
+        <v>1933</v>
       </c>
       <c r="H705" s="1" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="1" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>133</v>
+        <v>1939</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>352</v>
+        <v>1940</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E706" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F706" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H706" s="1" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="1" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>32</v>
+        <v>1944</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E707" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F707" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H707" s="1" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="1" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E708" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F708" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H708" s="1" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="1" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>1948</v>
+        <v>478</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>1949</v>
+        <v>1691</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E709" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F709" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H709" s="1" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="1" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>1953</v>
+        <v>1407</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E710" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F710" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H710" s="1" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="1" t="s">
         <v>1955</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>478</v>
+        <v>1199</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>1696</v>
+        <v>1818</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E711" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F711" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H711" s="1" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="1" t="s">
         <v>1957</v>
       </c>
       <c r="B712" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>1412</v>
+        <v>1959</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E712" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F712" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H712" s="1" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="1" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>1199</v>
+        <v>1962</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>1823</v>
+        <v>590</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E713" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F713" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H713" s="1" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B714" s="1" t="s">
         <v>1962</v>
       </c>
-      <c r="B714" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C714" s="1" t="s">
-        <v>1964</v>
+        <v>590</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E714" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F714" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H714" s="1" t="s">
         <v>1965</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="C715" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E715" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F715" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H715" s="1" t="s">
-        <v>1968</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B716" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C716" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E716" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F716" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H716" s="1" t="s">
         <v>1969</v>
-      </c>
-[...19 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B717" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C717" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E717" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F717" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H717" s="1" t="s">
         <v>1971</v>
-      </c>
-[...19 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B718" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C718" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E718" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F718" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H718" s="1" t="s">
         <v>1973</v>
-      </c>
-[...19 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B719" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C719" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E719" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F719" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H719" s="1" t="s">
         <v>1975</v>
-      </c>
-[...19 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="1" t="s">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="B720" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C720" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E720" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F720" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H720" s="1" t="s">
-        <v>1978</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="1" t="s">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E721" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F721" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H721" s="1" t="s">
-        <v>1980</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="1" t="s">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="B722" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C722" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E722" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F722" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H722" s="1" t="s">
-        <v>1982</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="1" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="B723" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C723" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E723" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F723" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H723" s="1" t="s">
-        <v>1984</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="1" t="s">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="B724" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C724" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E724" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F724" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H724" s="1" t="s">
-        <v>1986</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="1" t="s">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="B725" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C725" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E725" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F725" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H725" s="1" t="s">
-        <v>1988</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="1" t="s">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="B726" s="1" t="s">
         <v>677</v>
       </c>
       <c r="C726" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E726" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F726" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H726" s="1" t="s">
-        <v>1990</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B727" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C727" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E727" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F727" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H727" s="1" t="s">
         <v>1991</v>
-      </c>
-[...19 lines deleted...]
-        <v>1992</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B728" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C728" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E728" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F728" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H728" s="1" t="s">
         <v>1993</v>
-      </c>
-[...19 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="1" t="s">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="B729" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C729" s="1" t="s">
         <v>443</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E729" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F729" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H729" s="1" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B730" s="1" t="s">
         <v>1997</v>
       </c>
-      <c r="B730" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C730" s="1" t="s">
-        <v>443</v>
+        <v>806</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E730" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F730" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H730" s="1" t="s">
         <v>1998</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>1075</v>
+        <v>1433</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>443</v>
+        <v>1943</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E731" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F731" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H731" s="1" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="1" t="s">
         <v>2001</v>
       </c>
       <c r="B732" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C732" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E732" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F732" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H732" s="1" t="s">
         <v>2002</v>
-      </c>
-[...16 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="B733" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C733" s="1" t="s">
         <v>2004</v>
       </c>
-      <c r="B733" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D733" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E733" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F733" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H733" s="1" t="s">
         <v>2005</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="1" t="s">
         <v>2006</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>1518</v>
+        <v>374</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>873</v>
+        <v>1254</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E734" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F734" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H734" s="1" t="s">
         <v>2007</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>1518</v>
+        <v>434</v>
       </c>
       <c r="C735" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E735" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F735" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H735" s="1" t="s">
         <v>2009</v>
-      </c>
-[...13 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B736" s="1" t="s">
         <v>2011</v>
       </c>
-      <c r="B736" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C736" s="1" t="s">
-        <v>1254</v>
+        <v>2012</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E736" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F736" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H736" s="1" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="1" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>434</v>
+        <v>2011</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>348</v>
+        <v>2012</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E737" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F737" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H737" s="1" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="1" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>2016</v>
+        <v>918</v>
       </c>
       <c r="C738" s="1" t="s">
         <v>2017</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E738" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F738" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H738" s="1" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E739" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F739" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H739" s="1" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="1" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B740" s="1" t="s">
-        <v>918</v>
+        <v>2020</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E740" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F740" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H740" s="1" t="s">
         <v>2023</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="1" t="s">
         <v>2024</v>
       </c>
       <c r="B741" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E741" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F741" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H741" s="1" t="s">
         <v>2025</v>
-      </c>
-[...16 lines deleted...]
-        <v>2026</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B742" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C742" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E742" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F742" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H742" s="1" t="s">
         <v>2027</v>
-      </c>
-[...19 lines deleted...]
-        <v>2028</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B743" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="C743" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E743" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F743" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H743" s="1" t="s">
         <v>2029</v>
-      </c>
-[...19 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B744" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C744" s="1" t="s">
         <v>2031</v>
       </c>
-      <c r="B744" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D744" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E744" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F744" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H744" s="1" t="s">
         <v>2032</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="1" t="s">
         <v>2033</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>827</v>
+        <v>1545</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>1179</v>
+        <v>2034</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E745" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F745" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H745" s="1" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="1" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>966</v>
+        <v>565</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E746" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F746" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H746" s="1" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="1" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>1550</v>
+        <v>631</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>2039</v>
+        <v>1773</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E747" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F747" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H747" s="1" t="s">
         <v>2040</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="1" t="s">
         <v>2041</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>565</v>
+        <v>1422</v>
       </c>
       <c r="C748" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E748" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F748" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H748" s="1" t="s">
         <v>2042</v>
-      </c>
-[...13 lines deleted...]
-        <v>2043</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B749" s="1" t="s">
         <v>2044</v>
       </c>
-      <c r="B749" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C749" s="1" t="s">
-        <v>1778</v>
+        <v>319</v>
       </c>
       <c r="D749" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E749" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F749" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H749" s="1" t="s">
         <v>2045</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="1" t="s">
         <v>2046</v>
       </c>
       <c r="B750" s="1" t="s">
-        <v>1427</v>
+        <v>2044</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>656</v>
+        <v>319</v>
       </c>
       <c r="D750" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E750" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F750" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H750" s="1" t="s">
         <v>2047</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="1" t="s">
         <v>2048</v>
       </c>
       <c r="B751" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C751" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E751" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F751" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H751" s="1" t="s">
         <v>2049</v>
-      </c>
-[...16 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B752" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C752" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E752" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F752" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H752" s="1" t="s">
         <v>2051</v>
-      </c>
-[...19 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="1" t="s">
-        <v>2053</v>
+        <v>2052</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C753" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E753" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F753" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H753" s="1" t="s">
-        <v>2054</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B754" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C754" s="1" t="s">
         <v>2055</v>
       </c>
-      <c r="B754" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D754" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E754" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F754" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H754" s="1" t="s">
         <v>2056</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="1" t="s">
         <v>2057</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>385</v>
+        <v>56</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>386</v>
+        <v>57</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E755" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F755" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H755" s="1" t="s">
         <v>2058</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="1" t="s">
         <v>2059</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>434</v>
+        <v>56</v>
       </c>
       <c r="C756" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E756" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F756" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H756" s="1" t="s">
         <v>2060</v>
-      </c>
-[...13 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E757" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F757" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H757" s="1" t="s">
         <v>2062</v>
-      </c>
-[...19 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E758" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F758" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H758" s="1" t="s">
         <v>2064</v>
-      </c>
-[...19 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E759" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F759" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H759" s="1" t="s">
         <v>2066</v>
-      </c>
-[...19 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B760" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E760" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F760" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H760" s="1" t="s">
         <v>2068</v>
-      </c>
-[...19 lines deleted...]
-        <v>2069</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B761" s="1" t="s">
         <v>2070</v>
       </c>
-      <c r="B761" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C761" s="1" t="s">
-        <v>1316</v>
+        <v>670</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E761" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F761" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H761" s="1" t="s">
         <v>2071</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" s="1" t="s">
         <v>2072</v>
       </c>
       <c r="B762" s="1" t="s">
-        <v>778</v>
+        <v>2073</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1316</v>
+        <v>479</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E762" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F762" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H762" s="1" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" s="1" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="B763" s="1" t="s">
-        <v>2075</v>
+        <v>2073</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>670</v>
+        <v>479</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E763" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F763" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H763" s="1" t="s">
         <v>2076</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" s="1" t="s">
         <v>2077</v>
       </c>
       <c r="B764" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E764" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F764" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H764" s="1" t="s">
         <v>2078</v>
-      </c>
-[...16 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B765" s="1" t="s">
         <v>2080</v>
       </c>
-      <c r="B765" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C765" s="1" t="s">
-        <v>479</v>
+        <v>2081</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E765" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F765" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H765" s="1" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" s="1" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="B766" s="1" t="s">
-        <v>1024</v>
+        <v>2080</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>1258</v>
+        <v>2081</v>
       </c>
       <c r="D766" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E766" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F766" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H766" s="1" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" s="1" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="B767" s="1" t="s">
-        <v>2085</v>
+        <v>2080</v>
       </c>
       <c r="C767" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E767" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F767" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H767" s="1" t="s">
         <v>2086</v>
-      </c>
-[...13 lines deleted...]
-        <v>2087</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B768" s="1" t="s">
         <v>2088</v>
       </c>
-      <c r="B768" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C768" s="1" t="s">
-        <v>2086</v>
+        <v>573</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E768" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F768" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H768" s="1" t="s">
         <v>2089</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" s="1" t="s">
         <v>2090</v>
       </c>
       <c r="B769" s="1" t="s">
-        <v>2085</v>
+        <v>2091</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>2086</v>
+        <v>2092</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E769" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F769" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>1938</v>
+        <v>117</v>
       </c>
       <c r="H769" s="1" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" s="1" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="B770" s="1" t="s">
-        <v>2093</v>
+        <v>880</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>573</v>
+        <v>694</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E770" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F770" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>1938</v>
+        <v>117</v>
       </c>
       <c r="H770" s="1" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" s="1" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B771" s="1" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>2097</v>
+        <v>590</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E771" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F771" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G771" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H771" s="1" t="s">
         <v>2098</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" s="1" t="s">
         <v>2099</v>
       </c>
       <c r="B772" s="1" t="s">
-        <v>880</v>
+        <v>1545</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>694</v>
+        <v>2100</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E772" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F772" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G772" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H772" s="1" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" s="1" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="B773" s="1" t="s">
-        <v>2102</v>
+        <v>720</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>590</v>
+        <v>2103</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E773" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F773" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H773" s="1" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" s="1" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="B774" s="1" t="s">
-        <v>1550</v>
+        <v>2106</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E774" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F774" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H774" s="1" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" s="1" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="B775" s="1" t="s">
-        <v>720</v>
+        <v>102</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>2108</v>
+        <v>721</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E775" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F775" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G775" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H775" s="1" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" s="1" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="B776" s="1" t="s">
-        <v>2111</v>
+        <v>140</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>2112</v>
+        <v>79</v>
       </c>
       <c r="D776" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E776" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F776" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H776" s="1" t="s">
-        <v>2113</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" s="1" t="s">
-        <v>2114</v>
+        <v>2113</v>
       </c>
       <c r="B777" s="1" t="s">
-        <v>102</v>
+        <v>301</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>721</v>
+        <v>352</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E777" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F777" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G777" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H777" s="1" t="s">
-        <v>2115</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" s="1" t="s">
-        <v>2116</v>
+        <v>2115</v>
       </c>
       <c r="B778" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="D778" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E778" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F778" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G778" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H778" s="1" t="s">
-        <v>2117</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" s="1" t="s">
-        <v>2118</v>
+        <v>2117</v>
       </c>
       <c r="B779" s="1" t="s">
-        <v>301</v>
+        <v>140</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>352</v>
+        <v>319</v>
       </c>
       <c r="D779" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E779" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F779" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G779" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H779" s="1" t="s">
-        <v>2119</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B780" s="1" t="s">
         <v>2120</v>
       </c>
-      <c r="B780" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C780" s="1" t="s">
-        <v>102</v>
+        <v>2121</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E780" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F780" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G780" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H780" s="1" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" s="1" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="B781" s="1" t="s">
-        <v>140</v>
+        <v>2124</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>319</v>
+        <v>2125</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E781" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F781" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G781" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H781" s="1" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" s="1" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
       <c r="B782" s="1" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>2126</v>
+        <v>940</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E782" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F782" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G782" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H782" s="1" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" s="1" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="B783" s="1" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="D783" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E783" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F783" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G783" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H783" s="1" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" s="1" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="B784" s="1" t="s">
-        <v>2133</v>
+        <v>395</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>940</v>
+        <v>352</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E784" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F784" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G784" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H784" s="1" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" s="1" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="B785" s="1" t="s">
-        <v>2136</v>
+        <v>646</v>
       </c>
       <c r="C785" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E785" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F785" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G785" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H785" s="1" t="s">
         <v>2138</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" s="1" t="s">
         <v>2139</v>
       </c>
       <c r="B786" s="1" t="s">
-        <v>395</v>
+        <v>2140</v>
       </c>
       <c r="C786" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E786" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F786" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G786" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H786" s="1" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" s="1" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B787" s="1" t="s">
-        <v>646</v>
+        <v>1293</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>2142</v>
+        <v>695</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E787" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F787" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G787" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H787" s="1" t="s">
         <v>2143</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" s="1" t="s">
         <v>2144</v>
       </c>
       <c r="B788" s="1" t="s">
-        <v>2145</v>
+        <v>1126</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>352</v>
+        <v>237</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E788" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F788" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G788" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H788" s="1" t="s">
-        <v>2146</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B789" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C789" s="1" t="s">
         <v>2147</v>
-      </c>
-[...4 lines deleted...]
-        <v>695</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E789" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F789" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G789" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H789" s="1" t="s">
         <v>2148</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" s="1" t="s">
         <v>2149</v>
       </c>
       <c r="B790" s="1" t="s">
-        <v>1126</v>
+        <v>237</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>237</v>
+        <v>102</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E790" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F790" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G790" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H790" s="1" t="s">
         <v>2150</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" s="1" t="s">
         <v>2151</v>
       </c>
       <c r="B791" s="1" t="s">
-        <v>1521</v>
+        <v>478</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>2152</v>
+        <v>1668</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E791" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F791" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G791" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H791" s="1" t="s">
-        <v>2153</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B792" s="1" t="s">
         <v>2154</v>
       </c>
-      <c r="B792" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C792" s="1" t="s">
-        <v>102</v>
+        <v>2155</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E792" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F792" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G792" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H792" s="1" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" s="1" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="B793" s="1" t="s">
-        <v>478</v>
+        <v>2158</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>1673</v>
+        <v>2159</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E793" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F793" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G793" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H793" s="1" t="s">
-        <v>2157</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" s="1" t="s">
-        <v>2158</v>
+        <v>2144</v>
       </c>
       <c r="B794" s="1" t="s">
-        <v>2159</v>
+        <v>1753</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>2160</v>
+        <v>721</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E794" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F794" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G794" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H794" s="1" t="s">
         <v>2161</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" s="1" t="s">
         <v>2162</v>
       </c>
       <c r="B795" s="1" t="s">
-        <v>2163</v>
+        <v>319</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>2164</v>
+        <v>721</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E795" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F795" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G795" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H795" s="1" t="s">
-        <v>2165</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" s="1" t="s">
-        <v>2149</v>
+        <v>2164</v>
       </c>
       <c r="B796" s="1" t="s">
-        <v>1758</v>
+        <v>843</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>721</v>
+        <v>319</v>
       </c>
       <c r="D796" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E796" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F796" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G796" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H796" s="1" t="s">
-        <v>2166</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B797" s="1" t="s">
         <v>2167</v>
       </c>
-      <c r="B797" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C797" s="1" t="s">
-        <v>721</v>
+        <v>2168</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E797" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F797" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G797" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H797" s="1" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" s="1" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="B798" s="1" t="s">
-        <v>843</v>
+        <v>2171</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D798" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E798" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F798" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G798" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H798" s="1" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" s="1" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="B799" s="1" t="s">
-        <v>2172</v>
+        <v>564</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E799" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F799" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G799" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H799" s="1" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" s="1" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="B800" s="1" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>322</v>
+        <v>2178</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E800" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F800" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G800" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H800" s="1" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="1" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="B801" s="1" t="s">
-        <v>564</v>
+        <v>451</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>2179</v>
+        <v>444</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E801" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F801" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G801" s="1"/>
       <c r="H801" s="1" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="1" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="B802" s="1" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E802" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F802" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G802" s="1"/>
       <c r="H802" s="1" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="B803" s="1" t="s">
-        <v>451</v>
+        <v>933</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>444</v>
+        <v>694</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E803" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F803" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G803" s="1"/>
       <c r="H803" s="1" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="1" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="B804" s="1" t="s">
-        <v>2188</v>
+        <v>1600</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>2189</v>
+        <v>523</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E804" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F804" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G804" s="1"/>
       <c r="H804" s="1" t="s">
-        <v>2190</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="1" t="s">
-        <v>2191</v>
+        <v>2190</v>
       </c>
       <c r="B805" s="1" t="s">
-        <v>933</v>
+        <v>1600</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>694</v>
+        <v>523</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E805" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F805" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G805" s="1"/>
       <c r="H805" s="1" t="s">
-        <v>2192</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="1" t="s">
-        <v>2193</v>
+        <v>2192</v>
       </c>
       <c r="B806" s="1" t="s">
-        <v>1605</v>
+        <v>355</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>523</v>
+        <v>1773</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E806" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F806" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G806" s="1"/>
       <c r="H806" s="1" t="s">
-        <v>2194</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" s="1" t="s">
-        <v>2195</v>
+        <v>2194</v>
       </c>
       <c r="B807" s="1" t="s">
-        <v>1605</v>
+        <v>1366</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>523</v>
+        <v>653</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E807" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F807" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G807" s="1"/>
       <c r="H807" s="1" t="s">
-        <v>2196</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" s="1" t="s">
-        <v>2197</v>
+        <v>2196</v>
       </c>
       <c r="B808" s="1" t="s">
-        <v>355</v>
+        <v>1366</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>1778</v>
+        <v>653</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E808" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F808" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G808" s="1"/>
       <c r="H808" s="1" t="s">
-        <v>2198</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B809" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C809" s="1" t="s">
         <v>2199</v>
-      </c>
-[...4 lines deleted...]
-        <v>653</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E809" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F809" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G809" s="1"/>
       <c r="H809" s="1" t="s">
         <v>2200</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="B810" s="1" t="s">
-        <v>1371</v>
+        <v>927</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>653</v>
+        <v>1343</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E810" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F810" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G810" s="1"/>
       <c r="H810" s="1" t="s">
         <v>2202</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" s="1" t="s">
         <v>2203</v>
       </c>
       <c r="B811" s="1" t="s">
-        <v>1290</v>
+        <v>1394</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>2204</v>
+        <v>1887</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E811" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F811" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G811" s="1"/>
       <c r="H811" s="1" t="s">
-        <v>2205</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B812" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C812" s="1" t="s">
         <v>2206</v>
-      </c>
-[...4 lines deleted...]
-        <v>1348</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E812" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F812" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G812" s="1"/>
       <c r="H812" s="1" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="B813" s="1" t="s">
-        <v>1399</v>
+        <v>1660</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>1892</v>
+        <v>2206</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E813" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F813" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G813" s="1"/>
       <c r="H813" s="1" t="s">
         <v>2209</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="B814" s="1" t="s">
-        <v>1665</v>
+        <v>1660</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>2211</v>
+        <v>1240</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E814" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F814" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G814" s="1"/>
       <c r="H814" s="1" t="s">
-        <v>2212</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" s="1" t="s">
-        <v>2213</v>
+        <v>2212</v>
       </c>
       <c r="B815" s="1" t="s">
-        <v>1665</v>
+        <v>717</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>2211</v>
+        <v>386</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E815" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F815" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G815" s="1"/>
       <c r="H815" s="1" t="s">
-        <v>2214</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" s="1" t="s">
-        <v>2215</v>
+        <v>2214</v>
       </c>
       <c r="B816" s="1" t="s">
-        <v>1665</v>
+        <v>137</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>1240</v>
+        <v>102</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E816" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F816" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G816" s="1"/>
       <c r="H816" s="1" t="s">
-        <v>2216</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" s="1" t="s">
-        <v>2217</v>
+        <v>2216</v>
       </c>
       <c r="B817" s="1" t="s">
-        <v>717</v>
+        <v>137</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>386</v>
+        <v>102</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E817" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F817" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G817" s="1"/>
       <c r="H817" s="1" t="s">
-        <v>2218</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" s="1" t="s">
-        <v>2219</v>
+        <v>2218</v>
       </c>
       <c r="B818" s="1" t="s">
-        <v>137</v>
+        <v>478</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>102</v>
+        <v>479</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E818" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F818" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G818" s="1"/>
       <c r="H818" s="1" t="s">
-        <v>2220</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B819" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C819" s="1" t="s">
         <v>2221</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E819" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F819" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G819" s="1"/>
       <c r="H819" s="1" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="B820" s="1" t="s">
-        <v>478</v>
+        <v>911</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>479</v>
+        <v>912</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E820" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F820" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G820" s="1"/>
       <c r="H820" s="1" t="s">
         <v>2224</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" s="1" t="s">
         <v>2225</v>
       </c>
       <c r="B821" s="1" t="s">
-        <v>912</v>
+        <v>133</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>2226</v>
+        <v>352</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E821" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F821" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G821" s="1"/>
       <c r="H821" s="1" t="s">
-        <v>2227</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" s="1" t="s">
-        <v>2228</v>
+        <v>2227</v>
       </c>
       <c r="B822" s="1" t="s">
-        <v>911</v>
+        <v>523</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>912</v>
+        <v>523</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E822" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F822" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G822" s="1"/>
       <c r="H822" s="1" t="s">
-        <v>2229</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B823" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C823" s="1" t="s">
         <v>2230</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E823" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F823" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G823" s="1"/>
       <c r="H823" s="1" t="s">
         <v>2231</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="1" t="s">
-        <v>2232</v>
+        <v>2229</v>
       </c>
       <c r="B824" s="1" t="s">
-        <v>523</v>
+        <v>133</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>523</v>
+        <v>352</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E824" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F824" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G824" s="1"/>
       <c r="H824" s="1" t="s">
-        <v>2233</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B825" s="1" t="s">
         <v>2234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1778</v>
       </c>
       <c r="C825" s="1" t="s">
         <v>2235</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E825" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F825" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G825" s="1"/>
       <c r="H825" s="1" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="1" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="B826" s="1" t="s">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>352</v>
+        <v>626</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E826" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F826" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G826" s="1"/>
       <c r="H826" s="1" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="1" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="B827" s="1" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E827" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F827" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G827" s="1"/>
       <c r="H827" s="1" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="1" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="B828" s="1" t="s">
-        <v>64</v>
+        <v>833</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>626</v>
+        <v>1280</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E828" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F828" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G828" s="1"/>
       <c r="H828" s="1" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="1" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="B829" s="1" t="s">
-        <v>2245</v>
+        <v>833</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>2246</v>
+        <v>1280</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E829" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F829" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G829" s="1"/>
       <c r="H829" s="1" t="s">
-        <v>2247</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="1" t="s">
-        <v>2248</v>
+        <v>2247</v>
       </c>
       <c r="B830" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>1285</v>
+        <v>1336</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E830" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F830" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G830" s="1"/>
       <c r="H830" s="1" t="s">
-        <v>2249</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B831" s="1" t="s">
         <v>2250</v>
       </c>
-      <c r="B831" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C831" s="1" t="s">
-        <v>1285</v>
+        <v>1336</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E831" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F831" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G831" s="1"/>
       <c r="H831" s="1" t="s">
         <v>2251</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="1" t="s">
         <v>2252</v>
       </c>
       <c r="B832" s="1" t="s">
-        <v>833</v>
+        <v>2250</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>1341</v>
+        <v>36</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E832" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F832" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G832" s="1"/>
       <c r="H832" s="1" t="s">
         <v>2253</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="1" t="s">
         <v>2254</v>
       </c>
       <c r="B833" s="1" t="s">
-        <v>2255</v>
+        <v>2250</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>1341</v>
+        <v>670</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E833" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F833" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G833" s="1"/>
       <c r="H833" s="1" t="s">
-        <v>2256</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="1" t="s">
-        <v>2257</v>
+        <v>2256</v>
       </c>
       <c r="B834" s="1" t="s">
-        <v>2255</v>
+        <v>1090</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>36</v>
+        <v>1959</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E834" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F834" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G834" s="1"/>
       <c r="H834" s="1" t="s">
-        <v>2258</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B835" s="1" t="s">
         <v>2259</v>
       </c>
-      <c r="B835" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C835" s="1" t="s">
-        <v>670</v>
+        <v>352</v>
       </c>
       <c r="D835" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E835" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F835" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G835" s="1"/>
       <c r="H835" s="1" t="s">
         <v>2260</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="1" t="s">
         <v>2261</v>
       </c>
       <c r="B836" s="1" t="s">
-        <v>1090</v>
+        <v>2259</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>1964</v>
+        <v>352</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E836" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F836" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G836" s="1"/>
       <c r="H836" s="1" t="s">
         <v>2262</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="1" t="s">
         <v>2263</v>
       </c>
       <c r="B837" s="1" t="s">
-        <v>2264</v>
+        <v>2259</v>
       </c>
       <c r="C837" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E837" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F837" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G837" s="1"/>
       <c r="H837" s="1" t="s">
-        <v>2265</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="1" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
       <c r="B838" s="1" t="s">
-        <v>2264</v>
+        <v>2259</v>
       </c>
       <c r="C838" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E838" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F838" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G838" s="1"/>
       <c r="H838" s="1" t="s">
-        <v>2267</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="1" t="s">
-        <v>2268</v>
+        <v>2267</v>
       </c>
       <c r="B839" s="1" t="s">
-        <v>2264</v>
+        <v>545</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>352</v>
+        <v>1155</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E839" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F839" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G839" s="1"/>
       <c r="H839" s="1" t="s">
-        <v>2269</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="1" t="s">
-        <v>2270</v>
+        <v>2269</v>
       </c>
       <c r="B840" s="1" t="s">
-        <v>2264</v>
+        <v>1940</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>352</v>
+        <v>401</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E840" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F840" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G840" s="1"/>
       <c r="H840" s="1" t="s">
-        <v>2271</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="1" t="s">
-        <v>2272</v>
+        <v>2271</v>
       </c>
       <c r="B841" s="1" t="s">
-        <v>545</v>
+        <v>421</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>1155</v>
+        <v>1828</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E841" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F841" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G841" s="1"/>
       <c r="H841" s="1" t="s">
-        <v>2273</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B842" s="1" t="s">
         <v>2274</v>
       </c>
-      <c r="B842" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C842" s="1" t="s">
-        <v>401</v>
+        <v>352</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E842" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F842" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G842" s="1"/>
       <c r="H842" s="1" t="s">
         <v>2275</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="1" t="s">
         <v>2276</v>
       </c>
       <c r="B843" s="1" t="s">
-        <v>421</v>
+        <v>2277</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>1833</v>
+        <v>352</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E843" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F843" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G843" s="1"/>
       <c r="H843" s="1" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="1" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="B844" s="1" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>352</v>
+        <v>102</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E844" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F844" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G844" s="1"/>
       <c r="H844" s="1" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="1" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="B845" s="1" t="s">
-        <v>2282</v>
+        <v>670</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>352</v>
+        <v>695</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E845" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F845" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G845" s="1"/>
       <c r="H845" s="1" t="s">
         <v>2283</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="1" t="s">
         <v>2284</v>
       </c>
       <c r="B846" s="1" t="s">
         <v>2285</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>102</v>
+        <v>2171</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E846" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F846" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G846" s="1"/>
       <c r="H846" s="1" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="1" t="s">
         <v>2287</v>
       </c>
       <c r="B847" s="1" t="s">
-        <v>670</v>
+        <v>1301</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>695</v>
+        <v>1769</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E847" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F847" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G847" s="1"/>
       <c r="H847" s="1" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="1" t="s">
         <v>2289</v>
       </c>
       <c r="B848" s="1" t="s">
-        <v>2290</v>
+        <v>1792</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>2176</v>
+        <v>1944</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E848" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F848" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G848" s="1"/>
       <c r="H848" s="1" t="s">
-        <v>2291</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B849" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C849" s="1" t="s">
         <v>2292</v>
       </c>
-      <c r="B849" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D849" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E849" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F849" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G849" s="1"/>
       <c r="H849" s="1" t="s">
         <v>2293</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="1" t="s">
         <v>2294</v>
       </c>
       <c r="B850" s="1" t="s">
-        <v>1797</v>
+        <v>2295</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>1949</v>
+        <v>2296</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E850" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F850" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G850" s="1"/>
       <c r="H850" s="1" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="1" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="B851" s="1" t="s">
-        <v>318</v>
+        <v>666</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>2297</v>
+        <v>1317</v>
       </c>
       <c r="D851" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E851" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F851" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G851" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>273</v>
+      </c>
       <c r="H851" s="1" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="1" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="B852" s="1" t="s">
-        <v>2300</v>
+        <v>1052</v>
       </c>
       <c r="C852" s="1" t="s">
         <v>2301</v>
       </c>
       <c r="D852" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E852" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F852" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G852" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>117</v>
+      </c>
       <c r="H852" s="1" t="s">
         <v>2302</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="1" t="s">
         <v>2303</v>
       </c>
       <c r="B853" s="1" t="s">
-        <v>666</v>
+        <v>1052</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>1322</v>
+        <v>2301</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E853" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F853" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>273</v>
+        <v>117</v>
       </c>
       <c r="H853" s="1" t="s">
         <v>2304</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" s="1" t="s">
         <v>2305</v>
       </c>
       <c r="B854" s="1" t="s">
-        <v>1052</v>
+        <v>1104</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>2306</v>
+        <v>1095</v>
       </c>
       <c r="D854" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E854" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F854" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G854" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H854" s="1" t="s">
-        <v>2307</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" s="1" t="s">
-        <v>2308</v>
+        <v>2307</v>
       </c>
       <c r="B855" s="1" t="s">
-        <v>1052</v>
+        <v>1104</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>2306</v>
+        <v>322</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E855" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F855" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G855" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H855" s="1" t="s">
-        <v>2309</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" s="1" t="s">
-        <v>2310</v>
+        <v>2309</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="C856" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E856" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F856" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G856" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H856" s="1" t="s">
-        <v>2311</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B857" s="1" t="s">
         <v>2312</v>
       </c>
-      <c r="B857" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C857" s="1" t="s">
-        <v>322</v>
+        <v>2313</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E857" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F857" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G857" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H857" s="1" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" s="1" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="B858" s="1" t="s">
-        <v>1104</v>
+        <v>1052</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>1095</v>
+        <v>2316</v>
       </c>
       <c r="D858" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E858" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F858" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="H858" s="1" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" s="1" t="s">
-        <v>2316</v>
+        <v>1310</v>
       </c>
       <c r="B859" s="1" t="s">
-        <v>2317</v>
+        <v>1840</v>
       </c>
       <c r="C859" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E859" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F859" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="H859" s="1" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="B860" s="1" t="s">
-        <v>1052</v>
+        <v>844</v>
       </c>
       <c r="C860" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E860" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F860" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>134</v>
+        <v>937</v>
       </c>
       <c r="H860" s="1" t="s">
         <v>2322</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" s="1" t="s">
-        <v>1315</v>
+        <v>2323</v>
       </c>
       <c r="B861" s="1" t="s">
-        <v>1845</v>
+        <v>2324</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>2323</v>
+        <v>322</v>
       </c>
       <c r="D861" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E861" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F861" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>134</v>
+        <v>937</v>
       </c>
       <c r="H861" s="1" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" s="1" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="B862" s="1" t="s">
-        <v>844</v>
+        <v>666</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>2326</v>
+        <v>2321</v>
       </c>
       <c r="D862" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E862" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F862" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G862" s="1" t="s">
         <v>937</v>
       </c>
       <c r="H862" s="1" t="s">
         <v>2327</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" s="1" t="s">
         <v>2328</v>
       </c>
       <c r="B863" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C863" s="1" t="s">
         <v>2329</v>
       </c>
-      <c r="C863" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D863" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E863" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F863" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>937</v>
+        <v>117</v>
       </c>
       <c r="H863" s="1" t="s">
         <v>2330</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" s="1" t="s">
         <v>2331</v>
       </c>
       <c r="B864" s="1" t="s">
-        <v>666</v>
+        <v>2332</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E864" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F864" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G864" s="1" t="s">
         <v>937</v>
       </c>
       <c r="H864" s="1" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" s="1" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="B865" s="1" t="s">
-        <v>666</v>
+        <v>1104</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>2334</v>
+        <v>1101</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E865" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F865" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G865" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H865" s="1" t="s">
         <v>2335</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" s="1" t="s">
         <v>2336</v>
       </c>
       <c r="B866" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C866" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E866" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F866" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H866" s="1" t="s">
         <v>2337</v>
-      </c>
-[...16 lines deleted...]
-        <v>2338</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B867" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C867" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E867" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F867" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H867" s="1" t="s">
         <v>2339</v>
-      </c>
-[...19 lines deleted...]
-        <v>2340</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B868" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C868" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E868" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F868" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H868" s="1" t="s">
         <v>2341</v>
-      </c>
-[...19 lines deleted...]
-        <v>2342</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" s="1" t="s">
-        <v>2343</v>
+        <v>2342</v>
       </c>
       <c r="B869" s="1" t="s">
-        <v>2337</v>
+        <v>666</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>2334</v>
+        <v>2321</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E869" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F869" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G869" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H869" s="1" t="s">
-        <v>2344</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B870" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C870" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E870" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F870" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H870" s="1" t="s">
         <v>2345</v>
-      </c>
-[...19 lines deleted...]
-        <v>2346</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B871" s="1" t="s">
         <v>2347</v>
       </c>
-      <c r="B871" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C871" s="1" t="s">
-        <v>2326</v>
+        <v>1801</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E871" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F871" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="H871" s="1" t="s">
         <v>2348</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="B872" s="1" t="s">
-        <v>2317</v>
+        <v>56</v>
       </c>
       <c r="C872" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E872" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F872" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>61</v>
+        <v>134</v>
       </c>
       <c r="H872" s="1" t="s">
         <v>2350</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="B873" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C873" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E873" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F873" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H873" s="1" t="s">
         <v>2352</v>
-      </c>
-[...16 lines deleted...]
-        <v>2353</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" s="1" t="s">
-        <v>2354</v>
+        <v>2353</v>
       </c>
       <c r="B874" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C874" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E874" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F874" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G874" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H874" s="1" t="s">
-        <v>2355</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" s="1" t="s">
-        <v>2356</v>
+        <v>2355</v>
       </c>
       <c r="B875" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C875" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E875" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F875" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G875" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H875" s="1" t="s">
-        <v>2357</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" s="1" t="s">
-        <v>2358</v>
+        <v>2357</v>
       </c>
       <c r="B876" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C876" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E876" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F876" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G876" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H876" s="1" t="s">
-        <v>2359</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" s="1" t="s">
-        <v>2360</v>
+        <v>2359</v>
       </c>
       <c r="B877" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C877" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E877" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F877" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G877" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H877" s="1" t="s">
-        <v>2361</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" s="1" t="s">
-        <v>2362</v>
+        <v>2361</v>
       </c>
       <c r="B878" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C878" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E878" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F878" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="H878" s="1" t="s">
-        <v>2363</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B879" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C879" s="1" t="s">
         <v>2364</v>
       </c>
-      <c r="B879" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D879" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E879" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F879" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>134</v>
+        <v>273</v>
       </c>
       <c r="H879" s="1" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="B880" s="1" t="s">
-        <v>56</v>
+        <v>1593</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>57</v>
+        <v>2367</v>
       </c>
       <c r="D880" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E880" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F880" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G880" s="1"/>
       <c r="H880" s="1" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" s="1" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="B881" s="1" t="s">
-        <v>1254</v>
+        <v>2370</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>2369</v>
+        <v>1317</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E881" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F881" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>273</v>
+        <v>1415</v>
       </c>
       <c r="H881" s="1" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" s="1" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="B882" s="1" t="s">
-        <v>1598</v>
+        <v>2370</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="D882" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E882" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F882" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G882" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="H882" s="1" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" s="1" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="B883" s="1" t="s">
-        <v>2375</v>
+        <v>318</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>1322</v>
+        <v>2292</v>
       </c>
       <c r="D883" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E883" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F883" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>1420</v>
+        <v>266</v>
       </c>
       <c r="H883" s="1" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="B884" s="1" t="s">
-        <v>2375</v>
+        <v>318</v>
       </c>
       <c r="C884" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E884" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F884" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G884" s="1"/>
+      <c r="H884" s="1" t="s">
         <v>2378</v>
-      </c>
-[...13 lines deleted...]
-        <v>2379</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" s="1" t="s">
-        <v>2380</v>
+        <v>2379</v>
       </c>
       <c r="B885" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>2297</v>
+        <v>319</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E885" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F885" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G885" s="1"/>
       <c r="H885" s="1" t="s">
-        <v>2381</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" s="1" t="s">
-        <v>2382</v>
+        <v>2381</v>
       </c>
       <c r="B886" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C886" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E886" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F886" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G886" s="1"/>
       <c r="H886" s="1" t="s">
-        <v>2383</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" s="1" t="s">
-        <v>2384</v>
+        <v>2383</v>
       </c>
       <c r="B887" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C887" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E887" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F887" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G887" s="1"/>
       <c r="H887" s="1" t="s">
-        <v>2385</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" s="1" t="s">
-        <v>2386</v>
+        <v>2385</v>
       </c>
       <c r="B888" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C888" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E888" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F888" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G888" s="1"/>
       <c r="H888" s="1" t="s">
-        <v>2387</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" s="1" t="s">
-        <v>2388</v>
+        <v>2387</v>
       </c>
       <c r="B889" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C889" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E889" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F889" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G889" s="1"/>
       <c r="H889" s="1" t="s">
-        <v>2389</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B890" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C890" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E890" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F890" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H890" s="1" t="s">
         <v>2390</v>
-      </c>
-[...17 lines deleted...]
-        <v>2391</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B891" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C891" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E891" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F891" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H891" s="1" t="s">
         <v>2392</v>
-      </c>
-[...17 lines deleted...]
-        <v>2393</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B892" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C892" s="1" t="s">
         <v>2394</v>
       </c>
-      <c r="B892" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D892" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E892" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F892" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>266</v>
+        <v>12</v>
       </c>
       <c r="H892" s="1" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="B893" s="1" t="s">
-        <v>322</v>
+        <v>2397</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>1031</v>
+        <v>1101</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E893" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F893" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>937</v>
+        <v>61</v>
       </c>
       <c r="H893" s="1" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" s="1" t="s">
-        <v>2398</v>
+        <v>1537</v>
       </c>
       <c r="B894" s="1" t="s">
-        <v>1553</v>
+        <v>2397</v>
       </c>
       <c r="C894" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E894" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F894" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G894" s="1"/>
       <c r="H894" s="1" t="s">
         <v>2400</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="B895" s="1" t="s">
-        <v>2402</v>
+        <v>889</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>1101</v>
+        <v>2399</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E895" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F895" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G895" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H895" s="1" t="s">
-        <v>2403</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" s="1" t="s">
-        <v>1542</v>
+        <v>2403</v>
       </c>
       <c r="B896" s="1" t="s">
-        <v>2402</v>
+        <v>889</v>
       </c>
       <c r="C896" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="D896" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E896" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F896" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G896" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>1415</v>
+      </c>
       <c r="H896" s="1" t="s">
         <v>2405</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" s="1" t="s">
         <v>2406</v>
       </c>
       <c r="B897" s="1" t="s">
-        <v>889</v>
+        <v>1082</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>2404</v>
+        <v>57</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E897" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F897" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="H897" s="1" t="s">
         <v>2407</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" s="1" t="s">
         <v>2408</v>
       </c>
       <c r="B898" s="1" t="s">
-        <v>889</v>
+        <v>57</v>
       </c>
       <c r="C898" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E898" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F898" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H898" s="1" t="s">
         <v>2409</v>
-      </c>
-[...13 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B899" s="1" t="s">
         <v>2411</v>
       </c>
-      <c r="B899" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C899" s="1" t="s">
-        <v>57</v>
+        <v>2412</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E899" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F899" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>83</v>
+        <v>61</v>
       </c>
       <c r="H899" s="1" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" s="1" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="B900" s="1" t="s">
-        <v>57</v>
+        <v>2415</v>
       </c>
       <c r="C900" s="1" t="s">
-        <v>57</v>
+        <v>2416</v>
       </c>
       <c r="D900" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E900" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F900" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="H900" s="1" t="s">
-        <v>2414</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" s="1" t="s">
-        <v>2415</v>
+        <v>2418</v>
       </c>
       <c r="B901" s="1" t="s">
-        <v>2416</v>
+        <v>322</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E901" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F901" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G901" s="1"/>
       <c r="H901" s="1" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" s="1" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="B902" s="1" t="s">
-        <v>2420</v>
+        <v>322</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>2421</v>
+        <v>2012</v>
       </c>
       <c r="D902" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E902" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F902" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>266</v>
+        <v>134</v>
       </c>
       <c r="H902" s="1" t="s">
         <v>2422</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="B903" s="1" t="s">
-        <v>322</v>
+        <v>2397</v>
       </c>
       <c r="C903" s="1" t="s">
         <v>2424</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E903" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F903" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G903" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="H903" s="1" t="s">
         <v>2425</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="B904" s="1" t="s">
-        <v>322</v>
+        <v>1548</v>
       </c>
       <c r="C904" s="1" t="s">
-        <v>2017</v>
+        <v>2394</v>
       </c>
       <c r="D904" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E904" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F904" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>134</v>
+        <v>47</v>
       </c>
       <c r="H904" s="1" t="s">
         <v>2427</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" s="1" t="s">
         <v>2428</v>
       </c>
       <c r="B905" s="1" t="s">
-        <v>2402</v>
+        <v>2397</v>
       </c>
       <c r="C905" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E905" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F905" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G905" s="1"/>
+      <c r="H905" s="1" t="s">
         <v>2429</v>
-      </c>
-[...13 lines deleted...]
-        <v>2430</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B906" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C906" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E906" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F906" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H906" s="1" t="s">
         <v>2431</v>
-      </c>
-[...19 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B907" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C907" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E907" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F907" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H907" s="1" t="s">
         <v>2433</v>
-      </c>
-[...17 lines deleted...]
-        <v>2434</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B908" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C908" s="1" t="s">
         <v>2435</v>
       </c>
-      <c r="B908" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D908" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E908" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F908" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G908" s="1"/>
       <c r="H908" s="1" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" s="1" t="s">
         <v>2437</v>
       </c>
       <c r="B909" s="1" t="s">
-        <v>2402</v>
+        <v>1101</v>
       </c>
       <c r="C909" s="1" t="s">
-        <v>2429</v>
+        <v>57</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E909" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F909" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>117</v>
+        <v>174</v>
       </c>
       <c r="H909" s="1" t="s">
         <v>2438</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" s="1" t="s">
         <v>2439</v>
       </c>
       <c r="B910" s="1" t="s">
-        <v>2326</v>
-[...1 lines deleted...]
-      <c r="C910" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C910" s="1"/>
+      <c r="D910" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E910" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F910" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H910" s="1" t="s">
         <v>2440</v>
-      </c>
-[...11 lines deleted...]
-        <v>2441</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B911" s="1" t="s">
         <v>2442</v>
       </c>
-      <c r="B911" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C911" s="1" t="s">
-        <v>57</v>
+        <v>2443</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E911" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F911" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="H911" s="1" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" s="1" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="B912" s="1" t="s">
-        <v>2318</v>
-[...1 lines deleted...]
-      <c r="C912" s="1"/>
+        <v>2313</v>
+      </c>
+      <c r="C912" s="1" t="s">
+        <v>2446</v>
+      </c>
       <c r="D912" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E912" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F912" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>174</v>
+        <v>47</v>
       </c>
       <c r="H912" s="1" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" s="1" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="B913" s="1" t="s">
-        <v>2447</v>
+        <v>56</v>
       </c>
       <c r="C913" s="1" t="s">
-        <v>2448</v>
+        <v>57</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E913" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F913" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>121</v>
+        <v>1415</v>
       </c>
       <c r="H913" s="1" t="s">
         <v>2449</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" s="1" t="s">
         <v>2450</v>
       </c>
       <c r="B914" s="1" t="s">
-        <v>2318</v>
+        <v>2313</v>
       </c>
       <c r="C914" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E914" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F914" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H914" s="1" t="s">
         <v>2451</v>
-      </c>
-[...13 lines deleted...]
-        <v>2452</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B915" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C915" s="1" t="s">
         <v>2453</v>
       </c>
-      <c r="B915" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D915" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E915" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F915" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>1420</v>
+        <v>12</v>
       </c>
       <c r="H915" s="1" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" s="1" t="s">
         <v>2455</v>
       </c>
       <c r="B916" s="1" t="s">
-        <v>2318</v>
+        <v>2313</v>
       </c>
       <c r="C916" s="1" t="s">
-        <v>2451</v>
+        <v>2446</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E916" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F916" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G916" s="1" t="s">
-        <v>326</v>
+        <v>937</v>
       </c>
       <c r="H916" s="1" t="s">
         <v>2456</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" s="1" t="s">
         <v>2457</v>
       </c>
       <c r="B917" s="1" t="s">
-        <v>2318</v>
+        <v>2458</v>
       </c>
       <c r="C917" s="1" t="s">
-        <v>2458</v>
+        <v>542</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E917" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F917" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>12</v>
+        <v>326</v>
       </c>
       <c r="H917" s="1" t="s">
         <v>2459</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" s="1" t="s">
         <v>2460</v>
       </c>
       <c r="B918" s="1" t="s">
-        <v>2318</v>
+        <v>1362</v>
       </c>
       <c r="C918" s="1" t="s">
-        <v>2451</v>
+        <v>1523</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E918" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F918" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>937</v>
+        <v>326</v>
       </c>
       <c r="H918" s="1" t="s">
         <v>2461</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" s="1" t="s">
         <v>2462</v>
       </c>
       <c r="B919" s="1" t="s">
-        <v>2463</v>
+        <v>1068</v>
       </c>
       <c r="C919" s="1" t="s">
-        <v>542</v>
+        <v>626</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E919" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F919" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G919" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H919" s="1" t="s">
-        <v>2464</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" s="1" t="s">
-        <v>2465</v>
+        <v>2462</v>
       </c>
       <c r="B920" s="1" t="s">
-        <v>1367</v>
+        <v>1068</v>
       </c>
       <c r="C920" s="1" t="s">
-        <v>1528</v>
+        <v>626</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E920" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F920" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G920" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H920" s="1" t="s">
-        <v>2466</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" s="1" t="s">
-        <v>2467</v>
+        <v>2465</v>
       </c>
       <c r="B921" s="1" t="s">
-        <v>1068</v>
+        <v>1369</v>
       </c>
       <c r="C921" s="1" t="s">
-        <v>626</v>
+        <v>1869</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E921" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F921" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G921" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H921" s="1" t="s">
-        <v>2468</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" s="1" t="s">
         <v>2467</v>
       </c>
       <c r="B922" s="1" t="s">
-        <v>1068</v>
+        <v>631</v>
       </c>
       <c r="C922" s="1" t="s">
-        <v>626</v>
+        <v>934</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E922" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F922" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G922" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H922" s="1" t="s">
-        <v>2469</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B923" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C923" s="1" t="s">
         <v>2470</v>
-      </c>
-[...4 lines deleted...]
-        <v>1874</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E923" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F923" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G923" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H923" s="1" t="s">
         <v>2471</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" s="1" t="s">
         <v>2472</v>
       </c>
       <c r="B924" s="1" t="s">
-        <v>631</v>
+        <v>880</v>
       </c>
       <c r="C924" s="1" t="s">
-        <v>934</v>
+        <v>1208</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E924" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F924" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G924" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H924" s="1" t="s">
         <v>2473</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" s="1" t="s">
         <v>2474</v>
       </c>
       <c r="B925" s="1" t="s">
-        <v>406</v>
+        <v>1721</v>
       </c>
       <c r="C925" s="1" t="s">
-        <v>2475</v>
+        <v>1323</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E925" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F925" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G925" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H925" s="1" t="s">
-        <v>2476</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B926" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C926" s="1" t="s">
         <v>2477</v>
-      </c>
-[...4 lines deleted...]
-        <v>1208</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E926" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F926" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G926" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H926" s="1" t="s">
         <v>2478</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" s="1" t="s">
         <v>2479</v>
       </c>
       <c r="B927" s="1" t="s">
-        <v>1726</v>
+        <v>407</v>
       </c>
       <c r="C927" s="1" t="s">
-        <v>1328</v>
+        <v>1042</v>
       </c>
       <c r="D927" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E927" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F927" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G927" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H927" s="1" t="s">
         <v>2480</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" s="1" t="s">
         <v>2481</v>
       </c>
       <c r="B928" s="1" t="s">
-        <v>872</v>
+        <v>385</v>
       </c>
       <c r="C928" s="1" t="s">
-        <v>2482</v>
+        <v>386</v>
       </c>
       <c r="D928" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E928" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F928" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G928" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H928" s="1" t="s">
-        <v>2483</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" s="1" t="s">
-        <v>2484</v>
+        <v>2483</v>
       </c>
       <c r="B929" s="1" t="s">
-        <v>407</v>
+        <v>366</v>
       </c>
       <c r="C929" s="1" t="s">
-        <v>1042</v>
+        <v>386</v>
       </c>
       <c r="D929" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E929" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F929" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G929" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H929" s="1" t="s">
-        <v>2485</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" s="1" t="s">
-        <v>2486</v>
+        <v>2485</v>
       </c>
       <c r="B930" s="1" t="s">
-        <v>385</v>
+        <v>578</v>
       </c>
       <c r="C930" s="1" t="s">
-        <v>386</v>
+        <v>514</v>
       </c>
       <c r="D930" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E930" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F930" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G930" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H930" s="1" t="s">
-        <v>2487</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" s="1" t="s">
-        <v>2488</v>
+        <v>2487</v>
       </c>
       <c r="B931" s="1" t="s">
-        <v>366</v>
+        <v>1167</v>
       </c>
       <c r="C931" s="1" t="s">
-        <v>386</v>
+        <v>94</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E931" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F931" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G931" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H931" s="1" t="s">
-        <v>2489</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" s="1" t="s">
-        <v>2490</v>
+        <v>2489</v>
       </c>
       <c r="B932" s="1" t="s">
-        <v>578</v>
+        <v>1167</v>
       </c>
       <c r="C932" s="1" t="s">
-        <v>514</v>
+        <v>94</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E932" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F932" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G932" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H932" s="1" t="s">
-        <v>2491</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" s="1" t="s">
-        <v>2492</v>
+        <v>2491</v>
       </c>
       <c r="B933" s="1" t="s">
-        <v>1167</v>
+        <v>1012</v>
       </c>
       <c r="C933" s="1" t="s">
-        <v>94</v>
+        <v>911</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E933" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F933" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G933" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H933" s="1" t="s">
-        <v>2493</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B934" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C934" s="1" t="s">
         <v>2494</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E934" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F934" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G934" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H934" s="1" t="s">
         <v>2495</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="B935" s="1" t="s">
-        <v>1012</v>
+        <v>492</v>
       </c>
       <c r="C935" s="1" t="s">
-        <v>911</v>
+        <v>2497</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E935" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F935" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G935" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H935" s="1" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" s="1" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="B936" s="1" t="s">
-        <v>82</v>
+        <v>2500</v>
       </c>
       <c r="C936" s="1" t="s">
-        <v>2499</v>
+        <v>2318</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E936" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F936" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G936" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H936" s="1" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="B937" s="1" t="s">
-        <v>492</v>
+        <v>2500</v>
       </c>
       <c r="C937" s="1" t="s">
-        <v>2502</v>
+        <v>2318</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E937" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F937" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G937" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H937" s="1" t="s">
         <v>2503</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" s="1" t="s">
         <v>2504</v>
       </c>
       <c r="B938" s="1" t="s">
-        <v>2505</v>
+        <v>318</v>
       </c>
       <c r="C938" s="1" t="s">
-        <v>2323</v>
+        <v>319</v>
       </c>
       <c r="D938" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E938" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F938" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G938" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H938" s="1" t="s">
-        <v>2506</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" s="1" t="s">
-        <v>2507</v>
+        <v>2506</v>
       </c>
       <c r="B939" s="1" t="s">
-        <v>2505</v>
+        <v>1369</v>
       </c>
       <c r="C939" s="1" t="s">
-        <v>2323</v>
+        <v>1869</v>
       </c>
       <c r="D939" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E939" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F939" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G939" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H939" s="1" t="s">
-        <v>2508</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" s="1" t="s">
-        <v>2509</v>
+        <v>2508</v>
       </c>
       <c r="B940" s="1" t="s">
-        <v>318</v>
+        <v>94</v>
       </c>
       <c r="C940" s="1" t="s">
-        <v>319</v>
+        <v>2206</v>
       </c>
       <c r="D940" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E940" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F940" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G940" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H940" s="1" t="s">
-        <v>2510</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" s="1" t="s">
-        <v>2511</v>
+        <v>2510</v>
       </c>
       <c r="B941" s="1" t="s">
-        <v>1374</v>
+        <v>1773</v>
       </c>
       <c r="C941" s="1" t="s">
-        <v>1874</v>
+        <v>2230</v>
       </c>
       <c r="D941" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E941" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F941" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G941" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H941" s="1" t="s">
-        <v>2512</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" s="1" t="s">
-        <v>2513</v>
+        <v>2512</v>
       </c>
       <c r="B942" s="1" t="s">
-        <v>94</v>
+        <v>1773</v>
       </c>
       <c r="C942" s="1" t="s">
-        <v>2211</v>
+        <v>2230</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E942" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F942" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G942" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H942" s="1" t="s">
-        <v>2514</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B943" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C943" s="1" t="s">
         <v>2515</v>
-      </c>
-[...4 lines deleted...]
-        <v>2235</v>
       </c>
       <c r="D943" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E943" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F943" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G943" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H943" s="1" t="s">
         <v>2516</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" s="1" t="s">
-        <v>2517</v>
+        <v>2514</v>
       </c>
       <c r="B944" s="1" t="s">
-        <v>1778</v>
+        <v>2103</v>
       </c>
       <c r="C944" s="1" t="s">
-        <v>2235</v>
+        <v>2515</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E944" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F944" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G944" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H944" s="1" t="s">
-        <v>2518</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" s="1" t="s">
-        <v>2519</v>
+        <v>2518</v>
       </c>
       <c r="B945" s="1" t="s">
-        <v>2108</v>
+        <v>1742</v>
       </c>
       <c r="C945" s="1" t="s">
-        <v>2520</v>
+        <v>1535</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E945" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F945" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G945" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H945" s="1" t="s">
-        <v>2521</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" s="1" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="B946" s="1" t="s">
-        <v>2108</v>
+        <v>555</v>
       </c>
       <c r="C946" s="1" t="s">
-        <v>2520</v>
+        <v>1535</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E946" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F946" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G946" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H946" s="1" t="s">
-        <v>2522</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" s="1" t="s">
-        <v>2523</v>
+        <v>2522</v>
       </c>
       <c r="B947" s="1" t="s">
-        <v>1747</v>
+        <v>555</v>
       </c>
       <c r="C947" s="1" t="s">
-        <v>1540</v>
+        <v>1535</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E947" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F947" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G947" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H947" s="1" t="s">
-        <v>2524</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" s="1" t="s">
-        <v>2525</v>
+        <v>2524</v>
       </c>
       <c r="B948" s="1" t="s">
         <v>555</v>
       </c>
       <c r="C948" s="1" t="s">
-        <v>1540</v>
+        <v>1535</v>
       </c>
       <c r="D948" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E948" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F948" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G948" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H948" s="1" t="s">
-        <v>2526</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B949" s="1" t="s">
         <v>2527</v>
       </c>
-      <c r="B949" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C949" s="1" t="s">
-        <v>1540</v>
+        <v>677</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E949" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F949" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G949" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H949" s="1" t="s">
         <v>2528</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" s="1" t="s">
         <v>2529</v>
       </c>
       <c r="B950" s="1" t="s">
-        <v>555</v>
+        <v>133</v>
       </c>
       <c r="C950" s="1" t="s">
-        <v>1540</v>
+        <v>319</v>
       </c>
       <c r="D950" s="1" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="E950" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F950" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>326</v>
+        <v>12</v>
       </c>
       <c r="H950" s="1" t="s">
         <v>2530</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" s="1" t="s">
         <v>2531</v>
       </c>
       <c r="B951" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C951" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E951" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F951" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H951" s="1" t="s">
         <v>2532</v>
-      </c>
-[...16 lines deleted...]
-        <v>2533</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" s="1" t="s">
-        <v>2534</v>
+        <v>2533</v>
       </c>
       <c r="B952" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C952" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D952" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E952" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F952" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G952" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H952" s="1" t="s">
-        <v>2535</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" s="1" t="s">
-        <v>2536</v>
+        <v>2535</v>
       </c>
       <c r="B953" s="1" t="s">
-        <v>133</v>
+        <v>764</v>
       </c>
       <c r="C953" s="1" t="s">
-        <v>319</v>
+        <v>542</v>
       </c>
       <c r="D953" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E953" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F953" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G953" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H953" s="1" t="s">
-        <v>2537</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" s="1" t="s">
-        <v>2538</v>
+        <v>2537</v>
       </c>
       <c r="B954" s="1" t="s">
-        <v>133</v>
+        <v>265</v>
       </c>
       <c r="C954" s="1" t="s">
-        <v>319</v>
+        <v>1075</v>
       </c>
       <c r="D954" s="1" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="E954" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F954" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G954" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H954" s="1" t="s">
-        <v>2539</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B955" s="1" t="s">
         <v>2540</v>
       </c>
-      <c r="B955" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C955" s="1" t="s">
-        <v>542</v>
+        <v>352</v>
       </c>
       <c r="D955" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E955" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F955" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G955" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H955" s="1" t="s">
         <v>2541</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="B956" s="1" t="s">
-        <v>265</v>
+        <v>922</v>
       </c>
       <c r="C956" s="1" t="s">
-        <v>1075</v>
+        <v>747</v>
       </c>
       <c r="D956" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E956" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F956" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G956" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H956" s="1" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="B957" s="1" t="s">
-        <v>2545</v>
+        <v>704</v>
       </c>
       <c r="C957" s="1" t="s">
-        <v>352</v>
+        <v>1155</v>
       </c>
       <c r="D957" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E957" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F957" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G957" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H957" s="1" t="s">
-        <v>2546</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" s="1" t="s">
-        <v>2547</v>
+        <v>2546</v>
       </c>
       <c r="B958" s="1" t="s">
-        <v>922</v>
+        <v>1034</v>
       </c>
       <c r="C958" s="1" t="s">
-        <v>747</v>
+        <v>1042</v>
       </c>
       <c r="D958" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E958" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F958" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G958" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H958" s="1" t="s">
-        <v>2548</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" s="1" t="s">
-        <v>2549</v>
+        <v>2548</v>
       </c>
       <c r="B959" s="1" t="s">
-        <v>704</v>
+        <v>1516</v>
       </c>
       <c r="C959" s="1" t="s">
-        <v>1155</v>
+        <v>1541</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E959" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F959" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G959" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H959" s="1" t="s">
-        <v>2550</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" s="1" t="s">
-        <v>2551</v>
+        <v>2550</v>
       </c>
       <c r="B960" s="1" t="s">
-        <v>1034</v>
+        <v>1605</v>
       </c>
       <c r="C960" s="1" t="s">
-        <v>1042</v>
+        <v>1643</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E960" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F960" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G960" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H960" s="1" t="s">
-        <v>2552</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" s="1" t="s">
-        <v>2553</v>
+        <v>2552</v>
       </c>
       <c r="B961" s="1" t="s">
-        <v>1521</v>
+        <v>555</v>
       </c>
       <c r="C961" s="1" t="s">
-        <v>1546</v>
+        <v>479</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E961" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F961" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G961" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H961" s="1" t="s">
-        <v>2554</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" s="1" t="s">
-        <v>2555</v>
+        <v>2554</v>
       </c>
       <c r="B962" s="1" t="s">
-        <v>1610</v>
+        <v>784</v>
       </c>
       <c r="C962" s="1" t="s">
-        <v>1648</v>
+        <v>102</v>
       </c>
       <c r="D962" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E962" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F962" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G962" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H962" s="1" t="s">
-        <v>2556</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B963" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C963" s="1" t="s">
         <v>2557</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
       <c r="D963" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E963" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F963" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G963" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H963" s="1" t="s">
         <v>2558</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" s="1" t="s">
         <v>2559</v>
       </c>
       <c r="B964" s="1" t="s">
-        <v>784</v>
+        <v>1903</v>
       </c>
       <c r="C964" s="1" t="s">
-        <v>102</v>
+        <v>338</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E964" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F964" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>12</v>
+        <v>273</v>
       </c>
       <c r="H964" s="1" t="s">
         <v>2560</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" s="1" t="s">
         <v>2561</v>
       </c>
       <c r="B965" s="1" t="s">
-        <v>666</v>
+        <v>1407</v>
       </c>
       <c r="C965" s="1" t="s">
         <v>2562</v>
       </c>
       <c r="D965" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E965" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F965" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>12</v>
+        <v>1933</v>
       </c>
       <c r="H965" s="1" t="s">
         <v>2563</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" s="1" t="s">
         <v>2564</v>
       </c>
       <c r="B966" s="1" t="s">
-        <v>1908</v>
+        <v>1265</v>
       </c>
       <c r="C966" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E966" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F966" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>273</v>
+        <v>174</v>
       </c>
       <c r="H966" s="1" t="s">
         <v>2565</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" s="1" t="s">
         <v>2566</v>
       </c>
       <c r="B967" s="1" t="s">
-        <v>1412</v>
+        <v>2168</v>
       </c>
       <c r="C967" s="1" t="s">
         <v>2567</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E967" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F967" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H967" s="1" t="s">
         <v>2568</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" s="1" t="s">
         <v>2569</v>
       </c>
       <c r="B968" s="1" t="s">
-        <v>1270</v>
+        <v>2312</v>
       </c>
       <c r="C968" s="1" t="s">
-        <v>338</v>
+        <v>2570</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E968" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F968" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>174</v>
+        <v>1933</v>
       </c>
       <c r="H968" s="1" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" s="1" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="B969" s="1" t="s">
-        <v>2173</v>
+        <v>2573</v>
       </c>
       <c r="C969" s="1" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E969" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F969" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G969" s="1"/>
       <c r="H969" s="1" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B970" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C970" s="1" t="s">
         <v>2574</v>
       </c>
-      <c r="B970" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D970" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E970" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F970" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G970" s="1"/>
       <c r="H970" s="1" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" s="1" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="B971" s="1" t="s">
-        <v>2578</v>
+        <v>2318</v>
       </c>
       <c r="C971" s="1" t="s">
         <v>2579</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E971" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F971" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G971" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>1933</v>
+      </c>
       <c r="H971" s="1" t="s">
         <v>2580</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" s="1" t="s">
         <v>2581</v>
       </c>
       <c r="B972" s="1" t="s">
-        <v>2578</v>
+        <v>2318</v>
       </c>
       <c r="C972" s="1" t="s">
         <v>2579</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E972" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F972" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="G972" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>1933</v>
+      </c>
       <c r="H972" s="1" t="s">
         <v>2582</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" s="1" t="s">
         <v>2583</v>
       </c>
       <c r="B973" s="1" t="s">
-        <v>2323</v>
+        <v>2321</v>
       </c>
       <c r="C973" s="1" t="s">
         <v>2584</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E973" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F973" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>1938</v>
+        <v>121</v>
       </c>
       <c r="H973" s="1" t="s">
         <v>2585</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" s="1" t="s">
         <v>2586</v>
       </c>
       <c r="B974" s="1" t="s">
-        <v>2323</v>
+        <v>1101</v>
       </c>
       <c r="C974" s="1" t="s">
         <v>2584</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E974" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F974" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>1938</v>
+        <v>121</v>
       </c>
       <c r="H974" s="1" t="s">
         <v>2587</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" s="1" t="s">
         <v>2588</v>
       </c>
       <c r="B975" s="1" t="s">
-        <v>2326</v>
+        <v>2589</v>
       </c>
       <c r="C975" s="1" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E975" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F975" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>121</v>
+        <v>61</v>
       </c>
       <c r="H975" s="1" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" s="1" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="B976" s="1" t="s">
-        <v>1101</v>
+        <v>2593</v>
       </c>
       <c r="C976" s="1" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E976" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F976" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>121</v>
+        <v>1933</v>
       </c>
       <c r="H976" s="1" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" s="1" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="B977" s="1" t="s">
-        <v>2594</v>
+        <v>2301</v>
       </c>
       <c r="C977" s="1" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E977" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F977" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="H977" s="1" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" s="1" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="B978" s="1" t="s">
-        <v>2598</v>
+        <v>2397</v>
       </c>
       <c r="C978" s="1" t="s">
-        <v>2595</v>
+        <v>2599</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E978" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F978" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="H978" s="1" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" s="1" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="B979" s="1" t="s">
-        <v>2306</v>
+        <v>2397</v>
       </c>
       <c r="C979" s="1" t="s">
-        <v>2601</v>
+        <v>2599</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E979" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F979" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G979" s="1" t="s">
-        <v>121</v>
+        <v>1933</v>
       </c>
       <c r="H979" s="1" t="s">
         <v>2602</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="B980" s="1" t="s">
-        <v>2402</v>
+        <v>2397</v>
       </c>
       <c r="C980" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E980" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F980" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H980" s="1" t="s">
         <v>2604</v>
-      </c>
-[...13 lines deleted...]
-        <v>2605</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B981" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C981" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E981" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F981" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H981" s="1" t="s">
         <v>2606</v>
-      </c>
-[...19 lines deleted...]
-        <v>2607</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B982" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C982" s="1" t="s">
         <v>2608</v>
       </c>
-      <c r="B982" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D982" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E982" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F982" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>1938</v>
+        <v>174</v>
       </c>
       <c r="H982" s="1" t="s">
         <v>2609</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" s="1" t="s">
         <v>2610</v>
       </c>
       <c r="B983" s="1" t="s">
-        <v>2402</v>
+        <v>2611</v>
       </c>
       <c r="C983" s="1" t="s">
-        <v>2604</v>
+        <v>2608</v>
       </c>
       <c r="D983" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E983" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F983" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="G983" s="1"/>
       <c r="H983" s="1" t="s">
-        <v>2611</v>
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B984" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C984" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E984" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F984" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H984" s="1" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B985" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C985" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E985" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F985" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H985" s="1" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B986" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C986" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E986" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F986" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H986" s="1" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B987" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C987" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E987" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F987" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H987" s="1" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B988" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C988" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E988" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F988" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H988" s="1" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B989" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C989" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E989" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F989" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H989" s="1" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B990" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C990" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E990" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F990" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H990" s="1" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B991" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C991" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E991" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F991" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H991" s="1" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B992" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C992" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E992" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F992" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H992" s="1" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B993" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C993" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E993" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F993" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H993" s="1" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B994" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C994" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E994" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F994" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H994" s="1" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B995" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="C995" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E995" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F995" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H995" s="1" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B996" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C996" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E996" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F996" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H996" s="1" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B997" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C997" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E997" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F997" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H997" s="1" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B998" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C998" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E998" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F998" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H998" s="1" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B999" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C999" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E999" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F999" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H999" s="1" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B1000" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C1000" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E1000" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F1000" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H1000" s="1" t="s">
+        <v>2664</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>