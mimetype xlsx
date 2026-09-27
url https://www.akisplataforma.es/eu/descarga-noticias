--- v1 (2026-07-27)
+++ v2 (2026-09-27)
@@ -12,88 +12,220 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Noticias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1790">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Fecha de publicación</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak gazteentzako eta nekazaritza sektorean sartzen diren berrientzako aholkularitza beharrei buruzko txostena argitaratu du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak gazteentzako eta nekazaritza sektorean sartzen diren berrientzako aholkularitza beharrei buruzko txostena argitaratu du. Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) bere webgunean argitaratu berri du gazteentzako eta nekazaritza sektorean sartzen diren berrientzako aholkularitza beharrei buruzko txostena, Nekazaritzan Ezagutza eta…</t>
+  </si>
+  <si>
+    <t>Ar, 22/09/2026 - 19:05</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-gazteentzako-eta-nekazaritza-sektorean</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak landareen osasunari buruzko aholkularitza-beharrei buruzko txostena argitaratu du.</t>
+  </si>
+  <si>
+    <t>Nekazaritza, Arrantza eta Elikadura Ministerioak landareen osasunari buruzko aholkularitza-beharrei buruzko txostena argitaratu du. Nekazaritza, Arrantza eta Elikadura Ministerioak (MAPA) landareen osasunari buruzko aholkularitza-beharrei buruzko txostena argitaratu berri du bere webgunean, Nekazaritzan Ezagutza eta Berrikuntza Sistemaren Koordinazio Organoaren (SCIA-AKIS) Aholkularitza Lan…</t>
+  </si>
+  <si>
+    <t>Ar, 22/09/2026 - 18:59</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-arrantza-eta-elikadura-ministerioak-landareen-osasunari-buruzko-aholkularitza</t>
+  </si>
+  <si>
+    <t>Oureneko Aldundiak abeltzaintzako eta nekazaritza-ustiategiak laguntzeko laguntza berriak iragarri ditu - Campo Galego</t>
+  </si>
+  <si>
+    <t>Luis Menor, Ourenseko Aldundiko presidenteak, Xunqueira de Espadanedoko abeltzaintza-ustiategi bat bisitatu du gaur goizean, lehen sektoreari zuzendutako laguntza-lerro berrien bidez, foru-erakundeak Ourenseko landa-eremuari ematen dion laguntza sendoa nabarmentzeko helburuarekin. Galiziako Lehen Sektoreko Elkartearen ordezkaritza zabal batek (Ourensen sortutako erakundea) eta Xunqueira de…</t>
+  </si>
+  <si>
+    <t>Og, 10/09/2026 - 14:00</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/oureneko-aldundiak-abeltzaintzako-eta-nekazaritza-ustiategiak-laguntzeko-laguntza-berriak</t>
+  </si>
+  <si>
+    <t>AVA-ASAJAk eta Valentziako Unibertsitateak urrutiko detekzio aplikazio berriak sustatzen ari dira zitrikoen eta zereal laboreen kudeaketa hobetzeko.</t>
+  </si>
+  <si>
+    <t>AVA-ASAJAk kudeatzen duen Sinyent baserri esperimentalak nekazaritza-berrikuntzan lider gisa duen posizioa sendotzen jarraitzen du nekazaritza-sektorean urrutiko detekzioaren erabilera sustatzeko egiten duen lanari esker. Teknologia honek baserrien kudeaketa eraldatzen ari da, ohiko landa-behaketa osatuz urrutiko sentsoreen bidez lortutako datuen analisi masiboarekin, NASAren eta Europako Espazio…</t>
+  </si>
+  <si>
+    <t>Og, 10/09/2026 - 13:57</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/ava-asajak-eta-valentziako-unibertsitateak-urrutiko-detekzio-aplikazio-berriak-sustatzen</t>
+  </si>
+  <si>
+    <t>Eremuaren araberako diru-laguntzak. Behin-behineko unitate-zenbatekoak. 2026ko kanpaina</t>
+  </si>
+  <si>
+    <t>2026ko kanpainarako behin-behineko unitate-zenbatekoak, abenduaren 27ko 1048/2022 Errege Dekretuaren III. tituluko III. kapituluko 1. atalean sartutako Eremuaren araberako Laguntza Lotuari dagozkionak. Ikusi web oharra azalerari lotutako laguntzari buruz. 2026ko kanpainarako unitate kopuru behin-behinekoak. Orriaren eguneratze data: 2026/09/10</t>
+  </si>
+  <si>
+    <t>Og, 10/09/2026 - 13:55</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/eremuaren-araberako-diru-laguntzak-behin-behineko-unitate-zenbatekoak-2026ko-kanpaina</t>
+  </si>
+  <si>
+    <t>Abeltzaintzari lotutako laguntzak. 2026ko kanpainarako behin-behineko unitate-zenbatekoak</t>
+  </si>
+  <si>
+    <t>Abenduaren 27ko 1048/2022 Errege Dekretuaren III. tituluko III. kapituluko 2. atalean sartutako Abeltzaintzako Laguntza Elkartuari dagokion 2026ko kanpainarako behin-behineko unitate-zenbatekoa. Ikusi web oharra Orriaren eguneratze data: 2026/09/10</t>
+  </si>
+  <si>
+    <t>Og, 10/09/2026 - 13:52</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/abeltzaintzari-lotutako-laguntzak-2026ko-kanpainarako-behin-behineko-unitate-zenbatekoak</t>
+  </si>
+  <si>
     <t>40 urte Espainia NEPn: lau hamarkada Espainiako landa-eremuaren etorkizuna lantzen</t>
   </si>
   <si>
     <t>Nekazaritza Politika Bateratuak nekazaritza-elikagaien sektorearen modernizazioa, landa-eremuen bultzada eta nekazaritza eta abeltzaintza jasangarriago, berritzaileago eta lehiakorrago baterantz bilakaera babestu ditu. Nekazaritza Politika Bateratuak nekazaritza-elikagaien sektorearen modernizazioa, landa-eremuen bultzada eta nekazaritza eta abeltzaintza jasangarriago, berritzaileago eta…</t>
   </si>
   <si>
     <t>Az, 15/07/2026 - 12:05</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/40-urte-espainia-nepn-lau-hamarkada-espainiako-landa-eremuaren-etorkizuna-lantzen</t>
   </si>
   <si>
     <t>Luis Planasek Bruselan aurrekontu nahikoa duen, sinplifikatua eta birnazionalizaziorik gabeko NPB bat defendatzen du.</t>
   </si>
   <si>
     <t>Nekazaritza, Arrantza eta Elikadura ministro Luis Planas gaur bildu da Bruselan Europako Parlamentuko Nekazaritza Batzordeko presidenteorde eta etorkizuneko Nekazaritza Politika Bateratuaren (NPB) txostengile Norbert Linsekin, 2028-2034 aldirako Europako nekazaritza politikaren diseinuan oinarritutako bileran. Bileran zehar, Planasek aurrekontu nahikoa duen NEP baten alde egin zuen, gutxienez…</t>
   </si>
   <si>
     <t>Az, 15/07/2026 - 11:31</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/luis-planasek-bruselan-aurrekontu-nahikoa-duen-sinplifikatua-eta-birnazionalizaziorik</t>
   </si>
   <si>
+    <t>Nekazaritza ingeniaritzako masterreko tesien Agraria Sariaren bigarren edizioa iragarri da.</t>
+  </si>
+  <si>
+    <t>Valladolideko Azokak eta Nekazaritza Ingeniarien Elkargo Ofizialen Kontseilu Nagusiak Agraria Sariaren bigarren edizioa iragarri dute, Espainiako unibertsitateetan defendatutako Nekazaritza Ingeniaritzako master amaierako lan onenak sarituko dituen saria. Valladolideko Azokak eta Nekazaritza Ingeniarien Elkargo Ofizialen Kontseilu Nagusiak (CGCOIA) Agraria Sariaren bigarren edizioa iragarri dute…</t>
+  </si>
+  <si>
+    <t>Al, 25/05/2026 - 18:16</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/nekazaritza-ingeniaritzako-masterreko-tesien-agraria-sariaren-bigarren-edizioa-iragarri</t>
+  </si>
+  <si>
+    <t>TWIN4MILKek esne-behien eraldaketa digitala bultzatzen du biki digitalen eta adimen artifizial azalgarriaren bidez.</t>
+  </si>
+  <si>
+    <t>Talde Operatiboak esne-ustiategien eraginkortasuna, iraunkortasuna eta lehiakortasuna hobetzeko tresna prediktibo eta elkarreragingarriak garatuko ditu. TWIN4MILK Talde Operatiboa esne-behien ekoizpen-eredua biki digitalen eta adimen artifizial azalgarriaren aplikazioaren bidez eraldatzeko helburuarekin sortu zen. Proiektuak abeltzaintza-sektorearen egungo krisiari eta zatikatzeari erantzun…</t>
+  </si>
+  <si>
+    <t>Or, 22/05/2026 - 14:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/twin4milkek-esne-behien-eraldaketa-digitala-bultzatzen-du-biki-digitalen-eta-adimen</t>
+  </si>
+  <si>
+    <t>GO RIEGO SUBTERRÁNEOk Bajo Cinca eskualdeko egurrezko laboreetan uraren erabilera optimizatzea sustatzen du.</t>
+  </si>
+  <si>
+    <t>URPEKO UREZTAPENAREN Talde Operatiboak berrikuntza-proiektu bat garatzen ari da, higadura eta infiltrazio arazoak dituzten eremuetan lurpeko tantaka-sistemen bidez zurezko laboreen ur-eraginkortasuna hobetzeko helburuarekin. “Lurpeko tantaka ureztatze bidez higadura eta infiltrazio arazoak dituzten lurretan zurezko laboreentzako ureztatze lokalizatuaren optimizazioa” izeneko ekimena Bajo Cinca-n…</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 11:34</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-riego-subterraneok-bajo-cinca-eskualdeko-egurrezko-laboreetan-uraren-erabilera</t>
+  </si>
+  <si>
+    <t>GO DENORIrako ureztatze-ihesak automatikoki detektatzeko lanak aurrera doaz.</t>
+  </si>
+  <si>
+    <t>“Ureztatze-ihesen detekzio eta jakinarazpen automatikoa (DENORI)” proiektuak , non ASAJA-Sevillak parte hartzen duen Loyola Unibertsitate Andaluziarrak zuzendutako partzuergo batekin batera, eta Huelvako Unibertsitatea eta Trifolium Farms enpresa ere barne hartzen dituen, nekazaritzako ureztatzearen eraginkortasuna hobetzeko lanean jarraitzen du , ureztatze-ihesak automatikoki detektatu eta…</t>
+  </si>
+  <si>
+    <t>Og, 21/05/2026 - 11:04</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/go-denorirako-ureztatze-ihesak-automatikoki-detektatzeko-lanak-aurrera-doaz</t>
+  </si>
+  <si>
+    <t>Leónek ureztatzearen iraultza digitala bizkortzen du PERTEren lau milioi baino gehiagoko inbertsioarekin</t>
+  </si>
+  <si>
+    <t>Leongo landa-eremuaren eraldaketa digitala errealitate bat da jada. Azken hilabeteotan, probintziako ureztatzaile-komunitate ugari Uraren Zikloaren Digitalizaziorako PERTE programaren lehen deialdiaren bidez finantzatutako irtenbide teknologiko aurreratuen ezarpena amaitzen ari dira, Europar Batasunak Next Generation EU funtsen bidez sustatutako Berreskuratze, Eraldaketa eta Erresilientzia…</t>
+  </si>
+  <si>
+    <t>Az, 13/05/2026 - 18:23</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/albisteak/leonek-ureztatzearen-iraultza-digitala-bizkortzen-du-perteren-lau-milioi-baino-gehiagoko</t>
+  </si>
+  <si>
     <t>Nekazaritza aholkularitza AKISen zutabe estrategiko gisa sendotzen ari da Espainian eta Europan</t>
   </si>
   <si>
     <t>AKIS Aholkularien Plataformak Nekazaritza, Arrantza eta Elikadura Ministerioarekin (MAPA) batera antolatutako “Nekazaritza aholkularitza AKISen muina Espainian eta Europan” biltzarrak apirilaren 28an La Vega Innovan estatuko eta nazioarteko adituak bildu zituen, nekazaritza-elikagaien sektorearen eraldaketan aholkularitzak duen funtsezko eginkizuna aztertzeko. Bilera Nekazaritza eta Elikadurako…</t>
   </si>
   <si>
     <t>Og, 30/04/2026 - 23:39</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/nekazaritza-aholkularitza-akisen-zutabe-estrategiko-gisa-sendotzen-ari-da-espainian-eta</t>
   </si>
   <si>
     <t>Provacunok web aplikazio bat abiarazi du Espainiako behi-haragiaren karbono-aztarna neurtzeko</t>
   </si>
   <si>
     <t>Aplikazio berria, dagoeneko eskuragarri dagoena behi-haragi sektorearentzat huellavacunosostenible.eu webgunean , Europako Behi Haragi Jasangarriaren (SEUB) Sustapen Planaren mugarri nagusietako bat da, Europar Batasunak kofinantzatua eta Provacunok (Espainia) eta Apaq-W-k (Belgika) zuzendua. Tresnak berotegi-efektuko gasen isurketak, karbono dioxidoa (CO₂), metanoa (CH₄) eta oxido nitrosoa (N₂O…</t>
   </si>
   <si>
     <t>Az, 29/04/2026 - 20:49</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/provacunok-web-aplikazio-bat-abiarazi-du-espainiako-behi-haragiaren-karbono-aztarna</t>
   </si>
   <si>
     <t>Europar Batasunaren ARIA Sarien 2026ko Ediziorako CAP Sarearen Konferentzia</t>
@@ -1452,62 +1584,50 @@
     <t>https://akisplataforma.es/eu/albisteak/mapak-nekazaritza-elikagaien-sektoreko-iraunkortasunerako-berrikuntza-babesten-du</t>
   </si>
   <si>
     <t>AgriFoodtech Sandbox-eko proposamen-deialdiaren lehen fasean, iraunkortasunean eta industria-eraginkortasunean eragina izan dezaketen sei proiektu hautatu dira.</t>
   </si>
   <si>
     <t>Sigma, Iberfruta Muerza, Lugartis, Pascual Innoventures, Uraphex eta Protiberia dira CNTArekin batera osagai berrien garapenarekin, elikagaien kontserbazioarekin eta prozesuko uren birsorkuntzarekin lotutako ekimenetan lan egingo duten enpresak. Hondar-kutxa MCIUk, MAPAk, Navarrako Gobernuak, Errioxako Gobernuak eta CNTAk sustatutako ekimena da , eta EATEX berrikuntza-gunetik kudeatzen da.…</t>
   </si>
   <si>
     <t>Or, 17/10/2025 - 13:01</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/agrifoodtech-sandbox-eko-proposamen-deialdiaren-lehen-fasean-iraunkortasunean-eta</t>
   </si>
   <si>
     <t>Landa Eremuko Emakumeen Nazioarteko Eguna: Berrikuntza, teknologia eta emakumeen talentua landa eremua eraldatzeko</t>
   </si>
   <si>
     <t>Urriaren 15ean , Landa Eremuetako Emakumeen Nazioarteko Egunak gogorarazten digu emakumeek landa eremuen iraunkortasunean, ekonomian eta berrikuntzan duten funtsezko eginkizuna. Espainian, gero eta emakume gehiagok zuzentzen dituzte edo aktiboki parte hartzen dute nekazaritza-elikagaien sektorearen digitalizazioa eta modernizazioa bultzatzen duten proiektuetan, enplegu-aukera berriak irekiz eta…</t>
   </si>
   <si>
     <t>Az, 15/10/2025 - 18:37</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/landa-eremuko-emakumeen-nazioarteko-eguna-berrikuntza-teknologia-eta-emakumeen-talentua</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://akisplataforma.es/eu/albisteak/galdetzeak-ezagutza-sistema-oso-batekin-konektatzen-zaituenean</t>
   </si>
   <si>
     <t>SOLARWINEk bi planta pilotu jarri ditu martxan, eguzki-energia eta mahastizaintza adimenduna konbinatzen dituztenak.</t>
   </si>
   <si>
     <t>SOLARWINE Talde Operatiboak bi plataforma agrovoltaiko piloturen instalazioa amaitu du, ia 2.000 m² -ko azalera osoarekin, energia fotovoltaikoaren eta 4.0 mahastizaintzaren integrazioa aztertzeko. Bere helburua eredu misto honen bideragarritasun teknikoa eta ekonomikoa aztertzea da, mikrokliman, produktibitatean eta mahastiaren klima-aldaketarekiko erresilientzian dituen ondorioak ebaluatuz.…</t>
   </si>
   <si>
     <t>Ar, 14/10/2025 - 11:32</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/solarwinek-bi-planta-pilotu-jarri-ditu-martxan-eguzki-energia-eta-mahastizaintza</t>
   </si>
   <si>
     <t>Gas Berriztagarrien Azoka energia-trantsizioan eta bioekonomia zirkularrean erreferentzia gisa sendotzen da</t>
   </si>
   <si>
     <t>5. Gas Berriztagarrien Azoka eta 18. Nazioarteko Bioenergia Kongresua beste edizio bat amaitu dira Valladoliden, bertaratze errekorrarekin eta mezu argi batekin: biogas eta biometano sektorea aurrera egiten ari da Espainian. Urriaren 1etik 2ra bitartean, ekitaldiak ia 250 erakusketari-enpresa eta 4.000 profesional baino gehiago bildu zituen, aurreko urtearekin alderatuta % 15eko igoera izanik. Bi…</t>
   </si>
   <si>
     <t>Or, 10/10/2025 - 17:23</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/albisteak/gas-berriztagarrien-azoka-energia-trantsizioan-eta-bioekonomia-zirkularrean-erreferentzia</t>
   </si>
@@ -5612,54 +5732,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D455"/>
+  <dimension ref="A1:D465"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D455"/>
+      <selection activeCell="A1" sqref="A1:D465"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="246.511" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="152.106" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -8164,191 +8284,191 @@
       <c r="C180" s="1" t="s">
         <v>718</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="1" t="s">
         <v>720</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>722</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="1" t="s">
         <v>724</v>
       </c>
-      <c r="B182" s="1"/>
+      <c r="B182" s="1" t="s">
+        <v>725</v>
+      </c>
       <c r="C182" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="1" t="s">
-        <v>763</v>
-[...1 lines deleted...]
-      <c r="B192" s="1" t="s">
         <v>764</v>
       </c>
+      <c r="B192" s="1"/>
       <c r="C192" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="1" t="s">
         <v>767</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="1" t="s">
         <v>771</v>
       </c>
@@ -10630,1412 +10750,1552 @@
         <v>1422</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="1" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="1" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="1" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="1" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="1" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="1" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1449</v>
+        <v>1461</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="1" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="1" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C369" s="1" t="s">
         <v>1465</v>
       </c>
-      <c r="B369" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D369" s="1" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="1" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="1" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="1" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1479</v>
+        <v>1475</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="1" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="1" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C375" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="B375" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D375" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="1" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1495</v>
+        <v>1489</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="1" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1495</v>
+        <v>1507</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1495</v>
+        <v>1511</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="1" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="1" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="1" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="1" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1511</v>
+        <v>1527</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="1" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1511</v>
+        <v>1531</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="1" t="s">
-        <v>1525</v>
+        <v>1533</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="1" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1530</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="1" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1532</v>
+        <v>1541</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1533</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="1" t="s">
-        <v>1534</v>
+        <v>1543</v>
       </c>
       <c r="B389" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C389" s="1" t="s">
         <v>1535</v>
       </c>
-      <c r="C389" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D389" s="1" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="1" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>1539</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="1" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1542</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="1" t="s">
-        <v>1543</v>
+        <v>1553</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1544</v>
+        <v>1554</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1545</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="1" t="s">
-        <v>1546</v>
+        <v>1556</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1547</v>
+        <v>1557</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1548</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="1" t="s">
-        <v>1549</v>
+        <v>1559</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1550</v>
+        <v>1560</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1551</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="1" t="s">
-        <v>1552</v>
+        <v>1562</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1553</v>
+        <v>1563</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1554</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="1" t="s">
-        <v>1555</v>
+        <v>1565</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1556</v>
+        <v>1566</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1557</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="1" t="s">
-        <v>1558</v>
+        <v>1568</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>1559</v>
+        <v>1569</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1560</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="1" t="s">
-        <v>1561</v>
+        <v>1571</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1562</v>
+        <v>1572</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1563</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="1" t="s">
-        <v>1564</v>
+        <v>1574</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1565</v>
+        <v>1575</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1566</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="1" t="s">
-        <v>1567</v>
+        <v>1577</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1568</v>
+        <v>1578</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1569</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="1" t="s">
-        <v>1570</v>
+        <v>1580</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1571</v>
+        <v>1581</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1572</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="1" t="s">
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1575</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="1" t="s">
-        <v>1576</v>
+        <v>1586</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1577</v>
+        <v>1587</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1578</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="1" t="s">
-        <v>1579</v>
+        <v>1589</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1580</v>
+        <v>1590</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1581</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="1" t="s">
-        <v>1582</v>
+        <v>1592</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1583</v>
+        <v>1593</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1584</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="1" t="s">
-        <v>1585</v>
+        <v>1595</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1586</v>
+        <v>1596</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1587</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="1" t="s">
-        <v>1588</v>
+        <v>1598</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1589</v>
+        <v>1599</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1590</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="1" t="s">
-        <v>1591</v>
+        <v>1601</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1592</v>
+        <v>1602</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1593</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="1" t="s">
-        <v>1594</v>
+        <v>1604</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1595</v>
+        <v>1605</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1596</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="1" t="s">
-        <v>1597</v>
+        <v>1607</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1598</v>
+        <v>1608</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1599</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="1" t="s">
-        <v>1600</v>
+        <v>1610</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1601</v>
+        <v>1611</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1602</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="1" t="s">
-        <v>1603</v>
+        <v>1613</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1604</v>
+        <v>1614</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1605</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="1" t="s">
-        <v>1606</v>
+        <v>1616</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1607</v>
+        <v>1617</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1608</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="1" t="s">
-        <v>1609</v>
+        <v>1619</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1610</v>
+        <v>1620</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1611</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="1" t="s">
-        <v>1612</v>
+        <v>1622</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1613</v>
+        <v>1623</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1614</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="1" t="s">
-        <v>1615</v>
+        <v>1625</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1616</v>
+        <v>1626</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1617</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="1" t="s">
-        <v>1618</v>
+        <v>1628</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1619</v>
+        <v>1629</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1620</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="1" t="s">
-        <v>1621</v>
+        <v>1631</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1622</v>
+        <v>1632</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1623</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="1" t="s">
-        <v>1624</v>
+        <v>1634</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1625</v>
+        <v>1635</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1626</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="1" t="s">
-        <v>1627</v>
+        <v>1637</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1628</v>
+        <v>1638</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1629</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="1" t="s">
-        <v>1630</v>
+        <v>1640</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1631</v>
+        <v>1641</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1632</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="1" t="s">
-        <v>1633</v>
+        <v>1643</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1634</v>
+        <v>1644</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1635</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>1636</v>
+        <v>1646</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1637</v>
+        <v>1647</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1638</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="1" t="s">
-        <v>1639</v>
+        <v>1649</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1640</v>
+        <v>1650</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1511</v>
+        <v>1551</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1641</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="1" t="s">
-        <v>1642</v>
+        <v>1652</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1643</v>
+        <v>1653</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1644</v>
+        <v>1551</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1645</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="1" t="s">
-        <v>1646</v>
+        <v>1655</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1647</v>
+        <v>1656</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1648</v>
+        <v>1551</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="1" t="s">
-        <v>1650</v>
+        <v>1658</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1651</v>
+        <v>1659</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1652</v>
+        <v>1551</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1653</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="1" t="s">
-        <v>1654</v>
+        <v>1661</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1656</v>
+        <v>1551</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="1" t="s">
-        <v>1658</v>
+        <v>1664</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1660</v>
+        <v>1551</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="1" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1664</v>
+        <v>1551</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="1" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1668</v>
+        <v>1551</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="1" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1672</v>
+        <v>1551</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="1" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1676</v>
+        <v>1551</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1680</v>
+        <v>1551</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1688</v>
+        <v>1696</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="1" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>1688</v>
+        <v>1700</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="1" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1688</v>
+        <v>1704</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="1" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>1688</v>
+        <v>1708</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="1" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>1688</v>
+        <v>1712</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="1" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1709</v>
+        <v>1715</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1711</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="1" t="s">
-        <v>1712</v>
+        <v>1718</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1710</v>
+        <v>1720</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="1" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1710</v>
+        <v>1724</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>1717</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="1" t="s">
-        <v>1718</v>
+        <v>1726</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1710</v>
+        <v>1728</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1720</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="1" t="s">
-        <v>1721</v>
+        <v>1730</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1722</v>
+        <v>1731</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1710</v>
+        <v>1728</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1723</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="1" t="s">
-        <v>1724</v>
+        <v>1733</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1725</v>
+        <v>1734</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>1727</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B449" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C449" s="1" t="s">
         <v>1728</v>
       </c>
-      <c r="B449" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D449" s="1" t="s">
-        <v>1731</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="1" t="s">
-        <v>1732</v>
+        <v>1739</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1733</v>
+        <v>1740</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1730</v>
+        <v>1728</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1734</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="1" t="s">
-        <v>1735</v>
+        <v>1742</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1736</v>
+        <v>1743</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1730</v>
+        <v>1728</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1737</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="1" t="s">
-        <v>1738</v>
+        <v>1745</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1739</v>
+        <v>1746</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1730</v>
+        <v>1728</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="1" t="s">
-        <v>1741</v>
+        <v>1748</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1730</v>
+        <v>1750</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="1" t="s">
-        <v>1744</v>
+        <v>1752</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1730</v>
+        <v>1750</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1746</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="1" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1748</v>
+        <v>1756</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1730</v>
+        <v>1750</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1749</v>
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B456" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B457" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B458" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B459" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B460" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B461" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B462" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C462" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B463" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C463" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B464" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B465" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1789</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>