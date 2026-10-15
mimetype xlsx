--- v0 (2026-06-08)
+++ v1 (2026-10-15)
@@ -770,86 +770,86 @@
   <si>
     <t>Kimigazioa produktu hauek ureztatzeko uretan disolbatuta gehitzean datzan aplikazio fitosanitarioko teknika bat da. Edozein ureztatze sistemarekin erabil daiteke: tantaka, ihinztadura bidezko ureztatzea eta baita gainazaleko edo oin bidezko ureztatzea ere, baina, oro har, ureztatze sistemetan erabiltzen da. Espainiako hego-ekialdeko negutegietan kimigazioa tantaka ureztatzearen bidez egiten da, produktu fitosanitarioak urari gehituz, ongarritze bidezko ureztatzearen antzera. Dokumentu honek aplikazio teknika hau erabiliz produktu fitosanitarioak eraginkortasunez erabiltzeko gomendio sorta bat eskaintzen du, baita aurrekoa hobeto ulertzeko adibide praktikoak ere.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e1b52be2-15f2-489a-bdcc-6b244fd94154</t>
   </si>
   <si>
     <t>Harrizko Fruituen Gaixotasunen Kudeaketa Integratuaren Gida</t>
   </si>
   <si>
     <t>"Harri-fruta-arbolen gaixotasunak eta haien kudeaketa ekoizpen integratuan" irakaskuntza-material honen helburua nekazariei eta aholkulariei gaixotasunen kudeaketa integratuaren printzipioak ezartzeko laguntzea eta gidatzea da, Produktu Fitosanitarioen Erabilera Jasangarrirako Ekintza Plan Nazionala jarraituz, eta Nekazaritza, Arrantza eta Ingurumen Ministerioak (MAGRAMA) prestatutako harri-fruta-arbolen izurriteen kudeaketa integratuaren gida osatzea.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8c9d036b-dc0e-4988-86a7-3f831c2d5220</t>
   </si>
   <si>
     <t>Kontaktuz transmititzen diren birusak: lan-tresnen desinfekzioa</t>
   </si>
   <si>
     <t>Oso garrantzitsua da soro-tresnen desinfekzio egokia egitea, hainbat gaixotasun biriko uzta osora transmititzea saihesteko. Sektorearen eskaerari erantzunez, tresnen desinfekzioan erabiltzen diren produktuei buruzko ikerketa zientifikoen laburpena aurkezten dugu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6e3aae10-70e2-41fe-af40-cfb423e8c75c</t>
   </si>
   <si>
+    <t>Mangoaren Ezkata Zuriaren Kudeaketa Integratua</t>
+  </si>
+  <si>
+    <t>Aulacaspis tubercularis, txori zuria, Espainiako hegoaldeko mangoen izurriterik garrantzitsuena da eta mundu osoan kaltegarrienetakoa. Hemen proposatzen da haren kudeaketa integratuaren oinarria. Izurritearen deskribapena ematen da, bere biologiari, sintomei eta kalteei buruzko datuekin batera. Parafina-olioak erabiltzea ere iradokitzen da hura kontrolatzeko, landa-entseguetan eraginkorrak direla frogatu baitute. Kontrol biologikoa, harrapari bat (Cybocephalus nipponicus) eta parasitoide bat (Encarsia citrina) erabiliz, etorkizuneko aukera bat da, nahiz eta izurriteentzako babesleku eta elikagai alternatibo gisa balio duen landare-estalkiarekin ezartzea aztertu beharko den.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/75445e35-017a-4226-ac49-21909e6b1ea0</t>
+  </si>
+  <si>
+    <t>Mangoaren ezkata zuriaren (Aulacaspis tubercularis) kontrol kimiko iraunkorra</t>
+  </si>
+  <si>
+    <t>Kotxin zuria Andaluziako mango laboreen izurrite garrantzitsua da, ekoizpen handia baititu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Gaztainondo-liztorra (Dryocosmus kuriphlilus) Andaluzian</t>
   </si>
   <si>
     <t>Gaztainondo-liztorra (Dryocosmus kuriphilus) gaztainondo-laboreen izurrite garrantzitsua da, eta haien errentagarritasuna larriki arriskuan jartzen du. Dokumentu honek bere banaketari, biologiari, eragiten dituen kalteei eta dauden kontrol-neurriei buruzko informazioa ematen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f58818c2-dfd5-4c1d-8046-68c785749173</t>
   </si>
   <si>
     <t>Andaluzian gaztainondo-liztorraren parasitoide natiboak</t>
   </si>
   <si>
     <t>Gaztainondo-liztorra (Dryocosmus kuriphilus) gaztainondo-laboreen izurrite garrantzitsua da, eta haien errentagarritasuna larriki arriskuan jartzen du. Dokumentu honek, liztor hauen ezaugarri nagusiak deskribatzeaz gain, gaztainondo-liztor izurritea bertako parasitoideen bidez kontrolatzeko informazioa ematen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/394bb10a-55f5-495b-8118-029273d8ee00</t>
   </si>
   <si>
-    <t>Mangoaren Ezkata Zuriaren Kudeaketa Integratua</t>
-[...16 lines deleted...]
-  <si>
     <t>Udaberriko zikloan negutegian kuiatxoen izurriteen kontrol integratua</t>
   </si>
   <si>
     <t>Bemisa tabaci euli zuri espezieak transmititzen duen New Delhi birusak (ToLCNDV) kuiatxoen laboreetan sortzen ari den arazoa ekoizpen-galera handiak eragiten ari da. Intsektizidak neurri bakar gisa behin eta berriz aplikatzeak ez du izurrite honen kontrol egokia lortzen. Lan honek Amblyseius swirskii harrapariaren erabilera eta polena elikagai osagarri gisa ematea ebaluatzen ditu, udaberriko zikloko kuiatxoen labore batean instalazioa hobetzeko, kontrol-estrategia integratu baten barruan. Emaitzek erakusten dute hermetikotasun eta laboreen babes neurri prebentiboek, harrapariaren instalazio egokiarekin batera, izurritearen presentzia eta garapena murrizten dutela laborean, New Delhi birusaren intzidentzia minimizatuz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/123fd5ed-5132-469b-aa53-7ffcc0b63cb6</t>
   </si>
   <si>
     <t>Torymus sinensis. Gaztainondo liztorraren parasitoide exotikoa.</t>
   </si>
   <si>
     <t>Gaztainondo-liztorra (Dryocosmus kuriphilus) gaztainondo-laboreen izurrite garrantzitsua da, eta haien errentagarritasuna larriki arriskuan jartzen du. Dokumentu honek Torymus sinensis parasito espezifikoa aztertzen du, orain arte egindako askapen esperimentalen eta laborean finkatzea bermatzeko beharrezkoak diren neurrien berri ematen du, eta ingurumenean askatzeak ekar ditzakeen ingurumen-arrisku potentzialen berri ematen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b04618d6-67ec-45ef-88e6-cfc097275f61</t>
   </si>
   <si>
     <t>Produktu fitosanitarioen aplikazioa pilotu aplikatzaile mailan: Prestakuntzaren edukiaren eguneraketa</t>
   </si>
   <si>
     <t>Edukien taula: 1. unitatea: Landareen babesaren alderdi orokorrak; 2. unitatea: Produktu fitosanitarioak: sailkapena eta ezaugarriak; 3. unitatea: Produktu fitosanitarioen formulazioak: izaera eta ezaugarriak. 4. unitatea: Ingurumen-arriskuak, honako hauetatik eratorritakoak:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
@@ -1067,93 +1067,93 @@
   <si>
     <t>Gida honek zitrikoen hazkuntzan moluskuen izurriteei buruzko informazio guztia dauka: ezagutza eta kontrola.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/a08abc76-600b-45ae-aafb-f15cd458f906</t>
   </si>
   <si>
     <t>Andaluzian olibondo baliabide genetiko berrien bilaketa</t>
   </si>
   <si>
     <t>Proiektu honek Munduko Oliba Germoplasma Bankua Andaluziako material berriarekin (bertako barietateekin) aberastea eta Kordobako IFAPA Zentroan dagoen oliba basatien bilduman Andaluziako populazio basatien ordezkaritza handitzea du helburu. Material honen identifikazio eta dibertsitate azterketa DNA markatzaile molekularrak erabiliz egin da.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14b52297-0270-42a3-af97-6691bd34d19f</t>
   </si>
   <si>
     <t>Aguakatearen izurriteen eta haien etsai naturalen gida bisuala</t>
   </si>
   <si>
     <t>Dokumentu honek laburki deskribatzen ditu gure inguruko aguakate-laboreen lau izurrite-espezie garrantzitsuenen (bi tetranikido akaro eta bi irina-kotxintxo) ezaugarriak eta haien etsai natural nagusiak (akaro harrapariak, neuropteroak eta kokzinelidoak). Deskribapenarekin batera argazki batzuk datoz, identifikazio azkarra lortzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f9fd31f8-132d-4192-a14b-8b8fe518aef5</t>
   </si>
   <si>
+    <t>Izurriteen kontrol biologikoa neguan pepino-laboreetan: Amblyseius swirskii Athias-Henriot versus Transeius montdorensis (Schicha).</t>
+  </si>
+  <si>
+    <t>Pepino-laboreetan, kontrol biologikoa batez ere Amblyseius swirskii akaro harrapariaren askapenean oinarritzen da euli zuriak eta lore-tripak kontrolatzeko. Hala ere, bere erabilera mugatua izan daiteke udazken-negu amaierako zikloetan hainbat arrazoirengatik. Beste akaro harrapari bat, Transeius montdorensis, gaur egun komertzialki eskuragarri dago eta izurrite horiez ere elikatu daiteke. Ikerketa honen helburua bi harrapari espezieen arteko saiakuntza konparatiboa egitea izan zen, tenperatura baxuko baldintzetan duten portaera eta udazken-neguko pepino-labore bateko izurriteen kontrolean duten eraginkortasuna ebaluatzeko. Emaitzek oso antzeko portaera erakusten dute bai akaro harraparien populazioen garapenean, bai euli zurien eta tripen gainean egiten duten kontrolaren arloan. Hala ere, T. montdorensis-ek ugalketa-tasa handiagoa erakutsi zuen une jakin batzuetan.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/39e30fe6-8209-4758-b00e-1e530d585839</t>
+  </si>
+  <si>
+    <t>Babestutako Baratzezaintzako Aniztasunaren Azterketa: Libelulak (I)</t>
+  </si>
+  <si>
+    <t>2015eko abenduan, IFAPA La Mojonera Zentroko (Almería) hainbat negutegiren inguruan bertako zuhaixka-landareekin osatutako heskai-sare bat ezarri zen. Landaketa hauek baratzezaintza intentsiboko paisaian biodibertsitatea hobetzeko neurriak dira. Esku-hartze hauetatik etekina atera dezaketen intsektu-taldeetako bat sorgin-orratzak dira, landare hauetan berez agertzen baitira eta harrapariak baitira. Dokumentu honek instalatutako heskai desberdinetan aurkitutako odonatoak behatzeko erabilitako metodologia eta identifikatutako espezieen inbentarioa jasotzen ditu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/fda616b0-9b6c-4fb2-8c47-bd5ef31d7703</t>
+  </si>
+  <si>
+    <t>Bi ekilore barietateren hiru sulfonilurea herbizidekiko suszeptibilitate probak</t>
+  </si>
+  <si>
+    <t>2015ean, ekiloreen fitotoxikotasun kalte larriak ikusi ziren Andaluzian eta Gaztelan negu amaieran eta udaberrian. Argitalpen honek aurreko uztan ekiloreei aplikatutako herbiziden fitotoxikotasunari buruzko kezkak konpontzeko egindako sentikortasun-proben emaitzak aurkezten ditu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
+  </si>
+  <si>
     <t>Letxuga klorosiaren birusa babarrun-laboreetan</t>
   </si>
   <si>
     <t>Letxugaren klorosiaren birusa-Sp (LCV-SP) LCVren andui berri bat da, babarrun berdeei (Phaseolus vulgaris L.) eragiten diena eta hosto ertain eta baxuen horitzea eta zain arteko orbanak bezalako sintomak eragiten dituena, eta horrek hauskorragoak bihurtzea ere eragiten du. Lehen aldiz Granada eta Almeriako probintzietako negutegi komertzialetan deskribatu zen, eta kaltetutako landareak Bemisia tabaci zuten negutegietan ikusi ziren. LCV lehenago Kalifornian (AEB) deskribatu zen letxuga landareei eragiten zien; hala ere, Espainiako anduiak (LCV-SP) lekaleen familiako landareei bakarrik eragin diezaieke.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/315b8ba5-4495-4deb-857e-9819a3e362ba</t>
   </si>
   <si>
     <t>CGMMV goiz detektatzea ImmunoStrip® erabiliz</t>
   </si>
   <si>
     <t>Pepino berde orbandun mosaikoaren birusa (CGMMV) Tobamovirus generoko kidea da, erraz transmititzen da kontaktu bidez eta kukurbitazeo espezie asko infektatzen ditu, pepinoa barne. Bere presentzia Andaluziako hego-ekialdean handitu egin da azken bost urteetan, neurri batean jatorri asiarreko birusaren andui berri bat lehenago deskribatu ez zen eremuetan egoteagatik. Beraz, diagnostiko goiztiarra ezinbestekoa da kontrol estrategia egoki bat ezartzeko. Dokumentu honetan, CGMMV arraza bakoitzaren detekzio goiztiarraren sentikortasuna ebaluatuko dugu immunostrip teknika erabiliz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9fdd2bc7-a957-4055-817f-0a86923e08b0</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/cffd69a1-6114-4c65-9c64-7185057a421b</t>
   </si>
   <si>
     <t>Gari gogorraren kanario-belarraren (Phalaris spp.) aurka herbizida-aplikazio goiztiar eta berantiar ondorengo emergentzian</t>
   </si>
   <si>
     <t>Gari gogorra labore garrantzitsua da Andaluzian (Espainia), non 300.000 hektarea inguru ereiten diren udazkenean. Bere zikloa prezipitazio-aldiarekin bat dator, batez beste 500 eta 700 mm artekoa izanik. Eskualde honetako neguak normalean epelak dira, baina izozte batzuk ere gertatzen dira neguan eta noizean behin udaberrian. Laborreko belar txar garrantzitsuenen artean hainbat belar daude, batez ere kanario-belarrak Phalaris brachystachys, Phalaris minor eta Phalaris paradoxa, Avena sterilis subsp. sterilis, Lolium rigidum eta, duela gutxi, Bromus diandrus eta Vulpia spp.-ren sarrerarekin batera. Kontrolatzen zailenetako bat P. paradoxa da, beste bi kanario-belar espezieekin nahastuta aurkitzen dena maiz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7730b31a-4614-4a32-9c78-52aa053786e0</t>
   </si>
   <si>
     <t>Centaurea dilutaren aurkako lehorte-baldintzetako herbizida-proba gari gogorraren gainean</t>
   </si>
   <si>
     <t>Gari gogorrak 300.000 hektarea inguru hartzen ditu Andaluzian (Espainia), batez ere Cádiz, Kordoba eta Sevillako probintzietan kokatuta. Labore hauek azaroaren 15etik abenduaren 15era ereiten dira, eta noizean behin azaroaren 1etik urtarrilaren 7ra. Eskualde honetako neguak, oro har, epelak dira, baina izozte batzuk ere gertatzen dira abenduan eta urtarrilean (gutxitan azaroan, eta baita otsailean edo martxoan ere), eta batez besteko prezipitazioa 500-700 mm ingurukoa da. Prezipitazio hau irregularra da, eta erein ondoren, ugaria izan daiteke edo, aitzitik, aste batzuk, hilabeteak ere, irauten duten lehorteak gerta daitezke. Eskualde horietako belar txar garrantzitsu eta kontrolatzen zailak direnen artean, Centaurea diluta familia konposatuko espeziea nabarmentzen da, bere tamaina handiagatik eta azken urteotan izan duen hedapen azkarragatik. Espezie honek agerpen oso mailakatua du (1. irudia), udazkeneko lehen eurietatik udaberri ondo sartu arte (Royo-Esnal et al., 2017), eta horregatik neguko laboreak (adibidez, zerealak eta babak, 2A irudia), udaberriko laboreak (adibidez, ekilore eta txitxirioak, 2. irudia, 2C bidez), eta egurrezko laboreak (olibondoa, almendra eta mahatsondoa) infestatzen ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/800b5b89-9742-4f73-ab38-223f0d11552c</t>
   </si>
   <si>
     <t>Brachypodium distachyon lurzoru-estalki bat sortzeko olibondo-soroetan herbizida selektiboen entseguak</t>
   </si>
   <si>
     <t>Artikulu honek olibondo-soro batean egindako landa-proba baten emaitzak aurkezten ditu, non hiru herbizida-tratamendu aplikatu ziren Brachypodium distachyon landare-estalki finkatu batean belar txarrak kontrolatzeko.</t>
   </si>