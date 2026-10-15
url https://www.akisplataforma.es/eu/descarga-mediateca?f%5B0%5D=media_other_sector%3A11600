--- v0 (2026-06-09)
+++ v1 (2026-10-15)
@@ -440,68 +440,68 @@
   <si>
     <t>Lurzorua mantentzeko teknikak lurzoruaren fase solido, gaseoso eta likidoen arteko oreka onuragarria lortu eta mantentzea helburu duten kultura-eragiketa multzo bat dira. Horrek, aldi berean, landareen eta haien sustrai-sistemen garapen egokia sustatzen du, lurzoruaren materia organikoaren edukia eta emankortasuna hobetzen ditu, landaretza espontaneoa kontrolatzen du eta ura atxikitzeko gaitasuna hobetzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/406aee3d-31f0-4f40-8415-9526cf178cf3</t>
   </si>
   <si>
     <t>TIF plastikoen erabilera lurzoruaren desinfekzioan 1,3 dikloropropenoa + kloropikrina erabiliz marrubi-hazkuntzan. 2018/2019 uzta-denboraldia</t>
   </si>
   <si>
     <t>Lurzoruan zehar transmititzen diren patogenoek eragindako gaixotasunak marrubi-laboreen produktibitatea mugatzen duten faktoreak dira. Gaur egun, batez ere kontrol kimikoko estrategien bidez kontrolatzen dira, fumiganteak salbuespenezko erabilera-baimenen menpe daudenak. Agrokimiko fumigante hauen erabilera murriztea eta alternatiba jasangarriagoak ezartzea lehentasunezko helburuak dira Europako eta estatuko nekazaritza-politiketan. Ikerketa honek fumigante hauen dosi txikien patogenoen kontrol-eraginkortasuna ebaluatzen du, guztiz gas-iragazgaitza den plastikozko (TIF) zigilatzea erabiliz eta produktibitatean duten eragina.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/972d918f-5dff-495d-afb1-241837ddec3e</t>
   </si>
   <si>
     <t>Nekazaritza-industriako laborantza-sistema jasangarria. 10.1.5 eragiketa - 2022ko eguneraketa -</t>
   </si>
   <si>
     <t>Nekazaritza-Ingurumen eta Klima Prestakuntza Tailerrak Andaluziako Landa Garapen Programaren 2014-2022ko 10. Neurrian sartutako eragiketa batzuetan hartutako nekazaritza-ingurumen konpromisoak behar bezala betetzea bermatzeko ekimenen parte dira. Tailer hauen helburua diru-laguntza hauen onuradunen trebetasunak hobetzea da, baita nekazaritza-biztanleria ingurumenaren kontserbazioarekin eta animalien ongizatearekin eta higienearekin bateragarriak diren ekoizpen-sistemen erabilerari buruzko sentsibilizazioa areagotzea ere.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4244cde5-c6fc-4ac7-9edc-d92375fb8714</t>
   </si>
   <si>
+    <t>Zohikatz beltz naturaletik eratorritako substratuen ebaluazioa erabilera komertzialerako</t>
+  </si>
+  <si>
+    <t>Zohikatz beltzaren ezaugarriak ez dira egokienak substratu gisa bakarrik erabiltzeko. Bere pH baxua eta trinkotzeko joera hobetzen saiatu ginen, barazki-landareekin mintegietan erabiltzeko nahasketa optimoak zehaztuz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/45353856-1d5e-4da3-ae52-43378e69a047</t>
+  </si>
+  <si>
     <t>Lurzoruaren eguzkiztatzearen optimizazioa hareazko laboreetan</t>
   </si>
   <si>
     <t>Solarizazioa lurzoruaren desinfekzio sistema bat da, eta lur hezea plastiko mehe eta garden batekin estaltzea dakar 4-6 astez, tenperatura eta eguzki-erradiazio goreneko aldietan. Ikerketa honek eragin dezaketen faktoreak aztertzen ditu, hala nola erabilitako plastiko mota, solarizazio-aldirik egokiena eta ureztatze-kudeaketa, lurzoruko patogenoak ezabatzeko ahalik eta tenperatura altuena lortzea helburu hartuta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/53159818-2774-4108-8a92-f18457f26788</t>
   </si>
   <si>
-    <t>Zohikatz beltz naturaletik eratorritako substratuen ebaluazioa erabilera komertzialerako</t>
-[...7 lines deleted...]
-  <si>
     <t>Lurzoruaren gazitasunaren jarraipena B-XII sektorean</t>
   </si>
   <si>
     <t>Gazitzeko joera duten inguruneetan nekazaritza-kudeaketa erabakiek lurzoruaren gazitasuna monitorizatzeko metodo eraginkorrak behar dituzte. Lebrijako (Sevilla) B-XII sektorea berreskuratutako padura bat da, non sakonera txikiko eta intentsiboki ureztatutako ur-maila gazi batek oreka hauskorra sortzen duen gatz-metaketaren eta sustrai-eremutik lixibiatzearen artean, eta oreka hori alda daiteke labore berriak sartzeak eta klima-aldaerak. Lurzoruaren gazitasuna monitorizatzeko indukzio elektromagnetikoaren (EMI) potentziala ebaluatu dugu, baita tomate-kotoi-erremala txandaketa baten pean laboreetan gazitasunak dituen ondorioak ere, Landaredi Indizea (NDVI) adierazle gisa erabiliz. Gure emaitzek EMIren potentziala agerian uzten dute B-XIII sektoreko lurzoruaren gazitasuna mapatzeko eta monitorizatzeko, lurzoruaren gazitasun-ereduak laboreetan dituen eragin negatiboak islatzen dituzte eta gatzaren lixibiazioa bermatzearen garrantzia azpimarratzen dute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b4c469fb-de22-46b3-8693-6a5ccdd59a49</t>
   </si>
   <si>
     <t>Produktu fitosanitarioen aplikazioa. Oinarrizko maila</t>
   </si>
   <si>
     <t>Irakaskuntza-material honen garapenak sektorearen eskaera bati erantzuten dio eta Oinarrizko Mailako Produktu Fitosanitarioen Aplikazio ikastaroetako ikasleentzako lan-tresna erabilgarria eskaintzea du helburu, baita ikastaro hauetan parte hartzen duten irakasleentzako laguntza eta erreferentzia ere. Aurkibidea: 1. unitatea: Laboreen izurriak: deskribapena eta sailkapena; 2. unitatea: Produktu fitosanitarioak. Etiketak eta segurtasun-fitxak; 3. unitatea: Produktu fitosanitarioen erabileratik eratorritako ingurumen-arriskuak. Ingurumen-jardunbide onak; 4. unitatea: Produktu fitosanitarioen arriskuak. Lehen sorospenak; 5. unitatea: Produktu fitosanitarioek eta haien hondakinek osasunean dituzten arriskuak murrizteko neurriak; 6. unitatea: Produktu fitosanitarioen garraioa, biltegiratzea eta manipulazioa; 7. unitatea: Izurriteen kontrol-metodoak. Tratamendu fitosanitarioak: prestaketa, nahasketa eta aplikazioa; 8. unitatea: Produktu fitosanitarioak aplikatzeko metodoak; 9. unitatea: Aplikazio-ekipoak: deskribapena eta funtzionamendua; 10. unitatea: Tratamendu-ekipoen garbiketa, mantentze-lanak eta aldizkako ikuskapenak; 11. unitatea: Lan-osasun harremana. Laneko arriskuen prebentzioari buruzko araudia; 12. unitatea: Legez kanpoko produktu fitosanitarioak: haien erabilerarekin lotutako identifikazioa eta arriskuak; Eranskina: Produktu fitosanitarioen erabilerari eragiten dioten araudia. Arau-hausteak eta zigorrak. Nekazaritza – Pestizidak – Izurriteen aurkako metodoak</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e715398e-6050-4f7e-8216-b1bb6f48d97e</t>
   </si>
   <si>
     <t>Produktu fitosanitarioen aplikazioa. Maila kualifikatua. 2020ko edizioa</t>
   </si>
   <si>
     <t>Irakaskuntza-material honen garapenak sektorearen eskaera bati erantzuten dio eta Produktu Fitosanitarioen Aplikazioko Mailako Ikasleentzako lan-tresna erabilgarria eskaintzea du helburu, parte hartzen duten irakasleentzat laguntza eta erreferentzia gisa balioko duena. 1. unitatea: Uztaren etsaiak. Eragiten dituzten kalteak; 2. unitatea: Izurriteen kontrol metodoak; 3. unitatea: Izurriteen kudeaketa integraturako estrategiak eta teknikak; 4. unitatea: Ekoizpen integratua eta ekoizpen ekologikoa; 5. unitatea: Produktu fitosanitarioak. Etiketak eta segurtasun-fitxak; 6. unitatea: Produktu fitosanitarioen erabileratik eratorritako ingurumen-arriskuak. Ingurumen-jardunbide onak; 7. unitatea: Produktu fitosanitarioen arriskuak. Lehen sorospenak; 8. unitatea: Produktu fitosanitarioek eta haien hondakinek osasunean dituzten arriskuak murrizteko neurriak; 9. unitatea: Produktu fitosanitarioen garraioa, biltegiratzea eta manipulazioa; 10. unitatea: Tratamendu fitosanitarioak: Prestaketa, nahasketa eta aplikazioa; ...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/59e26550-313a-4f01-98bf-8fcfb30e9c57</t>
@@ -566,167 +566,167 @@
   <si>
     <t>Nekazaritza-jardueretatik eratorritako nitratoen kutsadura barreiatua identifikatu da gainazaleko eta barnealdeko ur-masen egoera txarraren arrazoi nagusietako bat bezala, baita lurpeko uren ere. 1991n, Europar Batasunak nekazaritzan nitratoek eragindako kutsaduraren aurka urak babesteko Zuzentaraua argitaratu zuen, eragindako kutsadura murrizteko eta kutsadura gehiago saihesteko helburuarekin. Erregelamendu honek estatu kideei eskatzen die kutsatutako eremuen zerrenda bat osatzea, edo kutsatzeko arriskuan daudenenak (eremu zaurgarriak), eta nekazaritza-jardunbide onen kode bat eta eremu zaurgarrietan nitrato-mailak murrizteko neurriak dituen ekintza-plan bat argitaratzea. Eskuliburu honek arazoaren inguruko sentsibilizazioa areagotzeko eta nekazariei zein teknikariei nitrogeno-ongarritzearen kudeaketari buruzko erabakiak hartzeko tresnak emateko tresnak ematea du helburu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2cec7e32-5309-4027-9915-ef95b3025e00</t>
   </si>
   <si>
     <t>Almendrondoetan lurzoruaren estalduraren gida</t>
   </si>
   <si>
     <t>Landaredi bizidunaren estaldura lurzoruaren kudeaketa sistemarik egokiena dela uste da, kontrol egokia ezinezkoa den kasuetan izan ezik. Lurzoruaren kudeaketa sistema batzuekin alderatuta, landaredi bizidunaren estaldurak abantaila hauek ditu, besteak beste: lurzoruaren egitura hobea eta materia organikoaren edukia handiagoa lortzen ditu; uraren iragazketa-tasa hobetzen du lurzoruan eta lurrunketaren bidezko ur-galera murrizten du; makineriaren joan-etorria errazten du; eta higaduraren kalteak gehien murrizten dituen sistema da. Kontrol kimikoa ezartzen ez bada, ingurumen-kalteen arriskurik gabeko sistema da eta biodibertsitatearen kontserbazioari eta agroekosistemaren hobekuntzari gehien laguntzen diona.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78cbd014-6939-452d-b996-56478b48210f</t>
   </si>
   <si>
     <t>Andaluzian ET0 kalkulatzeko datu meteorologiko eta urrutiko detekzio datuak erabiltzea</t>
   </si>
   <si>
     <t>Erreferentziazko ebapotranspirazioa (ETo) lursail, ureztatze-eremu, arro hidrografiko eta eskualde mailan ebaluatzea erronka bat da nekazaritza eta hidrologia ikerketarako; horrek eremu handiak karakterizatzea eskatzen du, aldagai meteorologiko zehatzak lortzeaz gain. Horri aurre egiteko, metodologia berri bat garatu zen, Meteosat (MSG) satelitearen eguzki-erradiazioaren datuak LSA SAF plataformaren bidez ECMWF plataformaren 2 metroko batez besteko airearen tenperaturaren datuekin konbinatuz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/8de69ea1-693a-4715-a83b-f3b091ecf841</t>
   </si>
   <si>
+    <t>Mangoaren ezkata zuriaren (Aulacaspis tubercularis) kontrol kimiko iraunkorra</t>
+  </si>
+  <si>
+    <t>Kotxin zuria Andaluziako mango laboreen izurrite garrantzitsua da, ekoizpen handia baititu.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/00e4a59b-506d-4124-8141-1ba34dbcc970</t>
+  </si>
+  <si>
     <t>Olibondo Sistema Jasangarriak. 10.1.7 Eragiketa</t>
   </si>
   <si>
     <t>Olibondo-soroei lotutako nekazaritza-ingurumen laguntza 10.1.7 Operazioa. Olibondo Sistema Jasangarriak bezala ezagutzen da. Sektore honetarako laguntza-neurri hau Andaluziako Landa Garapen Programaren (AGP) 2014-2020 Komunitatearen Esparru Estrategikoaren (ELE) parte da, zehazki 10. Neurria: Nekazaritza-ingurumena eta Klima. Bete nahi dituen helburuen artean, olibondo-soroei eragiten diena eta labore honetarako eragiketa espezifiko hau garatu dena "Lurzoruaren higadura prebenitzea eta lurzoruaren kudeaketa hobetzea" da. Era berean, 1. irudiari erreparatzen badiogu, 10.1.7 Operazioa. Olibondo Sistema Jasangarriak 10.1 Azpineurriaren barruan sartzen da. Nekazaritza eta Ingurumen Konpromisoen Ordainketak, hau da, laguntza honen onuradunak konpentsazio ekonomikoa jasoko du ingurumenarentzat ez ezik, laborearentzat ere onuragarriak diren nekazaritza-jardunbide sorta bat egiteagatik, ez baitugu ahaztu behar olibondo-soroa agroekosistema gisa ikusi eta kudeatu behar dugula, hau baita...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/78a0d01f-c174-49d3-b916-0f8987dd90d3</t>
   </si>
   <si>
-    <t>Mangoaren ezkata zuriaren (Aulacaspis tubercularis) kontrol kimiko iraunkorra</t>
-[...7 lines deleted...]
-  <si>
     <t>Produktu fitosanitarioen aplikazioa pilotu aplikatzaile mailan: Prestakuntzaren edukiaren eguneraketa</t>
   </si>
   <si>
     <t>Edukien taula: 1. unitatea: Landareen babesaren alderdi orokorrak; 2. unitatea: Produktu fitosanitarioak: sailkapena eta ezaugarriak; 3. unitatea: Produktu fitosanitarioen formulazioak: izaera eta ezaugarriak. 4. unitatea: Ingurumen-arriskuak, honako hauetatik eratorritakoak:</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/3544a1c5-6883-4026-943a-eb8e6223b899</t>
   </si>
   <si>
     <t>Lehorreko belar-laboreen biodibertsitatea handitzea ertz multifuntzionalen ezarpenaren bidez</t>
   </si>
   <si>
     <t>Sevillako landa-eremuko lau baserritan biodibertsitatean duen eraginari buruzko ikerketa bat, non lau motatako ertz multifuntzional ezarri diren zereal-ekilore-lekale txandaketak dituzten baserrietan Guadalquivir Beheko haranean. Arreta berezia jartzen zaio lurzoruko artropodoen faunari eta polinizatzaileei. Landare-espezieen ezarpenaren alderdiak ere kontrolatu dira, ereiteko tasekin eta nahi ez den flora agertzean duten eraginarekin lotuta.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bda26a4c-30b6-4804-9201-12aa51d0c344</t>
   </si>
   <si>
+    <t>Txitxirioen estaldura-aldakortasuna</t>
+  </si>
+  <si>
+    <t>Ikerketa honen helburua 21 txitxirio ekotiporen bilduma batean landaretza berdearen aldakortasuna dagoen zehaztea izan zen. Esperimentua El Carpio udalerriko (Kordoba) baserri batean egin zen, 2021/2022 nekazaritza denboraldian. Saiakuntzaren diseinu estatistikoa hiru errepikapeneko bloke ausazkoetan egin zen. Estalduraren ehunekoa metro koadro bateko lursail batean kalkulatu zen zazpi data ezberdinetan, horrela balio absolutuak eta ezaugarriaren bilakaera lortuz. Hau GoPro kamera bat eta Canopeo irudiak prozesatzeko softwarea erabiliz zehaztu zen. Emaitzek aztertutako populazioaren barruan estalduraren ezaugarriaren aldakortasuna erakusten dute, ehuneko handiena duten ekotipoak identifikatu eta hautatzea ahalbidetuz.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7fa59432-937c-49c2-b80d-718e0fb08f07</t>
+  </si>
+  <si>
     <t>Bakterioen erabilera Esparagus Fusarium Wilt-en biokontrolean</t>
   </si>
   <si>
     <t>Artikulu honek Fusarium oxysporum, F. solani eta F. proliferatum onddo patogenoen biokontrolerako bakterioak zainzurien landareetan aplikatzearen eraginaren ikerketa bat aurkezten du. Ikerketak Grande barietatearekin egin ziren Alcalá del Ríoko (Sevilla) IFAPA Las Torres y Tomejil Zentroan. Emaitzek tratamendu hauen eraginkortasuna erakusten dute eta aukera irekitzen dute produktu kimiko sintetikoak ordezkatzeko nekazaritza-testuinguru jasangarri batean erabiltzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/604eb087-43c4-4241-8ef2-e5e5446aa00f</t>
   </si>
   <si>
-    <t>Txitxirioen estaldura-aldakortasuna</t>
-[...7 lines deleted...]
-  <si>
     <t>Hazkuntza sustatzen duten bakterioen erabilera marrubi-hazkuntzan produktu sintetikoen erabileraren ordezko gisa</t>
   </si>
   <si>
     <t>Dokumentu honek PGP bakterioak marrubi landareetan aplikatzearen ondorioen azterketa bat aurkezten du, helburu bikoitzarekin: lehenik, sustraien garapena eta, beraz, landareen hazkundea handitzea auxina ekoizten duten bakterioak erabiliz, eta bigarrenik, M. phaseolina onddo patogenoari aurre egitea, bakterioak biokontrol gisa erabiliz. Ikerketak Candonga eta Camarosa barietateetan egin ziren IFAPA Las Torres y Tomejil Zentroan, Alcalá del Ríon (Sevilla). Emaitzek tratamendu hauen eraginkortasuna erakusten dute eta nekazaritza jasangarriaren testuinguruan produktu sintetikoen ordezko gisa erabiltzeko aukera irekitzen dute.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/301846d1-fae6-4637-8e60-5a5371c3d081</t>
   </si>
   <si>
     <t>Produktu fitosanitarioen aplikazioa. Fumigatzaile maila. 2020ko edizioa.</t>
   </si>
   <si>
     <t>Fitosanitario Produktuak Fumigatzaile Mailan Aplikatzeko Eskuliburuaren bigarren edizio honek 2017an argitaratutakoarekin alderatuta, edukia eta hitzak aldatu ditu, bai erakunde akreditatuek bai IFAPAk ematen duten prestakuntzaren kalitatea eguneratu eta hobetzeko helburuarekin. 1. unitatea: Fitosanitario Arazoak; 2. unitatea: Fumiganteen Ezaugarriak, Moduak eta Ekintza Espektroa; 3. unitatea: Fumiganteen Aplikazioa: Plangintza eta Kontuan Hartu Beharreko Alderdiak; 4. unitatea: Fumigazio Teknikak eta Ekipamendua; 5. unitatea: Aplikazio Ekipamenduen Mantentze-lanak, Erregulazioa, Kalibrazioa, Berrikuspena eta Ikuskapena; 6. unitatea: Fumigazio Praktika. Kasu Azterketa Ariketak; 7. unitatea: Nekazaritzako Lurzoruak Desinfektatzeko Alternatiba Ez-kimikoak; 8. unitatea: Fumigante Produktuak. Etiketak eta Segurtasun Datuen Fitxak; 9. unitatea: Gas Detektagailuak, Maskarak, Iragazkiak eta Beste Segurtasun Elementu Batzuk. Segurtasun Elementuen eta Ekipamenduen Mantentze-lanak; 10. unitatea: Osasun Arrisku eta Arrisku Espezifikoak...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/322d5de5-c1b3-48ba-817d-c4c9355cf16f</t>
   </si>
   <si>
     <t>Andaluzian nekazaritza-ekoizpena dibertsifikatzeko labore potentzialak</t>
   </si>
   <si>
     <t>Dokumentu honek Andaluzian garapen potentziala duten hainbat labore biltzen ditu, lurzoru eta klima eskakizunen eta merkatu aukeren arabera eskualde jakin batzuetara egokitzeko duten gaitasunagatik. Nazioarteko eskaera duten industria-laboreak, beste eskualde edo herrialde batzuetako giza kontsumorako fresko edo prozesatu diren laboreak, gure eguneroko dietan sartzen ari direnak, eta erabilerarik gabe geratu diren edo gutxiegi erabiltzen diren eta giza kontsumorako nutrizio-balio handia eskaintzen duten laboreak barne hartzen ditu. Labore bakoitzaren egungo egoera aurkezten da, eskain ditzaketen aukera potentzialak, lurzoru eta klima eskakizunak, deskribapen botanikoa eta hazkuntza-baldintza berrietara egokitu behar diren ohiko laborantza-teknikak barne.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/18b6465a-d369-424f-adc1-7f35934ae624</t>
   </si>
   <si>
     <t>Babestutako baratzezaintzako laboreetan sortzen ari diren eta sortzen ari diren izurrite berriak</t>
   </si>
   <si>
     <t>Dokumentu honek bigarren mailako espezieen eta espezie berrien alderdi orokorrak biltzen ditu, haien biologiari, espezie bakoitzak gehien kaltetzen dituen laboreei, baita eragiten dituzten kalteei eta gaur egun eskuragarri dauden kontrol kimiko eta biologiko neurriei buruzko informazioa emanez ere. Espezie desberdinak erraz identifikatzeko aukera ematen duen argazki-materiala ere badu, baita haien fase desberdinak eta laboreei eragiten dizkieten kalteak ere.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6b2fe5dd-428c-4887-be0a-a488e503a216</t>
   </si>
   <si>
     <t>Amblyseius swriskii pepino-laboreetan kontrol biologikoaren estrategia</t>
   </si>
   <si>
     <t>Dokumentu honek Amblyseius swirskii akaro harrapariak pepino-laboreetan sartzeko estrategia berri bat garatzeko helburu duten saiakuntza-sail baten emaitzak aurkezten ditu. Saiakuntzak definitzen dituzten ildo estrategikoak hauek dira: harrapariaren askapen-tasa murriztea, laborearen hasieratik organismo onuragarriak instalatzea eta Typha latiifolia polena erabiltzea akaroen populazioak aldi baterako mantentzeko elikagai osagarri gisa. Bi saiakuntza egin ziren: bat laborategian eta bestea bi fasetan banatuta: erdi-zelaian eta zelaian. Lehenengoak harrapariarentzako askapen-tasa optimoa zehaztea zuen helburu; bigarrenak tasa horren aplikazioa ebaluatzea zuen helburu erdi-zelaian eta zelaian, baita Typha latiifolia polena ematearen eraginkortasuna ebaluatzea ere, harrapakinen urritasun eta tenperatura baxuen baldintzetan akaroen populazioak mantentzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ff3010dc-cf57-4046-957f-b60f86d23a60</t>
   </si>
   <si>
+    <t>Urruneko detekzioa nekazaritzarako</t>
+  </si>
+  <si>
+    <t>Argitalpen honek nekazaritza sektorean oinarritutako urrutiko detekzioari buruzko oinarrizko kontzeptu sorta bat eskaintzen du. Dokumentuaren atal desberdinek urrutiko sentsoreek emandako datuen oinarrizko ezaugarriak eta bereizmena zehazten dituzte, baita nekazaritza aplikazioetarako gaur egun eskuragarri dauden satelite nagusiak ere. Dokumentuak irudien ezaugarriak ere deskribatzen ditu, erabili aurretiko informazioa prozesatzeari arreta berezia jarriz. Azkenik, sentsoreak nekazaritza arloan erabiltzearen adibide batzuk aurkezten dira, hala nola, laboreen osasunaren jarraipen zehatza, biomasa ekoizpenaren estimazioa eta ur estresaren jarraipena, besteak beste.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/bdac6055-21a9-4dd7-8cba-06a3e9d67873</t>
+  </si>
+  <si>
     <t>Urrutiko detekzioa erabiliz laboreen ur-beharrak kalkulatzea</t>
   </si>
   <si>
     <t>Argitalpen honek laboreen ur-beharrak kalkulatzeko ikuspegi bat deskribatzen du, urrutiko detekzio bidezko informazioa FAOren 56. eskuliburuan jasotako jarraibideetan integratuz. Laborantza-uraren kontsumoaren edo ebapotranspirazioaren (ET) kalkulazio zehatzak ureztatze-sarrerak landareen benetako beharretara egokitzea ahalbidetzen du. Horrek uraren erabilera optimizatuko luke, ureztatzeak ingurumenean duen eragina murriztuz. Dokumentu honek gida gisa balio du eta urratsez urrats azaltzen du ikuspegi hau aplikatzeko kalkulu-prozedura, datuak biltzetik ET kalkulatzeraino, bistaratzeko eta prozesatzeko tresna desberdinak zerrendatuz. Azkenik, nekazaritza- eta landaredi naturaleko eremuetan aplikazio praktikoen hainbat adibide aurkezten dira.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9d8c96ec-5a22-4a55-a4c0-581dada82c13</t>
   </si>
   <si>
-    <t>Urruneko detekzioa nekazaritzarako</t>
-[...7 lines deleted...]
-  <si>
     <t>Belar-laborantza sistema iraunkorrak, euripean ureztatzekoak. 10.1.4 eragiketa</t>
   </si>
   <si>
     <t>"Nekazaritza-Ingurumena eta Klima" Prestakuntza Jardunaldi hau Andaluziako Landa Garapen Programaren (PDRA) 10. Neurrian sartutako eragiketa batzuetan hartutako nekazaritza-ingurumen konpromisoak behar bezala betetzera bideratutako ekintzen parte da. Tailer hauekin lortu nahi den helburua laguntzaren onuradunen gaitasunak hobetzea eta nekazaritza-biztanleria ingurumenaren kontserbazioarekin bateragarriak diren ekoizpen-sistemen erabileran sentsibilizatzea da, baita PDRAri eta sinatutako konpromisoei buruz informatzea ere. Nekazaritza, Arrantza, Elikadura eta Ekoizpen Ekologikoko Ikerketa eta Prestakuntzarako Andaluziako Institutuak (IFAPA) bere helburuen artean nekazaritza, elikadura eta arrantza sektoreetako langileak, teknikariak eta profesionalak prestatzera bideratutako ekintzak diseinatzea eta garatzea du. Eskuliburu hauen garapena IFAPAk garatutako jardueren parte da, ...</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/08bf06d6-20e0-45f5-bd39-0533d1a6861a</t>
   </si>
   <si>
     <t>Laborantza Sistemaren Eragina Marrubi Barietateetan. 2021/2022 Uzta Denboraldia. II Kalitatea</t>
   </si>
   <si>
     <t>Marrubi-hazkuntza programetan kontuan hartzen diren ezaugarrien artean, laboreen produktibitatearekin lotutakoez gain, kalitate organoleptikoa ematen dutenak daude. Eta kontsumitzaileen artean, zalantzarik gabe, kalitate hori da arreta gehien jasotzen duena. Ikerketa honek hamasei marrubi barietateren kalitate organoleptikoari eta uzta ostekoari buruzko emaitzak aurkezten ditu, hiru laborantza sistemetan probatuak: konbentzionala, lurrik gabekoa eta organikoa, 2021-2022 uzta urtean.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/508613f0-08e0-4496-8d50-b3e8f11cc907</t>
   </si>
   <si>
     <t>Andaluziako olibondo-soroa errentagarria al da? Ekoizpen-sistemaren araberako azterketa.</t>
   </si>
   <si>
     <t>Azken hamarkadan, eztabaida bizia izan da Andaluziako olibondo-soroen iraunkortasun ekonomikoari buruz, non mendiko eta sistema tradizionalak intentsiboekin batera bizi diren. Ikerketa honek haien errentagarritasunari buruzko ezagutza handitzen laguntzea du helburu. Horretarako, olibondo-ustiategien inkesta multietapa bat egin zen haien kostuen egitura ezartzeko. Emaitzek erakusten dute oliba-olio kilogramo bat ekoizteko unitate-kostua nabarmen handiagoa dela mendiko eta sistema tradizionaletan intentsiboetan baino. Hainbeste ezen sistema horiek diru-laguntzen menpe daude neurri handi batean, eta hauek finkatu egin dira haien bideragarritasun ekonomikoa bermatzen duten tresna gisa. Olibondo-soroen bihurketa aukera bideragarria da, kokapen jakin batzuetan, eskualdeko administrazioak sustatu dezakeena, nekazariek batera jorratu ahal izan dezaten, ustiategien kudeaketa unitateak sortzea sustatuz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/7ca5ff9a-0e6a-46d7-85d0-9c3b56f78ab3</t>
@@ -944,86 +944,86 @@
   <si>
     <t>Eskuliburu honek Andaluziako dehesa formazioetan ehizarako diren fauna espezie nagusien deskribapen laburra eskaintzen du, eta dehesa baserrietan nekazaritza, abeltzaintza eta ehiza jardueren arteko bateragarritasuna sustatzeko nola egin daitezkeen deskribatzen du.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d0294477-7f02-484e-abde-38a8afd85310</t>
   </si>
   <si>
     <t>Brachypodium distachyon belarraren ezaugarriak lurzoru-estalki gisa</t>
   </si>
   <si>
     <t>Dokumentu honek Brachypodium distachyon belarra lur-estalki gisa erabiltzeari buruzko informazio guztia eta landa-proben emaitzak biltzen ditu, bere ezaugarri nagusiak, garapena, ingurumenerako egokitzapena, izurriteak eta gaixotasunak, eta higaduraren aurkako eraginkortasuna barne.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/04206e91-804a-4176-b1ae-b1ac1047cc9f</t>
   </si>
   <si>
     <t>Zurezko laborantza sistema iraunkorrak. Almendra laborantza. 10.1.6 eragiketa</t>
   </si>
   <si>
     <t>Dokumentu hau Nekazaritza, Ingurumen eta Klima neurriaren arabera laguntzen onuradun diren almendra-ustiategien jabeei zuzenduta dago, bete beharreko nahitaezko baldintzen berri emateko helburuarekin, baita laguntza honen arrazoiak eta lortu nahi duen helburua argudiatzeko ere, eskatutako konpromisoak ulertzeko. Europako Erkidegoaren barruan, landa-garapenerako laguntzetarako eta funts horren parte-hartzerako arau orokorrak, hainbat neurri finantzatzera bideratuta daude, besteak beste, Nekazaritza, Ingurumen eta Klima neurria, dokumentu honetan garatzen dena. Europako Parlamentuaren eta Kontseiluaren 2013ko abenduaren 17ko 1305/2013 (EB) Erregelamenduan definitzen dira, Landa Garapenerako Europako Nekazaritza Funtsak (LGENF) landa-garapenerako laguntza emateari buruzkoa. Estatu mailan, 2014-2020 aldirako Landa Garapenerako Esparru Nazionalak aplikazio-baldintzak harmonizatzen ditu eta elementuak definitzen ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/14163078-d512-414d-bef9-896b55a8b325</t>
   </si>
   <si>
+    <t>Kotoi-laborantzan hiru nitrogeno-ongarritze estrategien konparaketa</t>
+  </si>
+  <si>
+    <t>Kotoi-laboreentzako nekazaritza-ingurumen laguntzarako eskubidea izateko nitrogeno-ongarritzearen murrizketa-eskemak nitrogeno-dosi maximo bat proposatzen du. Dokumentu honek kotoi-laboreetan nitrogeno-ongarritzeari buruzko pilotu-azterketa baten emaitzak ebaluatzen ditu, helburu hauekin: - Ohiko ongarritze-estrategiak askapen moteleko ongarri-teknologia berriekin alderatzea eta kudeaketa egokitzea lixibiazioaren bidezko nitrogeno-galerak saihesteko. - Aplikazio-denbora egokitzea kotoi-laboreek nitrogenoa aprobetxatzea hobetzeko. Emaitzek askapen moteleko nitrogeno-ongarrien teknologien eraginkortasuna erakusten dute probatutako egoera desberdinetan.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/6771b0da-67e7-4bb7-80b8-7573a8182de9</t>
+  </si>
+  <si>
+    <t>Olio-hazien eta lekaleen ekoizpen integratua</t>
+  </si>
+  <si>
+    <t>Dokumentu hau, irakaskuntza-material gisa katalogatua, Oleaginondoen eta Lekaleen Ekoizpen Integratuko ikastaroetan erabili beharreko erreferentzia-eskuliburua da. Bost irakaskuntza-unitatetan egituratutako dokumentu honek Oleaginondoen eta Lekaleen Ekoizpen Integratuko Teknikari gisa titulua lortzeko beharrezkoak diren gutxieneko ezagutzak jorratzen ditu. 1. unitatea: Ekoizpen integratua. Kontzeptua, jatorria, izaera, araudi-garapena eta egungo egoera; 2. unitatea: Oleaginondoen eta Lekaleen Ekoizpen Integratuko araudi espezifikoa; 3. unitatea: Laboreen alderdi espezifikoak; 4. unitatea: Oleaginondoen haziak. Erregelamenduan jasotako orokorrak eta espezieak; 5. unitatea: Lekaleen aleak. Erregelamenduan jasotako orokorrak eta espezieak</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/9bf41e68-6680-4d31-8d4a-ca369f840790</t>
+  </si>
+  <si>
+    <t>Laneko Arriskuen Prebentzioa eta Esneki Industriako Ingurumen Eragina</t>
+  </si>
+  <si>
+    <t>Dokumentu hau "Gazta Espezialista" Prestakuntza Proiektuaren hirugarren modulurako, "Laneko Arriskuen Prebentzioa eta Ingurumen Eragina Esneki Industrian", irakaskuntza-materiala da. Esnekiak prozesatzeko enpresa baten kudeaketa, txikia bada ere, nabarmen eboluzionatu da azken urteotan, diziplina askoren ezagutza behar duen jarduera konplexu bihurtuz, besteak beste, Laneko Arriskuen Prebentzioa eta Ingurumen Kudeaketa. Atal desberdinek, alde batetik, esneki industriako arrisku-faktore eta egoera ohikoenak eta haien ondorioak identifikatzea dute helburu, baita arriskuen prebentziorako eta laneko osasunerako arau orokorrak ulertzea ere. Gainera, egindako industria-jardueren ondorioz hondakinek ingurumenean dituzten eragin-faktoreak eta ingurumen-ondorioak ere aztertu behar dira.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/e999b004-caef-4ffb-a921-5842172e88cd</t>
+  </si>
+  <si>
     <t>Olibondo-soroetako lurzoruaren kudeaketa teknikak eta haien ingurumen-funtzioa: adituen iritzia</t>
   </si>
   <si>
     <t>Olibondo-soroek ingurumen-funtzio bat betetzen dute, eta hori alda daiteke erabilitako laborantza-teknikek. Horien artean, belar txarren landaredia kontrolatzeko erabiltzen den kudeaketa motak eragin handia izan dezake funtzio horren errendimenduan eta, beraz, ingurumen-ondasun publikoen horniduran. Analytic Hierarchy Process (AHP) teknika multicriteriala erabiliz, aditu-talde batek gaur egun erabiltzen diren lurzoruaren kudeaketa-teknika ohikoenak sailkatu zituen, zeinek ematen dituen ondasun publiko horiek hobekien ebaluatzeko helburuarekin. Lortutako emaitzek, oro har, adaburu-estaldura mantentzeak, eta bereziki, garbituz kontrolatzeak, ingurumenean dituen eragin positiboak erakusten dituzte.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4eae455b-eb37-4160-a015-04195830e332</t>
   </si>
   <si>
-    <t>Kotoi-laborantzan hiru nitrogeno-ongarritze estrategien konparaketa</t>
-[...25 lines deleted...]
-  <si>
     <t>Estepako hegazti populazioentzat eta Andaluziako arroz-soroetako hegaztientzat interes bereziko nekazaritza-sistemak.</t>
   </si>
   <si>
     <t>10.1.8 Eragiketaren helburua ingurumen-intereseko eremuei, ZEPAn (Natura 2000 Sarea) sartutako nekazaritza-ustiategiei, RAMSAR Hitzarmeneko hezeguneen zerrendan daudenei edo Doñanako Biosfera Erreserban daudenei laguntza ekonomikoa ematea da, hegazti-espezie ugari hartzen dituztenei.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/73f9c87d-9053-4a23-9fcc-70c8b3ba5322</t>
   </si>
   <si>
     <t>Ureztatze-kanalizazio sistema desberdinekin lotutako polinizazio zerbitzua</t>
   </si>
   <si>
     <t>Helburua ureztatze-kanalen sistemek polinizatzaileen ugaritasunean duten eragina ebaluatzea zen. Intsektuen ugaritasuna eta polinizazioa ureztatze-lubaki tradizionaletan izan ziren handienak, baina pixkanaka gutxitu ziren tarteko eta hodien bidezko ureztatze-lubakietan.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/4f6c20f9-8530-4879-af54-38d5541f4ba9</t>
   </si>
   <si>
     <t>Andaluzian hausnarkariekin abeltzaintza-sistema estentsibo tradizionalak mantentzea. 2013ko urtarrilaren 10eko eragiketa - 2022ko eguneraketa -</t>
   </si>
   <si>
     <t>Eragiketa honen helburu orokorra abeltzaintza estentsiboko eredua mantentzea, abeltzaintzaren kudeaketa jasangarria eta nekazaritza-jarduera honetatik eratorritako ingurumen-onurak sustatzea eta hausnarkari-ustiategien estentsifikazio-maila handiagoa bultzatzea da. Honako hauek sustatzen dira: ? Larre-larruak eta larre naturalak. ? Larre-presioa murriztea. ? Baliabide naturalen erabilera. ? Biodibertsitatea, lurralde osoan haziak zabaltzea erraztuz. ? Animalien elikaduran autosufizientzia-maila handiagoa.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/d93d49a4-31ad-4138-95ec-662eac901839</t>
@@ -1088,66 +1088,66 @@
   <si>
     <t>Munduko biztanleriaren hazkunde azkarrak elikagaien eskaria handia dakar. Horrek nekazaritzan erabiltzeko teknika eta konposatu berriak garatzea eskatzen du, eta horrek ingurumen-arazo ugari sortzen ditu. Horien artean, izurriteen kontrola egiteko produktu fitosanitarioen eta pestiziden erabilera nabarmentzen da. Bai haien aplikazioa bai prestaketa ingurumen-kutsaduraren iturriak dira. Kutsadura hori murrizteko gai diren sistemen garapena ezinbestekoa da haren kontserbaziorako. Ikerketa honetan, herbizida, fungizida eta intsektizida bat degradatzeko gai diren hiru bakterio-populazio isolatu ziren. Haien eraginkortasuna ondoren egiaztatu zen in vivo probetan aza-landareetan, onddo batean (Monilinia fructicola) eta intsektu-larba batean (Chrysopea carnea), hurrenez hurren, ohe biologiko batean (Phytobac) oinarritutako efluenteen biodegradazio-sistema eraginkorragoa egiteko helburuarekin.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/af308a3f-e277-4c69-b17d-3bdb005defc1</t>
   </si>
   <si>
     <t>Fusarium solaniren detekzio molekularra lurzoruan eta marrubi landareetan</t>
   </si>
   <si>
     <t>Fusarium solani lurzoruan transmititzen den onddoa marrubi landareen patogeno gisa aipatu da. Onddoak landareen sustraiak infektatzen ditu, ihartze, hazkuntza-atzerapen eta sustraien ekoizpen eskasaren sintomak eraginez, eta ondorioz, uzta galtzea. Lan honetan, teknika molekular bat garatu da Fusarium solani onddoa PCR bidez azkar eta fidagarriki detektatzeko, lurzoruko eta landare-laginetan detektatu eta kuantifikatzeko aukera ematen duena. Gainera, teknika hau aplikatu da lurzoruaren desinfekzioak onddoen populazioan duen eragina ebaluatzeko, biosolarizazioa tratamendu kimikoaren alternatiba gisa erabiliz, marrubi-labore esperimental batean.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/f807dcf0-f992-419f-8b34-ebe163f1303f</t>
   </si>
   <si>
     <t>Andaluzian ureztatze programazioa datu meteorologiko eta sateliteekin</t>
   </si>
   <si>
     <t>IFAPAk metodo berriak lantzen ari da ureztatze-programazio egokia garatzeko gertuko estazio meteorologikorik ez duten eremuetan edo dagoen estazioa azterketa-eremuaren ordezkari ez den eremuetan. Dokumentu honek Andaluziako eskualde osoan uztaren eta uraren produktibitatearen kalkulu zehatzak egiteko aukera ematen duen metodo bat aurkezten du, bai lursail mailan bai arro mailan, datu eskuragarriak, fidagarriak eta doakoak erabiliz.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/ab0d44f5-b1c8-4fb3-b0d4-11566707a47e</t>
   </si>
   <si>
+    <t>Indukzio elektromagnetikoko sentsoreen erabilera nekazaritzan</t>
+  </si>
+  <si>
+    <t>Dokumentuak lurzoruaren eroankortasun elektriko itxurazkoa eskala espazial desberdinetan neurtzeko indukzio elektromagnetikoaren teknikaren sarrera bat eskaintzen du, eta nekazaritzan hainbat aplikazio praktikotarako duen erabilgarritasuna erakusten du.</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
+  </si>
+  <si>
     <t>IFAPA Lekaleen Germoplasma Bankua</t>
   </si>
   <si>
     <t>Dokumentu honek IFAPA Lekaleen Germoplasma Bankua, bere helburuak, funtzioak, izaera eta informazioa eta germoplasma eskatzeko prozedurak aurkezten ditu.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/01e2d493-8f74-4269-8709-0addd9d39274</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/caf3eb03-2ef3-45ff-a7e7-624202cfc434</t>
   </si>
   <si>
     <t>Gest-Cover aplikazioa: Zurezko laboreen landare-estaldura kontrolatzeko tresna</t>
   </si>
   <si>
     <t>Dokumentuak Gest-Cubierta aplikazioaren ezaugarriak, erabilgarritasunak eta erabiltzeko argibideak deskribatzen ditu. IFAPAk Andaluziako egurrezko laboreen landaketetan landare-estaldura monitorizatu eta kudeatzeko garatutako doako eta aitzindari tresna da. Tresna honek Andaluziako Agroklima Informazio Sareko 100 estazio meteorologiko baino gehiagoren eguneroko denbora errealeko informazio meteorologikoa, Sentinel 2 sateliteetatik lortutako 10 metroko bereizmeneko landaredi-indizeen mapak eta eguneroko ur-balantze eredua integratzen ditu, guztiak interfaze eroso eta intuitibo batean.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/b33a84bd-5f1c-4da7-ad87-ea5a28dd23ec</t>
   </si>
   <si>
     <t>Landare-baliabide genetikoen ex situ kontserbazioa</t>
   </si>
   <si>
     <t>Dokumentuak Espainiako ex situ landare-baliabide genetikoen kontserbazioari buruzko politika zientifikoaren ikuspegi orokorra eta IFAPAk duela gutxi onartutako estrategia eskaintzen ditu. Gai hau garrantzitsua da, IFAPA baita olibondo, marrubi, lekale, mahatsondo eta zainzurien bilduma aktiboen zaindaria bilduma nazionalen sarean, eta beharrezkoa baita bere estrategia propioa izatea kontserbatutako germoplasma babesteko, kudeatzeko eta sustatzeko beharrezko ekintzak bermatzeko.</t>
   </si>
   <si>
     <t>https://www.juntadeandalucia.es/agriculturaypesca/ifapa/servifapa/registro-servifapa/2ba11781-e5aa-4093-95ac-def01de2bd40</t>
   </si>
   <si>
     <t>Kimu-erkametzen intzidentzia aranondo japoniarrean: barietateen erantzuna eta kudeaketa organikoaren eragina.</t>
   </si>
   <si>
     <t>Japoniako aranondoak (Prunus salicina Lindl) aukera zabalak eskaintzen ditu laborantza ekologikorako Guadalquivir haranean; hala ere, izurriteen eta gaixotasunen kontrola da ekoizpen sistema honen erronka garrantzitsuenetako bat. Acalitus phloecoptes (Nalepa) eriofidoak eragindako kimu-erkametza laborearen izurrite garrantzitsua da, kalte larriak eragiten baititu begetatibo eta fruitu-kimuen morfologian eta fisiologian. Ikerketa honek kimu-erkametzaren intzidentzia erakusten du 14 japoniar aranondo barietateetan, modu organikoan eta konbentzionalean kudeatutako bi lursailetan, hurrenez hurren. Ikerketaren emaitzek berresten dute aranondo barietateen arteko sentikortasun-alde nabarmena A. phloeocoptes-arekiko. Ikerketa honek, gainera, erkametzen intzidentzia handiagoa agerian uzten du modu konbentzionalean kudeatutako lursailean, eta frogatzen du erabilitako tratamendu kimikoak ez direla behar bezain eraginkorrak izan.</t>
   </si>