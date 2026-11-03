--- v0 (2026-08-12)
+++ v1 (2026-11-03)
@@ -89,51 +89,51 @@
   <si>
     <t>Nekazaritza-elikagaien kooperatibek marrubi-laborantzan uraren kudeaketa eta nutrizioari buruzko ikastaroa eskaintzen diete nekazariei, 70 gai landuz.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-eta-nutrizioaren-kudeaketa-marrubi-hazkuntzan</t>
   </si>
   <si>
     <t>Pentsuen etiketatze ikastaroa</t>
   </si>
   <si>
     <t>Ig, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ikastaroak pentsu hornitzaileen enpresek bete behar dituzten etiketatzeari buruzko legezko baldintza guztiak azaltzen ditu. Zure galdera guztiei…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/pentsuen-etiketatze-ikastaroa-0</t>
   </si>
   <si>
     <t>HARPIDETZA ETA HARPIDETZA PLANAREN IKASTAROA</t>
   </si>
   <si>
     <t>Ig, 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez-…</t>
+    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harpidetza-eta-harpidetza-planaren-ikastaroa</t>
   </si>
   <si>
     <t>NEKAZARITZAKO LURZORUEN NUTRIZIO JASANGARRIA NEPB-AREN ESPARRUAN, AHOLKULARITZARAKO LAGUNTZA</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien ekoizpen-sistemak oreka mantendu behar du kontsumitzaileen eskakizunak asetzen dituen ekoizpen errentagarri eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-lurzoruen-nutrizio-jasangarria-nepb-aren-esparruan</t>
   </si>
   <si>
     <t>Lurzoruaren analisiaren eta ongarritze jasangarriaren jarraibideen interpretazioa</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak • Lurzoruaren garrantzia ulertzea nekazaritza-kudeaketa jasangarrian eta lurzoruaren…</t>
   </si>