--- v0 (2026-08-09)
+++ v1 (2026-10-30)
@@ -110,84 +110,84 @@
   <si>
     <t>Atsegin handiz iragartzen dizuegu "Balio Erantsia Sortzea Abeltzaintza Zehatzean" Ikastaro Aurreratua, Madrilen (Espainia) 2026ko maiatzaren 4tik 8ra…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-zehaztasuneko-ikastaro-aurreratua-madril-2026ko-maiatza</t>
   </si>
   <si>
     <t>Hausnarkarien ekoizpenean erakustaldi teknologikoak</t>
   </si>
   <si>
     <t>Ar, 21/04/2026 - 09:00</t>
   </si>
   <si>
     <t>Ar, 21/04/2026 - 17:00</t>
   </si>
   <si>
     <t>Castilla y León</t>
   </si>
   <si>
     <t>León</t>
   </si>
   <si>
     <t>Facultad de Veterinaria. Universidad de León. Av Emilio Hurtado, 3, 24007 León</t>
   </si>
   <si>
-    <t>Cajamar Taldearen Fundazioak, Leongo Unibertsitateak, Provacunok, Interovicek eta Gaztela eta Leongo Juntako Nekazaritza Institutu Teknologikoak (…</t>
+    <t>Cajamar Taldearen Fundazioak, Leongo Unibertsitateak, Provacunok, Interovicek eta Gaztela eta Leongo Juntako Nekazaritza Institutu Teknologikoak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-ekoizpenean-erakustaldi-teknologikoak</t>
   </si>
   <si>
     <t>Animalien ongizatea garraioan</t>
   </si>
   <si>
     <t>Al, 20/04/2026 - 16:00</t>
   </si>
   <si>
     <t>Or, 24/04/2026 - 20:00</t>
   </si>
   <si>
     <t>Colmenar Viejo</t>
   </si>
   <si>
     <t>Ikastaro honek gidari edo zaintzaile gisa gaitasun-ziurtagiria lortzeko edo berritzeko aukera ematen dizu, 1/2005 (EE) Erregelamenduaren arabera,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-garraioan-4</t>
   </si>
   <si>
     <t>Hegazti-ustiategietako arrautzen eta txita jaioberrien kontrol eta kudeaketari buruzko ikastaroa</t>
   </si>
   <si>
     <t>Or, 10/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
-    <t>Aula 10 Formación-ek eskaintzen duen Hegazti-ustiategietako Arrautzen eta Eklosioaren Kontrol eta Kudeaketa Ikastaroa parte-hartzaileei hegazti-…</t>
+    <t>Aula 10 Formación-ek eskaintzen duen Hegazti-ustiategietako Arrautzen eta Eklosioaren Kontrol eta Kudeaketa Ikastaroa parte-hartzaileei hegazti…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hegazti-ustiategietako-arrautzen-eta-txita-jaioberrien-kontrol-eta</t>
   </si>
   <si>
     <t>AGAN0108 ziurtagiri profesionalerako Abeltzaintza Ekologikoa</t>
   </si>
   <si>
     <t>Abeltzaintza Ekologikoko online ikastaroarekin, "AGAN0108 Abeltzaintza Ekologikoko Ziurtagiria" lortzeko behar duzun guztia ikasiko duzu. Ikastaro…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agan0108-ziurtagiri-profesionalerako-abeltzaintza-ekologikoa</t>
   </si>
   <si>
     <t>Animalien ongizatea garraioan ikastaroa</t>
   </si>
   <si>
     <t>Al, 06/04/2026 - 16:00</t>
   </si>
   <si>
     <t>Or, 10/04/2026 - 20:00</t>
   </si>
   <si>
     <t>Aranjuez</t>
   </si>
@@ -203,51 +203,51 @@
   <si>
     <t>Animalien ongizatea animalia bizien garraioan</t>
   </si>
   <si>
     <t>Or, 20/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Onartutako titulua Leku mugatuak. HELBURUAK: Animalien garraioan jardunbide egokien oinarriak eskuratzea, kargatzea, deskargatzea eta manipulatzea…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-animalia-bizien-garraioan</t>
   </si>
   <si>
     <t>Abeltzaintza Adimenduna: Datuen Ustiapena eta Azterketa (R) Animalien Ekoizpenerako</t>
   </si>
   <si>
     <t>Az, 18/03/2026 - 16:00</t>
   </si>
   <si>
     <t>Az, 25/03/2026 - 12:00</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
-    <t>Gaur egun, abeltzaintza sektoreak hainbat erronkari aurre egin behar die bere errentagarritasun ekonomikoari, ingurumen-inpaktuari, gizarte-…</t>
+    <t>Gaur egun, abeltzaintza sektoreak hainbat erronkari aurre egin behar die bere errentagarritasun ekonomikoari, ingurumen-inpaktuari, gizarte…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-adimenduna-datuen-ustiapena-eta-azterketa-r-animalien</t>
   </si>
   <si>
     <t>"Txerri-abeltzaintzarekin lan egiten duten langileen gaitasuna" online ikastaroa</t>
   </si>
   <si>
     <t>Al, 16/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Or, 17/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Txerri sektorean lan egiteko prestakuntza jaso nahi baduzu, ez galdu "Txerriekin Lan egiten duten Langileen Gaitasuna" ikastaroa . Arcoiris…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/txerri-abeltzaintzarekin-lan-egiten-duten-langileen-gaitasuna-online</t>
   </si>
   <si>
     <t>Erlezaintzaren sarrera</t>
   </si>
   <si>
     <t>Al, 02/03/2026 - 09:00</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>Og, 06/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Az, 26/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Modua: ONLINE PRESTAKUNTZA Ordutegia: Online prestakuntza Kokapena: Online prestakuntza Ordu kopurua: 20 Lekuak eskuragarri: 20 Nora zuzenduta Batez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/behien-lanean-dabiltzan-langileentzako-prestakuntza-ikastaroa-251106bov</t>
   </si>
   <si>
     <t>Txertoak eta inausketak mahastietan</t>
   </si>
   <si>
     <t>Al, 03/11/2025 - 15:00</t>
   </si>
   <si>
     <t>Or, 07/11/2025 - 19:00</t>
   </si>
   <si>
     <t>Finca El Socorro, Ctra. Chinchón - Belmonte de Tajo, 28380 , Madrid  28380 Colmenar de Oreja</t>
   </si>
   <si>
-    <t>Aurrez aurreko ikastaroa, 20 ordukoa. 2025eko azaroaren 3tik, astelehenetik, azaroaren 7ra, ostiralera, Finca El Socorron, Colmenar de Orejan. 15:…</t>
+    <t>Aurrez aurreko ikastaroa, 20 ordukoa. 2025eko azaroaren 3tik, astelehenetik, azaroaren 7ra, ostiralera, Finca El Socorron, Colmenar de Orejan. 15…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/txertoak-eta-inausketak-mahastietan</t>
   </si>
   <si>
     <t>Animalien ongizate ikastaroa garraiolarientzat</t>
   </si>
   <si>
     <t>Al, 03/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 07/11/2025 - 00:00</t>
   </si>
   <si>
     <t>Cáceres</t>
   </si>
   <si>
     <t>AVDA. RODRIGUEZ DE LEDESMA Apdo. Correos 321, Cáceres.</t>
   </si>
   <si>
     <t>APAG-ASAJA CÁCERESek animalien ongizate ikastaro bat antolatzen ari da 65 km-tik gorako bidaiak egiteko zaldi, behi, ardi, ahuntz, txerri edo hegazti…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizate-ikastaroa-garraiolarientzat-1</t>
   </si>
@@ -662,69 +662,69 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-2</t>
   </si>
   <si>
     <t>Abeltzaintza Zehatza: Estrategiak eta Tresnak</t>
   </si>
   <si>
     <t>Az, 15/10/2025 - 22:00</t>
   </si>
   <si>
     <t>Og, 30/10/2025 - 22:00</t>
   </si>
   <si>
     <t>Salamancako Unibertsitateak 2025eko urriaren 15etik 30era antolatutako "Abeltzaintza Zehatza: Estrategiak eta Tresnak" online ikastaroaren bigarren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-zehatza-estrategiak-eta-tresnak</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 10:30</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 17:30</t>
   </si>
   <si>
-    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak…</t>
+    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-3</t>
   </si>
   <si>
     <t>Ikastaroa: Artzain-txakurrak abeltzaintzan maneiatzea</t>
   </si>
   <si>
     <t>La, 20/09/2025 - 10:00</t>
   </si>
   <si>
     <t>Ar, 04/11/2025 - 20:00</t>
   </si>
   <si>
     <t>Ganadería Ramírez Bretón (Cinco Villas, Puentes Viejas)</t>
   </si>
   <si>
-    <t>40 orduko ikastaro presentziala. Ramírez Bretón Abeltzaintza Ustiategian (Cinco Villas, Puentes Viejas). Irailak 20, larunbata: 10:00 - 14:00 eta 16:…</t>
+    <t>40 orduko ikastaro presentziala. Ramírez Bretón Abeltzaintza Ustiategian (Cinco Villas, Puentes Viejas). Irailak 20, larunbata: 10:00 - 14:00 eta 16…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ikastaroa-artzain-txakurrak-abeltzaintzan-maneiatzea</t>
   </si>
   <si>
     <t>Animalien ongizatean nekazaritzako elikagaien aholkularientzako prestakuntza espezializatua</t>
   </si>
   <si>
     <t>Al, 15/09/2025 - 09:00</t>
   </si>
   <si>
     <t>Al, 27/10/2025 - 14:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Centro IFAPA de Hinojosa del Duque. Hinojosa del Duque. Córdoba.</t>
   </si>
   <si>
     <t>30 orduko ikastaro mistoa izen-emate data 2025/10/02ra arte Edukiak Animalien Ongizatearen Sarrera Animalien Ongizatea Txerrietan Animalien Ongizatea…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatean-nekazaritzako-elikagaien-aholkularientzako</t>
   </si>
@@ -920,83 +920,83 @@
   <si>
     <t>Az, 18/06/2025 - 23:59</t>
   </si>
   <si>
     <t>Og, 10/07/2025 - 23:59</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Animalien ongizatean prestakuntza ziurtagiria lortzeko diseinatutako 20 orduko online ikastaroa. Titulazioa ikastaroan parte hartu eta azterketa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-abeltzaintzako-ustiategietan</t>
   </si>
   <si>
     <t>La, 07/06/2025 - 01:00</t>
   </si>
   <si>
     <t>La, 07/06/2025 - 23:00</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa</t>
   </si>
   <si>
+    <t>HEGAZTI-HAZTEGIETAKO LANGILEENTZAKO PRESTAKUNTZA IKASTAROA</t>
+  </si>
+  <si>
+    <t>Or, 06/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Og, 26/06/2025 - 00:00</t>
+  </si>
+  <si>
+    <t>Honi zuzendua: Hegazti-ustiategietako langileak. Helburuak: Bete uztailaren 27ko 637/2021 Errege Dekretuaren eskakizuna, hegaztiekin lan egiten duten…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hegazti-haztegietako-langileentzako-prestakuntza-ikastaroa</t>
+  </si>
+  <si>
     <t>Izurriteen Kontrola IFSrako</t>
   </si>
   <si>
-    <t>Or, 06/06/2025 - 00:00</t>
-[...2 lines deleted...]
-    <t>Ikastaro honekin, auditorian zehar eskatuko dizkizuten izurriteen kontrolerako eskakizun eta behar guztiak ikasiko dituzu. Izurriteei buruz pentsatu…</t>
+    <t>Ikastaro honekin, auditorian zehar eskatuko dizkizuten izurriteen kontrolerako eskakizun eta behar guztiak ikasiko dituzu. Izurriteei buruz pentsatu,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/izurriteen-kontrola-ifsrako</t>
   </si>
   <si>
     <t>Elikagaien Segurtasun Programa</t>
   </si>
   <si>
     <t>HACCP eskakizunak, trazabilitatea, elikagaien etiketatzea, alergenen kudeaketa eta legegintza-kudeaketa azkar landuko dituen ikastaroa. Zergatik da…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasun-programa</t>
   </si>
   <si>
-    <t>HEGAZTI-HAZTEGIETAKO LANGILEENTZAKO PRESTAKUNTZA IKASTAROA</t>
-[...10 lines deleted...]
-  <si>
     <t>TXERRIEKIN LANEAN DABILTZAN LANGILEENTZAKO PRESTAKUNTZA IKASTAROA</t>
   </si>
   <si>
     <t>Og, 22/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Al, 16/06/2025 - 00:00</t>
   </si>
   <si>
     <t>Honi zuzendua: Txerri-haztegiko langileak Helburuak: BETE 306/2020 ED-AREN BALDINTZA, ANIMALIEKIN UKITUTA DAGOEN TXERRI-UTZIETAN PERTSONA GUZTIEK…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/txerriekin-lanean-dabiltzan-langileentzako-prestakuntza-ikastaroa</t>
   </si>
   <si>
     <t>ANIMALIEN ONGIZATEA GARRAIOAN. LINEAN</t>
   </si>
   <si>
     <t>Or, 16/05/2025 - 00:00</t>
   </si>
   <si>
     <t>Al, 09/06/2025 - 00:00</t>
   </si>
   <si>
     <t>ANIMALIEN ONGIZATEA GARRAIOAN. ONLINE – 250516BAT Hasiera: 2025-05-16 Azkena: 2025-06-09 Modalitatea: URRUNEKO PRESTAKUNTZA Ordutegia: Online…</t>
@@ -1493,51 +1493,51 @@
   <si>
     <t>Az, 28/02/2024 - 13:00</t>
   </si>
   <si>
     <t>Consultar programa</t>
   </si>
   <si>
     <t>Gehienezko produkzio-ahalmena. Gutxieneko baldintzak: Azpiegitura, ekipamendua eta kudeaketa. Instalatutako ustiategien kokapena eta bereizketa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/haragi-ustiategien-kudeaketari-buruzko-araudi-berria</t>
   </si>
   <si>
     <t>Animalien ongizate ikastaroa garraiolari eta nekazarientzat</t>
   </si>
   <si>
     <t>Al, 19/02/2024 - 15:00</t>
   </si>
   <si>
     <t>Og, 29/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Villafranca de los Barrios, Badajoz</t>
   </si>
   <si>
-    <t>Ikastaro teoriko-praktikoa abeltzainentzako eta abeltzainentzako. Ezagutza, fisiologia eta portaera. Instalazioak. Segurtasuna eta higienea. Legeria…</t>
+    <t>Ikastaro teoriko-praktikoa abeltzainentzako eta abeltzainentzako. Ezagutza, fisiologia eta portaera. Instalazioak. Segurtasuna eta higienea. Legeria.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizate-ikastaroa-garraiolari-eta-nekazarientzat</t>
   </si>
   <si>
     <t>Higiene-jardun egokiak nekazaritzako lehen mailako ekoizpenean</t>
   </si>
   <si>
     <t>Ig, 18/02/2024 - 09:00</t>
   </si>
   <si>
     <t>Ar, 20/02/2024 - 14:00</t>
   </si>
   <si>
     <t>Menorca (Centre de capacitación "SA GRANJA")</t>
   </si>
   <si>
     <t>Ikastaroak aukera ematen du   higienetik eratorritako nekazaritza-ekoizpen primarioan ekoizleen betebeharrak ezagutzea. EDUKIAK (10 h) 1.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/higiene-jardun-egokiak-nekazaritzako-lehen-mailako-ekoizpenean</t>
   </si>
   <si>
     <t>Txerriak gizentzeko ongizate-ikuskari ikastaroa. 2024</t>
   </si>
@@ -1580,69 +1580,69 @@
   <si>
     <t>Ar, 05/12/2023 - 09:00</t>
   </si>
   <si>
     <t>Or, 22/12/2023 - 20:00</t>
   </si>
   <si>
     <t>Beren lan-ingurunean abeltzaintzako langile profesionalek (ez-espezializatuak) erabiltzeko baimendutako biozidak erabiltzen dituzten pertsona guztiei…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/langile-profesionalek-erabiltzeko-baimendutako-produktu-biozidak-erabiltzea</t>
   </si>
   <si>
     <t>ANIMALIEN ONGIZATEA HAUSNARGARIEN ABELTZAINTZA UHITZAETAN</t>
   </si>
   <si>
     <t>Al, 22/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Og, 25/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Jerez de la Frontera (Cádiz)</t>
   </si>
   <si>
-    <t>Kodea: 2023KBG30901 Edizioa : 1 Udalerria : JEREZ DE LA FRONTERA Probintzia: CADIZ Zentroa: IFAPA Rancho de la Merced Zentroa Hasiera data: 2023/05/…</t>
+    <t>Kodea: 2023KBG30901 Edizioa : 1 Udalerria : JEREZ DE LA FRONTERA Probintzia: CADIZ Zentroa: IFAPA Rancho de la Merced Zentroa Hasiera data: 2023/05…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/animalien-ongizatea-hausnargarien-abeltzaintza-uhitzaetan</t>
   </si>
   <si>
     <t>Abere erabilerarako biozidak</t>
   </si>
   <si>
     <t>Or, 19/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Ar, 30/05/2023 - 00:00</t>
   </si>
   <si>
     <t>Villaviciosa de Odón (Madrid)</t>
   </si>
   <si>
-    <t>Ikastaroa 638/2019 Errege Dekretuaren 2.e) artikuluan aipatzen den “ arduradunari ” zuzenduta dago: 2.e) artikulua Eskaera-prozeduraren arduraduna: «…</t>
+    <t>Ikastaroa 638/2019 Errege Dekretuaren 2.e) artikuluan aipatzen den “ arduradunari ” zuzenduta dago: 2.e) artikulua Eskaera-prozeduraren arduraduna:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abere-erabilerarako-biozidak</t>
   </si>
   <si>
     <t>Legionella arriskuan dauden instalazioak zaintzeko ikastaroa</t>
   </si>
   <si>
     <t>Az, 02/11/2022 - 16:00</t>
   </si>
   <si>
     <t>Hasierako prestakuntza eta berritzea Iraupena eta kostua: F. Hasierakoa: 30 irakastordu. Zenbatekoa: 440 € (saritua) Berritzea: 10 irakastordu.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/legionella-arriskuan-dauden-instalazioak-zaintzeko-ikastaroa</t>
   </si>
   <si>
     <t>Elikadura eta osasuna abeltzaintza ekologikoan</t>
   </si>
   <si>
     <t>Al, 24/10/2022 - 00:00</t>
   </si>
   <si>
     <t>Az, 09/11/2022 - 00:00</t>
   </si>
@@ -3535,103 +3535,103 @@
       </c>
       <c r="F51" s="1" t="s">
         <v>130</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>216</v>
       </c>
       <c r="J51" s="1" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I53" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>311</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
         <v>313</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C55" s="1" t="s">