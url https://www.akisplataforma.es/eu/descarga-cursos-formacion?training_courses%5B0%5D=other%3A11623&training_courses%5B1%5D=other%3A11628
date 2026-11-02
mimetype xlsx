--- v0 (2026-08-14)
+++ v1 (2026-11-02)
@@ -68,51 +68,51 @@
   <si>
     <t>Abeltzaintza Ekologikoaren Ikastaroa</t>
   </si>
   <si>
     <t>Og, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Europako Batzordeak ingurumenaren babesa, oro har, eta ekoizpen ekologikoaren sektorearen garapena, bereziki, bere politiken erdigunean jarri ditu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-ekologikoaren-ikastaroa</t>
   </si>
   <si>
     <t>HARPIDETZA ETA HARPIDETZA PLANAREN IKASTAROA</t>
   </si>
   <si>
     <t>Ig, 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez-…</t>
+    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harpidetza-eta-harpidetza-planaren-ikastaroa</t>
   </si>
   <si>
     <t>NEKAZARITZAKO LURZORUEN NUTRIZIO JASANGARRIA NEPB-AREN ESPARRUAN, AHOLKULARITZARAKO LAGUNTZA</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien ekoizpen-sistemak oreka mantendu behar du kontsumitzaileen eskakizunak asetzen dituen ekoizpen errentagarri eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-lurzoruen-nutrizio-jasangarria-nepb-aren-esparruan</t>
   </si>
   <si>
     <t>Nekazaritza Legedia</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak Nekazaritza Zuzenbidearen iturriak, objektua eta edukia ezagutzea. Zuzenbidea Gizarte…</t>
   </si>
@@ -489,51 +489,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="109.545" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="176.814" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="141.394" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>