--- v0 (2026-08-09)
+++ v1 (2026-10-31)
@@ -236,51 +236,51 @@
   <si>
     <t>Ig, 02/11/2025 - 10:30</t>
   </si>
   <si>
     <t>Ig, 02/11/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-1</t>
   </si>
   <si>
     <t>La, 18/10/2025 - 10:30</t>
   </si>
   <si>
     <t>La, 18/10/2025 - 17:30</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-2</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 10:30</t>
   </si>
   <si>
     <t>Ig, 28/09/2025 - 17:30</t>
   </si>
   <si>
-    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak…</t>
+    <t>Lozoyan (Madril) egiten dugun nekazaritza ekologikoko ikastaroaren bidez, modu praktikoan ikasiko dituzu baratze ekologiko baten funtsezko zereginak:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoaren-ikastaroa-3</t>
   </si>
   <si>
     <t>DemoDay StartBEC 2025</t>
   </si>
   <si>
     <t>Ar, 23/09/2025 - 09:30</t>
   </si>
   <si>
     <t>Al, 29/09/2025 - 14:30</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>AINIA (PARQUE TECNOLÓGICO DE PATERNA, VALENCIA)</t>
   </si>
   <si>
     <t>StartBEC MAPAk eta AINIAk batera finantzatutako laguntza teknologiko programa da, bioekonomian startup-en garapena sustatzeko. Lankidetza-hitzarmen…</t>
   </si>
@@ -293,51 +293,51 @@
   <si>
     <t>Or, 08/08/2025 - 00:00</t>
   </si>
   <si>
     <t>Ar, 21/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Travesia Eras, 10, Villaviciosa de Odón, Madrid, España</t>
   </si>
   <si>
     <t>Madrilgo Erkidegoan Nekazaritza Enpresa bat Sortzeko edo Ustiategien Modernizaziorako ikastaroa, nekazari gazteek prestakuntza jaso dezaten eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/madrilgo-nekazaritza-ikastaroetarako-eskaerak-aurkezteko-deialdia</t>
   </si>
   <si>
     <t>Nekazaritza ekologikoa ONLINE</t>
   </si>
   <si>
     <t>Al, 07/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Az, 23/07/2025 - 00:00</t>
   </si>
   <si>
-    <t>Nekazaritza-elikagaien kooperatibek 30 orduko online ikastaroa eskaintzen dute nekazaritza ekologikoari buruz, nekazari gazteei, nekazaritza-…</t>
+    <t>Nekazaritza-elikagaien kooperatibek 30 orduko online ikastaroa eskaintzen dute nekazaritza ekologikoari buruz, nekazari gazteei, nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-ekologikoa-online</t>
   </si>
   <si>
     <t>Nekazaritza enpresan sartzea (online)</t>
   </si>
   <si>
     <t>Az, 02/07/2025 - 00:00</t>
   </si>
   <si>
     <t>Az, 03/09/2025 - 00:00</t>
   </si>
   <si>
     <t>Badajoz</t>
   </si>
   <si>
     <t>Ordu kopurua: 200 Hartzaileak: Ikastaro hauek nekazaritzan lanbide heziketarik ez duten gazteei zuzenduta daude, nekazaritza ekintzaile gisa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-online-10</t>
   </si>
   <si>
     <t>Az, 25/06/2025 - 00:00</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>Granada</t>
   </si>
   <si>
     <t>Moduluak NEKAZARITZA ENPRESA 2025/02/17 - 2025/03/21 Eskaerak aurkezteko epea 2025/02/02ra arte Behaketak Modulu erkidea: Gazteak Nekazaritzako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-dibertsifikazioa</t>
   </si>
   <si>
     <t>Nekazaritza enpresan sartzea: Nekazaritza intentsiboa</t>
   </si>
   <si>
     <t>Al, 17/02/2025 - 08:30</t>
   </si>
   <si>
     <t>Og, 08/05/2025 - 14:30</t>
   </si>
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Los Palacios y Villafranca. Sevilla.</t>
   </si>
   <si>
-    <t>Moduluak LURZORUA, ELIKADURA ETA INGURUNEA NEKAZARITZA ENPRESA PRODUKTU FITOSANITARIOEN APLIKATZAILEA. MAILA KALIFIKATUA ELKARTEA ETA MARKETINGA URA…</t>
+    <t>Moduluak LURZORUA, ELIKADURA ETA INGURUNEA NEKAZARITZA ENPRESA PRODUKTU FITOSANITARIOEN APLIKATZAILEA. MAILA KALIFIKATUA ELKARTEA ETA MARKETINGA URA,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-nekazaritza-intentsiboa-0</t>
   </si>
   <si>
     <t>Al, 17/02/2025 - 00:00</t>
   </si>
   <si>
     <t>Al, 14/04/2025 - 23:00</t>
   </si>
   <si>
     <t>Huelva</t>
   </si>
   <si>
     <t>Centro IFAPA de Huelva. HUELVA.</t>
   </si>
   <si>
     <t>MODULUAK NEKAZARITZA ENPRESA 2025/02/17 - 2025/02/21 Eskaerak aurkezteko epea 2025/02/02ra arte Edukiak Egiturazko ustiategien hobekuntzak Inbertsio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-enpresan-sartzea-nekazaritza-intentsiboa</t>
   </si>
   <si>
     <t>Og, 10/04/2025 - 00:00</t>
   </si>