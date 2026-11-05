--- v0 (2026-08-16)
+++ v1 (2026-11-05)
@@ -119,51 +119,51 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Levanteko Nekazaritza Ingeniarien Elkargo Ofizialak (COIAL), Espainiako Agronutrienteen Fabrikatzaileen Elkartearen (AEFA) laguntzarekin,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/biostimulatzaileen-eta-biokontrolaren-arloko-aditu-profesionalen-programa</t>
   </si>
   <si>
     <t>Pestizida Hondarrik Gabeko Nekazaritza Ikastaroa</t>
   </si>
   <si>
     <t>Al, 20/10/2025 - 00:00</t>
   </si>
   <si>
     <t>Or, 05/12/2025 - 00:00</t>
   </si>
   <si>
     <t>Córdoba</t>
   </si>
   <si>
     <t>Córdoba, Andalucía.</t>
   </si>
   <si>
-    <t>2025eko ikastaroa: Pestizida hondakinik gabeko ekoizpen sistemak Ikastaro hau zuretzat da zero hondakineko ekoizpenean espezializatu nahi baduzu. 17…</t>
+    <t>2025eko ikastaroa: Pestizida hondakinik gabeko ekoizpen sistemak Ikastaro hau zuretzat da zero hondakineko ekoizpenean espezializatu nahi baduzu. 17.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/pestizida-hondarrik-gabeko-nekazaritza-ikastaroa</t>
   </si>
   <si>
     <t>DemoDay StartBEC 2025</t>
   </si>
   <si>
     <t>Ar, 23/09/2025 - 09:30</t>
   </si>
   <si>
     <t>Al, 29/09/2025 - 14:30</t>
   </si>
   <si>
     <t>Comunitat Valenciana</t>
   </si>
   <si>
     <t>Valencia/València</t>
   </si>
   <si>
     <t>AINIA (PARQUE TECNOLÓGICO DE PATERNA, VALENCIA)</t>
   </si>
   <si>
     <t>Pertsonalki</t>
   </si>
@@ -212,51 +212,51 @@
   <si>
     <t>Al, 17/02/2025 - 19:00</t>
   </si>
   <si>
     <t>IBERrekin egindako modelizazio hidraulikoko ikastaro hau ikasleari beharrezko tresnak eta ezagutzak eskaintzeko diseinatuta dago, ur-biltegietako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/iber-baltsa-sailkapenerako-modelizazio-hidraulikoa</t>
   </si>
   <si>
     <t>Elkarlaneko berrikuntza proiektuen kudeaketarako hastapen ikastaroa</t>
   </si>
   <si>
     <t>Ar, 28/01/2025 - 09:30</t>
   </si>
   <si>
     <t>Az, 29/01/2025 - 14:30</t>
   </si>
   <si>
     <t>Rioja, La</t>
   </si>
   <si>
     <t>Sala de Seminarios del edificio administrativo del ICVV, Finca La Grajera, Logroño.</t>
   </si>
   <si>
-    <t>Errioxako Gobernuko Nekazaritza, Abeltzaintza, Landa Mundu eta Ingurumen Sailak lankidetza-berrikuntzako proiektuen kudeaketari buruzko hastapen-…</t>
+    <t>Errioxako Gobernuko Nekazaritza, Abeltzaintza, Landa Mundu eta Ingurumen Sailak lankidetza-berrikuntzako proiektuen kudeaketari buruzko hastapen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elkarlaneko-berrikuntza-proiektuen-kudeaketarako-hastapen-ikastaroa</t>
   </si>
   <si>
     <t>Webinarra: EU-FARMBOOK «Zure materialak ikuspegi praktiko batekin gordetzeko lekua»</t>
   </si>
   <si>
     <t>Og, 12/12/2024 - 10:00</t>
   </si>
   <si>
     <t>Og, 12/12/2024 - 14:00</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Abenduaren 12an ospatuko den EU-FarmBook proiektuaren esparruan antolatutako webinarra. Ekitaldi hau Nekazaritza, Arrantza eta Elikadura Ministerioak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/webinarra-eu-farmbook-zure-materialak-ikuspegi-praktiko-batekin-gordetzeko</t>
   </si>
   <si>
     <t>Doako lineako ikastaroa Ekonomia zirkularraren integrazioa enpresen kudeaketan</t>
   </si>