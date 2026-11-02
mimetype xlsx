--- v0 (2026-08-13)
+++ v1 (2026-11-02)
@@ -89,51 +89,51 @@
   <si>
     <t>Nekazaritza-elikagaien kooperatibek marrubi-laborantzan uraren kudeaketa eta nutrizioari buruzko ikastaroa eskaintzen diete nekazariei, 70 gai landuz.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-eta-nutrizioaren-kudeaketa-marrubi-hazkuntzan</t>
   </si>
   <si>
     <t>Ekonomia Jasangarriari eta Lan Merkatuari buruzko Bigarren Ikastaroa: Ekintzailetza Aukera Berriak</t>
   </si>
   <si>
     <t>Ar, 15/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Landa Emakumeen Erronka programak landa-eremuko emakumeen artean ekintzailetza sustatzeko prestakuntza ikastaroak eskaintzen ditu. Hartzaileak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekonomia-jasangarriari-eta-lan-merkatuari-buruzko-bigarren-ikastaroa</t>
   </si>
   <si>
     <t>HARPIDETZA ETA HARPIDETZA PLANAREN IKASTAROA</t>
   </si>
   <si>
     <t>Ig, 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez-…</t>
+    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harpidetza-eta-harpidetza-planaren-ikastaroa</t>
   </si>
   <si>
     <t>NEKAZARITZAKO LURZORUEN NUTRIZIO JASANGARRIA NEPB-AREN ESPARRUAN, AHOLKULARITZARAKO LAGUNTZA</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien ekoizpen-sistemak oreka mantendu behar du kontsumitzaileen eskakizunak asetzen dituen ekoizpen errentagarri eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-lurzoruen-nutrizio-jasangarria-nepb-aren-esparruan</t>
   </si>
   <si>
     <t>Nekazaritza Legedia</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak Nekazaritza Zuzenbidearen iturriak, objektua eta edukia ezagutzea. Zuzenbidea Gizarte…</t>
   </si>