--- v0 (2026-09-09)
+++ v1 (2026-11-02)
@@ -203,51 +203,51 @@
   <si>
     <t>Agroekologia</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Sarrera: Gaiaren ikuspegi orokorra aurkezten da, kontzeptu nagusiak eta ekosistemak eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
   </si>
   <si>
     <t>Landare-baliabide genetikoak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Landare-baliabide genetikoen kontserbazioa:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-baliabide-genetikoak</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Lurzoruaren analisiaren eta ongarritze jasangarriaren jarraibideen interpretazioa</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak • Lurzoruaren garrantzia ulertzea nekazaritza-kudeaketa jasangarrian eta lurzoruaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzoruaren-analisiaren-eta-ongarritze-jasangarriaren-jarraibideen</t>
   </si>
   <si>
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
   </si>
 </sst>
 </file>
 