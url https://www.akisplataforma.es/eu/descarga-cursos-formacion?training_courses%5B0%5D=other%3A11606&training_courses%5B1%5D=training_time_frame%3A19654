--- v0 (2026-08-09)
+++ v1 (2026-10-28)
@@ -671,77 +671,77 @@
   <si>
     <t>Ar, 31/12/2024 - 23:00</t>
   </si>
   <si>
     <t>40 orduko lineako ikastaroa, zure baserria ekoizpen ekologikora bihurtzeko beharrezko ezagutzak eskaintzea helburu duena. PROGRAMA | IZEN-EMATEA |…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-ekologikoa</t>
   </si>
   <si>
     <t>Trazabilitatea elikagaien sektoreko enpresetan</t>
   </si>
   <si>
     <t>Og, 04/04/2024 - 09:00</t>
   </si>
   <si>
     <t>Ig, 14/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Elikagaien sektorean lan egiten dutenentzat (Albaitariak, Nekazaritzako Ingeniariak, Biologoak eta erlazionatutako lanbideak) eta enpresa batean…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/trazabilitatea-elikagaien-sektoreko-enpresetan</t>
   </si>
   <si>
+    <t>Enpresa Berrikuntza Kudeaketan espezialitatea</t>
+  </si>
+  <si>
+    <t>Ar, 02/04/2024 - 09:00</t>
+  </si>
+  <si>
+    <t>Ar, 04/06/2024 - 15:00</t>
+  </si>
+  <si>
+    <t>Presentzial Ikastaroaren helburu nagusia berrikuntza-kudeatzaileak prestatzea da, berrikuntzaren ikuspegi estrategikoa zein horren ondorengo…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/enpresa-berrikuntza-kudeaketan-espezialitatea</t>
+  </si>
+  <si>
     <t>Nekazaritzako aholkularitza zerbitzuetarako zeharkako prestakuntza *Hainbat edizio*</t>
   </si>
   <si>
-    <t>Ar, 02/04/2024 - 09:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Nahastuta</t>
   </si>
   <si>
     <t>Edukia ( ikusi hainbat edizioren datak ) Ustiategien Aholkularitza Zerbitzuaren Programa, Nekazaritzan eta Abeltzaintzan Gazteen Sartzea eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-aholkularitza-zerbitzuetarako-zeharkako-prestakuntza-hainbat</t>
   </si>
   <si>
-    <t>Enpresa Berrikuntza Kudeaketan espezialitatea</t>
-[...7 lines deleted...]
-  <si>
     <t>Eragin atlantikoa duten jatorri-deiturak</t>
   </si>
   <si>
     <t>Al, 01/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Ar, 16/04/2024 - 20:00</t>
   </si>
   <si>
     <t>Espainia iparraldeko eta Kanariar Uharteetako Jatorrizko Deiturako ardoen ezaugarriak ezagutzeko ikastaroa.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/eragin-atlantikoa-duten-jatorri-deiturak</t>
   </si>
   <si>
     <t>Klima hotzeko epeleko mahatsondo barietateak</t>
   </si>
   <si>
     <t>Al, 01/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Ar, 16/04/2024 - 11:00</t>
   </si>
   <si>
     <t>10 orduko lineako ikastaroa, non Espainia iparraldeko eta mendialdeko klimara ondoen egokitzen diren mahats-barietateen ezaugarri bereziak, haien…</t>
@@ -803,87 +803,87 @@
   <si>
     <t>HELBURUA: Parte hartzen duten pertsonei derrigorrezko etiketatzearen inguruko arauzko informazioa jakinaraztea, baita aukerako baldintzapeko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/haragi-eta-haragi-produktuen-etiketatzea</t>
   </si>
   <si>
     <t>Doizko mahastizaintza</t>
   </si>
   <si>
     <t>Ar, 20/02/2024 - 16:00</t>
   </si>
   <si>
     <t>Ar, 20/02/2024 - 20:00</t>
   </si>
   <si>
     <t>Laguardia</t>
   </si>
   <si>
     <t>Zehaztasun Mahastizaintzaren Oinarriak.; Lurzorua, landare-materiala eta ureztatzea zehaztasun-mahastizaintzaren bidez.; Teledetekzioa doitasuneko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/doizko-mahastizaintza</t>
   </si>
   <si>
+    <t>Jogurta eta esne hartzitua teknologia</t>
+  </si>
+  <si>
+    <t>Al, 19/02/2024 - 16:00</t>
+  </si>
+  <si>
+    <t>Az, 06/03/2024 - 19:00</t>
+  </si>
+  <si>
+    <t>Castilla y León</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t>Ikastaroak jogurten eta esne hartzituen ezaugarri fisiko-kimikoen eta mikrobiologikoen ezagutza lantzen du eta ekoizpen-prozedurak aztertzen ditu.…</t>
+  </si>
+  <si>
+    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/jogurta-eta-esne-hartzitua-teknologia</t>
+  </si>
+  <si>
     <t>Eztiaren sektorean higiene praktika onak</t>
   </si>
   <si>
-    <t>Al, 19/02/2024 - 16:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Al, 19/02/2024 - 20:00</t>
   </si>
   <si>
     <t>Navarra, Comunidad Foral de</t>
   </si>
   <si>
     <t>Villava</t>
   </si>
   <si>
     <t>Eztiaren sektorean higiene praktika onak. Eztiaren definizioa, erlauntzaren kudeaketa. PROGRAMA | IZEN-EMATEA eta INFORMAZIOA 948013052 | INTIA</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/eztiaren-sektorean-higiene-praktika-onak</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/jogurta-eta-esne-hartzitua-teknologia</t>
   </si>
   <si>
     <t>Elikagaien segurtasunaren ziurtagiria: IFS BRC</t>
   </si>
   <si>
     <t>Og, 15/02/2024 - 09:00</t>
   </si>
   <si>
     <t>Og, 14/03/2024 - 20:00</t>
   </si>
   <si>
     <t>Elikagaiak prozesatzeko enpresen ziurtagiria elikagaien segurtasun-arauekin   Bere produktuaren kalitatearen eta segurtasunaren berme gisa eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasunaren-ziurtagiria-ifs-brc</t>
   </si>
   <si>
     <t>Elikagaien segurtasunaren ziurtagiria: GLOBAL GAP</t>
   </si>
   <si>
     <t>Og, 21/03/2024 - 20:00</t>
   </si>
   <si>
     <t>Lineako ikastaro hau Bere helburua nekazaritzako elikagaien sektoreko lehen mailako produktuetan estandarrak ezartzeko GLOBAL GAPen aplikazio-…</t>
   </si>
@@ -2406,88 +2406,88 @@
       <c r="F38" s="1"/>
       <c r="G38" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>217</v>
       </c>
       <c r="J38" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="E39" s="1"/>
       <c r="F39" s="1" t="s">
-        <v>142</v>
+        <v>165</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="I39" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="J39" s="1" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E40" s="1"/>
       <c r="F40" s="1" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>226</v>
       </c>
       <c r="J40" s="1" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1" t="s">
@@ -2675,81 +2675,81 @@
       <c r="I47" s="1" t="s">
         <v>261</v>
       </c>
       <c r="J47" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1" t="s">
         <v>267</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>268</v>
       </c>
       <c r="J48" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="1" t="s">
         <v>273</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>274</v>
       </c>
       <c r="J49" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1" t="s">
@@ -2877,51 +2877,51 @@
       <c r="I54" s="1" t="s">
         <v>298</v>
       </c>
       <c r="J54" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E55" s="1"/>
       <c r="F55" s="1" t="s">
         <v>303</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>304</v>
       </c>
       <c r="J55" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E56" s="1"/>