--- v0 (2026-08-18)
+++ v1 (2026-11-01)
@@ -56,51 +56,51 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>HARPIDETZA ETA HARPIDETZA PLANAREN IKASTAROA</t>
   </si>
   <si>
     <t>Ig, 27/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez-…</t>
+    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harpidetza-eta-harpidetza-planaren-ikastaroa</t>
   </si>
   <si>
     <t>Elikagaien Etiketatzeari buruzko Aditu Ikastaroa – 500 ordu – %100 online</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Produktuen etiketatzearen garapenean eta berrikuspenean espezializatu nahi duten elikagaien industriako profesionalentzako ezinbesteko prestakuntza.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-etiketatzeari-buruzko-aditu-ikastaroa-500-ordu-100-online</t>
   </si>
   <si>
     <t>NEKAZARITZAKO LURZORUEN NUTRIZIO JASANGARRIA NEPB-AREN ESPARRUAN, AHOLKULARITZARAKO LAGUNTZA</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien ekoizpen-sistemak oreka mantendu behar du kontsumitzaileen eskakizunak asetzen dituen ekoizpen errentagarri eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-lurzoruen-nutrizio-jasangarria-nepb-aren-esparruan</t>
   </si>