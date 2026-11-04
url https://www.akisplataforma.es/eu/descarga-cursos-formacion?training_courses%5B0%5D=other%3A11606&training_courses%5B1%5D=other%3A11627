--- v0 (2026-09-14)
+++ v1 (2026-11-04)
@@ -77,51 +77,51 @@
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien kooperatibek marrubi-laborantzan uraren kudeaketa eta nutrizioari buruzko ikastaroa eskaintzen diete nekazariei, 70 gai landuz.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-eta-nutrizioaren-kudeaketa-marrubi-hazkuntzan</t>
   </si>
   <si>
     <t>HARPIDETZA ETA HARPIDETZA PLANAREN IKASTAROA</t>
   </si>
   <si>
     <t>Ig, 27/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez-…</t>
+    <t>Ikastaro honek landareen nutrizioan eta lurzoruaren ongarritzean jartzen du arreta. Lurzoruaren osaera, ongarri mota desberdinak (organikoak eta ez…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/harpidetza-eta-harpidetza-planaren-ikastaroa</t>
   </si>
   <si>
     <t>Elikagaien Etiketatzeari buruzko Aditu Ikastaroa – 500 ordu – %100 online</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Produktuen etiketatzearen garapenean eta berrikuspenean espezializatu nahi duten elikagaien industriako profesionalentzako ezinbesteko prestakuntza.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-etiketatzeari-buruzko-aditu-ikastaroa-500-ordu-100-online</t>
   </si>
   <si>
     <t>NEKAZARITZAKO LURZORUEN NUTRIZIO JASANGARRIA NEPB-AREN ESPARRUAN, AHOLKULARITZARAKO LAGUNTZA</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien ekoizpen-sistemak oreka mantendu behar du kontsumitzaileen eskakizunak asetzen dituen ekoizpen errentagarri eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-lurzoruen-nutrizio-jasangarria-nepb-aren-esparruan</t>
   </si>