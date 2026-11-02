--- v0 (2026-08-19)
+++ v1 (2026-11-02)
@@ -89,51 +89,51 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ardo-turismo-adimentsua-bisitariak-zale-eta-erosle-bihurtzea</t>
   </si>
   <si>
     <t>Nekazaritzan aplikatutako eguzki-energia fotovoltaikoko sistemen diseinu eta instalazioari buruzko ikastaroa</t>
   </si>
   <si>
     <t>Al, 22/09/2025 - 16:00</t>
   </si>
   <si>
     <t>Og, 25/09/2025 - 15:00</t>
   </si>
   <si>
     <t>Madrid, Comunidad de</t>
   </si>
   <si>
     <t>Madrid</t>
   </si>
   <si>
     <t>La Vega Innova Camino de la Vega, s/n, 28830, San Fernando de Henares Madrid</t>
   </si>
   <si>
     <t>Nahastuta</t>
   </si>
   <si>
-    <t>Irailaren 22tik 25era , La Vega Innovak nekazaritza-ingurunean aplikatutako eguzki-energia fotovoltaikoko sistemen diseinu, instalazio eta mantentze-…</t>
+    <t>Irailaren 22tik 25era , La Vega Innovak nekazaritza-ingurunean aplikatutako eguzki-energia fotovoltaikoko sistemen diseinu, instalazio eta mantentze…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzan-aplikatutako-eguzki-energia-fotovoltaikoko-sistemen-diseinu</t>
   </si>
   <si>
     <t>Ekintzailetza landa eremuan, RedPACen bitartez</t>
   </si>
   <si>
     <t>Ar, 24/09/2024 - 10:00</t>
   </si>
   <si>
     <t>Og, 07/11/2024 - 20:00</t>
   </si>
   <si>
     <t>Irailaren 9ra arte, izena emateko epea zabalik dago bi edizio berritan   urrutiko prestakuntza ikastaroa (streaming) : “Ekintzailetza landa…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekintzailetza-landa-eremuan-redpacen-bitartez</t>
   </si>
   <si>
     <t>Olibondoaren teknika berrien jardunaldia</t>
   </si>
   <si>
     <t>Az, 18/09/2024 - 09:00</t>
   </si>
@@ -344,51 +344,51 @@
   <si>
     <t>Og, 11/04/2024 - 19:00</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien eta nekazaritza turismoaren hobekuntza eta merkaturatzea. Marketing kontzeptu berriak. PROGRAMA | IZEN-EMATEA eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritzako-elikagaien-eta-nekazaritza-turismoaren-hobekuntza-eta</t>
   </si>
   <si>
     <t>Erlezaintzarako sarrera</t>
   </si>
   <si>
     <t>Al, 08/04/2024 - 17:00</t>
   </si>
   <si>
     <t>Ar, 16/04/2024 - 21:00</t>
   </si>
   <si>
     <t>Murcia, Región de</t>
   </si>
   <si>
     <t>Lorca, Murcia</t>
   </si>
   <si>
-    <t>20 orduko ikastaro presentziala, nekazaritza-ustiategi baten ekoizpena dibertsifikatzean kontuan hartu beharreko beste jarduera bat bezala, ekoizpen-…</t>
+    <t>20 orduko ikastaro presentziala, nekazaritza-ustiategi baten ekoizpena dibertsifikatzean kontuan hartu beharreko beste jarduera bat bezala, ekoizpen…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/erlezaintzarako-sarrera</t>
   </si>
   <si>
     <t>Klima hotzeko epeleko mahatsondo barietateak</t>
   </si>
   <si>
     <t>Al, 01/04/2024 - 10:00</t>
   </si>
   <si>
     <t>Ar, 16/04/2024 - 11:00</t>
   </si>
   <si>
     <t>10 orduko lineako ikastaroa, non Espainia iparraldeko eta mendialdeko klimara ondoen egokitzen diren mahats-barietateen ezaugarri bereziak, haien…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/klima-hotzeko-epeleko-mahatsondo-barietateak</t>
   </si>
   <si>
     <t>Nekazaritza ekologikoari buruzko aholkularitza</t>
   </si>
   <si>
     <t>Or, 22/03/2024 - 09:00</t>
   </si>
@@ -449,51 +449,51 @@
   <si>
     <t>Az, 21/02/2024 - 19:00</t>
   </si>
   <si>
     <t>Casas Altas</t>
   </si>
   <si>
     <t>Nekazaritzako elikagaien marketinaren, produktuen eta elikagaien kontzeptu berriak PROGRAMA | IZEN-EMATEA eta INFORMAZIOA esexag_carcaixent@gva.es…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-eta-elikadura-produktuen-merkaturatzea</t>
   </si>
   <si>
     <t>Labore estentsiboak: plangintza eta kudeaketa</t>
   </si>
   <si>
     <t>Ar, 23/01/2024 - 09:00</t>
   </si>
   <si>
     <t>Og, 25/01/2024 - 14:00</t>
   </si>
   <si>
     <t>Sala Capilla. NEIKER. Campus Agroalimentario de Arkaute, s/n</t>
   </si>
   <si>
-    <t>Ekoizpen-egutegia. Laborantza txandaketa. Lurraren plangintza. Erosketa aurreikuspena. Arriskuen prebentzioa eta segurtasuna ustiapenean. Lan-…</t>
+    <t>Ekoizpen-egutegia. Laborantza txandaketa. Lurraren plangintza. Erosketa aurreikuspena. Arriskuen prebentzioa eta segurtasuna ustiapenean. Lan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/labore-estentsiboak-plangintza-eta-kudeaketa</t>
   </si>
   <si>
     <t>Laborantza errendimendua hobetzeko estrategiak</t>
   </si>
   <si>
     <t>Az, 16/11/2022 - 16:00</t>
   </si>
   <si>
     <t>Az, 16/11/2022 - 17:00</t>
   </si>
   <si>
     <t>Webinarra. Laborantza errendimendua hobetzeko estrategiak BeCrop® teknologia lurzoruaren osasuna sustatzeko estrategia eraginkorrak garatzeko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/laborantza-errendimendua-hobetzeko-estrategiak</t>
   </si>
   <si>
     <t>Landa-turismoari eskainitako etxebizitza birgaitzeko irizpideak</t>
   </si>
   <si>
     <t>Ar, 18/10/2022 - 16:30</t>
   </si>
@@ -855,51 +855,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="178.099" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="176.814" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="148.535" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>