--- v0 (2026-08-10)
+++ v1 (2026-11-02)
@@ -77,51 +77,51 @@
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien kooperatibek marrubi-laborantzan uraren kudeaketa eta nutrizioari buruzko ikastaroa eskaintzen diete nekazariei, 70 gai landuz.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-eta-nutrizioaren-kudeaketa-marrubi-hazkuntzan</t>
   </si>
   <si>
     <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
   </si>
   <si>
     <t>Ig, 20/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
+    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularien-prestakuntza-agroboltaika-ikastaroa</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kontserbazio-nekazaritza</t>
   </si>
   <si>
     <t>Ardogintzan erabiltzen diren mahatsondo barietateak</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Nazioko eta nazioarteko barietate komertzialen deskribapen anpelografikoa, propietate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ardogintzan-erabiltzen-diren-mahatsondo-barietateak</t>
   </si>