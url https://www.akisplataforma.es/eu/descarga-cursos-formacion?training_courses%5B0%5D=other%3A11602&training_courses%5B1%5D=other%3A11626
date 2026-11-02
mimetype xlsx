--- v0 (2026-08-21)
+++ v1 (2026-11-02)
@@ -77,51 +77,51 @@
   <si>
     <t>Sevilla</t>
   </si>
   <si>
     <t>Demetrio de los Ríos, 15, 41003 Sevilla</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nekazaritza-elikagaien kooperatibek marrubi-laborantzan uraren kudeaketa eta nutrizioari buruzko ikastaroa eskaintzen diete nekazariei, 70 gai landuz.</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/uraren-eta-nutrizioaren-kudeaketa-marrubi-hazkuntzan</t>
   </si>
   <si>
     <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
   </si>
   <si>
     <t>Ig, 20/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
+    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularien-prestakuntza-agroboltaika-ikastaroa</t>
   </si>
   <si>
     <t>Izurriteen kontrolari buruzko online ikastaroa</t>
   </si>
   <si>
     <t>Ar, 29/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Izurriteen aurkako plan baten helburu nagusia infestazioak saihestea da, mota askotakoak izan daitezkeenak, bai hirikoak bai etxekoak, eta eraikitako…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/izurriteen-kontrolari-buruzko-online-ikastaroa</t>
   </si>
   <si>
     <t>Ongarri Produktuen Europako Erregelamendu Berriari buruzko Ikastaro Aurreratua</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Ikastaroa gainditzen duten ikasleei ziurtagiria ematen zaie, ikastaroaren programa eta iraupena zehazten dituzten dokumentuekin batera. Ikastaroaren…</t>
   </si>
@@ -140,51 +140,51 @@
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
   </si>
   <si>
     <t>Landare-baliabide genetikoak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Landare-baliabide genetikoen kontserbazioa:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-baliabide-genetikoak</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/kontserbazio-nekazaritza</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Ardogintzan erabiltzen diren mahatsondo barietateak</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Nazioko eta nazioarteko barietate komertzialen deskribapen anpelografikoa, propietate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ardogintzan-erabiltzen-diren-mahatsondo-barietateak</t>
   </si>
   <si>
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
   </si>
   <si>
     <t>Lorezaintza ekologikoa</t>
   </si>