--- v0 (2026-08-12)
+++ v1 (2026-11-03)
@@ -56,51 +56,51 @@
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Gratuito</t>
   </si>
   <si>
     <t>Descripcion</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Aholkularien prestakuntza: agroboltaika ikastaroa</t>
   </si>
   <si>
     <t>Ig, 20/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza-…</t>
+    <t>Agriboltaikak eguzki-energiatik elektrizitatearen ekoizpena nekazaritza eta abeltzaintzako jarduerekin integratzen du espazio berean. Nekazaritza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/aholkularien-prestakuntza-agroboltaika-ikastaroa</t>
   </si>
   <si>
     <t>Abeltzaintza Ekologikoaren Ikastaroa</t>
   </si>
   <si>
     <t>Og, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Europako Batzordeak ingurumenaren babesa, oro har, eta ekoizpen ekologikoaren sektorearen garapena, bereziki, bere politiken erdigunean jarri ditu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-ekologikoaren-ikastaroa</t>
   </si>
   <si>
     <t>Kontserbazio nekazaritza</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Gaur egungo nekazaritza-arazoen azterketa agronomiko…</t>
   </si>