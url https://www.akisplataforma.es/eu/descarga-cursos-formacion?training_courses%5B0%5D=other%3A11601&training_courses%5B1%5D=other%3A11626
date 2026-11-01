--- v0 (2026-09-14)
+++ v1 (2026-11-01)
@@ -119,51 +119,51 @@
   <si>
     <t>Agroekologia</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Sarrera: Gaiaren ikuspegi orokorra aurkezten da, kontzeptu nagusiak eta ekosistemak eta…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/agroekologia</t>
   </si>
   <si>
     <t>Landare-baliabide genetikoak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Landare-baliabide genetikoen kontserbazioa:…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landare-baliabide-genetikoak</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Olibondoen izurriak eta patogenoak: izaera, identifikazioa eta kontrol biologikoaren estrategiak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera: Atal honek olibondoaren garrantziaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondoen-izurriak-eta-patogenoak-izaera-identifikazioa-eta-kontrol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>