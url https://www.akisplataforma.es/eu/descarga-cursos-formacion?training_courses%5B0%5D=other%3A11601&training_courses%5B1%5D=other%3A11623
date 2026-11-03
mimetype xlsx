--- v0 (2026-08-15)
+++ v1 (2026-11-03)
@@ -68,51 +68,51 @@
   <si>
     <t>Abeltzaintza Ekologikoaren Ikastaroa</t>
   </si>
   <si>
     <t>Og, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Europako Batzordeak ingurumenaren babesa, oro har, eta ekoizpen ekologikoaren sektorearen garapena, bereziki, bere politiken erdigunean jarri ditu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintza-ekologikoaren-ikastaroa</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Abeltzaintzako praktika onak</t>
   </si>
   <si>
     <t>Edukia: Sarrera: Modulu honek animalien osasunaren eta animalien ekoizpenean kudeaketa-praktiken garrantziaren ikuspegi orokorra eskaintzen du,…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/abeltzaintzako-praktika-onak</t>
   </si>
   <si>
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
   </si>
   <si>
     <t>Olibondoen izurriak eta patogenoak: izaera, identifikazioa eta kontrol biologikoaren estrategiak</t>
   </si>