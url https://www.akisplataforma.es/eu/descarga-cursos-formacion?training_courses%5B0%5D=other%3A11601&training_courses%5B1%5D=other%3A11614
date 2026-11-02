--- v0 (2026-09-17)
+++ v1 (2026-11-02)
@@ -80,51 +80,51 @@
   <si>
     <t>Landa Emakumeen Erronka programak landa-eremuko emakumeen artean ekintzailetza sustatzeko prestakuntza ikastaroak eskaintzen ditu. Hartzaileak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ekonomia-jasangarriari-eta-lan-merkatuari-buruzko-bigarren-ikastaroa</t>
   </si>
   <si>
     <t>LANDA EREMUETAKO ERALDAKETA DIGITALARI BURUZKO LEHEN IKASTAROA</t>
   </si>
   <si>
     <t>Og, 24/12/2026 - 00:00</t>
   </si>
   <si>
     <t>“LANDA EMAKUMEEN ERRONKA” Emakumeen Institutuaren ekimen bat da, Europako Gizarte Funtsak kofinantzatua. Emakumeen Institutuaren helburu…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/landa-eremuetako-eraldaketa-digitalari-buruzko-lehen-ikastaroa</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Olibondoen izurriak eta patogenoak: izaera, identifikazioa eta kontrol biologikoaren estrategiak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera: Atal honek olibondoaren garrantziaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondoen-izurriak-eta-patogenoak-izaera-identifikazioa-eta-kontrol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>