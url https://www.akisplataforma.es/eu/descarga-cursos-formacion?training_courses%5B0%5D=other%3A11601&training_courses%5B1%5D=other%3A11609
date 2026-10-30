--- v0 (2026-08-11)
+++ v1 (2026-10-30)
@@ -86,51 +86,51 @@
   <si>
     <t>Nekazaritza Legedia</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak Nekazaritza Zuzenbidearen iturriak, objektua eta edukia ezagutzea. Zuzenbidea Gizarte…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/nekazaritza-legedia</t>
   </si>
   <si>
     <t>Hondakinen kudeaketa abeltzaintzako ustiategietan</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Helburuak • Abeltzaintzako hondakinen ingurumen-inpaktuaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hondakinen-kudeaketa-abeltzaintzako-ustiategietan</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
   </si>
   <si>
     <t>Olibondoen izurriak eta patogenoak: izaera, identifikazioa eta kontrol biologikoaren estrategiak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera: Atal honek olibondoaren garrantziaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondoen-izurriak-eta-patogenoak-izaera-identifikazioa-eta-kontrol</t>
   </si>
 </sst>
 </file>
 