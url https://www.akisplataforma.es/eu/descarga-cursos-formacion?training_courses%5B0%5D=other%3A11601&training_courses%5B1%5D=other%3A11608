--- v0 (2026-08-12)
+++ v1 (2026-11-01)
@@ -143,51 +143,51 @@
   <si>
     <t>Mañanas &gt; Seminario de San Atilano. Pza. del Seminario, 2. Zamora. Tardes &gt; Obrador en el Instituto Alfonso IX. Edificio Ciclos. Ctra. De la Aldehuela, s/n. Zamora</t>
   </si>
   <si>
     <t>Nora zuzenduta... Esneki-industriako profesionalak, eta jogurten eta esne hartzituen teknologiarekin eta ekoizpenarekin lotutako ezagutzak…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/jogurten-eta-esne-hartzituen-teknologia</t>
   </si>
   <si>
     <t>Janari-manipulatzailea</t>
   </si>
   <si>
     <t>Elikagaien Manipulatzaile ziurtagiria lortu nahi baduzu, Arcoiris Prestakuntza Zentroak eskaintzen duen ikastaro honek elikagaien manipulazioan…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/janari-manipulatzailea</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Lurzoruaren analisiaren eta ongarritze jasangarriaren jarraibideen interpretazioa</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Helburuak • Lurzoruaren garrantzia ulertzea nekazaritza-kudeaketa jasangarrian eta lurzoruaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/lurzoruaren-analisiaren-eta-ongarritze-jasangarriaren-jarraibideen</t>
   </si>
   <si>
     <t>Hausnarkarien kudeaketa ekologikoa</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera eta Araudia: Modulu honek abeltzaintza…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/hausnarkarien-kudeaketa-ekologikoa</t>
   </si>
   <si>
     <t>Olibondoen izurriak eta patogenoak: izaera, identifikazioa eta kontrol biologikoaren estrategiak</t>
   </si>