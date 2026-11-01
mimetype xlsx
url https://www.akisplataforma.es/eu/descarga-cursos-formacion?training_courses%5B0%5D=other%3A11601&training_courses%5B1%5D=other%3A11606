--- v0 (2026-08-31)
+++ v1 (2026-11-01)
@@ -68,51 +68,51 @@
   <si>
     <t>Elikagaien Etiketatzeari buruzko Aditu Ikastaroa – 500 ordu – %100 online</t>
   </si>
   <si>
     <t>Az, 30/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Sarean</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Produktuen etiketatzearen garapenean eta berrikuspenean espezializatu nahi duten elikagaien industriako profesionalentzako ezinbesteko prestakuntza.…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-etiketatzeari-buruzko-aditu-ikastaroa-500-ordu-100-online</t>
   </si>
   <si>
     <t>Elikagaien segurtasuna</t>
   </si>
   <si>
     <t>Og, 31/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio-…</t>
+    <t>Edukia: Elikagaien sailkapena: Modulu honek elikagaien sailkapenaren analisi osoa eskaintzen du hainbat ikuspegitatik, hala nola, nutrizio…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/elikagaien-segurtasuna</t>
   </si>
   <si>
     <t>Ardogintzan erabiltzen diren mahatsondo barietateak</t>
   </si>
   <si>
     <t>INEA Fundazioak emandako Prestakuntza Ziurtagiria Edukia: Nazioko eta nazioarteko barietate komertzialen deskribapen anpelografikoa, propietate…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/ardogintzan-erabiltzen-diren-mahatsondo-barietateak</t>
   </si>
   <si>
     <t>Olibondoen izurriak eta patogenoak: izaera, identifikazioa eta kontrol biologikoaren estrategiak</t>
   </si>
   <si>
     <t>INEA-Nekazaritza Ingeniaritzako Unibertsitate Eskolak emandako Prestakuntza Ziurtagiria. Edukia: Sarrera: Atal honek olibondoaren garrantziaren…</t>
   </si>
   <si>
     <t>https://akisplataforma.es/eu/prestakuntza-ikastaroak/olibondoen-izurriak-eta-patogenoak-izaera-identifikazioa-eta-kontrol</t>
   </si>
 </sst>
 </file>
 